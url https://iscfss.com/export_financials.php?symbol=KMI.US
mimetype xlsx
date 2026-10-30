--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,59 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2426,59 +2435,77 @@
       </c>
       <c r="K23">
         <v>80305000000.0</v>
       </c>
       <c r="L23">
         <v>84231000000.0</v>
       </c>
       <c r="M23">
         <v>83242000000.0</v>
       </c>
       <c r="N23">
         <v>75185000000.0</v>
       </c>
       <c r="O23">
         <v>68245000000.0</v>
       </c>
       <c r="P23">
         <v>30717000000.0</v>
       </c>
       <c r="Q23">
         <v>28908100000.0</v>
       </c>
       <c r="R23">
         <v>27581000000.0</v>
       </c>
-      <c r="S23"/>
-[...7 lines deleted...]
-      <c r="AA23"/>
+      <c r="S23">
+        <v>25444900000.0</v>
+      </c>
+      <c r="T23">
+        <v>36101000000.0</v>
+      </c>
+      <c r="U23">
+        <v>26795600000.0</v>
+      </c>
+      <c r="V23">
+        <v>17451614000.0</v>
+      </c>
+      <c r="W23">
+        <v>10116901000.0</v>
+      </c>
+      <c r="X23">
+        <v>10036711000.0</v>
+      </c>
+      <c r="Y23">
+        <v>10102750000.0</v>
+      </c>
+      <c r="Z23">
+        <v>9533085000.0</v>
+      </c>
+      <c r="AA23">
+        <v>8418105000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
         <v>30777000000.0</v>
       </c>
       <c r="C24">
         <v>29660000000.0</v>
       </c>
       <c r="D24">
         <v>28067000000.0</v>
       </c>
       <c r="E24">
         <v>28403000000.0</v>
       </c>
       <c r="F24">
         <v>30674000000.0</v>
       </c>
       <c r="G24">
         <v>32131000000.0</v>
       </c>
       <c r="H24">
         <v>31915000000.0</v>
@@ -3223,53 +3250,59 @@
         <v>2968000000.0</v>
       </c>
       <c r="P36">
         <v>1125000000.0</v>
       </c>
       <c r="Q36">
         <v>589300000.0</v>
       </c>
       <c r="R36">
         <v>697500000.0</v>
       </c>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>62</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>1287000000.0</v>
+      </c>
+      <c r="C37">
+        <v>1336000000.0</v>
+      </c>
+      <c r="D37">
+        <v>1423000000.0</v>
+      </c>
       <c r="E37">
         <v>1372000000.0</v>
       </c>
       <c r="F37">
         <v>1098000000.0</v>
       </c>
       <c r="G37">
         <v>402000000.0</v>
       </c>
       <c r="H37">
         <v>344000000.0</v>
       </c>
       <c r="I37">
         <v>853000000.0</v>
       </c>
       <c r="J37">
         <v>1488000000.0</v>
       </c>
       <c r="K37">
         <v>371000000.0</v>
       </c>
       <c r="L37">
         <v>284000000.0</v>
       </c>
       <c r="M37">
@@ -4768,105 +4801,105 @@
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
         <v>31162000000.0</v>
       </c>
       <c r="C60">
         <v>30531000000.0</v>
       </c>
       <c r="D60">
         <v>30306000000.0</v>
       </c>
       <c r="E60">
         <v>30742000000.0</v>
       </c>
       <c r="F60">
         <v>30823000000.0</v>
       </c>
       <c r="G60">
         <v>31436000000.0</v>
       </c>
       <c r="H60">
         <v>33742000000.0</v>
       </c>
       <c r="I60">
-        <v>33678000000.0</v>
+        <v>35197000000.0</v>
       </c>
       <c r="J60">
-        <v>33636000000.0</v>
+        <v>35124000000.0</v>
       </c>
       <c r="K60">
-        <v>34431000000.0</v>
+        <v>34802000000.0</v>
       </c>
       <c r="L60">
-        <v>35203000000.0</v>
+        <v>35530000000.0</v>
       </c>
       <c r="M60">
-        <v>34076000000.0</v>
+        <v>34426000000.0</v>
       </c>
       <c r="N60">
         <v>13093000000.0</v>
       </c>
       <c r="O60">
         <v>13866000000.0</v>
       </c>
       <c r="P60">
         <v>3321000000.0</v>
       </c>
       <c r="Q60">
         <v>3439100000.0</v>
       </c>
       <c r="R60">
         <v>4170500000.0</v>
       </c>
       <c r="S60">
-        <v>4404300000.0</v>
+        <v>8476900000.0</v>
       </c>
       <c r="T60">
-        <v>7821500000.0</v>
+        <v>11135500000.0</v>
       </c>
       <c r="U60">
-        <v>3521600000.0</v>
+        <v>6617100000.0</v>
       </c>
       <c r="V60">
-        <v>3924355000.0</v>
+        <v>5171677000.0</v>
       </c>
       <c r="W60">
-        <v>2864754000.0</v>
+        <v>3970190000.0</v>
       </c>
       <c r="X60">
-        <v>2666117000.0</v>
+        <v>3676257000.0</v>
       </c>
       <c r="Y60">
-        <v>2354997000.0</v>
+        <v>3322799000.0</v>
       </c>
       <c r="Z60">
-        <v>2259997000.0</v>
+        <v>3077510000.0</v>
       </c>
       <c r="AA60">
-        <v>1797421000.0</v>
+        <v>1802331000.0</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
@@ -4942,699 +4975,717 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA62"/>
+  <dimension ref="A1:DD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
       </c>
-      <c r="BW1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
-      <c r="CA1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
       </c>
-      <c r="CE1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
       </c>
-      <c r="CI1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
       </c>
-      <c r="CQ1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
       </c>
-      <c r="CU1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CX1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
       </c>
-      <c r="CY1" t="s">
-[...6 lines deleted...]
-        <v>165</v>
+      <c r="DB1" t="s">
+        <v>166</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>168</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>1587000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1567000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1366000000.0</v>
+      </c>
+      <c r="E2">
         <v>1408000000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>1295000000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>1301000000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>1246000000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>1395000000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>1256000000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>1204000000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>1074000000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>1366000000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>1430000000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>1142000000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>1087000000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>1444000000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>1579000000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>1691000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>1204000000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>1259000000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>1189000000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>949000000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>968000000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>837000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>774000000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>698000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>752000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>914000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>916000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>900000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>1012000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>1337000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>1307000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>1269000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>1221000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>1340000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>1358000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>1353000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>1214000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>1257000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1017000000.0</v>
       </c>
       <c r="AP2">
         <v>1192000000.0</v>
       </c>
       <c r="AQ2">
+        <v>1087000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1017000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1192000000.0</v>
+      </c>
+      <c r="AT2">
         <v>1226000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>1293000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>1393000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>1588000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>1543000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>1501000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>1575000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>1676000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>1427000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>1326000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>1111000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>1248000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>1066000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>947000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>629000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>728000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>640400000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>663700000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>601100000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>647500000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>599900000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>583000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>591300000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>620800000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>473400000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BS2">
         <v>512100000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BT2">
         <v>566300000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BU2">
         <v>895000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BV2">
         <v>915200000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BW2">
         <v>1366500000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BX2">
         <v>1089700000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BY2">
         <v>974400000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BZ2">
         <v>887800000.0</v>
       </c>
-      <c r="BX2">
+      <c r="CA2">
         <v>933300000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CB2">
         <v>856800000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CC2">
         <v>1115500000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CD2">
         <v>921100000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CE2">
         <v>881900000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CF2">
         <v>955700000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CG2">
         <v>437311000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CH2">
         <v>47716000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CI2">
         <v>33237000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CJ2">
         <v>46799000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CK2">
         <v>58299000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CL2">
         <v>35631000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CM2">
         <v>23548000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CN2">
         <v>36138000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CO2">
         <v>72017000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CP2">
         <v>38833000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CQ2">
         <v>35142000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CR2">
         <v>51537000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CS2">
         <v>88277000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CT2">
         <v>98976000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CU2">
         <v>97677000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CV2">
         <v>90797000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CW2">
         <v>230915000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CX2">
         <v>78776000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CY2">
         <v>61785000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CZ2">
         <v>170157000.0</v>
       </c>
-      <c r="CX2">
+      <c r="DA2">
         <v>139801000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DB2">
         <v>330663000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DC2">
         <v>252736000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DD2">
         <v>248299000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5698,52 +5749,55 @@
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
+      <c r="DC3"/>
+      <c r="DD3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5755,510 +5809,525 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-      <c r="BB4">
-[...1 lines deleted...]
-      </c>
+      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-      <c r="BE4"/>
+      <c r="BE4">
+        <v>-5278000000.0</v>
+      </c>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-162000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-50000000.0</v>
+      </c>
+      <c r="D5">
+        <v>-137000000.0</v>
+      </c>
+      <c r="E5">
         <v>45000000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-14000000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-24000000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-109000000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-95000000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-175000000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-262000000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-276000000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-217000000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-418000000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-290000000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-341000000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-402000000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-363000000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-592000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-674000000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-411000000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-642000000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-609000000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>-487000000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-407000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-255000000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-199000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-62000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>-333000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-384000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-448000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-508000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-330000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>-495000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-690000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-667000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>-541000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>-469000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>-483000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-593000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>-661000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>-557000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>-554000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>-414000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>-461000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>-328000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>-291000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>-193000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>-17000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>-50000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>-68000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>-62000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>-24000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>-97000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>-148000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BD5">
         <v>-157000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BE5">
         <v>-118000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BF5">
         <v>-56000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BG5">
         <v>-42000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BH5">
         <v>-128000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BI5">
         <v>-115000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BJ5">
         <v>-32400000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BK5">
         <v>-113800000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BL5">
         <v>-192000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BM5">
         <v>-136500000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BN5">
         <v>-104500000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>-167900000.0</v>
       </c>
       <c r="BO5"/>
       <c r="BP5"/>
-      <c r="BQ5"/>
+      <c r="BQ5">
+        <v>-167900000.0</v>
+      </c>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...7 lines deleted...]
-      </c>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
+        <v>0.0</v>
+      </c>
+      <c r="AK6">
         <v>41909000000.0</v>
       </c>
-      <c r="AI6">
-[...7 lines deleted...]
-      </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
+      <c r="AO6">
         <v>41739000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>41701000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>41696000000.0</v>
       </c>
-      <c r="AO6">
-[...7 lines deleted...]
-      </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
-      <c r="BF6"/>
+      <c r="BF6">
+        <v>0.0</v>
+      </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
       <c r="BI6"/>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6"/>
+      <c r="DD6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6322,115 +6391,122 @@
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>22000000.0</v>
       </c>
       <c r="D8">
         <v>22000000.0</v>
       </c>
       <c r="E8">
         <v>22000000.0</v>
       </c>
       <c r="F8">
         <v>22000000.0</v>
       </c>
       <c r="G8">
         <v>22000000.0</v>
       </c>
       <c r="H8">
         <v>22000000.0</v>
       </c>
       <c r="I8">
         <v>22000000.0</v>
       </c>
       <c r="J8">
         <v>22000000.0</v>
       </c>
       <c r="K8">
         <v>22000000.0</v>
       </c>
       <c r="L8">
         <v>22000000.0</v>
       </c>
       <c r="M8">
         <v>22000000.0</v>
       </c>
       <c r="N8">
         <v>22000000.0</v>
       </c>
       <c r="O8">
-        <v>23000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="P8">
-        <v>23000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="Q8">
-        <v>23000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="R8">
         <v>23000000.0</v>
       </c>
       <c r="S8">
         <v>23000000.0</v>
       </c>
       <c r="T8">
         <v>23000000.0</v>
       </c>
-      <c r="U8"/>
-[...1 lines deleted...]
-      <c r="W8"/>
+      <c r="U8">
+        <v>23000000.0</v>
+      </c>
+      <c r="V8">
+        <v>23000000.0</v>
+      </c>
+      <c r="W8">
+        <v>23000000.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -6469,635 +6545,650 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
         <v>34</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>41276000000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>41255000000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>41269000000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>41250000000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>41237000000.0</v>
       </c>
-      <c r="G9"/>
-[...1 lines deleted...]
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>41306000000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>41387000000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>41575000000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>41673000000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>41689000000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>41654000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>41813000000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>41806000000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>41788000000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>41793000000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>41775000000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>41756000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>41736000000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>41731000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>41713000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>41745000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>41727000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>41734000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>41716000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>41701000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>41704000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>41696000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>41677000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>41909000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>42101000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>42092000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>41756000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>41739000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>41701000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>41696000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>41678000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>41661000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>40062000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>38791000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>37839000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>36178000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>14361000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>14339000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>14362000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>14479000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BB9">
         <v>14636000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BC9">
         <v>14945000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BD9">
         <v>14857000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BE9">
         <v>14917000000.0</v>
       </c>
-      <c r="BC9"/>
-[...1 lines deleted...]
-      <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>3423300000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BK9">
         <v>3416000000.0</v>
       </c>
-      <c r="BI9"/>
-[...1 lines deleted...]
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>918000000.0</v>
+      </c>
+      <c r="C10">
+        <v>89000000.0</v>
+      </c>
+      <c r="D10">
+        <v>72000000.0</v>
+      </c>
+      <c r="E10">
         <v>109000000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>71000000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>82000000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>80000000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>88000000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>108000000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>98000000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>119000000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>83000000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>80000000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>497000000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>416000000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>745000000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>483000000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>100000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>84000000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>1140000000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>102000000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>1365000000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>1377000000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>1184000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>632000000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>526000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>360000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>185000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>241000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>213000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>221000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>3280000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>3459000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>271000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>294000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>264000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>539000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>452000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>396000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>684000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>357000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>180000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>175000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>229000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>179000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>163000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>259000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>315000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>472000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>363000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>513000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>598000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>816000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>1017000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>1106000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>714000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>775000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>675000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BH10">
         <v>494000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BI10">
         <v>411000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>273900000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BK10">
         <v>354400000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BL10">
         <v>189500000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BM10">
         <v>502400000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BN10">
         <v>196600000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BO10">
         <v>144700000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BP10">
         <v>137100000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BQ10">
         <v>165600000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BR10">
         <v>226100000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BS10">
         <v>167000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BT10">
         <v>110500000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BU10">
         <v>118600000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BV10">
         <v>126600000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BW10">
         <v>180900000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BX10">
         <v>173000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BY10">
         <v>148600000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BZ10">
         <v>139300000.0</v>
       </c>
-      <c r="BX10">
+      <c r="CA10">
         <v>148000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CB10">
         <v>690400000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CC10">
         <v>129800000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CD10">
         <v>110200000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CE10">
         <v>201300000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CF10">
         <v>183600000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CG10">
         <v>116635000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CH10">
         <v>10966000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CI10">
         <v>4944000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CJ10">
         <v>10157000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CK10">
         <v>176520000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CL10">
         <v>12174000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CM10">
         <v>6715000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CN10">
         <v>15534000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CO10">
         <v>11076000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CP10">
         <v>6601000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CQ10">
         <v>29932000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CR10">
         <v>29465000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CS10">
         <v>35653000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CT10">
         <v>103623000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CU10">
         <v>17356000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CV10">
         <v>11701000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CW10">
         <v>16134000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CX10">
         <v>18659000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CY10">
         <v>15395000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CZ10">
         <v>13765000.0</v>
       </c>
-      <c r="CX10">
+      <c r="DA10">
         <v>141923000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DB10">
         <v>19198000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DC10">
         <v>27448000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DD10">
         <v>19714000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
         <v>36</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>63000000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>71000000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>82000000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>80000000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>88000000.0</v>
       </c>
-      <c r="G11"/>
-[...1 lines deleted...]
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>80000000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>497000000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>416000000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>745000000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>483000000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>100000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>84000000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>1140000000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>102000000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>1365000000.0</v>
       </c>
-      <c r="U11"/>
-[...1 lines deleted...]
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
@@ -7136,1350 +7227,1386 @@
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>918000000.0</v>
+      </c>
+      <c r="C12">
+        <v>89000000.0</v>
+      </c>
+      <c r="D12">
+        <v>72000000.0</v>
+      </c>
+      <c r="E12">
         <v>109000000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>71000000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>82000000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>80000000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>88000000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>108000000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>98000000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>119000000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>83000000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>80000000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>497000000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>416000000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>745000000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>483000000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>100000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>84000000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>1140000000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>102000000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>1365000000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>1377000000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>1184000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>632000000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>526000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>360000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>1110000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>241000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>213000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>221000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>3280000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>3459000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>271000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>294000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>264000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>539000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>452000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>396000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>684000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>357000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>180000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>175000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>229000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>179000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>163000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>259000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>315000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>472000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>363000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>513000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>598000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>816000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>1017000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>1106000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BE12">
         <v>714000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BF12">
         <v>775000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BG12">
         <v>675000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BH12">
         <v>494000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BI12">
         <v>411000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BJ12">
         <v>273900000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BK12">
         <v>354400000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BL12">
         <v>189500000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BM12">
         <v>502400000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BN12">
         <v>196600000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>165600000.0</v>
       </c>
       <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12"/>
+      <c r="BQ12">
+        <v>165600000.0</v>
+      </c>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>22000000.0</v>
       </c>
       <c r="C13">
         <v>22000000.0</v>
       </c>
       <c r="D13">
         <v>22000000.0</v>
       </c>
       <c r="E13">
         <v>22000000.0</v>
       </c>
       <c r="F13">
         <v>22000000.0</v>
       </c>
       <c r="G13">
         <v>22000000.0</v>
       </c>
       <c r="H13">
         <v>22000000.0</v>
       </c>
       <c r="I13">
         <v>22000000.0</v>
       </c>
       <c r="J13">
         <v>22000000.0</v>
       </c>
       <c r="K13">
         <v>22000000.0</v>
       </c>
       <c r="L13">
         <v>22000000.0</v>
       </c>
       <c r="M13">
         <v>22000000.0</v>
       </c>
       <c r="N13">
         <v>22000000.0</v>
       </c>
       <c r="O13">
-        <v>23000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="P13">
-        <v>23000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="Q13">
-        <v>23000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="R13">
         <v>23000000.0</v>
       </c>
       <c r="S13">
         <v>23000000.0</v>
       </c>
       <c r="T13">
         <v>23000000.0</v>
       </c>
       <c r="U13">
         <v>23000000.0</v>
       </c>
       <c r="V13">
         <v>23000000.0</v>
       </c>
       <c r="W13">
         <v>23000000.0</v>
       </c>
       <c r="X13">
         <v>23000000.0</v>
       </c>
       <c r="Y13">
         <v>23000000.0</v>
       </c>
       <c r="Z13">
         <v>23000000.0</v>
       </c>
       <c r="AA13">
         <v>23000000.0</v>
       </c>
       <c r="AB13">
         <v>23000000.0</v>
       </c>
       <c r="AC13">
         <v>23000000.0</v>
       </c>
       <c r="AD13">
         <v>23000000.0</v>
       </c>
       <c r="AE13">
-        <v>22000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="AF13">
-        <v>22000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="AG13">
-        <v>22000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="AH13">
         <v>22000000.0</v>
       </c>
       <c r="AI13">
         <v>22000000.0</v>
       </c>
       <c r="AJ13">
         <v>22000000.0</v>
       </c>
       <c r="AK13">
         <v>22000000.0</v>
       </c>
       <c r="AL13">
         <v>22000000.0</v>
       </c>
       <c r="AM13">
         <v>22000000.0</v>
       </c>
       <c r="AN13">
         <v>22000000.0</v>
       </c>
       <c r="AO13">
         <v>22000000.0</v>
       </c>
       <c r="AP13">
         <v>22000000.0</v>
       </c>
       <c r="AQ13">
         <v>22000000.0</v>
       </c>
       <c r="AR13">
         <v>22000000.0</v>
       </c>
       <c r="AS13">
         <v>22000000.0</v>
       </c>
       <c r="AT13">
+        <v>22000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>22000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>22000000.0</v>
+      </c>
+      <c r="AW13">
         <v>21000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AX13">
         <v>10000000.0</v>
       </c>
       <c r="AY13">
         <v>10000000.0</v>
       </c>
       <c r="AZ13">
         <v>10000000.0</v>
       </c>
       <c r="BA13">
         <v>10000000.0</v>
       </c>
       <c r="BB13">
         <v>10000000.0</v>
       </c>
       <c r="BC13">
+        <v>10000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>10000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>10000000.0</v>
+      </c>
+      <c r="BF13">
         <v>11000000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BG13">
         <v>11000000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BH13">
         <v>8000000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BI13">
         <v>8000000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BJ13">
         <v>8100000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BK13">
         <v>8100000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BL13">
         <v>8100000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BM13">
         <v>3575600000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BN13">
         <v>3707700000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>4338400000.0</v>
       </c>
       <c r="BO13"/>
       <c r="BP13"/>
-      <c r="BQ13"/>
+      <c r="BQ13">
+        <v>4338400000.0</v>
+      </c>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
-      <c r="BY13">
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13">
         <v>746200000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CC13">
         <v>745800000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CD13">
         <v>745100000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CE13">
         <v>744000000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CF13">
         <v>743300000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CG13">
         <v>742399000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CH13">
         <v>679478000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CI13">
         <v>676975000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CJ13">
         <v>675444000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CK13">
         <v>670995000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CL13">
         <v>667946000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CM13">
         <v>665750000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CN13">
         <v>664722000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CO13">
         <v>661148000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CP13">
         <v>658717000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CQ13">
         <v>654263000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CR13">
         <v>650999000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CS13">
         <v>649308000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CT13">
         <v>648920000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CU13">
         <v>648578000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CV13">
         <v>648159000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CW13">
         <v>645463000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CX13">
         <v>577629000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CY13">
         <v>576846000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CZ13">
         <v>575957000.0</v>
       </c>
-      <c r="CX13">
+      <c r="DA13">
         <v>572894000.0</v>
       </c>
-      <c r="CY13">
+      <c r="DB13">
         <v>572422000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DC13">
         <v>572088000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DD13">
         <v>566462000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>2227000000.0</v>
+      </c>
+      <c r="C14">
         <v>2225000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>2225000000.0</v>
+      </c>
+      <c r="E14">
+        <v>2225000000.0</v>
+      </c>
+      <c r="F14">
         <v>2224000000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>2222000000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>2222000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2219000000.0</v>
       </c>
       <c r="I14">
         <v>2220000000.0</v>
       </c>
       <c r="J14">
         <v>2221000000.0</v>
       </c>
       <c r="K14">
+        <v>2219000000.0</v>
+      </c>
+      <c r="L14">
+        <v>2220000000.0</v>
+      </c>
+      <c r="M14">
+        <v>2221000000.0</v>
+      </c>
+      <c r="N14">
         <v>2230000000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>2237000000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>2247000000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>2248000000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>2253000000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>2265000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>2267000000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>2267000000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>2267000000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>2265000000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>2264000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2261000000.0</v>
       </c>
       <c r="Y14">
         <v>2264000000.0</v>
       </c>
       <c r="Z14">
+        <v>2263000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>2261000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>2264000000.0</v>
+      </c>
+      <c r="AC14">
         <v>2265000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>2264000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>2262000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>2262000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>2248000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>2205000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>2204000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>2207000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>2229000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>2231000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2230000000.0</v>
       </c>
       <c r="AM14">
         <v>2230000000.0</v>
       </c>
       <c r="AN14">
+        <v>2230000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>2230000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>2230000000.0</v>
+      </c>
+      <c r="AQ14">
         <v>2229000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>2229000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>2229000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>2203000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>2187000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>2151000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>1457000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>1028000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>1028000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>1029000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>1035000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>1036000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>1038000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>1038000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>1039000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BF14">
         <v>1039000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BG14">
         <v>843000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BH14">
         <v>708000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BI14">
         <v>707000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BJ14">
         <v>1304000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1303000000.0</v>
       </c>
       <c r="BK14">
         <v>1303000000.0</v>
       </c>
       <c r="BL14">
         <v>1303000000.0</v>
       </c>
       <c r="BM14">
         <v>1303000000.0</v>
       </c>
       <c r="BN14">
         <v>1303000000.0</v>
       </c>
-      <c r="BO14"/>
-[...1 lines deleted...]
-      <c r="BQ14"/>
+      <c r="BO14">
+        <v>1303000000.0</v>
+      </c>
+      <c r="BP14">
+        <v>1303000000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>1303000000.0</v>
+      </c>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
-      <c r="BZ14">
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14">
         <v>49520500.0</v>
       </c>
-      <c r="CA14">
+      <c r="CD14">
         <v>141372500.0</v>
       </c>
-      <c r="CB14">
+      <c r="CE14">
         <v>149714300.0</v>
       </c>
-      <c r="CC14">
+      <c r="CF14">
         <v>125779200.0</v>
       </c>
-      <c r="CD14"/>
-[...1 lines deleted...]
-      <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>22000000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>22000000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>22000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="R15">
         <v>23000000.0</v>
       </c>
       <c r="S15">
         <v>23000000.0</v>
       </c>
       <c r="T15">
         <v>23000000.0</v>
       </c>
       <c r="U15">
         <v>23000000.0</v>
       </c>
       <c r="V15">
         <v>23000000.0</v>
       </c>
       <c r="W15">
         <v>23000000.0</v>
       </c>
       <c r="X15">
         <v>23000000.0</v>
       </c>
       <c r="Y15">
         <v>23000000.0</v>
       </c>
       <c r="Z15">
         <v>23000000.0</v>
       </c>
       <c r="AA15">
         <v>23000000.0</v>
       </c>
       <c r="AB15">
         <v>23000000.0</v>
       </c>
       <c r="AC15">
         <v>23000000.0</v>
       </c>
       <c r="AD15">
         <v>23000000.0</v>
       </c>
       <c r="AE15">
-        <v>22000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="AF15">
-        <v>22000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="AG15">
-        <v>22000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="AH15">
         <v>22000000.0</v>
       </c>
       <c r="AI15">
         <v>22000000.0</v>
       </c>
       <c r="AJ15">
         <v>22000000.0</v>
       </c>
       <c r="AK15">
         <v>22000000.0</v>
       </c>
       <c r="AL15">
         <v>22000000.0</v>
       </c>
       <c r="AM15">
         <v>22000000.0</v>
       </c>
       <c r="AN15">
         <v>22000000.0</v>
       </c>
       <c r="AO15">
         <v>22000000.0</v>
       </c>
       <c r="AP15">
         <v>22000000.0</v>
       </c>
       <c r="AQ15">
         <v>22000000.0</v>
       </c>
       <c r="AR15">
         <v>22000000.0</v>
       </c>
       <c r="AS15">
         <v>22000000.0</v>
       </c>
       <c r="AT15">
+        <v>22000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>22000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>22000000.0</v>
+      </c>
+      <c r="AW15">
         <v>21000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AX15">
         <v>10000000.0</v>
       </c>
       <c r="AY15">
         <v>10000000.0</v>
       </c>
       <c r="AZ15">
         <v>10000000.0</v>
       </c>
       <c r="BA15">
         <v>10000000.0</v>
       </c>
       <c r="BB15">
         <v>10000000.0</v>
       </c>
       <c r="BC15">
+        <v>10000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>10000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>10000000.0</v>
+      </c>
+      <c r="BF15">
         <v>11000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BG15">
         <v>11000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BH15">
         <v>8000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BI15">
         <v>8000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BJ15">
         <v>8100000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BK15">
         <v>8100000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BL15">
         <v>8100000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BM15">
         <v>3575600000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BN15">
         <v>3707700000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>4338400000.0</v>
       </c>
       <c r="BO15"/>
       <c r="BP15"/>
-      <c r="BQ15"/>
+      <c r="BQ15">
+        <v>4338400000.0</v>
+      </c>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>-2747000000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>-1204000000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>-1074000000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>785000000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>-1430000000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-1142000000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>623000000.0</v>
       </c>
-      <c r="O16"/>
-[...2 lines deleted...]
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
         <v>115000000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-1189000000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-949000000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>-968000000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>536000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-774000000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-698000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-752000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>857000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>-916000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>-900000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>1384000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>1566000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>1734000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>1867000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>1407000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>2044000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>1383000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>1451000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>1283000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>4352000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>1495000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>1655000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>1401000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>5323000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>1640000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>1701000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>1557000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>56000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>1551000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>1711000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>1448000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>567000000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>1960000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>1491000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>1702000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>98000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BG16">
         <v>109000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BH16">
         <v>108000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BI16">
         <v>99600000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BJ16">
         <v>92100000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BK16">
         <v>96400000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BL16">
         <v>103800000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BM16">
         <v>96700000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BN16">
         <v>86500000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>76100000.0</v>
       </c>
       <c r="BO16"/>
       <c r="BP16"/>
-      <c r="BQ16"/>
+      <c r="BQ16">
+        <v>76100000.0</v>
+      </c>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17">
         <v>857000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>1324000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>1487000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>1647000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>1566000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>1874000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>1953000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>1886000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>2044000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>3432000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>3619000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>4064000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AO17">
         <v>4352000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AP17">
         <v>4595000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AQ17">
         <v>4975000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AR17">
         <v>5103000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AS17">
         <v>5323000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AT17">
         <v>5327000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AU17">
         <v>5409000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AV17">
         <v>5545000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AW17">
         <v>5651000000.0</v>
       </c>
-      <c r="AU17"/>
-[...1 lines deleted...]
-      <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
@@ -8492,257 +8619,263 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>2846000000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>2929000000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>2696000000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>711000000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>2602000000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>2321000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>2219000000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>3442000000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>3725000000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>2216000000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>2221000000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>5166000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>2093000000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>2249000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>2260000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>840000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>2719000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>2772000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>2794000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>809000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>2407000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>2495000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>2381000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>950000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>2537000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>2526000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>2635000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>916000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>2074000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>2077000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>2182000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>1134000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>2014000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>2207000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>2197000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>1176000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>6628000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>6701000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>6753000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>4651000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>4314000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>4271000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BD18">
         <v>4335000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BE18">
         <v>4033000000.0</v>
       </c>
-      <c r="BC18">
-[...8 lines deleted...]
-      <c r="BF18"/>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
-      <c r="BH18"/>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
       <c r="BI18"/>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8806,1863 +8939,1919 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
-        <v>20084000000.0</v>
+        <v>20075000000.0</v>
       </c>
       <c r="C20">
         <v>20084000000.0</v>
       </c>
       <c r="D20">
         <v>20084000000.0</v>
       </c>
       <c r="E20">
         <v>20084000000.0</v>
       </c>
       <c r="F20">
         <v>20084000000.0</v>
       </c>
       <c r="G20">
         <v>20084000000.0</v>
       </c>
       <c r="H20">
         <v>20084000000.0</v>
       </c>
       <c r="I20">
+        <v>20084000000.0</v>
+      </c>
+      <c r="J20">
+        <v>20084000000.0</v>
+      </c>
+      <c r="K20">
+        <v>20084000000.0</v>
+      </c>
+      <c r="L20">
         <v>20094000000.0</v>
       </c>
-      <c r="J20">
+      <c r="M20">
         <v>20121000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>19965000000.0</v>
       </c>
       <c r="N20">
         <v>19965000000.0</v>
       </c>
       <c r="O20">
         <v>19965000000.0</v>
       </c>
       <c r="P20">
+        <v>19965000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>19965000000.0</v>
+      </c>
+      <c r="R20">
+        <v>19965000000.0</v>
+      </c>
+      <c r="S20">
         <v>19914000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="T20">
         <v>19914000000.0</v>
       </c>
-      <c r="R20">
+      <c r="U20">
         <v>19914000000.0</v>
       </c>
-      <c r="S20">
+      <c r="V20">
         <v>20033000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>19851000000.0</v>
       </c>
       <c r="W20">
         <v>19851000000.0</v>
       </c>
       <c r="X20">
         <v>19851000000.0</v>
       </c>
       <c r="Y20">
+        <v>19851000000.0</v>
+      </c>
+      <c r="Z20">
+        <v>19851000000.0</v>
+      </c>
+      <c r="AA20">
+        <v>19851000000.0</v>
+      </c>
+      <c r="AB20">
         <v>20851000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AC20">
         <v>21451000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AD20">
         <v>21964000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AE20">
         <v>21964000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AF20">
         <v>21965000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AG20">
         <v>21965000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AH20">
         <v>21965000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AI20">
         <v>22153000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AJ20">
         <v>22157000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AK20">
         <v>22162000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AL20">
         <v>22164000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AM20">
         <v>22159000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AN20">
         <v>22154000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AO20">
         <v>22152000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AP20">
         <v>22163000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AQ20">
         <v>23802000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AR20">
         <v>23801000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AS20">
         <v>23790000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AT20">
         <v>24952000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AU20">
         <v>24965000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AV20">
         <v>24907000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AW20">
         <v>24654000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AX20">
         <v>24642000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AY20">
         <v>24653000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AZ20">
         <v>24563000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="BA20">
         <v>24504000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BB20">
         <v>24494000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BC20">
         <v>24493000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BD20">
         <v>23569000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BE20">
         <v>23632000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BF20">
         <v>23557000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BG20">
         <v>23453000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BH20">
         <v>4829000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BI20">
         <v>5074000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BJ20">
         <v>4940600000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BK20">
         <v>4828100000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BL20">
         <v>4826800000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BM20">
         <v>4830900000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BN20">
         <v>4821200000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BO20">
         <v>4802400000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BP20">
         <v>4813600000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BQ20">
         <v>4744300000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BR20">
         <v>4737400000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BS20">
         <v>4719000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BT20">
         <v>4691800000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BU20">
         <v>4698700000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BV20">
         <v>4775700000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BW20">
         <v>4995700000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BX20">
         <v>8592300000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BY20">
         <v>8174000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BZ20">
         <v>13702200000.0</v>
       </c>
-      <c r="BX20">
+      <c r="CA20">
         <v>13503400000.0</v>
       </c>
-      <c r="BY20">
+      <c r="CB20">
         <v>1974700000.0</v>
       </c>
-      <c r="BZ20"/>
-[...1 lines deleted...]
-      <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>1822000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1872000000.0</v>
+      </c>
+      <c r="D21">
+        <v>1686000000.0</v>
+      </c>
+      <c r="E21">
         <v>1730000000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>1774000000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>1818000000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>1868000000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>1760000000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>1809000000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>1858000000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>1907000000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>1957000000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>1652000000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>1696000000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>1743000000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>1809000000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>1875000000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>1557000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>1618000000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>1678000000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>1744000000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>1585000000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>2396000000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>2453000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>2510000000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>2567000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>2616000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>2676000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>2729000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>2782000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>2826000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>2880000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>2935000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>2989000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>3044000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>3099000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>3153000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>3208000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>3263000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>3318000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>3384000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>3440000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>3496000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>3551000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>3619000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>3677000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>3762000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>2302000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>2337000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>2367000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>2403000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>2438000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>2474000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>2485000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>1151000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BE21">
         <v>1171000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BF21">
         <v>1192000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BG21">
         <v>1142000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BH21">
         <v>1164000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BI21">
         <v>1185000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BJ21">
         <v>1201300000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BK21">
         <v>340800000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BL21">
         <v>325100000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BM21">
         <v>339200000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BN21">
         <v>347100000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BO21">
         <v>5156900000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BP21">
         <v>5182600000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BQ21">
         <v>259800000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BR21">
         <v>4978800000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BS21">
         <v>4965000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BT21">
         <v>4938600000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BU21">
         <v>4950200000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BV21">
         <v>5031900000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BW21">
         <v>5256700000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BX21">
         <v>8898900000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BY21">
         <v>8495100000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BZ21">
         <v>13959800000.0</v>
       </c>
-      <c r="BX21">
+      <c r="CA21">
         <v>13725300000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CB21">
         <v>2200400000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CC21">
         <v>3273300000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CD21">
         <v>3991900000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CE21">
         <v>4009100000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CF21">
         <v>3805900000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CG21">
         <v>1921664000.0</v>
       </c>
-      <c r="CE21"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
-      <c r="CK21"/>
-      <c r="CL21">
+      <c r="CK21">
         <v>24832000.0</v>
       </c>
+      <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
-      <c r="CO21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CO21">
+        <v>24832000.0</v>
+      </c>
+      <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
-      <c r="CS21"/>
+      <c r="CS21">
+        <v>990878000.0</v>
+      </c>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>621000000.0</v>
+      </c>
+      <c r="C22">
+        <v>565000000.0</v>
+      </c>
+      <c r="D22">
+        <v>593000000.0</v>
+      </c>
+      <c r="E22">
         <v>574000000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>560000000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>560000000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>577000000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>555000000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>526000000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>537000000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>548000000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>525000000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>565000000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>569000000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>589000000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>634000000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>715000000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>690000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>591000000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>562000000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>457000000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>396000000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>389000000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>348000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>317000000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>336000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>307000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>371000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>405000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>450000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>429000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>385000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>383000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>420000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>442000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>424000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>428000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>438000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>380000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>357000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>325000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>361000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>364000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>407000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>445000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>474000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>453000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>459000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>461000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>460000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>417000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>430000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>435000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>428000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>389000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>374000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>379000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>361000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BH22">
         <v>235000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BI22">
         <v>172000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BJ22">
         <v>128500000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BK22">
         <v>149700000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BL22">
         <v>120400000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BM22">
         <v>94200000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BN22">
         <v>130200000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BO22">
         <v>152300000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BP22">
         <v>131500000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BQ22">
         <v>115400000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BR22">
         <v>108500000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BS22">
         <v>105600000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BT22">
         <v>66500000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BU22">
         <v>44200000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BV22">
         <v>44200000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BW22">
         <v>93600000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BX22">
         <v>67500000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BY22">
         <v>37800000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BZ22">
         <v>154600000.0</v>
       </c>
-      <c r="BX22">
+      <c r="CA22">
         <v>195900000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CB22">
         <v>160100000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CC22">
         <v>275000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CD22">
         <v>353400000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CE22">
         <v>346500000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CF22">
         <v>249300000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CG22">
         <v>228222000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CH22">
         <v>90023000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CI22">
         <v>93370000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CJ22">
         <v>67914000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CK22">
         <v>41781000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CL22">
         <v>50410000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CM22">
         <v>58799000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CN22">
         <v>19077000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CO22">
         <v>22096000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CP22">
         <v>18514000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CQ22">
         <v>27248000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CR22">
         <v>25881000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CS22">
         <v>62760000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CT22">
         <v>71282000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CU22">
         <v>79152000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CV22">
         <v>46156000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CW22">
         <v>61959000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CX22">
         <v>71394000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CY22">
         <v>47812000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CZ22">
         <v>24885000.0</v>
       </c>
-      <c r="CX22">
+      <c r="DA22">
         <v>19600000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DB22">
         <v>49300000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DC22">
         <v>65340000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DD22">
         <v>31072000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>75397000000.0</v>
+      </c>
+      <c r="C23">
+        <v>74062000000.0</v>
+      </c>
+      <c r="D23">
+        <v>73072000000.0</v>
+      </c>
+      <c r="E23">
         <v>74554000000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>72316000000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>72371000000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>72318000000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>71407000000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>70879000000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>70702000000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>70736000000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>71020000000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>68862000000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>69073000000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>68931000000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>70078000000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>69992000000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>69390000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>69135000000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>69318000000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>69640000000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>70175000000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>71208000000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>73506000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>71821000000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>71784000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>73530000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>75002000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>76931000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>76695000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>76292000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>78866000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>79063000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>78315000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>79011000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>79055000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>80351000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>80203000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>79793000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>80305000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>81604000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>84317000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>84229000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>84104000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>85677000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>85610000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>86164000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>83242000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>77118000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>76364000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>76054000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>75185000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>74575000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>74120000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>68308000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>68245000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>70053000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>69575000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BH23">
         <v>30370000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BI23">
         <v>30717000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BJ23">
         <v>30157400000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BK23">
         <v>28969900000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BL23">
         <v>28406500000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BM23">
         <v>28908100000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BN23">
         <v>28748800000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>27581000000.0</v>
       </c>
       <c r="BO23"/>
       <c r="BP23"/>
-      <c r="BQ23"/>
+      <c r="BQ23">
+        <v>27581000000.0</v>
+      </c>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
+      <c r="DB23"/>
+      <c r="DC23"/>
+      <c r="DD23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
         <v>49</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
+        <v>29696000000.0</v>
+      </c>
+      <c r="D24">
+        <v>29760000000.0</v>
+      </c>
+      <c r="E24">
         <v>30777000000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>31389000000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>31871000000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>29855000000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>29660000000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>29937000000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>28539000000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>30171000000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>28067000000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>27871000000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>28632000000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>29346000000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>28403000000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>29107000000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>28552000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>28759000000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>30674000000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>30002000000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>31077000000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>31061000000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>32131000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>32660000000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>31441000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>31405000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>31915000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>32111000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>33005000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>33328000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>34014000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>35268000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>35366000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>35543000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>35015000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>35116000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>35100000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>35464000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>37354000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>38518000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>40201000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AR24">
         <v>42105000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>42406000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AT24">
         <v>41630000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AU24">
         <v>41399000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AV24">
         <v>41824000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AW24">
         <v>40246000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AX24">
         <v>35636000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AY24">
         <v>34521000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AZ24">
         <v>34799000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="BA24">
         <v>1977000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BB24">
         <v>33038000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BC24">
         <v>31582000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BD24">
         <v>31514000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BE24">
         <v>29309000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BF24">
         <v>32475000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BG24">
         <v>33833000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BH24">
         <v>15230000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BI24">
         <v>14356400000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BJ24">
         <v>13851500000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BK24">
         <v>14000700000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BL24">
         <v>13866800000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BM24">
         <v>13812900000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BN24">
         <v>13435500000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BO24">
         <v>13199500000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BP24">
         <v>11828700000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BQ24">
         <v>13240700000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BR24">
         <v>13742200000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BS24">
         <v>12627600000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BT24">
         <v>11972900000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BU24">
         <v>12126800000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BV24">
         <v>11170100000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BW24">
         <v>10834800000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BX24">
         <v>10272500000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BY24">
         <v>15297400000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BZ24">
         <v>15185400000.0</v>
       </c>
-      <c r="BX24">
+      <c r="CA24">
         <v>14575000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CB24">
         <v>9976100000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CC24">
         <v>11060800000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CD24">
         <v>11372100000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CE24">
         <v>11456200000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CF24">
         <v>11531500000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CG24">
         <v>6729364000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CH24">
         <v>2848877000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CI24">
         <v>2911265000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CJ24">
         <v>2832996000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CK24">
         <v>2629793000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CL24">
         <v>2626816000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CM24">
         <v>2502195000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CN24">
         <v>2752714000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CO24">
         <v>3209329000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CP24">
         <v>3215616000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CQ24">
         <v>3303063000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CR24">
         <v>3252993000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CS24">
         <v>3266770000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CT24">
         <v>3032054000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CU24">
         <v>2206696000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CV24">
         <v>2158760000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CW24">
         <v>2679967000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CX24">
         <v>2707441000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CY24">
         <v>2735089000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CZ24">
         <v>2735259000.0</v>
       </c>
-      <c r="CX24">
+      <c r="DA24">
         <v>2753983000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DB24">
         <v>3835547000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DC24">
         <v>3567852000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DD24">
         <v>3568168000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
         <v>50</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>30777000000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>31499000000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>31871000000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>29965000000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>29881000000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>27871000000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>28632000000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>29346000000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>28403000000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>29107000000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>28552000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>28759000000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>30674000000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>30002000000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>31077000000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>31061000000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>32131000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>32660000000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>31441000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>31405000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>31915000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>32111000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>33005000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>33328000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>33936000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>35268000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>35366000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>35543000000.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>35116000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>35100000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>35464000000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25">
+      <c r="AO25"/>
+      <c r="AP25">
         <v>38518000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>40201000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>42105000000.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AS25"/>
+      <c r="AT25">
         <v>41630000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>41399000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>41824000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>40246000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>35636000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>34521000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>34799000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>1977000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>33038000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>31582000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>31514000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>29309000000.0</v>
       </c>
-      <c r="BC25"/>
-[...1 lines deleted...]
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
         <v>51</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
+        <v>7705000000.0</v>
+      </c>
+      <c r="D26">
+        <v>7651000000.0</v>
+      </c>
+      <c r="E26">
         <v>7532000000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>7747000000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>7854000000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>7877000000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>7845000000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>7882000000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>7851000000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>7906000000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>7874000000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>7674000000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>7665000000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>7616000000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>7653000000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>7465000000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>7470000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>7545000000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>7578000000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>7620000000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>7650000000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>7693000000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>7917000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>8014000000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>7892000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>7886000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>7759000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>8387000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>8124000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>7770000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>7481000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>7432000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>7293000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>7420000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>7298000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>7484000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>7442000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>7136000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AO26">
         <v>7027000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AP26">
         <v>7358000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AQ26">
         <v>6202000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AR26">
         <v>6035000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AS26">
         <v>6040000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AT26">
         <v>5943000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AU26">
         <v>6028000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AV26">
         <v>6011000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AW26">
         <v>6036000000.0</v>
       </c>
-      <c r="AU26"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA26">
+        <v>5951000000.0</v>
+      </c>
+      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-      <c r="BE26"/>
+      <c r="BE26">
+        <v>6589000000.0</v>
+      </c>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10726,365 +10915,381 @@
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>32155000000.0</v>
+      </c>
+      <c r="C28">
+        <v>32159000000.0</v>
+      </c>
+      <c r="D28">
+        <v>31984000000.0</v>
+      </c>
+      <c r="E28">
         <v>32277000000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>32509000000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>32467000000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>32819000000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>32122000000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>31813000000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>31503000000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>31917000000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>31812000000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>30812000000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>30786000000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>30981000000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>30934000000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>31149000000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>31313000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>31890000000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>31278000000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>32612000000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>31785000000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>31747000000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>33395000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>33975000000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>33811000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>34475000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>33997000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>36176000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>35746000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>35509000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>33944000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>33361000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>36680000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>37743000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>37244000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>37733000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>37872000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>38996000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>39366000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>41105000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>43440000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>43632000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>42998000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>44454000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>44390000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>45000000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>42548000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>37471000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>36781000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>36698000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>35595000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>35195000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>34529000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>33284000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>33687000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>35715000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>36457000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>16926000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BI28">
         <v>16867000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BJ28">
         <v>16680500000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BK28">
         <v>15056700000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BL28">
         <v>15415600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BM28">
         <v>15358100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BN28">
         <v>15692900000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>13843800000.0</v>
       </c>
       <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28"/>
+      <c r="BQ28">
+        <v>13843800000.0</v>
+      </c>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
+      <c r="DB28"/>
+      <c r="DC28"/>
+      <c r="DD28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
+        <v>63770000000.0</v>
+      </c>
+      <c r="D29">
+        <v>63268000000.0</v>
+      </c>
+      <c r="E29">
         <v>62944000000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>63210000000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>63319000000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>63504000000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>62200000000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>62327000000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>61939000000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>62518000000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>62422000000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>61259000000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>61961000000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>62263000000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>62530000000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>62497000000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>62067000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>62701000000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>64143000000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>63376000000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>63971000000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>65421000000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>66125000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>66276000000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>66200000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>68051000000.0</v>
       </c>
-      <c r="Z29"/>
-[...1 lines deleted...]
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -11118,648 +11323,667 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>1596000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1563000000.0</v>
+      </c>
+      <c r="D30">
+        <v>1582000000.0</v>
+      </c>
+      <c r="E30">
         <v>1714000000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>1444000000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>1453000000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>1476000000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>1506000000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>1265000000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>1293000000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>1404000000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>1588000000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>1502000000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>1284000000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>1321000000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>1840000000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>1873000000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>2063000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>1661000000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>1611000000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>1433000000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>1416000000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>1425000000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>1293000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>1142000000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>1073000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>1186000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>1379000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>1273000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>1227000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>1310000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>1521000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>1545000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>1520000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>1512000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>1613000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>1214000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>1353000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>1440000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>1550000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>1282000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>1278000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>1203000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>1355000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>1404000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>1349000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>1420000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>1641000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>1696000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>1633000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>1838000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>1721000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>1420000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>1488000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>1290000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>1333000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>1296000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>1275000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BH30">
         <v>761000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BI30">
         <v>914000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BJ30">
         <v>830200000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BK30">
         <v>919200000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BL30">
         <v>843800000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BM30">
         <v>971400000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BN30">
         <v>779500000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BO30">
         <v>859800000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BP30">
         <v>835000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BQ30">
         <v>916300000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BR30">
         <v>717900000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BS30">
         <v>751200000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BT30">
         <v>684300000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BU30">
         <v>992500000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BV30">
         <v>981400000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BW30">
         <v>1445400000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BX30">
         <v>1106500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BY30">
         <v>975200000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BZ30">
         <v>901600000.0</v>
       </c>
-      <c r="BX30">
+      <c r="CA30">
         <v>1006400000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CB30">
         <v>910900000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CC30">
         <v>1183700000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CD30">
         <v>1035500000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CE30">
         <v>1076200000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CF30">
         <v>1260600000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CG30">
         <v>601683000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CH30">
         <v>71803000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CI30">
         <v>89729000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CJ30">
         <v>103017000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CK30">
         <v>108491000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CL30">
         <v>76116000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CM30">
         <v>77684000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CN30">
         <v>84680000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CO30">
         <v>77487000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CP30">
         <v>60331000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CQ30">
         <v>59820000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CR30">
         <v>91584000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CS30">
         <v>130312000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CT30">
         <v>55752000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CU30">
         <v>214880000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CV30">
         <v>234390000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CW30">
         <v>232894000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CX30">
         <v>286943000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CY30">
         <v>91705000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CZ30">
         <v>166135000.0</v>
       </c>
-      <c r="CX30">
+      <c r="DA30">
         <v>168518000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DB30">
         <v>423876000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DC30">
         <v>373282000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DD30">
         <v>530088000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:108">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>10293000000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>8908000000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>9049000000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>8968000000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>8916000000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>9074000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>9086000000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>10909000000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>10519000000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>9958000000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>10645000000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>9860000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>9945000000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>10103000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>10432000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>10418000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>9741000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>9667000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>9526000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>9499000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>9220000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>8474000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>8989000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>8375000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>9908000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>9782000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>9228000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>8961000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>9059000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>7869000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>7883000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>7778000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>6943000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>6530000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>6360000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>7120000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>12545000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>12620000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AZ31">
         <v>12800000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="BA31">
         <v>-13849000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BB31">
         <v>13265000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BC31">
         <v>13654000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BD31">
         <v>13675000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BE31">
         <v>-10878000000.0</v>
       </c>
-      <c r="BC31"/>
-[...1 lines deleted...]
-      <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31">
         <v>3455500000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BK31">
         <v>3427800000.0</v>
       </c>
-      <c r="BI31"/>
-[...1 lines deleted...]
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:108">
       <c r="A32" t="s">
         <v>57</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
+        <v>-3059000000.0</v>
+      </c>
+      <c r="D32">
+        <v>-2475000000.0</v>
+      </c>
+      <c r="E32">
         <v>-1568000000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>-1420000000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>-1147000000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>-3199000000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>-2580000000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>-2554000000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>-3768000000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>-2268000000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>-4679000000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>-3818000000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>-2885000000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>-2079000000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>-3127000000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>-2329000000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>-3284000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>-3417000000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>-1992000000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>-3139000000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>-776000000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>-884000000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>-1871000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>-1704000000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>-2712000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>-2512000000.0</v>
       </c>
-      <c r="Z32"/>
-[...1 lines deleted...]
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -11793,2624 +12017,2713 @@
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
     </row>
-    <row r="33" spans="1:105">
+    <row r="33" spans="1:108">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>71927000000.0</v>
+      </c>
+      <c r="C33">
+        <v>71474000000.0</v>
+      </c>
+      <c r="D33">
+        <v>70365000000.0</v>
+      </c>
+      <c r="E33">
         <v>71800000000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>69890000000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>69885000000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>69739000000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>68886000000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>68702000000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>68512000000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>68429000000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>68478000000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>66429000000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>66355000000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>66235000000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>66275000000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>66173000000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>65782000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>66102000000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>55567000000.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>66954000000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>65892000000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>67474000000.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>68770000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>69149000000.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>69294000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>70434000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>70919000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>74566000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>74395000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>74030000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>73144000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>73297000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>75681000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>76383000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>76340000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>77738000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>77477000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>77118000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>77076000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>78241000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AQ33">
         <v>81847000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AR33">
         <v>81748000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>81280000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AT33">
         <v>82610000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AU33">
         <v>82674000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AV33">
         <v>82875000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AW33">
         <v>79368000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AX33">
         <v>73632000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AY33">
         <v>72997000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AZ33">
         <v>72392000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="BA33">
         <v>71317000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BB33">
         <v>70984000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BC33">
         <v>70348000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BD33">
         <v>64622000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BE33">
         <v>64571000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BF33">
         <v>64931000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BG33">
         <v>64244000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BH33">
         <v>26468000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BI33">
         <v>29054000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BJ33">
         <v>28679200000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BK33">
         <v>27337300000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BL33">
         <v>27117700000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BM33">
         <v>27121200000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BN33">
         <v>27486900000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>26200700000.0</v>
       </c>
       <c r="BO33"/>
       <c r="BP33"/>
-      <c r="BQ33"/>
+      <c r="BQ33">
+        <v>26200700000.0</v>
+      </c>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
       <c r="CU33"/>
       <c r="CV33"/>
       <c r="CW33"/>
       <c r="CX33"/>
       <c r="CY33"/>
       <c r="CZ33"/>
       <c r="DA33"/>
+      <c r="DB33"/>
+      <c r="DC33"/>
+      <c r="DD33"/>
     </row>
-    <row r="34" spans="1:105">
+    <row r="34" spans="1:108">
       <c r="A34" t="s">
         <v>59</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
+        <v>2292000000.0</v>
+      </c>
+      <c r="D34">
+        <v>2317000000.0</v>
+      </c>
+      <c r="E34">
         <v>2309000000.0</v>
       </c>
-      <c r="C34">
+      <c r="F34">
         <v>2333000000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>2369000000.0</v>
       </c>
-      <c r="E34">
+      <c r="H34">
         <v>2416000000.0</v>
       </c>
-      <c r="F34">
+      <c r="I34">
         <v>2488000000.0</v>
       </c>
-      <c r="G34">
+      <c r="J34">
         <v>2502000000.0</v>
       </c>
-      <c r="H34">
+      <c r="K34">
         <v>2672000000.0</v>
       </c>
-      <c r="I34">
+      <c r="L34">
         <v>2679000000.0</v>
       </c>
-      <c r="J34">
+      <c r="M34">
         <v>2615000000.0</v>
       </c>
-      <c r="K34">
+      <c r="N34">
         <v>2047000000.0</v>
       </c>
-      <c r="L34">
+      <c r="O34">
         <v>2929000000.0</v>
       </c>
-      <c r="M34">
+      <c r="P34">
         <v>2696000000.0</v>
       </c>
-      <c r="N34">
+      <c r="Q34">
         <v>2631000000.0</v>
       </c>
-      <c r="O34">
+      <c r="R34">
         <v>2602000000.0</v>
       </c>
-      <c r="P34">
+      <c r="S34">
         <v>2321000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="T34">
         <v>2219000000.0</v>
       </c>
-      <c r="R34">
+      <c r="U34">
         <v>2000000000.0</v>
       </c>
-      <c r="S34">
+      <c r="V34">
         <v>2160000000.0</v>
       </c>
-      <c r="T34">
+      <c r="W34">
         <v>2216000000.0</v>
       </c>
-      <c r="U34">
+      <c r="X34">
         <v>2221000000.0</v>
       </c>
-      <c r="V34">
+      <c r="Y34">
         <v>34333000000.0</v>
       </c>
-      <c r="W34">
+      <c r="Z34">
         <v>2093000000.0</v>
       </c>
-      <c r="X34">
+      <c r="AA34">
         <v>2249000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AB34">
         <v>2260000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AC34">
         <v>34168000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AD34">
         <v>2719000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AE34">
         <v>2772000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AF34">
         <v>2794000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AG34">
         <v>36112000000.0</v>
       </c>
-      <c r="AE34"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
-      <c r="AK34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK34">
+        <v>37750000000.0</v>
+      </c>
+      <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
-      <c r="AO34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO34">
+        <v>39579000000.0</v>
+      </c>
+      <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
-      <c r="AS34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS34">
+        <v>44636000000.0</v>
+      </c>
+      <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
-      <c r="AW34"/>
+      <c r="AW34">
+        <v>2164000000.0</v>
+      </c>
       <c r="AX34"/>
-      <c r="AY34">
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34">
         <v>2506000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BC34">
         <v>2395000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BD34">
         <v>2569000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BE34">
         <v>38877000000.0</v>
       </c>
-      <c r="BC34"/>
-[...1 lines deleted...]
-      <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
     </row>
-    <row r="35" spans="1:105">
+    <row r="35" spans="1:108">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>37391000000.0</v>
+      </c>
+      <c r="C35">
+        <v>35536000000.0</v>
+      </c>
+      <c r="D35">
+        <v>35307000000.0</v>
+      </c>
+      <c r="E35">
         <v>37783000000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>36437000000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>36657000000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>34614000000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>34439000000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>34402000000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>33050000000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>34418000000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>32070000000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>31030000000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>31561000000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>32042000000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>31034000000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>31709000000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>30873000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>30978000000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>34989000000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>32162000000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>33293000000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>33282000000.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>35866000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>34753000000.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>33690000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>33665000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>35013000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>34830000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>35777000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>36122000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AG35">
         <v>36112000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>37675000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>37861000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>37924000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>37995000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>37653000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>37626000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>38099000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>39783000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>40592000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AQ35">
         <v>42278000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AR35">
         <v>44287000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AS35">
         <v>44636000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AT35">
         <v>43644000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AU35">
         <v>43606000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AV35">
         <v>44021000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AW35">
         <v>42470000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AX35">
         <v>42264000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AY35">
         <v>41222000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AZ35">
         <v>41552000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="BA35">
         <v>40825000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BB35">
         <v>39858000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BC35">
         <v>38248000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BD35">
         <v>38418000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BE35">
         <v>38917000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BF35">
         <v>39295000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BG35">
         <v>40253000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BH35">
         <v>18540000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BI35">
         <v>17620000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BJ35">
         <v>17014900000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BK35">
         <v>17135900000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BL35">
         <v>16795700000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BM35">
         <v>16725000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BN35">
         <v>16006600000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>16416700000.0</v>
       </c>
       <c r="BO35"/>
       <c r="BP35"/>
-      <c r="BQ35"/>
+      <c r="BQ35">
+        <v>16416700000.0</v>
+      </c>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
+      <c r="DB35"/>
+      <c r="DC35"/>
+      <c r="DD35"/>
     </row>
-    <row r="36" spans="1:105">
+    <row r="36" spans="1:108">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>1302000000.0</v>
+      </c>
+      <c r="C36">
+        <v>1291000000.0</v>
+      </c>
+      <c r="D36">
+        <v>1245000000.0</v>
+      </c>
+      <c r="E36">
         <v>988000000.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>1264000000.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>1311000000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>1209000000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>1184000000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>1218000000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>1186000000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>1209000000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>1229000000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>1194000000.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>1270000000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>1272000000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>1249000000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>1334000000.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>1311000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>1460000000.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>3327000000.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>1678000000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>1744000000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>1716000000.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>2177000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>2145000000.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>2167000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>2195000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>1757000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>4957000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>4980000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>4866000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>4235000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>1296000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>1388000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>1543000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>1582000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>1638000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>1626000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>1478000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AO36">
         <v>1522000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AP36">
         <v>1961000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AQ36">
         <v>2229000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AR36">
         <v>2271000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AS36">
         <v>2029000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AT36">
         <v>2161000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AU36">
         <v>2009000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AV36">
         <v>2361000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AW36">
         <v>4601000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AX36">
         <v>2512000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AY36">
         <v>2508000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AZ36">
         <v>2512000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="BA36">
         <v>2577000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BB36">
         <v>2697000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BC36">
         <v>2686000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BD36">
         <v>2928000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BE36">
         <v>2968000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BF36">
         <v>3166000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BG36">
         <v>2922000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BH36">
         <v>991000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BI36">
         <v>1125000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BJ36">
         <v>1152700000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BK36">
         <v>629200000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BL36">
         <v>521700000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BM36">
         <v>589300000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BN36">
         <v>1146900000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>697500000.0</v>
       </c>
       <c r="BO36"/>
       <c r="BP36"/>
-      <c r="BQ36"/>
+      <c r="BQ36">
+        <v>697500000.0</v>
+      </c>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
+      <c r="DB36"/>
+      <c r="DC36"/>
+      <c r="DD36"/>
     </row>
-    <row r="37" spans="1:105">
+    <row r="37" spans="1:108">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
-      <c r="C37"/>
-[...3 lines deleted...]
-      <c r="G37"/>
+      <c r="C37">
+        <v>1248000000.0</v>
+      </c>
+      <c r="D37">
+        <v>1261000000.0</v>
+      </c>
+      <c r="E37">
+        <v>1287000000.0</v>
+      </c>
+      <c r="F37">
+        <v>1293000000.0</v>
+      </c>
+      <c r="G37">
+        <v>1311000000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37">
         <v>1340000000.0</v>
       </c>
-      <c r="M37">
+      <c r="P37">
         <v>1357000000.0</v>
       </c>
-      <c r="N37">
+      <c r="Q37">
         <v>1372000000.0</v>
       </c>
-      <c r="O37">
+      <c r="R37">
         <v>1379000000.0</v>
       </c>
-      <c r="P37">
+      <c r="S37">
         <v>1080000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="T37">
         <v>1089000000.0</v>
       </c>
-      <c r="R37">
+      <c r="U37">
         <v>1098000000.0</v>
       </c>
-      <c r="S37">
+      <c r="V37">
         <v>440000000.0</v>
       </c>
-      <c r="T37">
+      <c r="W37">
         <v>429000000.0</v>
       </c>
-      <c r="U37">
+      <c r="X37">
         <v>416000000.0</v>
       </c>
-      <c r="V37">
+      <c r="Y37">
         <v>402000000.0</v>
       </c>
-      <c r="W37">
+      <c r="Z37">
         <v>386000000.0</v>
       </c>
-      <c r="X37">
+      <c r="AA37">
         <v>371000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AB37">
         <v>358000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AC37">
         <v>344000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AD37">
         <v>841000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AE37">
         <v>846000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AF37">
         <v>844000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AG37">
         <v>853000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AH37">
         <v>1779000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AI37">
         <v>1459000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AJ37">
         <v>1468000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AK37">
         <v>1488000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AL37">
         <v>1299000000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AM37">
         <v>1065000000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AN37">
         <v>360000000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AO37">
         <v>371000000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AP37">
         <v>362000000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AQ37">
         <v>362000000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AR37">
         <v>366000000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AS37">
         <v>284000000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AT37">
         <v>328000000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AU37">
         <v>333000000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AV37">
         <v>330000000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AW37">
         <v>350000000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AX37">
         <v>16224000000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AY37">
         <v>16035000000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AZ37">
         <v>15634000000.0</v>
       </c>
-      <c r="AX37">
+      <c r="BA37">
         <v>15192000000.0</v>
       </c>
-      <c r="AY37">
+      <c r="BB37">
         <v>15037000000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BC37">
         <v>14885000000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BD37">
         <v>10633000000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BE37">
         <v>10234000000.0</v>
       </c>
-      <c r="BC37">
-[...8 lines deleted...]
-      <c r="BF37"/>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
       <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37"/>
+      <c r="BJ37">
         <v>5292000000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BK37">
         <v>5375600000.0</v>
       </c>
-      <c r="BI37"/>
-[...1 lines deleted...]
-      <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
     </row>
-    <row r="38" spans="1:105">
+    <row r="38" spans="1:108">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38">
+        <v>5676000000.0</v>
+      </c>
+      <c r="C38">
+        <v>5662000000.0</v>
+      </c>
+      <c r="D38">
+        <v>-4000000.0</v>
+      </c>
+      <c r="E38">
         <v>5738000000.0</v>
       </c>
-      <c r="C38">
+      <c r="F38">
         <v>1264000000.0</v>
       </c>
-      <c r="D38">
+      <c r="G38">
         <v>5533000000.0</v>
       </c>
-      <c r="E38">
+      <c r="H38">
         <v>5576000000.0</v>
       </c>
-      <c r="F38">
+      <c r="I38">
         <v>5377000000.0</v>
       </c>
-      <c r="G38">
+      <c r="J38">
         <v>5096000000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="K38"/>
+      <c r="L38">
         <v>5304000000.0</v>
       </c>
-      <c r="J38">
+      <c r="M38">
         <v>5678000000.0</v>
       </c>
-      <c r="K38">
+      <c r="N38">
         <v>5199000000.0</v>
       </c>
-      <c r="L38">
+      <c r="O38">
         <v>5187000000.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>6116000000.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>6116000000.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>6545000000.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>12611000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>132067000000.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>12611000000.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>61918000000.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>1841000000.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>4325000000.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>5166000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>2182000000.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>2267000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>2374000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>1972000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AD38">
         <v>2417000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>2972000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>2812000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AG38">
         <v>2800000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AH38">
         <v>3099000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AI38">
         <v>3252000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>36050000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AK38">
         <v>36185000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AL38">
         <v>37871000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AM38">
         <v>38054000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AN38">
         <v>38095000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AO38">
         <v>-1000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AP38">
         <v>39461000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AQ38">
         <v>40648000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AR38">
         <v>40706000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AS38">
         <v>40733000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AT38">
         <v>42002000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AU38">
         <v>42088000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AV38">
         <v>42586000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AW38">
         <v>40882000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AX38">
         <v>35532000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AY38">
         <v>35390000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AZ38">
         <v>35440000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="BA38">
         <v>35470000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BB38">
         <v>35709000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BC38">
         <v>35749000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BD38">
         <v>33421000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BE38">
         <v>33515000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BF38">
         <v>34050000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BG38">
         <v>33631000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BH38">
         <v>9164000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BI38">
         <v>11127700000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BJ38">
         <v>10963300000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BK38">
         <v>10109800000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BL38">
         <v>9984000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BM38">
         <v>10050500000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BN38">
         <v>10539000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BO38">
         <v>10377600000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BP38">
         <v>9191100000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BQ38">
         <v>9397200000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BR38">
         <v>9224800000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BS38">
         <v>8306200000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BT38">
         <v>7892500000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BU38">
         <v>8017900000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BV38">
         <v>7538400000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BW38">
         <v>7727200000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BX38">
         <v>11680000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BY38">
         <v>16613500000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BZ38">
         <v>15601900000.0</v>
       </c>
-      <c r="BX38">
+      <c r="CA38">
         <v>15064600000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CB38">
         <v>8204300000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CC38">
         <v>5936200000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CD38">
         <v>6693500000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CE38">
         <v>6251600000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CF38">
         <v>6113600000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CG38">
         <v>6601886000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CH38">
         <v>3626598000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CI38">
         <v>3679314000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CJ38">
         <v>3617855000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CK38">
         <v>3795678000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CL38">
         <v>3625800000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CM38">
         <v>3617726000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CN38">
         <v>3720677000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CO38">
         <v>3676454000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CP38">
         <v>3592810000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CQ38">
         <v>3648569000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CR38">
         <v>3626514000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CS38">
         <v>3633648000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CT38">
         <v>3964467000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CU38">
         <v>3546268000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CV38">
         <v>3416499000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CW38">
         <v>3408101000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CX38">
         <v>3358379000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CY38">
         <v>3437152000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CZ38">
         <v>2187807000.0</v>
       </c>
-      <c r="CX38">
+      <c r="DA38">
         <v>2259846000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DB38">
         <v>2171042000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DC38">
         <v>2207822000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DD38">
         <v>2234739000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:105">
+    <row r="39" spans="1:108">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>335000000.0</v>
+      </c>
+      <c r="C39">
+        <v>371000000.0</v>
+      </c>
+      <c r="D39">
+        <v>460000000.0</v>
+      </c>
+      <c r="E39">
         <v>357000000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>351000000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>391000000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>446000000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>372000000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>278000000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>262000000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>236000000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>346000000.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>286000000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>368000000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>370000000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>584000000.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>748000000.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>755000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>697000000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>2689000000.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>694000000.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>1106000000.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>543000000.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>378000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>581000000.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>555000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>1243000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>378000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>2124000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>2087000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>2041000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>2442000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>379000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>423000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>380000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AK39">
         <v>414000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>432000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AM39">
         <v>483000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AN39">
         <v>459000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AO39">
         <v>638000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AP39">
         <v>1399000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AQ39">
         <v>651000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AR39">
         <v>739000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AS39">
         <v>833000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AT39">
         <v>1039000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AU39">
         <v>950000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AV39">
         <v>1157000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AW39">
         <v>3559000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AX39">
         <v>857000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AY39">
         <v>911000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AZ39">
         <v>894000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="BA39">
         <v>1119000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BB39">
         <v>920000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BC39">
         <v>839000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BD39">
         <v>901000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BE39">
         <v>1253000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BF39">
         <v>2672000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BG39">
         <v>3020000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BH39">
         <v>2412000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BI39">
         <v>166000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BJ39">
         <v>245600000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BK39">
         <v>209300000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BL39">
         <v>135100000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BM39">
         <v>218900000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BN39">
         <v>155600000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BO39">
         <v>123400000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BP39">
         <v>108800000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BQ39">
         <v>183000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BR39">
         <v>96100000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BS39">
         <v>150500000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BT39">
         <v>152600000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BU39">
         <v>161900000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BV39">
         <v>86200000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BW39">
         <v>138600000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BX39">
         <v>97000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BY39">
         <v>3454100000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BZ39">
         <v>128200000.0</v>
       </c>
-      <c r="BX39">
+      <c r="CA39">
         <v>136100000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CB39">
         <v>576100000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CC39">
         <v>431300000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CD39">
         <v>541900000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CE39">
         <v>426900000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CF39">
         <v>407700000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CG39">
         <v>346991000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CH39">
         <v>383626000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CI39">
         <v>196817000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CJ39">
         <v>147417000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CK39">
         <v>104417000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CL39">
         <v>76255000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CM39">
         <v>130707000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CN39">
         <v>114173000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CO39">
         <v>148503000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CP39">
         <v>185096000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CQ39">
         <v>193649000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CR39">
         <v>127649000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CS39">
         <v>189487000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CT39">
         <v>78252000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CU39">
         <v>88473000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CV39">
         <v>85505000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CW39">
         <v>95035000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CX39">
         <v>74721000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CY39">
         <v>83576000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CZ39">
         <v>78237000.0</v>
       </c>
-      <c r="CX39">
+      <c r="DA39">
         <v>89538000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DB39">
         <v>80929000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DC39">
         <v>162388000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DD39">
         <v>253688000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:105">
+    <row r="40" spans="1:108">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>1577000000.0</v>
+      </c>
+      <c r="C40">
+        <v>1421000000.0</v>
+      </c>
+      <c r="D40">
+        <v>1432000000.0</v>
+      </c>
+      <c r="E40">
         <v>805000000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>679000000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>780000000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>745000000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>958000000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>1205000000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>1469000000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>1330000000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>1534000000.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>988000000.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>997000000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>800000000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>1837000000.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>1638000000.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>2014000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>1711000000.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>860000000.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>1530000000.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>1710000000.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>1272000000.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>1412000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>1210000000.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>1163000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>1021000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>1445000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>2420000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>2605000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>111000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>1266000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>2520000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>2415000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>1714000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AK40">
         <v>1882000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>1660000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>1786000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>1547000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AO40">
         <v>1971000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AP40">
         <v>1630000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AQ40">
         <v>2060000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AR40">
         <v>1677000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AS40">
         <v>2052000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AT40">
         <v>1962000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AU40">
         <v>2052000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AV40">
         <v>1956000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AW40">
         <v>1985000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AX40">
         <v>2235000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AY40">
         <v>2363000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AZ40">
         <v>2081000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="BA40">
         <v>2093000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BB40">
         <v>2015000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BC40">
         <v>2043000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1441000000.0</v>
       </c>
       <c r="BD40">
         <v>1595000000.0</v>
       </c>
       <c r="BE40">
+        <v>1579000000.0</v>
+      </c>
+      <c r="BF40">
+        <v>1441000000.0</v>
+      </c>
+      <c r="BG40">
+        <v>1595000000.0</v>
+      </c>
+      <c r="BH40">
         <v>649000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BI40">
         <v>740600000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BJ40">
         <v>457600000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BK40">
         <v>784300000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BL40">
         <v>812800000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BM40">
         <v>807600000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BN40">
         <v>780000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BO40">
         <v>802600000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BP40">
         <v>710200000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BQ40">
         <v>795300000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BR40">
         <v>557200000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BS40">
         <v>753500000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BT40">
         <v>474300000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BU40">
         <v>665100000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BV40">
         <v>1001400000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BW40">
         <v>1743800000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BX40">
         <v>1009400000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BY40">
         <v>1935700000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BZ40">
         <v>870400000.0</v>
       </c>
-      <c r="BX40">
+      <c r="CA40">
         <v>858300000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CB40">
         <v>1807100000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CC40">
         <v>1179300000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CD40">
         <v>1256100000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CE40">
         <v>1294200000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CF40">
         <v>1111800000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CG40">
         <v>447313000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CH40">
         <v>318511000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CI40">
         <v>205562000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CJ40">
         <v>223858000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CK40">
         <v>242963000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CL40">
         <v>182325000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CM40">
         <v>249403000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CN40">
         <v>181318000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CO40">
         <v>235649000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CP40">
         <v>164660000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CQ40">
         <v>210752000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CR40">
         <v>170939000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CS40">
         <v>249633000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CT40">
         <v>177910000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CU40">
         <v>237205000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CV40">
         <v>168260000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CW40">
         <v>242573000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CX40">
         <v>245619000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CY40">
         <v>224961000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CZ40">
         <v>193046000.0</v>
       </c>
-      <c r="CX40">
+      <c r="DA40">
         <v>294173000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DB40">
         <v>202338000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DC40">
         <v>369406000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DD40">
         <v>395483000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:105">
+    <row r="41" spans="1:108">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>3159000000.0</v>
       </c>
-      <c r="L41">
+      <c r="O41">
         <v>2929000000.0</v>
       </c>
-      <c r="M41">
+      <c r="P41">
         <v>2696000000.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>2130000000.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>2295000000.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>2321000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>2125000000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>2000000000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>2160000000.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>2204000000.0</v>
       </c>
-      <c r="U41">
+      <c r="X41">
         <v>2221000000.0</v>
       </c>
-      <c r="V41">
+      <c r="Y41">
         <v>2202000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>2085000000.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>2240000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AB41">
         <v>2251000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AC41">
         <v>1963000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AD41">
         <v>2056000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AE41">
         <v>2109000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AF41">
         <v>2122000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AG41">
         <v>2098000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AH41">
         <v>2165000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AI41">
         <v>2300000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AJ41">
         <v>2381000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AK41">
         <v>2735000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AL41">
         <v>2537000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AM41">
         <v>2526000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AN41">
         <v>2635000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AO41">
         <v>2225000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AP41">
         <v>2074000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AQ41">
         <v>2077000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AR41">
         <v>2182000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AS41">
         <v>2230000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AT41">
         <v>2014000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AU41">
         <v>2207000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AV41">
         <v>2197000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AW41">
         <v>2164000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AX41">
         <v>2023000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AY41">
         <v>2147000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AZ41">
         <v>2154000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="BA41">
         <v>2287000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BB41">
         <v>2506000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BC41">
         <v>2553000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BD41">
         <v>2685000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BE41">
         <v>2844000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BF41">
         <v>2900000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BG41">
         <v>2793000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BH41">
         <v>1071000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BI41">
         <v>1064900000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BJ41">
         <v>937100000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BK41">
         <v>991400000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BL41">
         <v>874600000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BM41">
         <v>819400000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BN41">
         <v>707200000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BO41">
         <v>748300000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BP41">
         <v>1191500000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BQ41">
         <v>1140100000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BR41">
         <v>913900000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BS41">
         <v>1004100000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BT41">
         <v>729300000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BU41">
         <v>745200000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BV41">
         <v>1598400000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BW41">
         <v>2604500000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BX41">
         <v>1514600000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BY41">
         <v>3878900000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BZ41">
         <v>975700000.0</v>
       </c>
-      <c r="BX41">
+      <c r="CA41">
         <v>1115400000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CB41">
         <v>3538700000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CC41">
         <v>1357300000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CD41">
         <v>1582400000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CE41">
         <v>1953200000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CF41">
         <v>1666100000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CG41">
         <v>451547000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CH41">
         <v>136133000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CI41">
         <v>140258000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CJ41">
         <v>131250000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CK41">
         <v>148044000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CL41">
         <v>156126000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CM41">
         <v>162996000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CN41">
         <v>171280000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CO41">
         <v>197435000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CP41">
         <v>133181000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CQ41">
         <v>147975000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CR41">
         <v>197546000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CS41">
         <v>210869000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CT41">
         <v>207879000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CU41">
         <v>204689000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CV41">
         <v>247006000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CW41">
         <v>228631000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CX41">
         <v>243532000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CY41">
         <v>232237000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CZ41">
         <v>197560000.0</v>
       </c>
-      <c r="CX41">
+      <c r="DA41">
         <v>208570000.0</v>
       </c>
-      <c r="CY41">
+      <c r="DB41">
         <v>231196000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DC41">
         <v>233529000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DD41">
         <v>258137000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:105">
+    <row r="42" spans="1:108">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>41293000000.0</v>
+      </c>
+      <c r="C42">
+        <v>41316000000.0</v>
+      </c>
+      <c r="D42">
+        <v>41296000000.0</v>
+      </c>
+      <c r="E42">
         <v>41276000000.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>41255000000.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>41269000000.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>41250000000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>41237000000.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>41217000000.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>41218000000.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>41200000000.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>41190000000.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>41306000000.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>41387000000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>41575000000.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>41673000000.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>41689000000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>41654000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>41813000000.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>30823000000.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>41788000000.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>41793000000.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>41775000000.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>41756000000.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>41736000000.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>41731000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>41713000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>41745000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>41727000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>41734000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>41716000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>41701000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>41704000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>41696000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>41677000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AK42">
         <v>41909000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AL42">
         <v>42101000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AM42">
         <v>42092000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AN42">
         <v>41756000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AO42">
         <v>41739000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AP42">
         <v>41701000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AQ42">
         <v>41696000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AR42">
         <v>41678000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AS42">
         <v>41661000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AT42">
         <v>40062000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AU42">
         <v>38791000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AV42">
         <v>37839000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AW42">
         <v>36178000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AX42">
         <v>14361000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AY42">
         <v>14339000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AZ42">
         <v>14362000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="BA42">
         <v>14479000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BB42">
         <v>14636000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BC42">
         <v>14945000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BD42">
         <v>14857000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BE42">
         <v>14917000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BF42">
         <v>14924000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BG42">
         <v>14807000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BH42">
         <v>3438000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BI42">
         <v>3431000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BJ42">
         <v>3423300000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BK42">
         <v>3416000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BL42">
         <v>3397700000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BM42">
         <v>3575600000.0</v>
       </c>
-      <c r="BK42"/>
-[...1 lines deleted...]
-      <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
       <c r="CU42"/>
       <c r="CV42"/>
       <c r="CW42"/>
       <c r="CX42"/>
       <c r="CY42"/>
       <c r="CZ42"/>
       <c r="DA42"/>
+      <c r="DB42"/>
+      <c r="DC42"/>
+      <c r="DD42"/>
     </row>
-    <row r="43" spans="1:105">
+    <row r="43" spans="1:108">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14474,91 +14787,88 @@
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
     </row>
-    <row r="44" spans="1:105">
+    <row r="44" spans="1:108">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...7 lines deleted...]
-      </c>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -14585,1492 +14895,1532 @@
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
         <v>1000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="BG44">
         <v>1000000.0</v>
       </c>
       <c r="BH44">
         <v>1000000.0</v>
       </c>
       <c r="BI44">
+        <v>900000.0</v>
+      </c>
+      <c r="BJ44">
         <v>1000000.0</v>
       </c>
-      <c r="BJ44"/>
-[...1 lines deleted...]
-      <c r="BL44"/>
+      <c r="BK44">
+        <v>1000000.0</v>
+      </c>
+      <c r="BL44">
+        <v>1000000.0</v>
+      </c>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
     </row>
-    <row r="45" spans="1:105">
+    <row r="45" spans="1:108">
       <c r="A45" t="s">
         <v>70</v>
       </c>
-      <c r="B45">
-[...1 lines deleted...]
-      </c>
+      <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
-      <c r="E45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E45">
+        <v>63393000000.0</v>
+      </c>
+      <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
-      <c r="I45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I45">
+        <v>60195000000.0</v>
+      </c>
+      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-      <c r="M45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M45">
+        <v>59372000000.0</v>
+      </c>
+      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-      <c r="Q45"/>
+      <c r="Q45">
+        <v>56011000000.0</v>
+      </c>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>35576000000.0</v>
       </c>
-      <c r="T45">
+      <c r="W45">
         <v>34570000000.0</v>
       </c>
-      <c r="U45">
+      <c r="X45">
         <v>35605000000.0</v>
       </c>
-      <c r="V45">
+      <c r="Y45">
         <v>35836000000.0</v>
       </c>
-      <c r="W45">
+      <c r="Z45">
         <v>35958000000.0</v>
       </c>
-      <c r="X45">
+      <c r="AA45">
         <v>36027000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AB45">
         <v>36041000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AC45">
         <v>36419000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AD45">
         <v>37934000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AE45">
         <v>37840000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AF45">
         <v>37782000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AG45">
         <v>37897000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AH45">
         <v>37795000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AI45">
         <v>39905000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AJ45">
         <v>40333000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AK45">
         <v>40155000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AL45">
         <v>39867000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AM45">
         <v>39423000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AN45">
         <v>39023000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AO45">
         <v>38705000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AP45">
         <v>38780000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AQ45">
         <v>41199000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AR45">
         <v>41042000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AS45">
         <v>40547000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AT45">
         <v>40608000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AU45">
         <v>40586000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AV45">
         <v>40289000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AW45">
         <v>38564000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AX45">
         <v>38100000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AY45">
         <v>37607000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AZ45">
         <v>36952000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="BA45">
         <v>35847000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BB45">
         <v>35275000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BC45">
         <v>34599000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BD45">
         <v>31201000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BE45">
         <v>30996000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BF45">
         <v>30881000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BG45">
         <v>30613000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BH45">
         <v>17304000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BI45">
         <v>17926000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BJ45">
         <v>17715900000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BK45">
         <v>17227500000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BL45">
         <v>17133700000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BM45">
         <v>17070700000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BN45">
         <v>16947900000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>16803500000.0</v>
       </c>
       <c r="BO45"/>
       <c r="BP45"/>
-      <c r="BQ45"/>
+      <c r="BQ45">
+        <v>16803500000.0</v>
+      </c>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
+      <c r="DB45"/>
+      <c r="DC45"/>
+      <c r="DD45"/>
     </row>
-    <row r="46" spans="1:105">
+    <row r="46" spans="1:108">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>40892000000.0</v>
+      </c>
+      <c r="C46">
+        <v>40522000000.0</v>
+      </c>
+      <c r="D46">
+        <v>39699000000.0</v>
+      </c>
+      <c r="E46">
         <v>39547000000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>39021000000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>38818000000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>38701000000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>38013000000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>37709000000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>37533000000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>37313000000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>37297000000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>35944000000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>35759000000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>35639000000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>35599000000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>35534000000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>35530000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>35557000000.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>35653000000.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>35576000000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>34570000000.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>35605000000.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>35836000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>35958000000.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>36027000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>36041000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>36419000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>37934000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>37840000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>37782000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>37897000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>37795000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>39905000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AJ46">
         <v>40333000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AK46">
         <v>40155000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>39867000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AM46">
         <v>39423000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AN46">
         <v>39023000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AO46">
         <v>38705000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AP46">
         <v>38780000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AQ46">
         <v>41199000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AR46">
         <v>41042000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AS46">
         <v>40547000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AT46">
         <v>40608000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AU46">
         <v>40586000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AV46">
         <v>40289000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AW46">
         <v>38426000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AX46">
         <v>38100000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AY46">
         <v>37607000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AZ46">
         <v>36952000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="BA46">
         <v>35847000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BB46">
         <v>35275000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BC46">
         <v>34599000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BD46">
         <v>31201000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BE46">
         <v>30996000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BF46">
         <v>30881000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BG46">
         <v>30613000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BH46">
         <v>17304000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BI46">
         <v>17926000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BJ46">
         <v>17715900000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BK46">
         <v>17227500000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BL46">
         <v>17133700000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BM46">
         <v>17070700000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BN46">
         <v>16947900000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>16803500000.0</v>
       </c>
       <c r="BO46"/>
       <c r="BP46"/>
-      <c r="BQ46"/>
+      <c r="BQ46">
+        <v>16803500000.0</v>
+      </c>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
       <c r="CU46"/>
       <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
       <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
+      <c r="DB46"/>
+      <c r="DC46"/>
+      <c r="DD46"/>
     </row>
-    <row r="47" spans="1:105">
+    <row r="47" spans="1:108">
       <c r="A47" t="s">
         <v>72</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>39331000000.0</v>
       </c>
-      <c r="C47">
+      <c r="F47">
         <v>39021000000.0</v>
       </c>
-      <c r="D47">
+      <c r="G47">
         <v>38818000000.0</v>
       </c>
-      <c r="E47">
+      <c r="H47">
         <v>38701000000.0</v>
       </c>
-      <c r="F47">
+      <c r="I47">
         <v>38013000000.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>35944000000.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>35759000000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>35639000000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>35599000000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>35534000000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>35530000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>35557000000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>35653000000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>35576000000.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>34570000000.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>35605000000.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>35836000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>35958000000.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>36027000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>36041000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>36419000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>37934000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>37840000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AF47">
         <v>37782000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AG47">
         <v>37897000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AH47">
         <v>37795000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AI47">
         <v>39905000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AJ47">
         <v>40333000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AK47">
         <v>40155000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AL47">
         <v>39867000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AM47">
         <v>39423000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AN47">
         <v>39023000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AO47">
         <v>38705000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AP47">
         <v>38780000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AQ47">
         <v>41199000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AR47">
         <v>41042000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AS47">
         <v>40547000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AT47">
         <v>40608000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AU47">
         <v>40586000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AV47">
         <v>40289000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AW47">
         <v>38564000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AX47">
         <v>38100000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AY47">
         <v>37607000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AZ47">
         <v>36952000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="BA47">
         <v>35847000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BB47">
         <v>35275000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BC47">
         <v>34599000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BD47">
         <v>31201000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BE47">
         <v>30996000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BF47">
         <v>30881000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BG47">
         <v>30613000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BH47">
         <v>17304000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BI47">
         <v>17926000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BJ47">
         <v>17715900000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BK47">
         <v>17227500000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BL47">
         <v>17133700000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BM47">
         <v>17070700000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BN47">
         <v>16947900000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BO47">
         <v>16858600000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BP47">
         <v>16949400000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BQ47">
         <v>16803500000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BR47">
         <v>16582500000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BS47">
         <v>16424500000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BT47">
         <v>16168400000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BU47">
         <v>16109800000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BV47">
         <v>15904300000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BW47">
         <v>15278700000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BX47">
         <v>15149600000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BY47">
         <v>14803900000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BZ47">
         <v>15509000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="CA47">
         <v>15864600000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CB47">
         <v>15991500000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CC47">
         <v>18839600000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CD47">
         <v>18530100000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CE47">
         <v>18793400000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CF47">
         <v>18740500000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CG47">
         <v>9545634000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CH47">
         <v>5847165000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CI47">
         <v>5828723000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CJ47">
         <v>5833790000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CK47">
         <v>5851965000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CL47">
         <v>6101763000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CM47">
         <v>6085579000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CN47">
         <v>6075137000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CO47">
         <v>6083937000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CP47">
         <v>6013054000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CQ47">
         <v>6001758000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CR47">
         <v>6030986000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CS47">
         <v>6048107000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CT47">
         <v>5755784000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CU47">
         <v>5724574000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CV47">
         <v>5709776000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CW47">
         <v>5703952000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CX47">
         <v>5682862000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CY47">
         <v>5682261000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CZ47">
         <v>5722224000.0</v>
       </c>
-      <c r="CX47">
+      <c r="DA47">
         <v>5724617000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DB47">
         <v>5779939000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DC47">
         <v>5773044000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DD47">
         <v>5779581000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:105">
+    <row r="48" spans="1:108">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>-9558000000.0</v>
+      </c>
+      <c r="C48">
+        <v>-9657000000.0</v>
+      </c>
+      <c r="D48">
+        <v>-9859000000.0</v>
+      </c>
+      <c r="E48">
         <v>-10181000000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-10523000000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-10497000000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-10558000000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-10633000000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-10658000000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-10640000000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-10574000000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-10689000000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-10652000000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-10550000000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-10499000000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-10551000000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>-10593000000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>-10540000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>-10544000000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-10595000000.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-10617000000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-10496000000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>-9124000000.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>-9936000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>-9945000000.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>-9802000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>-8568000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>-7693000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>-7733000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>-7671000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>-7619000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>-7716000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>-7744000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>-7993000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>-7365000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>-7754000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>-6429000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>-6482000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>-6540000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AO48">
         <v>-6669000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AP48">
         <v>-6560000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AQ48">
         <v>-6053000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AR48">
         <v>-6106000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AS48">
         <v>-6103000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AT48">
         <v>-4242000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AU48">
         <v>-3350000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AV48">
         <v>-2639000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AW48">
         <v>-2106000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AX48">
         <v>-1776000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AY48">
         <v>-1661000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AZ48">
         <v>-1510000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="BA48">
         <v>-1372000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BB48">
         <v>-1284000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BC48">
         <v>-1153000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BD48">
         <v>-1035000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BE48">
         <v>-943000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BF48">
         <v>-733000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BG48">
         <v>-556000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BH48">
         <v>-202000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BI48">
         <v>-3000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BJ48">
         <v>56500000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BK48">
         <v>117500000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BL48">
         <v>84400000.0</v>
       </c>
-      <c r="BJ48"/>
-[...1 lines deleted...]
-      <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
-      <c r="BW48">
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48">
         <v>65800000.0</v>
       </c>
-      <c r="BX48">
+      <c r="CA48">
         <v>11800000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CB48">
         <v>507000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CC48">
         <v>642800000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CD48">
         <v>1303500000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CE48">
         <v>1254500000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CF48">
         <v>1108100000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CG48">
         <v>1048339000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CH48">
         <v>910424000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CI48">
         <v>933261000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CJ48">
         <v>888263000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CK48">
         <v>921170000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CL48">
         <v>794133000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CM48">
         <v>776856000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CN48">
         <v>747801000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CO48">
         <v>706809000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CP48">
         <v>665482000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CQ48">
         <v>607410000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CR48">
         <v>531942000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CS48">
         <v>441343000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CT48">
         <v>409816000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CU48">
         <v>356169000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CV48">
         <v>294206000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CW48">
         <v>225655000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CX48">
         <v>177762000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CY48">
         <v>116640000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CZ48">
         <v>56737000.0</v>
       </c>
-      <c r="CX48">
+      <c r="DA48">
         <v>37584000.0</v>
       </c>
-      <c r="CY48"/>
-[...1 lines deleted...]
-      <c r="DA48"/>
+      <c r="DB48"/>
+      <c r="DC48"/>
+      <c r="DD48"/>
     </row>
-    <row r="49" spans="1:105">
+    <row r="49" spans="1:108">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>-10550000000.0</v>
       </c>
-      <c r="M49">
+      <c r="P49">
         <v>-10499000000.0</v>
       </c>
-      <c r="N49">
+      <c r="Q49">
         <v>-10551000000.0</v>
       </c>
-      <c r="O49">
+      <c r="R49">
         <v>-10593000000.0</v>
       </c>
-      <c r="P49">
+      <c r="S49">
         <v>-10540000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="T49">
         <v>-10544000000.0</v>
       </c>
-      <c r="R49">
+      <c r="U49">
         <v>-10595000000.0</v>
       </c>
-      <c r="S49">
+      <c r="V49">
         <v>-10617000000.0</v>
       </c>
-      <c r="T49">
+      <c r="W49">
         <v>-10496000000.0</v>
       </c>
-      <c r="U49">
+      <c r="X49">
         <v>-9124000000.0</v>
       </c>
-      <c r="V49">
+      <c r="Y49">
         <v>-9936000000.0</v>
       </c>
-      <c r="W49">
+      <c r="Z49">
         <v>-9945000000.0</v>
       </c>
-      <c r="X49">
+      <c r="AA49">
         <v>-9802000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AB49">
         <v>-8568000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AC49">
         <v>-7693000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AD49">
         <v>-7733000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AE49">
         <v>-7671000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AF49">
         <v>-7619000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AG49">
         <v>-7716000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AH49">
         <v>-7744000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AI49">
         <v>-7993000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AJ49">
         <v>-7365000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AK49">
         <v>-7754000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AL49">
         <v>-6429000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AM49">
         <v>-6482000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AN49">
         <v>-6540000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AO49">
         <v>-6669000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AP49">
         <v>-6560000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AQ49">
         <v>-6053000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AR49">
         <v>-6106000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AS49">
         <v>-6103000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AT49">
         <v>-4242000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AU49">
         <v>-3350000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AV49">
         <v>-2639000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AW49">
         <v>-2106000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AX49">
         <v>-1776000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AY49">
         <v>-1661000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AZ49">
         <v>-1510000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="BA49">
         <v>-1372000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BB49">
         <v>-1284000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BC49">
         <v>-1153000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BD49">
         <v>-1035000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BE49">
         <v>-943000000.0</v>
       </c>
-      <c r="BC49">
-[...8 lines deleted...]
-      <c r="BF49"/>
+      <c r="BF49">
+        <v>0.0</v>
+      </c>
       <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49"/>
+      <c r="BJ49">
         <v>56500000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BK49">
         <v>117500000.0</v>
       </c>
-      <c r="BI49"/>
-[...1 lines deleted...]
-      <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
     </row>
-    <row r="50" spans="1:105">
+    <row r="50" spans="1:108">
       <c r="A50" t="s">
         <v>75</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
+        <v>2443000000.0</v>
+      </c>
+      <c r="D50">
+        <v>2186000000.0</v>
+      </c>
+      <c r="E50">
         <v>1226000000.0</v>
       </c>
-      <c r="C50">
+      <c r="F50">
         <v>1081000000.0</v>
       </c>
-      <c r="D50">
+      <c r="G50">
         <v>788000000.0</v>
       </c>
-      <c r="E50">
+      <c r="H50">
         <v>3044000000.0</v>
       </c>
-      <c r="F50">
+      <c r="I50">
         <v>2009000000.0</v>
       </c>
-      <c r="G50">
+      <c r="J50">
         <v>1984000000.0</v>
       </c>
-      <c r="H50">
+      <c r="K50">
         <v>3062000000.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>1975000000.0</v>
       </c>
-      <c r="J50">
+      <c r="M50">
         <v>4049000000.0</v>
       </c>
-      <c r="K50">
+      <c r="N50">
         <v>3130000000.0</v>
       </c>
-      <c r="L50">
+      <c r="O50">
         <v>2760000000.0</v>
       </c>
-      <c r="M50">
+      <c r="P50">
         <v>2160000000.0</v>
       </c>
-      <c r="N50">
+      <c r="Q50">
         <v>3385000000.0</v>
       </c>
-      <c r="O50">
+      <c r="R50">
         <v>2634000000.0</v>
       </c>
-      <c r="P50">
+      <c r="S50">
         <v>2970000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="T50">
         <v>3324000000.0</v>
       </c>
-      <c r="R50">
+      <c r="U50">
         <v>2646000000.0</v>
       </c>
-      <c r="S50">
+      <c r="V50">
         <v>2822000000.0</v>
       </c>
-      <c r="T50">
+      <c r="W50">
         <v>2183000000.0</v>
       </c>
-      <c r="U50">
+      <c r="X50">
         <v>2173000000.0</v>
       </c>
-      <c r="V50">
+      <c r="Y50">
         <v>2558000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Z50">
         <v>2057000000.0</v>
       </c>
-      <c r="X50">
+      <c r="AA50">
         <v>3006000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AB50">
         <v>3540000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AC50">
         <v>2477000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AD50">
         <v>4406000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AE50">
         <v>3054000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AF50">
         <v>2502000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AG50">
         <v>192000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AH50">
         <v>188000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AI50">
         <v>201000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AJ50">
         <v>1972000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AK50">
         <v>2466000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AL50">
         <v>38316000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AM50">
         <v>38375000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AN50">
         <v>3928000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AO50">
         <v>2703000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AP50">
         <v>2944000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AQ50">
         <v>3419000000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>838000000.0</v>
       </c>
-      <c r="AQ50"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50"/>
+      <c r="AW50">
+        <v>2331000000.0</v>
+      </c>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
@@ -16083,860 +16433,878 @@
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
     </row>
-    <row r="51" spans="1:105">
+    <row r="51" spans="1:108">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>33073000000.0</v>
+      </c>
+      <c r="C51">
+        <v>32248000000.0</v>
+      </c>
+      <c r="D51">
+        <v>32056000000.0</v>
+      </c>
+      <c r="E51">
         <v>32386000000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>32580000000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>32549000000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>32899000000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>32336000000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>31921000000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>31601000000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>32036000000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>31895000000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>30892000000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>31283000000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>31397000000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>31679000000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>31632000000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>31413000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>31974000000.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>33320000000.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>32714000000.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>33150000000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>33124000000.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>34579000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>34607000000.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>34337000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>34835000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>34182000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>36517000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>36059000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>35830000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AG51">
         <v>37324000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AH51">
         <v>36820000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>36951000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>38037000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>37508000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>38272000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AM51">
         <v>38324000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AN51">
         <v>39392000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AO51">
         <v>40050000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AP51">
         <v>41462000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AQ51">
         <v>43620000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AR51">
         <v>43807000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AS51">
         <v>43227000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AT51">
         <v>44633000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AU51">
         <v>44553000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AV51">
         <v>45259000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AW51">
         <v>42963000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AX51">
         <v>37943000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AY51">
         <v>37144000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AZ51">
         <v>37211000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="BA51">
         <v>36193000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BB51">
         <v>36011000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BC51">
         <v>35546000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BD51">
         <v>34390000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BE51">
         <v>34401000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BF51">
         <v>36490000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BG51">
         <v>37132000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BH51">
         <v>17420000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BI51">
         <v>17278000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BJ51">
         <v>16954400000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BK51">
         <v>15411100000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BL51">
         <v>15605100000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BM51">
         <v>15860500000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BN51">
         <v>15889500000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>14009400000.0</v>
       </c>
       <c r="BO51"/>
       <c r="BP51"/>
-      <c r="BQ51"/>
+      <c r="BQ51">
+        <v>14009400000.0</v>
+      </c>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
+      <c r="DB51"/>
+      <c r="DC51"/>
+      <c r="DD51"/>
     </row>
-    <row r="52" spans="1:105">
+    <row r="52" spans="1:108">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>1726000000.0</v>
+      </c>
+      <c r="C52">
+        <v>2443000000.0</v>
+      </c>
+      <c r="D52">
+        <v>2186000000.0</v>
+      </c>
+      <c r="E52">
         <v>1275000000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>1081000000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>788000000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>3044000000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>2009000000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>1984000000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>3062000000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>1975000000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>4049000000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>3130000000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>2760000000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>2160000000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>3385000000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>2634000000.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>2970000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>3324000000.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>2646000000.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>2822000000.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>2183000000.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>2173000000.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>2558000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>2057000000.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>3006000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>3540000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>2377000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AD52">
         <v>4406000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AE52">
         <v>3054000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AF52">
         <v>2502000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AG52">
         <v>3388000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AH52">
         <v>1662000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>1695000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>2494000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>2703000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>3156000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>3224000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>3928000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AO52">
         <v>2696000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AP52">
         <v>2944000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AQ52">
         <v>3419000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AR52">
         <v>1702000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AS52">
         <v>821000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AT52">
         <v>3003000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AU52">
         <v>3154000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AV52">
         <v>3435000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AW52">
         <v>2717000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AX52">
         <v>2307000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AY52">
         <v>2623000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AZ52">
         <v>2412000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="BA52">
         <v>2306000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BB52">
         <v>2973000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BC52">
         <v>3964000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BD52">
         <v>2876000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BE52">
         <v>2401000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BF52">
         <v>4015000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BG52">
         <v>3299000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BH52">
         <v>2190000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BI52">
         <v>2922000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BJ52">
         <v>3102900000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BK52">
         <v>1410400000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BL52">
         <v>1738300000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BM52">
         <v>2047600000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BN52">
         <v>2454000000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>768700000.0</v>
       </c>
       <c r="BO52"/>
       <c r="BP52"/>
-      <c r="BQ52"/>
+      <c r="BQ52">
+        <v>768700000.0</v>
+      </c>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
+      <c r="DB52"/>
+      <c r="DC52"/>
+      <c r="DD52"/>
     </row>
-    <row r="53" spans="1:105">
+    <row r="53" spans="1:108">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
         <v>24000000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="L53"/>
+      <c r="M53">
         <v>199000000.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>8000000.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>14000000.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>8000000.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>1000000.0</v>
       </c>
-      <c r="O53">
+      <c r="R53">
         <v>42000000.0</v>
       </c>
-      <c r="P53">
+      <c r="S53">
         <v>65000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="T53">
         <v>93000000.0</v>
       </c>
-      <c r="R53">
+      <c r="U53">
         <v>113000000.0</v>
       </c>
-      <c r="S53">
+      <c r="V53">
         <v>127000000.0</v>
       </c>
-      <c r="T53">
+      <c r="W53">
         <v>118000000.0</v>
       </c>
-      <c r="U53">
+      <c r="X53">
         <v>126000000.0</v>
       </c>
-      <c r="V53">
+      <c r="Y53">
         <v>119000000.0</v>
       </c>
-      <c r="W53">
+      <c r="Z53">
         <v>59000000.0</v>
       </c>
-      <c r="X53">
+      <c r="AA53">
         <v>128000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AB53">
         <v>126000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AC53">
         <v>925000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AD53">
         <v>53000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AE53">
         <v>34000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AF53">
         <v>22000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AG53">
         <v>12000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AH53">
         <v>18000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AI53">
         <v>19000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AJ53">
         <v>33000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AK53">
         <v>41000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AL53">
         <v>71000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AM53">
         <v>69000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AN53">
         <v>86000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AO53">
         <v>94000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AP53">
         <v>124000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AQ53">
         <v>129000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AR53">
         <v>137000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AS53">
         <v>112000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AT53">
         <v>153000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AU53">
         <v>147000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AV53">
         <v>171000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AW53">
         <v>143000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AX53">
         <v>128000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AY53">
         <v>90000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AZ53">
         <v>122000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="BA53">
         <v>87000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BB53">
         <v>114000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BC53">
         <v>2000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BD53">
         <v>7000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BE53">
         <v>9000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BF53">
         <v>56000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BG53">
         <v>53000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BH53">
         <v>31000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BI53">
         <v>3744000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BJ53">
         <v>41800000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BK53">
         <v>46600000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BL53">
         <v>41400000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BM53">
         <v>90500000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BN53">
         <v>39800000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BO53">
         <v>61800000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BP53">
         <v>35100000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BQ53">
         <v>52500000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BR53">
         <v>50000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BS53">
         <v>21800000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BT53">
         <v>3300000.0</v>
       </c>
-      <c r="BR53"/>
-      <c r="BS53">
+      <c r="BU53"/>
+      <c r="BV53">
         <v>27600000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BW53">
         <v>275000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BX53">
         <v>166600000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BY53">
         <v>67900000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BZ53">
         <v>49700000.0</v>
       </c>
-      <c r="BX53">
+      <c r="CA53">
         <v>3200000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CB53">
         <v>23700000.0</v>
       </c>
-      <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CC53"/>
+      <c r="CD53">
         <v>23500000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CE53">
         <v>56600000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CF53">
         <v>49400000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CG53">
         <v>10563000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CH53">
         <v>38558000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CI53">
         <v>6657000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CJ53">
         <v>20827000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CK53">
         <v>38049000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CL53">
         <v>28145000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CM53">
         <v>8097000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CN53">
         <v>64952000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CO53">
         <v>17158000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CP53">
         <v>2779000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CQ53">
         <v>2047000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CR53">
         <v>6678000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CS53">
         <v>2783000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CT53">
         <v>19875000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CU53">
         <v>14836000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CV53">
         <v>8383000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CW53">
         <v>15010000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CX53">
         <v>8057000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CY53">
         <v>11147000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CZ53">
         <v>67492000.0</v>
       </c>
-      <c r="CX53">
+      <c r="DA53">
         <v>14063000.0</v>
       </c>
-      <c r="CY53">
+      <c r="DB53">
         <v>272000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DC53">
         <v>52000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DD53">
         <v>51000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:105">
+    <row r="54" spans="1:108">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...7 lines deleted...]
-      </c>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -16971,1813 +17339,1864 @@
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
-      <c r="BF54"/>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
       <c r="BI54"/>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
     </row>
-    <row r="55" spans="1:105">
+    <row r="55" spans="1:108">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>75397000000.0</v>
+      </c>
+      <c r="C55">
+        <v>74062000000.0</v>
+      </c>
+      <c r="D55">
+        <v>73072000000.0</v>
+      </c>
+      <c r="E55">
         <v>74554000000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>72316000000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>72371000000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>72318000000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>71407000000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>70879000000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>70702000000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>70736000000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>71020000000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>68862000000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>69073000000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>68931000000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>70078000000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>69992000000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>69390000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>69135000000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>69318000000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>69640000000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>70175000000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>71208000000.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>71973000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>71821000000.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>71784000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>73530000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>74157000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>76931000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>76695000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>76292000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>78866000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>79063000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>78315000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>79011000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>79055000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>80351000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>80203000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>79793000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>80305000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>81604000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AQ55">
         <v>84317000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AR55">
         <v>84229000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AS55">
         <v>84104000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AT55">
         <v>85677000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AU55">
         <v>85610000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AV55">
         <v>86164000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AW55">
         <v>83242000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AX55">
         <v>77118000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AY55">
         <v>76364000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AZ55">
         <v>76054000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="BA55">
         <v>75185000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BB55">
         <v>74575000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BC55">
         <v>74120000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BD55">
         <v>68308000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BE55">
         <v>68245000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BF55">
         <v>70053000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BG55">
         <v>69575000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BH55">
         <v>30370000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BI55">
         <v>30717000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BJ55">
         <v>30157400000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BK55">
         <v>28969900000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BL55">
         <v>28406500000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BM55">
         <v>28908100000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BN55">
         <v>28748800000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BO55">
         <v>28578200000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BP55">
         <v>27388000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BQ55">
         <v>27581000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BR55">
         <v>27005900000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BS55">
         <v>25926800000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BT55">
         <v>25078100000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BU55">
         <v>25444900000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BV55">
         <v>24708700000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BW55">
         <v>25139400000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BX55">
         <v>28440200000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BY55">
         <v>36101000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BZ55">
         <v>32484300000.0</v>
       </c>
-      <c r="BX55">
+      <c r="CA55">
         <v>32418800000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CB55">
         <v>26557000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CC55">
         <v>26795600000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CD55">
         <v>27288100000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CE55">
         <v>27152500000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CF55">
         <v>27004700000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CG55">
         <v>17451614000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CH55">
         <v>10068739000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CI55">
         <v>9899554000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CJ55">
         <v>9800977000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CK55">
         <v>10116901000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CL55">
         <v>9970663000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CM55">
         <v>9985307000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CN55">
         <v>10094230000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CO55">
         <v>10036711000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CP55">
         <v>9879185000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CQ55">
         <v>9963023000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CR55">
         <v>9938757000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CS55">
         <v>10102750000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CT55">
         <v>10049035000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CU55">
         <v>9685539000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CV55">
         <v>9512410000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CW55">
         <v>9533085000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CX55">
         <v>9501015000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CY55">
         <v>9369048000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CZ55">
         <v>8260545000.0</v>
       </c>
-      <c r="CX55">
+      <c r="DA55">
         <v>8418105000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DB55">
         <v>8524556000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DC55">
         <v>8609376000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DD55">
         <v>8848933000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:105">
+    <row r="56" spans="1:108">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>3470000000.0</v>
+      </c>
+      <c r="C56">
+        <v>2588000000.0</v>
+      </c>
+      <c r="D56">
+        <v>2707000000.0</v>
+      </c>
+      <c r="E56">
         <v>2754000000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>2426000000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>2486000000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>2579000000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>2521000000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>2177000000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>2190000000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>2307000000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>2542000000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>2433000000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>2718000000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>2696000000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>3803000000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>3819000000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>3608000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>3033000000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>1140000000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>2686000000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>4283000000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>3734000000.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>3203000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>2672000000.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>2490000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>3096000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>3238000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>2365000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>2300000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>2262000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>5722000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>5766000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>2634000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>2628000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>2715000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>2613000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>2726000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>2675000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>3229000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>3363000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AQ56">
         <v>2470000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AR56">
         <v>2481000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>2824000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AT56">
         <v>3067000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AU56">
         <v>2936000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AV56">
         <v>3289000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AW56">
         <v>3874000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AX56">
         <v>3486000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AY56">
         <v>3367000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AZ56">
         <v>3662000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="BA56">
         <v>3868000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BB56">
         <v>3591000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BC56">
         <v>3772000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BD56">
         <v>3686000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BE56">
         <v>3674000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BF56">
         <v>5122000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BG56">
         <v>5331000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BH56">
         <v>3902000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BI56">
         <v>1663000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BJ56">
         <v>1478200000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BK56">
         <v>1632600000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BL56">
         <v>1288800000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BM56">
         <v>1786900000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BN56">
         <v>1261900000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>1380300000.0</v>
       </c>
       <c r="BO56"/>
       <c r="BP56"/>
-      <c r="BQ56"/>
+      <c r="BQ56">
+        <v>1380300000.0</v>
+      </c>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
       <c r="CU56"/>
       <c r="CV56"/>
       <c r="CW56"/>
       <c r="CX56"/>
       <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56"/>
+      <c r="DB56"/>
+      <c r="DC56"/>
+      <c r="DD56"/>
     </row>
-    <row r="57" spans="1:105">
+    <row r="57" spans="1:108">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>5179000000.0</v>
+      </c>
+      <c r="C57">
+        <v>5647000000.0</v>
+      </c>
+      <c r="D57">
+        <v>5182000000.0</v>
+      </c>
+      <c r="E57">
         <v>4322000000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>3846000000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>3633000000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>5778000000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>5101000000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>4731000000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>5958000000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>4575000000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>7221000000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>6251000000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>5603000000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>4775000000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>6930000000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>6148000000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>6892000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>6450000000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>3506000000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>5825000000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>5059000000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>4618000000.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>5074000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>4376000000.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>5202000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>5608000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>5100000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>6826000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>5659000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>5009000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>7557000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>5489000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>5379000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>5429000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>6181000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>6174000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>6363000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>6689000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>5924000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>6044000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AQ57">
         <v>6566000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AR57">
         <v>4396000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AS57">
         <v>4065000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AT57">
         <v>6191000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AU57">
         <v>6499000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AV57">
         <v>6784000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AW57">
         <v>6346000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AX57">
         <v>6085000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AY57">
         <v>6487000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AZ57">
         <v>6068000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="BA57">
         <v>6075000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BB57">
         <v>6415000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BC57">
         <v>7333000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BD57">
         <v>5582000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BE57">
         <v>5228000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BF57">
         <v>6860000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BG57">
         <v>6132000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BH57">
         <v>3708000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BI57">
         <v>4529000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BJ57">
         <v>4395000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BK57">
         <v>3030600000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BL57">
         <v>3397000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BM57">
         <v>3644100000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BN57">
         <v>4012900000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BO57">
         <v>3910100000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BP57">
         <v>4001700000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BQ57">
         <v>2319200000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BR57">
         <v>1326300000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BS57">
         <v>1498500000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BT57">
         <v>1672300000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BU57">
         <v>2014700000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BV57">
         <v>2729000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BW57">
         <v>4032400000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BX57">
         <v>3488900000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BY57">
         <v>3939800000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BZ57">
         <v>2946500000.0</v>
       </c>
-      <c r="BX57">
+      <c r="CA57">
         <v>2968100000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CB57">
         <v>3875300000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CC57">
         <v>4616400000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CD57">
         <v>4121700000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CE57">
         <v>4024100000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CF57">
         <v>3920300000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CG57">
         <v>1942633000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CH57">
         <v>679756000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CI57">
         <v>435399000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CJ57">
         <v>570375000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CK57">
         <v>838809000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CL57">
         <v>894369000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CM57">
         <v>1025897000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CN57">
         <v>902099000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CO57">
         <v>476361000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CP57">
         <v>437225000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CQ57">
         <v>501962000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CR57">
         <v>596384000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CS57">
         <v>866532000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CT57">
         <v>1047173000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CU57">
         <v>1741870000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CV57">
         <v>1594624000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CW57">
         <v>1118473000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CX57">
         <v>1467574000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CY57">
         <v>1212086000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CZ57">
         <v>1185776000.0</v>
       </c>
-      <c r="CX57">
+      <c r="DA57">
         <v>1368725000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DB57">
         <v>546848000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DC57">
         <v>934410000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DD57">
         <v>1131474000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:105">
+    <row r="58" spans="1:108">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>42570000000.0</v>
+      </c>
+      <c r="C58">
+        <v>41183000000.0</v>
+      </c>
+      <c r="D58">
+        <v>40489000000.0</v>
+      </c>
+      <c r="E58">
         <v>42105000000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>40283000000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>40290000000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>40392000000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>39540000000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>39133000000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>39008000000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>38993000000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>39291000000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>37281000000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>37164000000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>36817000000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>37964000000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>37857000000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>37765000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>37428000000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>38495000000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>37987000000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>38352000000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>37900000000.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>40940000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>39129000000.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>38892000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>39273000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>40113000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>41656000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>41436000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>41131000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>43669000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>43164000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>43240000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>43353000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>43931000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>43827000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>43989000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>44788000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>45503000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>46636000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AQ58">
         <v>48844000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AR58">
         <v>48683000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AS58">
         <v>48701000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AT58">
         <v>49835000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AU58">
         <v>50105000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AV58">
         <v>50805000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AW58">
         <v>48816000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AX58">
         <v>48349000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AY58">
         <v>47709000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AZ58">
         <v>47620000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="BA58">
         <v>46900000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BB58">
         <v>46273000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BC58">
         <v>45581000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BD58">
         <v>44000000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BE58">
         <v>44145000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BF58">
         <v>46155000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BG58">
         <v>46385000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BH58">
         <v>22248000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BI58">
         <v>22149000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BJ58">
         <v>21409900000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BK58">
         <v>20166500000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BL58">
         <v>20192700000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BM58">
         <v>20369100000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BN58">
         <v>20019500000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BO58">
         <v>19751100000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BP58">
         <v>18939900000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BQ58">
         <v>18735900000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BR58">
         <v>18064300000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BS58">
         <v>17153100000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BT58">
         <v>16439400000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BU58">
         <v>16968000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BV58">
         <v>17212100000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BW58">
         <v>18821600000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BX58">
         <v>17128900000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BY58">
         <v>24965500000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BZ58">
         <v>21297500000.0</v>
       </c>
-      <c r="BX58">
+      <c r="CA58">
         <v>20991500000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CB58">
         <v>20139000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CC58">
         <v>20178500000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CD58">
         <v>20190300000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CE58">
         <v>20559400000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CF58">
         <v>20347300000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CG58">
         <v>12279937000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CH58">
         <v>6183598000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CI58">
         <v>6007700000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CJ58">
         <v>6014312000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CK58">
         <v>6146711000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CL58">
         <v>6178256000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CM58">
         <v>6203116000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CN58">
         <v>6319252000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CO58">
         <v>6360454000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CP58">
         <v>6302599000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CQ58">
         <v>6438964000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CR58">
         <v>6510741000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CS58">
         <v>6779951000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CT58">
         <v>6760251000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CU58">
         <v>6602247000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CV58">
         <v>6433944000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CW58">
         <v>6455575000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CX58">
         <v>6821760000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CY58">
         <v>6540508000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CZ58">
         <v>6419263000.0</v>
       </c>
-      <c r="CX58">
+      <c r="DA58">
         <v>6615774000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DB58">
         <v>6774973000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DC58">
         <v>6883727000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DD58">
         <v>7124921000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:105">
+    <row r="59" spans="1:108">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...5 lines deleted...]
-      <c r="AE59">
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
         <v>4495860588.72</v>
       </c>
-      <c r="AF59">
+      <c r="AI59">
         <v>4485659655.83</v>
       </c>
-      <c r="AG59">
+      <c r="AJ59">
         <v>35196000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AK59">
         <v>35124000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AL59">
         <v>36524000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AM59">
         <v>36214000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AN59">
         <v>35005000000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AO59">
         <v>34802000000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AP59">
         <v>34968000000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AQ59">
         <v>35473000000.0</v>
       </c>
-      <c r="AO59">
-[...7 lines deleted...]
-      </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
-      <c r="BF59"/>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
       <c r="BI59"/>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
     </row>
-    <row r="60" spans="1:105">
+    <row r="60" spans="1:108">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>31595000000.0</v>
+      </c>
+      <c r="C60">
+        <v>31631000000.0</v>
+      </c>
+      <c r="D60">
+        <v>31322000000.0</v>
+      </c>
+      <c r="E60">
         <v>31162000000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>30740000000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>30770000000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>30605000000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>30531000000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>30406000000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>30338000000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>30372000000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>30306000000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>30258000000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>30569000000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>30757000000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>30742000000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>30756000000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>30545000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>30618000000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>30823000000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>30552000000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>30711000000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>32187000000.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>31436000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>31559000000.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>31753000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>33106000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>33742000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>33633000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>33638000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>33612000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>33678000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>33487000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>33035000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>33667000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>33636000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>35225000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>35149000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>34645000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>34431000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>34606000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AQ60">
         <v>35111000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AR60">
         <v>35180000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>35119000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AT60">
         <v>35514000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AU60">
         <v>35172000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AV60">
         <v>35029000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AW60">
         <v>34076000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AX60">
         <v>12545000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AY60">
         <v>12620000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AZ60">
         <v>12800000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="BA60">
         <v>13093000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BB60">
         <v>13265000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BC60">
         <v>13654000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BD60">
         <v>13675000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BE60">
         <v>13866000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BF60">
         <v>14146000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BG60">
         <v>14220000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BH60">
         <v>3116000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BI60">
         <v>3321000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BJ60">
         <v>3455500000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BK60">
         <v>3427800000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BL60">
         <v>3298200000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BM60">
         <v>3439100000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BN60">
         <v>3603200000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BO60">
         <v>3812400000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BP60">
         <v>3901600000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BQ60">
         <v>4170500000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BR60">
         <v>4419400000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BS60">
         <v>4398000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BT60">
         <v>4451300000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BU60">
         <v>4404300000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BV60">
         <v>4022300000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BW60">
         <v>3445800000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BX60">
         <v>7786400000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BY60">
         <v>7821500000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BZ60">
         <v>7897500000.0</v>
       </c>
-      <c r="BX60">
+      <c r="CA60">
         <v>7843000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CB60">
         <v>3395800000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CC60">
         <v>3521600000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CD60">
         <v>4194800000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CE60">
         <v>4131500000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CF60">
         <v>3969300000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CG60">
         <v>3924355000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CH60">
         <v>2747989000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CI60">
         <v>2755415000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CJ60">
         <v>2704579000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CK60">
         <v>2864754000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CL60">
         <v>2758074000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CM60">
         <v>2742130000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CN60">
         <v>2738775000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CO60">
         <v>2666117000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CP60">
         <v>2585234000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CQ60">
         <v>2540713000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CR60">
         <v>2452429000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CS60">
         <v>2354997000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CT60">
         <v>2333473000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CU60">
         <v>2281792000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CV60">
         <v>2255889000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CW60">
         <v>2259997000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CX60">
         <v>1834011000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CY60">
         <v>1928311000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CZ60">
         <v>1836392000.0</v>
       </c>
-      <c r="CX60">
+      <c r="DA60">
         <v>1797421000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DB60">
         <v>1742187000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DC60">
         <v>1718287000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DD60">
         <v>1716679000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:105">
+    <row r="61" spans="1:108">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...7 lines deleted...]
-      </c>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -18812,222 +19231,231 @@
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
-      <c r="BF61"/>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
       <c r="BI61"/>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
-      <c r="BY61">
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61">
         <v>-915900000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CC61">
         <v>-915900000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CD61">
         <v>-915500000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CE61">
         <v>-917600000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CF61">
         <v>-917300000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CG61">
         <v>-885698000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CH61">
         <v>-765846000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CI61">
         <v>-751646000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CJ61">
         <v>-736760000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CK61">
         <v>-558844000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CL61">
         <v>-505337000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CM61">
         <v>-484966000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CN61">
         <v>-447754000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CO61">
         <v>-446095000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CP61">
         <v>-436559000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CQ61">
         <v>-410999000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CR61">
         <v>-409722000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CS61">
         <v>-406630000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CT61">
         <v>-404590000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CU61">
         <v>-399070000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CV61">
         <v>-356196000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CW61">
         <v>-263967000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CX61">
         <v>-169747000.0</v>
       </c>
-      <c r="CV61"/>
-      <c r="CW61">
+      <c r="CY61"/>
+      <c r="CZ61">
         <v>-2704000.0</v>
       </c>
-      <c r="CX61">
+      <c r="DA61">
         <v>-2327000.0</v>
       </c>
-      <c r="CY61"/>
-[...1 lines deleted...]
-      <c r="DA61">
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61">
         <v>-4142000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:105">
+    <row r="62" spans="1:108">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
-      <c r="S62">
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62">
         <v>661000000.0</v>
       </c>
-      <c r="T62">
+      <c r="W62">
         <v>683000000.0</v>
       </c>
-      <c r="U62">
+      <c r="X62">
         <v>705000000.0</v>
       </c>
-      <c r="V62">
+      <c r="Y62">
         <v>728000000.0</v>
       </c>
-      <c r="W62">
+      <c r="Z62">
         <v>747000000.0</v>
       </c>
-      <c r="X62">
+      <c r="AA62">
         <v>768000000.0</v>
       </c>
-      <c r="Y62">
+      <c r="AB62">
         <v>793000000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AC62">
         <v>803000000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AD62">
         <v>801000000.0</v>
       </c>
-      <c r="AB62">
+      <c r="AE62">
         <v>775000000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AF62">
         <v>705000000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AG62">
         <v>666000000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AH62">
         <v>633000000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AI62">
         <v>581000000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AJ62">
         <v>523000000.0</v>
       </c>
-      <c r="AH62"/>
-[...1 lines deleted...]
-      <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
@@ -19053,50 +19481,53 @@
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19171,51 +19602,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B2">
         <v>9549000000.0</v>
       </c>
       <c r="C2">
         <v>9545000000.0</v>
       </c>
       <c r="D2">
         <v>7188000000.0</v>
       </c>
       <c r="E2">
         <v>11441000000.0</v>
       </c>
       <c r="F2">
         <v>8628000000.0</v>
       </c>
       <c r="G2">
         <v>4709000000.0</v>
       </c>
       <c r="H2">
         <v>5674000000.0</v>
       </c>
       <c r="I2">
         <v>6718000000.0</v>
       </c>
@@ -19254,51 +19685,51 @@
       </c>
       <c r="U2">
         <v>9163300000.0</v>
       </c>
       <c r="V2">
         <v>981859000.0</v>
       </c>
       <c r="W2">
         <v>648263000.0</v>
       </c>
       <c r="X2">
         <v>624276000.0</v>
       </c>
       <c r="Y2">
         <v>672092000.0</v>
       </c>
       <c r="Z2">
         <v>562309000.0</v>
       </c>
       <c r="AA2">
         <v>2210429000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B3">
         <v>2453000000.0</v>
       </c>
       <c r="C3">
         <v>2354000000.0</v>
       </c>
       <c r="D3">
         <v>2250000000.0</v>
       </c>
       <c r="E3">
         <v>2186000000.0</v>
       </c>
       <c r="F3">
         <v>2135000000.0</v>
       </c>
       <c r="G3">
         <v>2164000000.0</v>
       </c>
       <c r="H3">
         <v>2411000000.0</v>
       </c>
       <c r="I3">
         <v>2297000000.0</v>
       </c>
@@ -19321,94 +19752,94 @@
         <v>1426000000.0</v>
       </c>
       <c r="P3">
         <v>1091900000.0</v>
       </c>
       <c r="Q3">
         <v>1078800000.0</v>
       </c>
       <c r="R3">
         <v>1070200000.0</v>
       </c>
       <c r="S3">
         <v>5200300000.0</v>
       </c>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4">
         <v>-4000000.0</v>
       </c>
       <c r="O4">
         <v>-777000000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B5">
         <v>5026000000.0</v>
       </c>
       <c r="C5">
         <v>5273000000.0</v>
       </c>
       <c r="D5">
         <v>4263000000.0</v>
       </c>
       <c r="E5">
         <v>1815000000.0</v>
       </c>
       <c r="F5">
         <v>4029000000.0</v>
       </c>
       <c r="G5">
         <v>3260000000.0</v>
       </c>
       <c r="H5">
         <v>1613000000.0</v>
       </c>
       <c r="I5">
         <v>3794000000.0</v>
       </c>
@@ -19447,51 +19878,51 @@
       </c>
       <c r="U5">
         <v>2036700000.0</v>
       </c>
       <c r="V5">
         <v>472273000.0</v>
       </c>
       <c r="W5">
         <v>397928000.0</v>
       </c>
       <c r="X5">
         <v>356093000.0</v>
       </c>
       <c r="Y5">
         <v>236667000.0</v>
       </c>
       <c r="Z5">
         <v>384319000.0</v>
       </c>
       <c r="AA5">
         <v>395143000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B6">
         <v>7479000000.0</v>
       </c>
       <c r="C6">
         <v>7627000000.0</v>
       </c>
       <c r="D6">
         <v>6513000000.0</v>
       </c>
       <c r="E6">
         <v>4001000000.0</v>
       </c>
       <c r="F6">
         <v>6164000000.0</v>
       </c>
       <c r="G6">
         <v>5424000000.0</v>
       </c>
       <c r="H6">
         <v>4024000000.0</v>
       </c>
       <c r="I6">
         <v>6091000000.0</v>
       </c>
@@ -19514,123 +19945,123 @@
         <v>4019000000.0</v>
       </c>
       <c r="P6">
         <v>2630600000.0</v>
       </c>
       <c r="Q6">
         <v>2359500000.0</v>
       </c>
       <c r="R6">
         <v>2477400000.0</v>
       </c>
       <c r="S6">
         <v>2728200000.0</v>
       </c>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>1240000000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B9">
         <v>7401000000.0</v>
       </c>
       <c r="C9">
         <v>5528000000.0</v>
       </c>
       <c r="D9">
         <v>8146000000.0</v>
       </c>
       <c r="E9">
         <v>7759000000.0</v>
       </c>
       <c r="F9">
         <v>7982000000.0</v>
       </c>
       <c r="G9">
         <v>6991000000.0</v>
       </c>
       <c r="H9">
         <v>7535000000.0</v>
       </c>
       <c r="I9">
         <v>7426000000.0</v>
       </c>
@@ -19669,51 +20100,51 @@
       </c>
       <c r="U9">
         <v>2683100000.0</v>
       </c>
       <c r="V9">
         <v>603913000.0</v>
       </c>
       <c r="W9">
         <v>516670000.0</v>
       </c>
       <c r="X9">
         <v>473621000.0</v>
       </c>
       <c r="Y9">
         <v>343163000.0</v>
       </c>
       <c r="Z9">
         <v>492609000.0</v>
       </c>
       <c r="AA9">
         <v>503308000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B10">
         <v>3992000000.0</v>
       </c>
       <c r="C10">
         <v>3407000000.0</v>
       </c>
       <c r="D10">
         <v>3201000000.0</v>
       </c>
       <c r="E10">
         <v>3335000000.0</v>
       </c>
       <c r="F10">
         <v>2219000000.0</v>
       </c>
       <c r="G10">
         <v>661000000.0</v>
       </c>
       <c r="H10">
         <v>3165000000.0</v>
       </c>
       <c r="I10">
         <v>2506000000.0</v>
       </c>
@@ -19752,51 +20183,51 @@
       </c>
       <c r="U10">
         <v>697000000.0</v>
       </c>
       <c r="V10">
         <v>963500000.0</v>
       </c>
       <c r="W10">
         <v>811641000.0</v>
       </c>
       <c r="X10">
         <v>678797000.0</v>
       </c>
       <c r="Y10">
         <v>500799000.0</v>
       </c>
       <c r="Z10">
         <v>443976000.0</v>
       </c>
       <c r="AA10">
         <v>330563000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B11">
         <v>832000000.0</v>
       </c>
       <c r="C11">
         <v>687000000.0</v>
       </c>
       <c r="D11">
         <v>715000000.0</v>
       </c>
       <c r="E11">
         <v>710000000.0</v>
       </c>
       <c r="F11">
         <v>369000000.0</v>
       </c>
       <c r="G11">
         <v>481000000.0</v>
       </c>
       <c r="H11">
         <v>926000000.0</v>
       </c>
       <c r="I11">
         <v>587000000.0</v>
       </c>
@@ -19835,51 +20266,51 @@
       </c>
       <c r="U11">
         <v>274100000.0</v>
       </c>
       <c r="V11">
         <v>360873000.0</v>
       </c>
       <c r="W11">
         <v>226717000.0</v>
       </c>
       <c r="X11">
         <v>244600000.0</v>
       </c>
       <c r="Y11">
         <v>135912000.0</v>
       </c>
       <c r="Z11">
         <v>168601000.0</v>
       </c>
       <c r="AA11">
         <v>122727000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B12">
         <v>1800000000.0</v>
       </c>
       <c r="C12">
         <v>1866000000.0</v>
       </c>
       <c r="D12">
         <v>1804000000.0</v>
       </c>
       <c r="E12">
         <v>1508000000.0</v>
       </c>
       <c r="F12">
         <v>1496000000.0</v>
       </c>
       <c r="G12">
         <v>1587000000.0</v>
       </c>
       <c r="H12">
         <v>1788000000.0</v>
       </c>
       <c r="I12">
         <v>1917000000.0</v>
       </c>
@@ -19918,51 +20349,51 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B13">
         <v>905000000.0</v>
       </c>
       <c r="C13">
         <v>1023000000.0</v>
       </c>
       <c r="D13">
         <v>7000000.0</v>
       </c>
       <c r="E13">
         <v>5000000.0</v>
       </c>
       <c r="F13">
         <v>4000000.0</v>
       </c>
       <c r="G13">
         <v>8000000.0</v>
       </c>
       <c r="H13">
         <v>3000000.0</v>
       </c>
       <c r="I13">
         <v>1030000000.0</v>
       </c>
@@ -19971,51 +20402,51 @@
       </c>
       <c r="K13">
         <v>1309000000.0</v>
       </c>
       <c r="L13">
         <v>1637000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B14">
         <v>-104000000.0</v>
       </c>
       <c r="C14">
         <v>-107000000.0</v>
       </c>
       <c r="D14">
         <v>95000000.0</v>
       </c>
       <c r="E14">
         <v>77000000.0</v>
       </c>
       <c r="F14">
         <v>66000000.0</v>
       </c>
       <c r="G14">
         <v>61000000.0</v>
       </c>
       <c r="H14">
         <v>49000000.0</v>
       </c>
       <c r="I14">
         <v>310000000.0</v>
       </c>
@@ -20054,51 +20485,51 @@
       </c>
       <c r="U14">
         <v>374200000.0</v>
       </c>
       <c r="V14">
         <v>50457000.0</v>
       </c>
       <c r="W14">
         <v>56420000.0</v>
       </c>
       <c r="X14">
         <v>52493000.0</v>
       </c>
       <c r="Y14">
         <v>55720000.0</v>
       </c>
       <c r="Z14">
         <v>36740000.0</v>
       </c>
       <c r="AA14">
         <v>24121000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B15">
         <v>3056000000.0</v>
       </c>
       <c r="C15">
         <v>2613000000.0</v>
       </c>
       <c r="D15">
         <v>2486000000.0</v>
       </c>
       <c r="E15">
         <v>2625000000.0</v>
       </c>
       <c r="F15">
         <v>1850000000.0</v>
       </c>
       <c r="G15">
         <v>180000000.0</v>
       </c>
       <c r="H15">
         <v>2190000000.0</v>
       </c>
       <c r="I15">
         <v>1609000000.0</v>
       </c>
@@ -20137,51 +20568,51 @@
       </c>
       <c r="U15">
         <v>71900000.0</v>
       </c>
       <c r="V15">
         <v>554619000.0</v>
       </c>
       <c r="W15">
         <v>522080000.0</v>
       </c>
       <c r="X15">
         <v>381704000.0</v>
       </c>
       <c r="Y15">
         <v>302725000.0</v>
       </c>
       <c r="Z15">
         <v>225070000.0</v>
       </c>
       <c r="AA15">
         <v>151981000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B16">
         <v>3041000000.0</v>
       </c>
       <c r="C16">
         <v>2598000000.0</v>
       </c>
       <c r="D16">
         <v>2391000000.0</v>
       </c>
       <c r="E16">
         <v>2548000000.0</v>
       </c>
       <c r="F16">
         <v>1784000000.0</v>
       </c>
       <c r="G16">
         <v>119000000.0</v>
       </c>
       <c r="H16">
         <v>2190000000.0</v>
       </c>
       <c r="I16">
         <v>1481000000.0</v>
       </c>
@@ -20216,51 +20647,51 @@
       </c>
       <c r="U16">
         <v>48700000.0</v>
       </c>
       <c r="V16">
         <v>552170000.0</v>
       </c>
       <c r="W16">
         <v>528504000.0</v>
       </c>
       <c r="X16">
         <v>381704000.0</v>
       </c>
       <c r="Y16">
         <v>309167000.0</v>
       </c>
       <c r="Z16">
         <v>238635000.0</v>
       </c>
       <c r="AA16">
         <v>183715000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B17">
         <v>3160000000.0</v>
       </c>
       <c r="C17">
         <v>2720000000.0</v>
       </c>
       <c r="D17">
         <v>2486000000.0</v>
       </c>
       <c r="E17">
         <v>2625000000.0</v>
       </c>
       <c r="F17">
         <v>1850000000.0</v>
       </c>
       <c r="G17">
         <v>180000000.0</v>
       </c>
       <c r="H17">
         <v>4091000000.0</v>
       </c>
       <c r="I17">
         <v>3093000000.0</v>
       </c>
@@ -20275,102 +20706,102 @@
       </c>
       <c r="M17">
         <v>2443000000.0</v>
       </c>
       <c r="N17">
         <v>2696000000.0</v>
       </c>
       <c r="O17">
         <v>1204000000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B18">
         <v>-1801000000.0</v>
       </c>
       <c r="C18">
         <v>-1844000000.0</v>
       </c>
       <c r="D18">
         <v>-1797000000.0</v>
       </c>
       <c r="E18">
         <v>-1513000000.0</v>
       </c>
       <c r="F18">
         <v>-1492000000.0</v>
       </c>
       <c r="G18">
         <v>-1595000000.0</v>
       </c>
       <c r="H18">
         <v>-1801000000.0</v>
       </c>
       <c r="I18">
         <v>-1917000000.0</v>
       </c>
       <c r="J18">
         <v>-1832000000.0</v>
       </c>
       <c r="K18">
         <v>-1806000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>783000000.0</v>
       </c>
       <c r="F19">
         <v>795000000.0</v>
       </c>
       <c r="G19">
         <v>696000000.0</v>
       </c>
       <c r="H19">
         <v>-849000000.0</v>
       </c>
       <c r="I19">
         <v>629000000.0</v>
       </c>
       <c r="J19">
         <v>449000000.0</v>
       </c>
       <c r="K19">
         <v>-128000000.0</v>
       </c>
@@ -20379,100 +20810,100 @@
       </c>
       <c r="M19">
         <v>441000000.0</v>
       </c>
       <c r="N19">
         <v>899000000.0</v>
       </c>
       <c r="O19">
         <v>177000000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>-15000000.0</v>
       </c>
       <c r="E20">
         <v>-32000000.0</v>
       </c>
       <c r="F20">
         <v>1624000000.0</v>
       </c>
       <c r="G20">
         <v>1932000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>167000000.0</v>
       </c>
       <c r="J20">
         <v>13000000.0</v>
       </c>
       <c r="K20">
         <v>387000000.0</v>
       </c>
       <c r="L20">
         <v>1150000000.0</v>
       </c>
       <c r="M20">
         <v>272000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B21">
         <v>4812000000.0</v>
       </c>
       <c r="C21">
         <v>4383000000.0</v>
       </c>
       <c r="D21">
         <v>4263000000.0</v>
       </c>
       <c r="E21">
         <v>1815000000.0</v>
       </c>
       <c r="F21">
         <v>4029000000.0</v>
       </c>
       <c r="G21">
         <v>3260000000.0</v>
       </c>
       <c r="H21">
         <v>1613000000.0</v>
       </c>
       <c r="I21">
         <v>3794000000.0</v>
       </c>
@@ -20511,90 +20942,90 @@
       </c>
       <c r="U21">
         <v>2036700000.0</v>
       </c>
       <c r="V21">
         <v>472273000.0</v>
       </c>
       <c r="W21">
         <v>397928000.0</v>
       </c>
       <c r="X21">
         <v>356093000.0</v>
       </c>
       <c r="Y21">
         <v>236667000.0</v>
       </c>
       <c r="Z21">
         <v>384319000.0</v>
       </c>
       <c r="AA21">
         <v>395143000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B23">
         <v>12138000000.0</v>
       </c>
       <c r="C23">
         <v>10690000000.0</v>
       </c>
       <c r="D23">
         <v>11084000000.0</v>
       </c>
       <c r="E23">
         <v>15167000000.0</v>
       </c>
       <c r="F23">
         <v>12070000000.0</v>
       </c>
       <c r="G23">
         <v>8208000000.0</v>
       </c>
       <c r="H23">
         <v>9278000000.0</v>
       </c>
       <c r="I23">
         <v>10183000000.0</v>
       </c>
@@ -20617,90 +21048,90 @@
         <v>7393000000.0</v>
       </c>
       <c r="P23">
         <v>6732700000.0</v>
       </c>
       <c r="Q23">
         <v>6909900000.0</v>
       </c>
       <c r="R23">
         <v>5778000000.0</v>
       </c>
       <c r="S23">
         <v>10533600000.0</v>
       </c>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>128000000.0</v>
       </c>
       <c r="J24">
         <v>156000000.0</v>
       </c>
       <c r="K24">
         <v>156000000.0</v>
       </c>
       <c r="L24">
         <v>26000000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B25">
         <v>2453000000.0</v>
       </c>
       <c r="C25">
         <v>2354000000.0</v>
       </c>
       <c r="D25">
         <v>2250000000.0</v>
       </c>
       <c r="E25">
         <v>2186000000.0</v>
       </c>
       <c r="F25">
         <v>2135000000.0</v>
       </c>
       <c r="G25">
         <v>2164000000.0</v>
       </c>
       <c r="H25">
         <v>2411000000.0</v>
       </c>
       <c r="I25">
         <v>2297000000.0</v>
       </c>
@@ -20723,115 +21154,115 @@
         <v>1426000000.0</v>
       </c>
       <c r="P25">
         <v>1091900000.0</v>
       </c>
       <c r="Q25">
         <v>1078800000.0</v>
       </c>
       <c r="R25">
         <v>1070200000.0</v>
       </c>
       <c r="S25">
         <v>5200300000.0</v>
       </c>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>34000000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B28">
         <v>936000000.0</v>
       </c>
       <c r="C28">
         <v>712000000.0</v>
       </c>
       <c r="D28">
         <v>668000000.0</v>
       </c>
       <c r="E28">
         <v>637000000.0</v>
       </c>
       <c r="F28">
         <v>655000000.0</v>
       </c>
       <c r="G28">
         <v>648000000.0</v>
       </c>
       <c r="H28">
         <v>590000000.0</v>
       </c>
       <c r="I28">
         <v>601000000.0</v>
       </c>
@@ -20850,51 +21281,51 @@
       <c r="N28">
         <v>613000000.0</v>
       </c>
       <c r="O28">
         <v>929000000.0</v>
       </c>
       <c r="P28">
         <v>515000000.0</v>
       </c>
       <c r="Q28">
         <v>631100000.0</v>
       </c>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B29">
         <v>832000000.0</v>
       </c>
       <c r="C29">
         <v>687000000.0</v>
       </c>
       <c r="D29">
         <v>715000000.0</v>
       </c>
       <c r="E29">
         <v>710000000.0</v>
       </c>
       <c r="F29">
         <v>369000000.0</v>
       </c>
       <c r="G29">
         <v>481000000.0</v>
       </c>
       <c r="H29">
         <v>926000000.0</v>
       </c>
       <c r="I29">
         <v>587000000.0</v>
       </c>
@@ -20933,51 +21364,51 @@
       </c>
       <c r="U29">
         <v>274100000.0</v>
       </c>
       <c r="V29">
         <v>360873000.0</v>
       </c>
       <c r="W29">
         <v>226717000.0</v>
       </c>
       <c r="X29">
         <v>244600000.0</v>
       </c>
       <c r="Y29">
         <v>135912000.0</v>
       </c>
       <c r="Z29">
         <v>168601000.0</v>
       </c>
       <c r="AA29">
         <v>122727000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B30">
         <v>2589000000.0</v>
       </c>
       <c r="C30">
         <v>1145000000.0</v>
       </c>
       <c r="D30">
         <v>3896000000.0</v>
       </c>
       <c r="E30">
         <v>3726000000.0</v>
       </c>
       <c r="F30">
         <v>3442000000.0</v>
       </c>
       <c r="G30">
         <v>3499000000.0</v>
       </c>
       <c r="H30">
         <v>3604000000.0</v>
       </c>
       <c r="I30">
         <v>3465000000.0</v>
       </c>
@@ -21000,51 +21431,51 @@
         <v>5974000000.0</v>
       </c>
       <c r="P30">
         <v>1791400000.0</v>
       </c>
       <c r="Q30">
         <v>1874700000.0</v>
       </c>
       <c r="R30">
         <v>2709500000.0</v>
       </c>
       <c r="S30">
         <v>1471600000.0</v>
       </c>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B31">
         <v>-820000000.0</v>
       </c>
       <c r="C31">
         <v>-976000000.0</v>
       </c>
       <c r="D31">
         <v>748000000.0</v>
       </c>
       <c r="E31">
         <v>1520000000.0</v>
       </c>
       <c r="F31">
         <v>-1810000000.0</v>
       </c>
       <c r="G31">
         <v>-2599000000.0</v>
       </c>
       <c r="H31">
         <v>1552000000.0</v>
       </c>
       <c r="I31">
         <v>462000000.0</v>
       </c>
@@ -21067,51 +21498,51 @@
         <v>362000000.0</v>
       </c>
       <c r="P31">
         <v>163100000.0</v>
       </c>
       <c r="Q31">
         <v>-167900000.0</v>
       </c>
       <c r="R31">
         <v>265600000.0</v>
       </c>
       <c r="S31">
         <v>-3830900000.0</v>
       </c>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B32">
         <v>16950000000.0</v>
       </c>
       <c r="C32">
         <v>15073000000.0</v>
       </c>
       <c r="D32">
         <v>15334000000.0</v>
       </c>
       <c r="E32">
         <v>19200000000.0</v>
       </c>
       <c r="F32">
         <v>16610000000.0</v>
       </c>
       <c r="G32">
         <v>11700000000.0</v>
       </c>
       <c r="H32">
         <v>13209000000.0</v>
       </c>
       <c r="I32">
         <v>14144000000.0</v>
       </c>
@@ -21169,977 +21600,998 @@
       <c r="AA32">
         <v>2713737000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA32"/>
+  <dimension ref="A1:DD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
       </c>
-      <c r="BW1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
-      <c r="CA1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
       </c>
-      <c r="CE1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
       </c>
-      <c r="CI1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
       </c>
-      <c r="CQ1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
       </c>
-      <c r="CU1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CX1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
       </c>
-      <c r="CY1" t="s">
-[...6 lines deleted...]
-        <v>165</v>
+      <c r="DB1" t="s">
+        <v>166</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>168</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B2">
+        <v>2636000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1405000000.0</v>
+      </c>
+      <c r="D2">
+        <v>2460000000.0</v>
+      </c>
+      <c r="E2">
         <v>1447000000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>2790000000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>2600000000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>2712000000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>2534000000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>2386000000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>2272000000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>2353000000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>2624000000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>2673000000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>2244000000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>2481000000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>3259000000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>3967000000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>3888000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>2935000000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>3195000000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>2700000000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>2042000000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>3231000000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>1940000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>1842000000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>1579000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>1835000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>2109000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>2005000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>2011000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>2138000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>2446000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>2352000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>2257000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>2208000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>2549000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>2179000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>2204000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>2155000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>2160000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>2096000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>1304000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>1282000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>-891000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>617000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>570000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>538000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>522000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>520000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>502000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>496000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>1965000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>2010000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>1699000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>1385000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>1221000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>1345000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>1019000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>854000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>1098700000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>1313000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>1310000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>1091000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>2206000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>1294900000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>1167100000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>1471100000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>828200000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>1065600000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BS2">
         <v>1089800000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BT2">
         <v>1254200000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BU2">
         <v>1783800000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BV2">
         <v>2681100000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BW2">
         <v>2949600000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BX2">
         <v>2200700000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BY2">
         <v>2212200000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BZ2">
         <v>1961900000.0</v>
       </c>
-      <c r="BX2">
+      <c r="CA2">
         <v>2137300000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CB2">
         <v>1890400000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CC2">
         <v>1833100000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CD2">
         <v>2042500000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CE2">
         <v>1923500000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CF2">
         <v>2132900000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CG2">
         <v>366600000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CH2">
         <v>137900000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CI2">
         <v>34800000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CJ2">
         <v>177900000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CK2">
         <v>205697000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CL2">
         <v>123758000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CM2">
         <v>118474000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CN2">
         <v>200334000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CO2">
         <v>190090000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CP2">
         <v>130178000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CQ2">
         <v>137570000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CR2">
         <v>166438000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CS2">
         <v>290134000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CT2">
         <v>114047000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CU2">
         <v>110869000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CV2">
         <v>157042000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CW2">
         <v>157329000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CX2">
         <v>109580000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CY2">
         <v>111511000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CZ2">
         <v>186488000.0</v>
       </c>
-      <c r="CX2">
+      <c r="DA2">
         <v>763085000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DB2">
         <v>628934000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DC2">
         <v>443338000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DD2">
         <v>341057000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B3">
+        <v>628000000.0</v>
+      </c>
+      <c r="C3">
+        <v>620000000.0</v>
+      </c>
+      <c r="D3">
+        <v>633000000.0</v>
+      </c>
+      <c r="E3">
         <v>618000000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>609000000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>616000000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>610000000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>596000000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>587000000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>584000000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>587000000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>567000000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>561000000.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>557000000.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>565000000.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>554000000.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>551000000.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>543000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>538000000.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>540000000.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>526000000.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>528000000.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>541000000.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>528000000.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>539000000.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>532000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>565000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>661000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>578000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>579000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>593000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>587000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>569000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>571000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>570000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>564000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>562000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>577000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>558000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>557000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>549000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>552000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>551000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>584000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>617000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>570000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>538000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>522000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>520000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>502000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>496000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>479000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>473000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>442000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>412000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>409000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BF3">
         <v>403000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BG3">
         <v>333000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BH3">
         <v>281000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BI3">
         <v>284300000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BJ3">
         <v>287800000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BK3">
         <v>263700000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BL3">
         <v>256100000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BM3">
         <v>265100000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BN3">
         <v>261700000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BO3">
         <v>269700000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BP3">
         <v>282300000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BQ3">
         <v>293100000.0</v>
       </c>
-      <c r="BO3"/>
-[...1 lines deleted...]
-      <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
+      <c r="DC3"/>
+      <c r="DD3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...7 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -22151,91 +22603,91 @@
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
-        <v>-2000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>-2000000.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
-        <v>0.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
         <v>-400000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BK4">
         <v>-100000.0</v>
       </c>
-      <c r="BI4">
-[...7 lines deleted...]
-      </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
@@ -22318,259 +22770,268 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+      <c r="DD4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B5">
+        <v>910000000.0</v>
+      </c>
+      <c r="C5">
+        <v>1591000000.0</v>
+      </c>
+      <c r="D5">
+        <v>1718000000.0</v>
+      </c>
+      <c r="E5">
         <v>981000000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>1295000000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>1371000000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>1379000000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>1333000000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>1225000000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>1235000000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>1457000000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>1273000000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>1154000000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>1230000000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>1344000000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>1305000000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>1129000000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>1206000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>1250000000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>1148000000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>1013000000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-600000000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>2155000000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>1182000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>995000000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-127000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>198000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>1526000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>1113000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>1125000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>1189000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>1234000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>1672000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>336000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>1168000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>776000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>1003000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>1060000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>1153000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>814300000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>676300000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>1059000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>909000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>1336000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>1108000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>1003000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>1143000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>899000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>1332000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>1115000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>1249000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>1241000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>1134000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>1436000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BD5">
         <v>1342000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BE5">
         <v>864000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BF5">
         <v>969000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BG5">
         <v>337000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BH5">
         <v>580000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BI5">
         <v>576500000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BJ5">
         <v>270200000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BK5">
         <v>303300000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BL5">
         <v>419900000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BM5">
         <v>305300000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BN5">
         <v>247300000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BO5">
         <v>469800000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BP5">
         <v>-119000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BQ5">
         <v>359400000.0</v>
       </c>
-      <c r="BO5">
-[...7 lines deleted...]
-      </c>
       <c r="BR5">
         <v>0.0</v>
       </c>
       <c r="BS5">
         <v>0.0</v>
       </c>
       <c r="BT5">
         <v>0.0</v>
       </c>
       <c r="BU5">
         <v>0.0</v>
       </c>
       <c r="BV5">
         <v>0.0</v>
       </c>
       <c r="BW5">
         <v>0.0</v>
       </c>
       <c r="BX5">
         <v>0.0</v>
       </c>
       <c r="BY5">
         <v>0.0</v>
       </c>
       <c r="BZ5">
@@ -22635,330 +23096,342 @@
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
+      <c r="DD5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B6">
+        <v>1538000000.0</v>
+      </c>
+      <c r="C6">
+        <v>2211000000.0</v>
+      </c>
+      <c r="D6">
+        <v>2351000000.0</v>
+      </c>
+      <c r="E6">
         <v>1599000000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>1904000000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>1987000000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>1989000000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>1929000000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>1812000000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>1819000000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>2044000000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>1840000000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>1715000000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>1787000000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>1909000000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>1859000000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>1680000000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>1749000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>1788000000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>1688000000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>1539000000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-72000000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>2696000000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>1710000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>1534000000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>405000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>763000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>2187000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>1691000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>1704000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>1782000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>1821000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>2241000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>907000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>1738000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>1340000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>1565000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>1637000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>1711000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>1371300000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>1225300000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>1611000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>1460000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>1920000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>1725000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>1573000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>1681000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>1421000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>1852000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>1617000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>1745000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>1720000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>1607000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>1878000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>1754000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BE6">
         <v>1273000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BF6">
         <v>1372000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BG6">
         <v>670000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BH6">
         <v>861000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BI6">
         <v>860800000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BJ6">
         <v>558000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BK6">
         <v>567000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BL6">
         <v>676000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BM6">
         <v>570400000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BN6">
         <v>509000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BO6">
         <v>739500000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BP6">
         <v>163300000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BQ6">
         <v>652500000.0</v>
       </c>
-      <c r="BO6"/>
-[...1 lines deleted...]
-      <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6"/>
+      <c r="DD6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...7 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -23137,91 +23610,94 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+      <c r="DD7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...7 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -23400,1399 +23876,1444 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+      <c r="DD8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B9">
+        <v>1895000000.0</v>
+      </c>
+      <c r="C9">
+        <v>3072000000.0</v>
+      </c>
+      <c r="D9">
+        <v>2368000000.0</v>
+      </c>
+      <c r="E9">
         <v>3061000000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>1356000000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>1442000000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>1542000000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>1433000000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>1290000000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>1325000000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>1480000000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>1345000000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>1239000000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>1229000000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>1321000000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>1259000000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>1282000000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>1465000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>1499000000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>1283000000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>1258000000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>1194000000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>2631000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>916000000.0</v>
       </c>
       <c r="Y9">
         <v>1162000000.0</v>
       </c>
       <c r="Z9">
+        <v>1037000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>916000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1162000000.0</v>
+      </c>
+      <c r="AC9">
         <v>1245000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>1188000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>1196000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>1268000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>1243000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>1229000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>1291000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>1251000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>1085000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>1097000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>1134000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>1240000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>1240000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>1197000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>1840000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>1913000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>2218000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>3090000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>2893000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>3059000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>3429000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>3771000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>3435000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>3551000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>3393000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BB9">
         <v>1696000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BC9">
         <v>2940000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BD9">
         <v>2648000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BE9">
         <v>1858000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BF9">
         <v>1525000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BG9">
         <v>1197000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BH9">
         <v>1003000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BI9">
         <v>918600000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BJ9">
         <v>809000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BK9">
         <v>642000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BL9">
         <v>841000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BM9">
         <v>-252100000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BN9">
         <v>793300000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BO9">
         <v>823800000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BP9">
         <v>686500000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BQ9">
         <v>1122500000.0</v>
       </c>
-      <c r="BO9">
-[...7 lines deleted...]
-      </c>
       <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9">
+        <v>0.0</v>
+      </c>
+      <c r="BT9">
+        <v>0.0</v>
+      </c>
+      <c r="BU9">
         <v>2479600000.0</v>
       </c>
-      <c r="BS9">
-[...7 lines deleted...]
-      </c>
       <c r="BV9">
+        <v>0.0</v>
+      </c>
+      <c r="BW9">
+        <v>0.0</v>
+      </c>
+      <c r="BX9">
+        <v>0.0</v>
+      </c>
+      <c r="BY9">
         <v>2358000000.0</v>
       </c>
-      <c r="BW9">
-[...7 lines deleted...]
-      </c>
       <c r="BZ9">
+        <v>0.0</v>
+      </c>
+      <c r="CA9">
+        <v>0.0</v>
+      </c>
+      <c r="CB9">
+        <v>0.0</v>
+      </c>
+      <c r="CC9">
         <v>2683100000.0</v>
       </c>
-      <c r="CA9">
-[...7 lines deleted...]
-      </c>
       <c r="CD9">
+        <v>0.0</v>
+      </c>
+      <c r="CE9">
+        <v>0.0</v>
+      </c>
+      <c r="CF9">
+        <v>0.0</v>
+      </c>
+      <c r="CG9">
         <v>603913000.0</v>
       </c>
-      <c r="CE9">
-[...7 lines deleted...]
-      </c>
       <c r="CH9">
+        <v>0.0</v>
+      </c>
+      <c r="CI9">
+        <v>0.0</v>
+      </c>
+      <c r="CJ9">
+        <v>0.0</v>
+      </c>
+      <c r="CK9">
         <v>516670000.0</v>
       </c>
-      <c r="CI9">
-[...7 lines deleted...]
-      </c>
       <c r="CL9">
+        <v>0.0</v>
+      </c>
+      <c r="CM9">
+        <v>0.0</v>
+      </c>
+      <c r="CN9">
+        <v>0.0</v>
+      </c>
+      <c r="CO9">
         <v>473621000.0</v>
       </c>
-      <c r="CM9">
-[...7 lines deleted...]
-      </c>
       <c r="CP9">
+        <v>0.0</v>
+      </c>
+      <c r="CQ9">
+        <v>0.0</v>
+      </c>
+      <c r="CR9">
+        <v>0.0</v>
+      </c>
+      <c r="CS9">
         <v>343163000.0</v>
       </c>
-      <c r="CQ9">
-[...7 lines deleted...]
-      </c>
       <c r="CT9">
+        <v>0.0</v>
+      </c>
+      <c r="CU9">
+        <v>0.0</v>
+      </c>
+      <c r="CV9">
+        <v>0.0</v>
+      </c>
+      <c r="CW9">
         <v>492609000.0</v>
       </c>
-      <c r="CU9">
-[...7 lines deleted...]
-      </c>
       <c r="CX9">
+        <v>0.0</v>
+      </c>
+      <c r="CY9">
+        <v>0.0</v>
+      </c>
+      <c r="CZ9">
+        <v>0.0</v>
+      </c>
+      <c r="DA9">
         <v>503308000.0</v>
       </c>
-      <c r="CY9">
-[...5 lines deleted...]
-      <c r="DA9">
+      <c r="DB9">
+        <v>0.0</v>
+      </c>
+      <c r="DC9">
+        <v>0.0</v>
+      </c>
+      <c r="DD9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B10">
+        <v>980000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1166000000.0</v>
+      </c>
+      <c r="D10">
+        <v>1288000000.0</v>
+      </c>
+      <c r="E10">
         <v>1305000000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>839000000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>919000000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>929000000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>891000000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>764000000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>770000000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>982000000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>824000000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>700000000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>778000000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>899000000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>891000000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>729000000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>837000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>878000000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>775000000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>645000000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-977000000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>1776000000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>800000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>612000000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-520000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>-231000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>1082000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>668000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>676000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>739000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>775000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>1201000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>-176000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>706000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>324000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>547000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>599000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>691000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>388000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>194000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>588000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>468000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>-518000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>291000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>531000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>643000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>590000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>1025000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>675000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>801000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>773000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>722000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>1006000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>937000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>450000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>446000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>80000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BH10">
         <v>401000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BI10">
         <v>397400000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>95000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BK10">
         <v>169600000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BL10">
         <v>246000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BM10">
         <v>363600000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BN10">
         <v>73400000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BO10">
         <v>306100000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BP10">
         <v>-275200000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BQ10">
         <v>269200000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BR10">
         <v>329100000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BS10">
         <v>275400000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BT10">
         <v>225700000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BU10">
         <v>193800000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BV10">
         <v>303600000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BW10">
         <v>-319100000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BX10">
         <v>319100000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BY10">
         <v>212700000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BZ10">
         <v>217100000.0</v>
       </c>
-      <c r="BX10">
+      <c r="CA10">
         <v>176900000.0</v>
       </c>
-      <c r="BY10">
-[...2 lines deleted...]
-      <c r="BZ10">
+      <c r="CB10">
+        <v>0.0</v>
+      </c>
+      <c r="CC10">
         <v>346700000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CD10">
         <v>300900000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CE10">
         <v>306800000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CF10">
         <v>306100000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CG10">
         <v>258500000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CH10">
         <v>213700000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CI10">
         <v>201900000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CJ10">
         <v>251700000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CK10">
         <v>202176000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CL10">
         <v>205167000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CM10">
         <v>187106000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CN10">
         <v>217192000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CO10">
         <v>144395000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CP10">
         <v>167086000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CQ10">
         <v>169511000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CR10">
         <v>197805000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CS10">
         <v>45373000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CT10">
         <v>152246000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CU10">
         <v>135988000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CV10">
         <v>164843000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CW10">
         <v>136070000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CX10">
         <v>113979000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CY10">
         <v>93612000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CZ10">
         <v>100315000.0</v>
       </c>
-      <c r="CX10">
+      <c r="DA10">
         <v>150089000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DB10">
         <v>50832000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DC10">
         <v>47170000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DD10">
         <v>83196000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B11">
+        <v>190000000.0</v>
+      </c>
+      <c r="C11">
+        <v>272000000.0</v>
+      </c>
+      <c r="D11">
+        <v>287000000.0</v>
+      </c>
+      <c r="E11">
         <v>284000000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>185000000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>177000000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>186000000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>197000000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>113000000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>168000000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>209000000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>206000000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>145000000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>168000000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>196000000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>198000000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>134000000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>184000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>194000000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>121000000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>134000000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>-237000000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>351000000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>177000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>140000000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>104000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>60000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>455000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>151000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>148000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>172000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>273000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>196000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>-46000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>164000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>1316000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>160000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>216000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>246000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>173000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>377000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>213000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>154000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>43000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>108000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>189000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>244000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>24000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>246000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>178000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>200000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>67000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>171000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>225000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BD11">
         <v>279000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BE11">
         <v>-26000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BF11">
         <v>60000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BG11">
         <v>42000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BH11">
         <v>96000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BI11">
         <v>112600000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BJ11">
         <v>66500000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BK11">
         <v>87800000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BL11">
         <v>95900000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BM11">
         <v>196700000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BN11">
         <v>20600000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BO11">
         <v>45800000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BP11">
         <v>-95500000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BQ11">
         <v>79400000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BR11">
         <v>99600000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BS11">
         <v>67000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BT11">
         <v>80600000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BU11">
         <v>109900000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BV11">
         <v>87900000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BW11">
         <v>19400000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BX11">
         <v>87100000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BY11">
         <v>131500000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BZ11">
         <v>74600000.0</v>
       </c>
-      <c r="BX11">
+      <c r="CA11">
         <v>69100000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CB11">
         <v>87700000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CC11">
         <v>69000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CD11">
         <v>73500000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CE11">
         <v>64300000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CF11">
         <v>79100000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CG11">
         <v>96200000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CH11">
         <v>77200000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CI11">
         <v>77200000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CJ11">
         <v>94900000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CK11">
         <v>6125000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CL11">
         <v>72123000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CM11">
         <v>67627000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CN11">
         <v>80842000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CO11">
         <v>52672000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CP11">
         <v>61273000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CQ11">
         <v>59841000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CR11">
         <v>70814000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CS11">
         <v>78017000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CT11">
         <v>57895000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CU11">
         <v>50712000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CV11">
         <v>63678000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CW11">
         <v>52106000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CX11">
         <v>43443000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CY11">
         <v>35184000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CZ11">
         <v>37868000.0</v>
       </c>
-      <c r="CX11">
+      <c r="DA11">
         <v>57024000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DB11">
         <v>18138000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DC11">
         <v>16968000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DD11">
         <v>30887000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B12">
+        <v>430000000.0</v>
+      </c>
+      <c r="C12">
+        <v>425000000.0</v>
+      </c>
+      <c r="D12">
+        <v>430000000.0</v>
+      </c>
+      <c r="E12">
         <v>442000000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>456000000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>452000000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>450000000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>442000000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>461000000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>465000000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>475000000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>449000000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>454000000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>452000000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>445000000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>414000000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>400000000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>369000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>372000000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>373000000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>368000000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>377000000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>379000000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>382000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>383000000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>393000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>429000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>444000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>445000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>449000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>450000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>459000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>471000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>512000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>462000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>452000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>456000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>461000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>462000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>426300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>482300000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>471000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>441000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>527000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>540000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>472000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>489000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>478000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>432000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>440000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>448000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>428000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>418000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>427000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>402000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BE12">
         <v>414000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BF12">
         <v>532000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BG12">
         <v>297000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BH12">
         <v>184000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BI12">
         <v>179100000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BJ12">
         <v>177400000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BK12">
         <v>172700000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BL12">
         <v>174100000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BM12">
         <v>169000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BN12">
         <v>173900000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BO12">
         <v>163700000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BP12">
         <v>156200000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BQ12">
         <v>152000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BR12">
         <v>140100000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BS12">
         <v>139300000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BT12">
         <v>142000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BU12">
         <v>159000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BV12">
         <v>153000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BW12">
         <v>146300000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BX12">
         <v>195700000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BY12">
         <v>261800000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BZ12">
         <v>269700000.0</v>
       </c>
-      <c r="BX12">
+      <c r="CA12">
         <v>195200000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CB12">
         <v>155500000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CC12">
         <v>154000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CD12">
         <v>155500000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CE12">
         <v>153800000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CF12">
         <v>140900000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CG12">
         <v>67000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CH12">
         <v>42700000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CI12">
         <v>38900000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CJ12">
         <v>41500000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CK12">
         <v>40112000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CL12">
         <v>39768000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CM12">
         <v>38039000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CN12">
         <v>38112000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CO12">
         <v>39127000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CP12">
         <v>40329000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CQ12">
         <v>31414000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CR12">
         <v>40274000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CS12">
         <v>42052000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CT12">
         <v>41425000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CU12">
         <v>40310000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CV12">
         <v>39948000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CW12">
         <v>48816000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CX12">
         <v>54964000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CY12">
         <v>57647000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CZ12">
         <v>59573000.0</v>
       </c>
-      <c r="CX12">
+      <c r="DA12">
         <v>58454000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DB12">
         <v>62727000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DC12">
         <v>63231000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DD12">
         <v>63943000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>180</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>193000000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>235000000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>246000000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>231000000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>213000000.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>223000000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>235000000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>280000000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>187000000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>204000000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>173000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>146000000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>171000000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>199000000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>220000000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>311000000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>163000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>189000000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>219000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>244000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>867000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>274000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>291000000.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -24823,1184 +25344,1204 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>181</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>-27000000.0</v>
+      </c>
+      <c r="D14">
         <v>-25000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
+        <v>-25000000.0</v>
+      </c>
+      <c r="F14">
         <v>-26000000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>-27000000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>-26000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-27000000.0</v>
       </c>
       <c r="I14">
         <v>-27000000.0</v>
       </c>
       <c r="J14">
-        <v>-24000000.0</v>
+        <v>-26000000.0</v>
       </c>
       <c r="K14">
-        <v>-23000000.0</v>
+        <v>-27000000.0</v>
       </c>
       <c r="L14">
-        <v>-24000000.0</v>
+        <v>-27000000.0</v>
       </c>
       <c r="M14">
         <v>-24000000.0</v>
       </c>
       <c r="N14">
         <v>-23000000.0</v>
       </c>
       <c r="O14">
+        <v>-24000000.0</v>
+      </c>
+      <c r="P14">
+        <v>-24000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-23000000.0</v>
+      </c>
+      <c r="R14">
         <v>-19000000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>-18000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>-17000000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>-17000000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>-16000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="W14">
         <v>17000000.0</v>
       </c>
       <c r="X14">
+        <v>16000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>16000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>17000000.0</v>
+      </c>
+      <c r="AA14">
         <v>13000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>15000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>-81000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>11000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>10000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>273000000.0</v>
       </c>
       <c r="AF14">
         <v>11000000.0</v>
       </c>
       <c r="AG14">
+        <v>8000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>273000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>11000000.0</v>
+      </c>
+      <c r="AJ14">
         <v>18000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>14000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>14000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>7000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>5000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>6000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>5000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>3000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>-1000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>49000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>-3000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>9000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>-10000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>440000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>450000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>213000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>314000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>366000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>265000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>504000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>364000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>268000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BF14">
         <v>55000000.0</v>
       </c>
-      <c r="BD14">
-[...5 lines deleted...]
-      <c r="BF14">
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
         <v>138000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BJ14">
         <v>-67300000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BK14">
         <v>-50400000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BL14">
         <v>46000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BM14">
         <v>103600000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BN14">
         <v>42000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BO14">
         <v>214300000.0</v>
       </c>
-      <c r="BM14">
-[...2 lines deleted...]
-      <c r="BN14">
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
         <v>62600000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BR14">
         <v>106600000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BS14">
         <v>79300000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BT14">
         <v>29600000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BU14">
         <v>36700000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BV14">
         <v>106800000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BW14">
         <v>126400000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BX14">
         <v>126200000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BY14">
         <v>75900000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BZ14">
         <v>52400000.0</v>
       </c>
-      <c r="BX14">
+      <c r="CA14">
         <v>67000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CB14">
         <v>58200000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CC14">
         <v>108600000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CD14">
         <v>78700000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CE14">
         <v>96800000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CF14">
         <v>90100000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CG14">
         <v>26757000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CH14">
         <v>23700000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CI14">
         <v>19600000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CJ14">
         <v>11700000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CK14">
         <v>10909000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CL14">
         <v>21114000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CM14">
         <v>15089000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CN14">
         <v>9308000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CO14">
         <v>10913000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CP14">
         <v>10183000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CQ14">
         <v>15476000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CR14">
         <v>15921000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CS14">
         <v>16171000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CT14">
         <v>13948000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CU14">
         <v>12824000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CV14">
         <v>12777000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CW14">
         <v>11702000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CX14">
         <v>10865000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CY14">
         <v>8528000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CZ14">
         <v>5645000.0</v>
       </c>
-      <c r="CX14">
+      <c r="DA14">
         <v>6062000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DB14">
         <v>5986000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DC14">
         <v>6089000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DD14">
         <v>5984000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B15">
+        <v>764000000.0</v>
+      </c>
+      <c r="C15">
+        <v>867000000.0</v>
+      </c>
+      <c r="D15">
+        <v>976000000.0</v>
+      </c>
+      <c r="E15">
         <v>996000000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>628000000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>715000000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>717000000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>667000000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>625000000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>575000000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>746000000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>594000000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>532000000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>586000000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>679000000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>670000000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>576000000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>635000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>667000000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>637000000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>495000000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>-757000000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>1409000000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>607000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>455000000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-637000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>-306000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>610000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>506000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>518000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>556000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>494000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>732000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>-141000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>524000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>-1006000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>373000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>376000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>440000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>209000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>-188000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>372000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>315000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>-695000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>186000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>333000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>429000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>126000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>329000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>284000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>287000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>338000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BB15">
         <v>286000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>277000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BD15">
         <v>292000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BE15">
         <v>220000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BF15">
         <v>200000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BG15">
         <v>-126000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BH15">
         <v>21000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BI15">
         <v>155800000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BJ15">
         <v>151500000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BK15">
         <v>132100000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BL15">
         <v>155000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BM15">
         <v>63000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BN15">
         <v>10600000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BO15">
         <v>46000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BP15">
         <v>-160900000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BQ15">
         <v>127100000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BR15">
         <v>122800000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BS15">
         <v>129800000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BT15">
         <v>115300000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BU15">
         <v>46900000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BV15">
         <v>108700000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BW15">
         <v>-105700000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BX15">
         <v>105700000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BY15">
         <v>131100000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BZ15">
         <v>85700000.0</v>
       </c>
-      <c r="BX15">
+      <c r="CA15">
         <v>108500000.0</v>
       </c>
-      <c r="BY15">
-[...2 lines deleted...]
-      <c r="BZ15">
+      <c r="CB15">
+        <v>0.0</v>
+      </c>
+      <c r="CC15">
         <v>-72300000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CD15">
         <v>144200000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CE15">
         <v>157200000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CF15">
         <v>193700000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CG15">
         <v>180200000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CH15">
         <v>109100000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CI15">
         <v>122000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CJ15">
         <v>143300000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CK15">
         <v>178718000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CL15">
         <v>111930000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CM15">
         <v>104390000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CN15">
         <v>127042000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CO15">
         <v>80810000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CP15">
         <v>95630000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CQ15">
         <v>94194000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CR15">
         <v>111070000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CS15">
         <v>61482000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CT15">
         <v>80403000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CU15">
         <v>72452000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CV15">
         <v>88388000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CW15">
         <v>72262000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CX15">
         <v>58225000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CY15">
         <v>49900000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CZ15">
         <v>44683000.0</v>
       </c>
-      <c r="CX15">
+      <c r="DA15">
         <v>55269000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DB15">
         <v>26708000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DC15">
         <v>24113000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DD15">
         <v>46325000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>183</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>992000000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>624000000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>715000000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>713000000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>663000000.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>528000000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>586000000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>679000000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>670000000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>576000000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>635000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>667000000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>637000000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>495000000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-757000000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>1409000000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>607000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>455000000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-637000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-306000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>610000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>506000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>518000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>556000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>483000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>693000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>-180000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>485000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>-1045000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>334000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>337000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>401000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>-105000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>-227000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>333000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>551000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>-507000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>186000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>333000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>429000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>126000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>329000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>284000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>287000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>338000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>286000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>277000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>292000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>208000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>331000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BG16">
         <v>154000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BH16">
         <v>399000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BI16">
         <v>90000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BJ16">
         <v>151500000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BK16">
         <v>132100000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BL16">
         <v>104000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BM16">
         <v>63300000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BN16">
         <v>10800000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BO16">
         <v>46000000.0</v>
       </c>
-      <c r="BM16">
-[...2 lines deleted...]
-      <c r="BN16">
+      <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
         <v>128200000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BR16">
         <v>122900000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BS16">
         <v>129100000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BT16">
         <v>115500000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BU16">
         <v>47200000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BV16">
         <v>108900000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BW16">
         <v>-105800000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BX16">
         <v>105800000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BY16">
         <v>130500000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BZ16">
         <v>90100000.0</v>
       </c>
-      <c r="BX16">
+      <c r="CA16">
         <v>40800000.0</v>
       </c>
-      <c r="BY16">
-[...2 lines deleted...]
-      <c r="BZ16">
+      <c r="CB16">
+        <v>0.0</v>
+      </c>
+      <c r="CC16">
         <v>169100000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CD16">
         <v>148700000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CE16">
         <v>145700000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CF16">
         <v>136900000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CG16">
         <v>166900000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CH16">
         <v>112800000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CI16">
         <v>105100000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CJ16">
         <v>145100000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CK16">
         <v>185142000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CL16">
         <v>111930000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CM16">
         <v>104390000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CN16">
         <v>127042000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CO16">
         <v>80810000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CP16">
         <v>95630000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CQ16">
         <v>94194000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CR16">
         <v>111070000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CS16">
         <v>66468000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CT16">
         <v>80403000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CU16">
         <v>72452000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CV16">
         <v>88388000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CW16">
         <v>72262000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CX16">
         <v>59671000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CY16">
         <v>49900000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CZ16">
         <v>56802000.0</v>
       </c>
-      <c r="CX16">
+      <c r="DA16">
         <v>87003000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DB16">
         <v>26708000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DC16">
         <v>24113000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DD16">
         <v>46325000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>184</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>894000000.0</v>
+      </c>
+      <c r="D17">
+        <v>1001000000.0</v>
+      </c>
+      <c r="E17">
         <v>1021000000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>654000000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>742000000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>743000000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>694000000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>651000000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>602000000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>773000000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>618000000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>555000000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>610000000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>703000000.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>693000000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>595000000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>653000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>684000000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>654000000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>511000000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>-740000000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>1425000000.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>623000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>472000000.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>-624000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>-291000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>2479000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>517000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>528000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>567000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>1676000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>1005000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>-130000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>542000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>2884000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>387000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>383000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>445000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AO17">
         <v>2049000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AP17">
         <v>-183000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AQ17">
         <v>375000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AR17">
         <v>314000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AS17">
         <v>-736000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AT17">
         <v>183000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AU17">
         <v>342000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AV17">
         <v>419000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AW17">
         <v>566000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AX17">
         <v>779000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AY17">
         <v>497000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AZ17">
         <v>601000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="BA17">
         <v>706000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BB17">
         <v>551000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BC17">
         <v>781000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BD17">
         <v>658000000.0</v>
       </c>
-      <c r="BB17">
-[...7 lines deleted...]
-      </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
         <v>84600000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BK17">
         <v>81800000.0</v>
       </c>
-      <c r="BI17">
-[...7 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -26083,142 +26624,155 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+      <c r="DD17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>185</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>-425000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-430000000.0</v>
+      </c>
+      <c r="E18">
         <v>-442000000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-456000000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-452000000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-451000000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-442000000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-466000000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-464000000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-472000000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-452000000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-457000000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-443000000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-445000000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-426000000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-399000000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-355000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-333000000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-370000000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-368000000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-377000000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-377000000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-381000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-383000000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-395000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-436000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-442000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-447000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-452000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>-460000000.0</v>
       </c>
-      <c r="AD18"/>
-[...1 lines deleted...]
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -26248,372 +26802,372 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>191000000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>150000000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>213000000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>197000000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>186000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>187000000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>195000000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>169000000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>164000000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>267000000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>201000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>176000000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>157000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>162000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-1349000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>164000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>155000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AF19">
         <v>181000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AG19">
         <v>178000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AH19">
         <v>159000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AI19">
         <v>68000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AJ19">
         <v>224000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AK19">
         <v>-43000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AL19">
         <v>176000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AM19">
         <v>140000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AN19">
         <v>176000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AO19">
         <v>-124000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AP19">
         <v>-216000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AQ19">
         <v>119000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AR19">
         <v>93000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AS19">
         <v>78000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AT19">
         <v>110000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AU19">
         <v>111000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AV19">
         <v>77000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AW19">
         <v>112000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AX19">
         <v>125000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AY19">
         <v>102000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AZ19">
         <v>102000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="BA19">
         <v>-177000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BB19">
         <v>99000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BC19">
         <v>658000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BD19">
         <v>319000000.0</v>
       </c>
-      <c r="BB19"/>
-[...1 lines deleted...]
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19">
         <v>-87000000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BK19">
         <v>85700000.0</v>
       </c>
-      <c r="BI19"/>
-[...1 lines deleted...]
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>-13000000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>-2000000.0</v>
       </c>
-      <c r="O20">
+      <c r="R20">
         <v>-9000000.0</v>
       </c>
-      <c r="P20">
+      <c r="S20">
         <v>-11000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="T20">
         <v>-10000000.0</v>
       </c>
-      <c r="R20">
+      <c r="U20">
         <v>22000000.0</v>
       </c>
-      <c r="S20">
+      <c r="V20">
         <v>4000000.0</v>
       </c>
-      <c r="T20">
+      <c r="W20">
         <v>1602000000.0</v>
       </c>
-      <c r="U20">
+      <c r="X20">
         <v>-4000000.0</v>
       </c>
-      <c r="V20">
+      <c r="Y20">
         <v>-55000000.0</v>
       </c>
-      <c r="W20">
+      <c r="Z20">
         <v>11000000.0</v>
       </c>
-      <c r="X20">
+      <c r="AA20">
         <v>1005000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AB20">
         <v>971000000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>-3000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AE20">
         <v>-10000000.0</v>
       </c>
-      <c r="AC20">
-[...2 lines deleted...]
-      <c r="AD20">
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-486000000.0</v>
       </c>
-      <c r="AE20">
-[...2 lines deleted...]
-      <c r="AF20">
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>653000000.0</v>
       </c>
-      <c r="AG20">
-[...2 lines deleted...]
-      <c r="AH20">
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
         <v>-6000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AL20">
         <v>7000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AM20">
         <v>-24000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AN20">
         <v>6000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AO20">
         <v>311000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AP20">
         <v>76000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AQ20">
         <v>-4000000.0</v>
       </c>
-      <c r="AO20">
-[...2 lines deleted...]
-      <c r="AP20">
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>1099000000.0</v>
       </c>
-      <c r="AQ20">
-[...5 lines deleted...]
-      <c r="AS20">
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>51000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AW20">
         <v>272000000.0</v>
       </c>
-      <c r="AU20">
-[...7 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
@@ -26738,408 +27292,420 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+      <c r="DD20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B21">
+        <v>1160000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1346000000.0</v>
+      </c>
+      <c r="D21">
+        <v>1444000000.0</v>
+      </c>
+      <c r="E21">
         <v>1364000000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>1062000000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>1143000000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>1243000000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>1145000000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>1007000000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>1037000000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>1194000000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>1072000000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>971000000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>957000000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>1045000000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>991000000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>1007000000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>1197000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>1232000000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>1016000000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>978000000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>926000000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>2365000000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>892000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>773000000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>658000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>917000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>1009000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>931000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>945000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>996000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>1047000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>989000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>1042000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>990000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>809000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>831000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>890000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>955000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>1024000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>920000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>940000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>816000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>-244000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>721000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>892000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>1078000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>956000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>1332000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>1013000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>1147000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>1160000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>1041000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>775000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>1020000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BE21">
         <v>965000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BF21">
         <v>852000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BG21">
         <v>293000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BH21">
         <v>516000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BI21">
         <v>469600000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BJ21">
         <v>381000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BK21">
         <v>256600000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BL21">
         <v>397000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BM21">
         <v>449800000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BN21">
         <v>181100000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BO21">
         <v>405400000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BP21">
         <v>244400000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BQ21">
         <v>359400000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BR21">
         <v>391200000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BS21">
         <v>346700000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BT21">
         <v>309900000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BU21">
         <v>291500000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BV21">
         <v>398300000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BW21">
         <v>395200000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BX21">
         <v>476200000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BY21">
         <v>440600000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BZ21">
         <v>443000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="CA21">
         <v>340100000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CB21">
         <v>401000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CC21">
         <v>467300000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CD21">
         <v>428200000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CE21">
         <v>421200000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CF21">
         <v>428500000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CG21">
         <v>154500000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CH21">
         <v>82800000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CI21">
         <v>57000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CJ21">
         <v>129600000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CK21">
         <v>90536000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CL21">
         <v>95935000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CM21">
         <v>88686000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CN21">
         <v>122771000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CO21">
         <v>60460000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CP21">
         <v>87580000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CQ21">
         <v>85248000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CR21">
         <v>122805000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CS21">
         <v>152001000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CT21">
         <v>84666000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CU21">
         <v>76871000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CV21">
         <v>108355000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CW21">
         <v>99676000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CX21">
         <v>91396000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CY21">
         <v>80825000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CZ21">
         <v>112422000.0</v>
       </c>
-      <c r="CX21">
+      <c r="DA21">
         <v>115322000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DB21">
         <v>85470000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DC21">
         <v>81662000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DD21">
         <v>112689000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...7 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -27318,259 +27884,268 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+      <c r="DD22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>3371000000.0</v>
+      </c>
+      <c r="C23">
+        <v>3131000000.0</v>
+      </c>
+      <c r="D23">
+        <v>3384000000.0</v>
+      </c>
+      <c r="E23">
         <v>3144000000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>3084000000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>2899000000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>3011000000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>2822000000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>2669000000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>2560000000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>2639000000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>2897000000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>2941000000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>2516000000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>2757000000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>3527000000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>4242000000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>4156000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>3202000000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>3462000000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>2980000000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>2310000000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>3497000000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>2210000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>2106000000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>1837000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>2080000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>2345000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>2262000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>2262000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>2410000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>2642000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>2592000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>2506000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>2469000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>2825000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>2445000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>2448000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>2440000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>2376000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>2373000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>2206000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>2145000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>2300000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>2603000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>2525000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>2427000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>2723000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>2959000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>2917000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>2904000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>2712000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>2678000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>2624000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>2039000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>2105000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>2022000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>1907000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BH23">
         <v>1339000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BI23">
         <v>1541900000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BJ23">
         <v>1741000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BK23">
         <v>1716000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BL23">
         <v>1567000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BM23">
         <v>1504100000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BN23">
         <v>1906700000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BO23">
         <v>1582400000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BP23">
         <v>1914500000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BQ23">
         <v>1591300000.0</v>
       </c>
-      <c r="BO23">
-[...7 lines deleted...]
-      </c>
       <c r="BR23">
         <v>0.0</v>
       </c>
       <c r="BS23">
         <v>0.0</v>
       </c>
       <c r="BT23">
         <v>0.0</v>
       </c>
       <c r="BU23">
         <v>0.0</v>
       </c>
       <c r="BV23">
         <v>0.0</v>
       </c>
       <c r="BW23">
         <v>0.0</v>
       </c>
       <c r="BX23">
         <v>0.0</v>
       </c>
       <c r="BY23">
         <v>0.0</v>
       </c>
       <c r="BZ23">
@@ -27635,125 +28210,134 @@
       </c>
       <c r="CT23">
         <v>0.0</v>
       </c>
       <c r="CU23">
         <v>0.0</v>
       </c>
       <c r="CV23">
         <v>0.0</v>
       </c>
       <c r="CW23">
         <v>0.0</v>
       </c>
       <c r="CX23">
         <v>0.0</v>
       </c>
       <c r="CY23">
         <v>0.0</v>
       </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
+      <c r="DB23">
+        <v>0.0</v>
+      </c>
+      <c r="DC23">
+        <v>0.0</v>
+      </c>
+      <c r="DD23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24">
         <v>11000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>39000000.0</v>
       </c>
       <c r="AH24">
         <v>39000000.0</v>
       </c>
       <c r="AI24">
         <v>39000000.0</v>
       </c>
       <c r="AJ24">
         <v>39000000.0</v>
       </c>
       <c r="AK24">
         <v>39000000.0</v>
       </c>
       <c r="AL24">
         <v>39000000.0</v>
       </c>
       <c r="AM24">
         <v>39000000.0</v>
       </c>
       <c r="AN24">
         <v>39000000.0</v>
       </c>
       <c r="AO24">
         <v>39000000.0</v>
       </c>
       <c r="AP24">
+        <v>39000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>39000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>39000000.0</v>
+      </c>
+      <c r="AS24">
         <v>26000000.0</v>
       </c>
-      <c r="AQ24"/>
-[...1 lines deleted...]
-      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
@@ -27770,330 +28354,334 @@
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>192</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>620000000.0</v>
+      </c>
+      <c r="D25">
+        <v>633000000.0</v>
+      </c>
+      <c r="E25">
         <v>618000000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>609000000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>616000000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>610000000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>596000000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>587000000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>584000000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>587000000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>567000000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>561000000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>557000000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>565000000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>554000000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>551000000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>543000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>538000000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>540000000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>526000000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>528000000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>541000000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>528000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>539000000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>532000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>565000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>661000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>578000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>579000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>593000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>587000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>569000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>571000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>570000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>564000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>562000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>577000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>558000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>557000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>549000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>552000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>551000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>584000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>617000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>570000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>538000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>522000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>520000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>502000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>496000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>479000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>473000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>442000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>412000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>409000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BF25">
         <v>403000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BG25">
         <v>333000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BH25">
         <v>281000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BI25">
         <v>284300000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BJ25">
         <v>287800000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BK25">
         <v>263700000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BL25">
         <v>256100000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BM25">
         <v>265100000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BN25">
         <v>261700000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BO25">
         <v>269700000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BP25">
         <v>282300000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BQ25">
         <v>293100000.0</v>
       </c>
-      <c r="BO25"/>
-[...1 lines deleted...]
-      <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...7 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -28272,366 +28860,378 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+      <c r="DD26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
-[...1 lines deleted...]
-      </c>
+      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27"/>
+      <c r="AL27">
+        <v>4000000.0</v>
+      </c>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27">
         <v>415000000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>29000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BH27">
         <v>386000000.0</v>
       </c>
-      <c r="BF27"/>
-[...1 lines deleted...]
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-      <c r="BM27"/>
+      <c r="BM27">
+        <v>270600000.0</v>
+      </c>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>190000000.0</v>
+      </c>
+      <c r="C28">
+        <v>192000000.0</v>
+      </c>
+      <c r="D28">
+        <v>298000000.0</v>
+      </c>
+      <c r="E28">
         <v>186000000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>375000000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>188000000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>187000000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>182000000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>176000000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>179000000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>175000000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>171000000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>162000000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>169000000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>166000000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>167000000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>162000000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>152000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>156000000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>165000000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>174000000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>160000000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>156000000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>187000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>153000000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>155000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>153000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>134000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>154000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>148000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>154000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>110000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>154000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>164000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>173000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>175000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>168000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>157000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>184000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>119000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>171000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>189000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>190000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>150000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>160000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>164000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>179000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>149000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>135000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>154000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>172000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>132000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>158000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>183000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>140000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>273000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>186000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>501000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>129000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BI28">
         <v>115800000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BJ28">
         <v>109100000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BK28">
         <v>109700000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BL28">
         <v>180400000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BM28">
         <v>373000000.0</v>
       </c>
-      <c r="BK28">
-[...7 lines deleted...]
-      </c>
       <c r="BN28">
         <v>0.0</v>
       </c>
       <c r="BO28">
         <v>0.0</v>
       </c>
       <c r="BP28">
         <v>0.0</v>
       </c>
       <c r="BQ28">
         <v>0.0</v>
       </c>
       <c r="BR28">
         <v>0.0</v>
       </c>
       <c r="BS28">
         <v>0.0</v>
       </c>
       <c r="BT28">
         <v>0.0</v>
       </c>
       <c r="BU28">
         <v>0.0</v>
       </c>
       <c r="BV28">
@@ -28708,576 +29308,592 @@
       </c>
       <c r="CT28">
         <v>0.0</v>
       </c>
       <c r="CU28">
         <v>0.0</v>
       </c>
       <c r="CV28">
         <v>0.0</v>
       </c>
       <c r="CW28">
         <v>0.0</v>
       </c>
       <c r="CX28">
         <v>0.0</v>
       </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
+      <c r="DB28">
+        <v>0.0</v>
+      </c>
+      <c r="DC28">
+        <v>0.0</v>
+      </c>
+      <c r="DD28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>196</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>272000000.0</v>
+      </c>
+      <c r="D29">
+        <v>287000000.0</v>
+      </c>
+      <c r="E29">
         <v>284000000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>185000000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>177000000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>186000000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>197000000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>113000000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>168000000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>209000000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>206000000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>145000000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>168000000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>220000000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>198000000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>134000000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>184000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>194000000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>121000000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>134000000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>-237000000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>351000000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>177000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>140000000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>104000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>60000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>455000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>151000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>148000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>172000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>273000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>196000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>-46000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>164000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>1316000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>160000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>216000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>246000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>173000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>377000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>213000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>154000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>91000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>108000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>189000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>244000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>24000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>246000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>178000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>200000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="BA29">
         <v>67000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BB29">
         <v>171000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BC29">
         <v>225000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BD29">
         <v>279000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BE29">
         <v>45000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BF29">
         <v>60000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BG29">
         <v>42000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BH29">
         <v>96000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BI29">
         <v>112600000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BJ29">
         <v>66500000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BK29">
         <v>87800000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BL29">
         <v>95900000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BM29">
         <v>196700000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BN29">
         <v>20600000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BO29">
         <v>45800000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BP29">
         <v>-95500000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BQ29">
         <v>79400000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BR29">
         <v>99600000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BS29">
         <v>67000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BT29">
         <v>80600000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BU29">
         <v>109900000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BV29">
         <v>87900000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BW29">
         <v>19400000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BX29">
         <v>87100000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BY29">
         <v>131500000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BZ29">
         <v>74600000.0</v>
       </c>
-      <c r="BX29">
+      <c r="CA29">
         <v>69100000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CB29">
         <v>87700000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CC29">
         <v>69000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CD29">
         <v>73500000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CE29">
         <v>64300000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CF29">
         <v>79100000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CG29">
         <v>96200000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CH29">
         <v>77200000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CI29">
         <v>77200000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CJ29">
         <v>94900000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CK29">
         <v>6125000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CL29">
         <v>72123000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CM29">
         <v>67627000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CN29">
         <v>80842000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CO29">
         <v>52672000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CP29">
         <v>61273000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CQ29">
         <v>59841000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CR29">
         <v>70814000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CS29">
         <v>78017000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CT29">
         <v>57895000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CU29">
         <v>50712000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CV29">
         <v>63678000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CW29">
         <v>52106000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CX29">
         <v>43443000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CY29">
         <v>35184000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CZ29">
         <v>37868000.0</v>
       </c>
-      <c r="CX29">
+      <c r="DA29">
         <v>57024000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DB29">
         <v>18138000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DC29">
         <v>16968000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DD29">
         <v>30887000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>735000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1726000000.0</v>
+      </c>
+      <c r="D30">
+        <v>924000000.0</v>
+      </c>
+      <c r="E30">
         <v>1697000000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>294000000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>299000000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>299000000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>288000000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>283000000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>288000000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>286000000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>273000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>276000000.0</v>
       </c>
       <c r="N30">
         <v>268000000.0</v>
       </c>
       <c r="O30">
+        <v>272000000.0</v>
+      </c>
+      <c r="P30">
+        <v>276000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>268000000.0</v>
+      </c>
+      <c r="R30">
         <v>275000000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>268000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>267000000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>267000000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>280000000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>268000000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>266000000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>270000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>264000000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>258000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>245000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>236000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>257000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>251000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>272000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>196000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>240000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>249000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>261000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>276000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>266000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>244000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>285000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>216000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>277000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>849000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>863000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>2462000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>1986000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>1955000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>891000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>2201000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>2439000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>2415000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>2408000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>747000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>705000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>911000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>658000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>893000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>761000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>501000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BH30">
         <v>487000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BI30">
         <v>443200000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BJ30">
         <v>435900000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BK30">
         <v>406000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BL30">
         <v>485200000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BM30">
         <v>-701900000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BN30">
         <v>611800000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BO30">
         <v>415300000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BP30">
         <v>443400000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BQ30">
         <v>763100000.0</v>
       </c>
-      <c r="BO30">
-[...7 lines deleted...]
-      </c>
       <c r="BR30">
         <v>0.0</v>
       </c>
       <c r="BS30">
         <v>0.0</v>
       </c>
       <c r="BT30">
         <v>0.0</v>
       </c>
       <c r="BU30">
         <v>0.0</v>
       </c>
       <c r="BV30">
         <v>0.0</v>
       </c>
       <c r="BW30">
         <v>0.0</v>
       </c>
       <c r="BX30">
         <v>0.0</v>
       </c>
       <c r="BY30">
         <v>0.0</v>
       </c>
       <c r="BZ30">
@@ -29342,259 +29958,268 @@
       </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
       <c r="CV30">
         <v>0.0</v>
       </c>
       <c r="CW30">
         <v>0.0</v>
       </c>
       <c r="CX30">
         <v>0.0</v>
       </c>
       <c r="CY30">
         <v>0.0</v>
       </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
+      <c r="DB30">
+        <v>0.0</v>
+      </c>
+      <c r="DC30">
+        <v>0.0</v>
+      </c>
+      <c r="DD30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:108">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B31">
+        <v>-180000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-180000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-156000000.0</v>
+      </c>
+      <c r="E31">
         <v>-59000000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>-223000000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-224000000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-314000000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>-254000000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>-243000000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-267000000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>-212000000.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>-248000000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-271000000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-179000000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-146000000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-100000000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-278000000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-360000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-354000000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-241000000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-333000000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-1903000000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-589000000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-92000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-161000000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-1178000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-1148000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>73000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>-263000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>-269000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>-257000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-272000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>212000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>-1218000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>-284000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>-485000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>-284000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>-291000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>-264000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>-636000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>-726000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>-352000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>-348000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>-449000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>-430000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>-361000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>-435000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>-366000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>-307000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>-338000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AZ31">
         <v>-346000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="BA31">
         <v>-387000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BB31">
         <v>-319000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BC31">
         <v>234000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BD31">
         <v>-80000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BE31">
         <v>-482000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BF31">
         <v>-406000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BG31">
         <v>-214000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BH31">
         <v>-100100000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BI31">
         <v>-72200000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BJ31">
         <v>-286000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BK31">
         <v>-87000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BL31">
         <v>-100100000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BM31">
         <v>-86200000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BN31">
         <v>-107700000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BO31">
         <v>-99300000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BP31">
         <v>-519600000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BQ31">
         <v>-90200000.0</v>
       </c>
-      <c r="BO31">
-[...7 lines deleted...]
-      </c>
       <c r="BR31">
         <v>0.0</v>
       </c>
       <c r="BS31">
         <v>0.0</v>
       </c>
       <c r="BT31">
         <v>0.0</v>
       </c>
       <c r="BU31">
         <v>0.0</v>
       </c>
       <c r="BV31">
         <v>0.0</v>
       </c>
       <c r="BW31">
         <v>0.0</v>
       </c>
       <c r="BX31">
         <v>0.0</v>
       </c>
       <c r="BY31">
         <v>0.0</v>
       </c>
       <c r="BZ31">
@@ -29659,365 +30284,383 @@
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
+      <c r="DD31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:108">
       <c r="A32" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B32">
+        <v>4531000000.0</v>
+      </c>
+      <c r="C32">
+        <v>4477000000.0</v>
+      </c>
+      <c r="D32">
+        <v>4828000000.0</v>
+      </c>
+      <c r="E32">
         <v>4508000000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>4146000000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>4042000000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>4254000000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>3967000000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>3676000000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>3597000000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>3833000000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>3969000000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>3912000000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>3473000000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>3802000000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>4518000000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>5249000000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>5353000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>4434000000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>4478000000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>3958000000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>3236000000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>5862000000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>3102000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>2879000000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>2495000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>2997000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>3354000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>3193000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>3207000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>3406000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>3689000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>3581000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>3548000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>3459000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>3634000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>3276000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>3338000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>3395000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AO32">
         <v>3400000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>3293000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>3144000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AR32">
         <v>3195000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AS32">
         <v>3636000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AT32">
         <v>3707000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AU32">
         <v>3463000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AV32">
         <v>3597000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AW32">
         <v>3951000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AX32">
         <v>4291000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AY32">
         <v>3937000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AZ32">
         <v>4047000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="BA32">
         <v>3872000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BB32">
         <v>3654000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BC32">
         <v>3382000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BD32">
         <v>3060000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BE32">
         <v>3079000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BF32">
         <v>2870000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BG32">
         <v>2166000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BH32">
         <v>1857000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BI32">
         <v>2017300000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BJ32">
         <v>2122000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BK32">
         <v>2033500000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BL32">
         <v>1932000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BM32">
         <v>1953900000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BN32">
         <v>2088200000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BO32">
         <v>1990900000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BP32">
         <v>2157600000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BQ32">
         <v>1950700000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BR32">
         <v>1712300000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BS32">
         <v>1693300000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BT32">
         <v>1828900000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BU32">
         <v>2342700000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BV32">
         <v>3296600000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BW32">
         <v>3560500000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BX32">
         <v>2895000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BY32">
         <v>2848800000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BZ32">
         <v>2609000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="CA32">
         <v>2657600000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CB32">
         <v>2444400000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CC32">
         <v>2447000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CD32">
         <v>2606900000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CE32">
         <v>2468900000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CF32">
         <v>2685800000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CG32">
         <v>558000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CH32">
         <v>246700000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CI32">
         <v>112900000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CJ32">
         <v>336900000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CK32">
         <v>325838000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CL32">
         <v>249642000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CM32">
         <v>236867000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CN32">
         <v>352586000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CO32">
         <v>280181000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CP32">
         <v>246983000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CQ32">
         <v>251865000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CR32">
         <v>318868000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CS32">
         <v>285009000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CT32">
         <v>225111000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CU32">
         <v>213734000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CV32">
         <v>291401000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CW32">
         <v>283816000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CX32">
         <v>227025000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CY32">
         <v>218842000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CZ32">
         <v>325224000.0</v>
       </c>
-      <c r="CX32">
+      <c r="DA32">
         <v>905707000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DB32">
         <v>741417000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DC32">
         <v>552012000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DD32">
         <v>480586000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -30094,51 +30737,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B2">
         <v>214000000.0</v>
       </c>
       <c r="C2">
         <v>96000000.0</v>
       </c>
       <c r="D2">
         <v>794000000.0</v>
       </c>
       <c r="E2">
         <v>1147000000.0</v>
       </c>
       <c r="F2">
         <v>1209000000.0</v>
       </c>
       <c r="G2">
         <v>209000000.0</v>
       </c>
       <c r="H2">
         <v>3331000000.0</v>
       </c>
       <c r="I2">
         <v>326000000.0</v>
       </c>
@@ -30159,51 +30802,51 @@
       </c>
       <c r="O2">
         <v>411000000.0</v>
       </c>
       <c r="P2">
         <v>502400000.0</v>
       </c>
       <c r="Q2">
         <v>165600000.0</v>
       </c>
       <c r="R2">
         <v>118600000.0</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B3">
         <v>3026000000</v>
       </c>
       <c r="C3">
         <v>2629000000</v>
       </c>
       <c r="D3">
         <v>2345000000</v>
       </c>
       <c r="E3">
         <v>1621000000</v>
       </c>
       <c r="F3">
         <v>1281000000</v>
       </c>
       <c r="G3">
         <v>1707000000</v>
       </c>
       <c r="H3">
         <v>2270000000</v>
       </c>
       <c r="I3">
         <v>2924000000</v>
       </c>
@@ -30242,51 +30885,51 @@
       </c>
       <c r="U3">
         <v>1583100000</v>
       </c>
       <c r="V3">
         <v>187404000</v>
       </c>
       <c r="W3">
         <v>164242000</v>
       </c>
       <c r="X3">
         <v>160804000</v>
       </c>
       <c r="Y3">
         <v>174953000</v>
       </c>
       <c r="Z3">
         <v>124171000</v>
       </c>
       <c r="AA3">
         <v>137477000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-353000000.0</v>
       </c>
       <c r="F4">
         <v>-62000000.0</v>
       </c>
       <c r="G4">
         <v>1001000000.0</v>
       </c>
       <c r="H4">
         <v>-3151000000.0</v>
       </c>
       <c r="I4">
         <v>3151000000.0</v>
       </c>
       <c r="J4">
         <v>-420000000.0</v>
       </c>
       <c r="K4">
         <v>455000000.0</v>
       </c>
@@ -30295,51 +30938,51 @@
       </c>
       <c r="M4">
         <v>-283000000.0</v>
       </c>
       <c r="N4">
         <v>-116000000.0</v>
       </c>
       <c r="O4">
         <v>303000000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-216000000.0</v>
       </c>
       <c r="F5">
         <v>-127000000.0</v>
       </c>
       <c r="G5">
         <v>99000000.0</v>
       </c>
       <c r="H5">
         <v>93000000.0</v>
       </c>
       <c r="I5">
         <v>-81000000.0</v>
       </c>
       <c r="J5">
         <v>-97000000.0</v>
       </c>
       <c r="K5">
         <v>197000000.0</v>
       </c>
@@ -30348,51 +30991,51 @@
       </c>
       <c r="M5">
         <v>1148000000.0</v>
       </c>
       <c r="N5">
         <v>1010000000.0</v>
       </c>
       <c r="O5">
         <v>2515000000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B6">
         <v>-105000000.0</v>
       </c>
       <c r="C6">
         <v>118000000.0</v>
       </c>
       <c r="D6">
         <v>-698000000.0</v>
       </c>
       <c r="E6">
         <v>-353000000.0</v>
       </c>
       <c r="F6">
         <v>-62000000.0</v>
       </c>
       <c r="G6">
         <v>1000000000.0</v>
       </c>
       <c r="H6">
         <v>-3122000000.0</v>
       </c>
       <c r="I6">
         <v>3005000000.0</v>
       </c>
@@ -30413,54 +31056,54 @@
       </c>
       <c r="O6">
         <v>303000000.0</v>
       </c>
       <c r="P6">
         <v>-91000000.0</v>
       </c>
       <c r="Q6">
         <v>336800000.0</v>
       </c>
       <c r="R6">
         <v>47000000.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B7">
-        <v>-223000000.0</v>
+        <v>-108000000.0</v>
       </c>
       <c r="C7">
         <v>-76000000.0</v>
       </c>
       <c r="D7">
         <v>1195000000.0</v>
       </c>
       <c r="E7">
         <v>-258000000.0</v>
       </c>
       <c r="F7">
         <v>-58000000.0</v>
       </c>
       <c r="G7">
         <v>-123000000.0</v>
       </c>
       <c r="H7">
         <v>-250000000.0</v>
       </c>
       <c r="I7">
         <v>399000000.0</v>
       </c>
       <c r="J7">
         <v>-2000000.0</v>
       </c>
@@ -30478,51 +31121,51 @@
       </c>
       <c r="O7">
         <v>-315000000.0</v>
       </c>
       <c r="P7">
         <v>314900000.0</v>
       </c>
       <c r="Q7">
         <v>-7700000.0</v>
       </c>
       <c r="R7">
         <v>-461100000.0</v>
       </c>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-220000000.0</v>
       </c>
       <c r="F8">
         <v>-265000000.0</v>
       </c>
       <c r="G8">
         <v>88000000.0</v>
       </c>
       <c r="H8">
         <v>105000000.0</v>
       </c>
       <c r="I8">
         <v>-50000000.0</v>
       </c>
       <c r="J8">
         <v>-78000000.0</v>
       </c>
       <c r="K8">
         <v>-107000000.0</v>
       </c>
@@ -30531,51 +31174,51 @@
       </c>
       <c r="M8">
         <v>-84000000.0</v>
       </c>
       <c r="N8">
         <v>-131000000.0</v>
       </c>
       <c r="O8">
         <v>-231000000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B9">
         <v>-192000000.0</v>
       </c>
       <c r="C9">
         <v>52000000.0</v>
       </c>
       <c r="D9">
         <v>301000000.0</v>
       </c>
       <c r="E9">
         <v>-220000000.0</v>
       </c>
       <c r="F9">
         <v>-265000000.0</v>
       </c>
       <c r="G9">
         <v>88000000.0</v>
       </c>
       <c r="H9">
         <v>105000000.0</v>
       </c>
       <c r="I9">
         <v>-50000000.0</v>
       </c>
@@ -30604,51 +31247,51 @@
         <v>18200000.0</v>
       </c>
       <c r="R9">
         <v>47600000.0</v>
       </c>
       <c r="S9">
         <v>60600000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9">
         <v>292300000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9">
         <v>11830000.0</v>
       </c>
       <c r="Y9">
         <v>45111000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B10">
         <v>-21000000.0</v>
       </c>
       <c r="C10">
         <v>-12000000.0</v>
       </c>
       <c r="D10">
         <v>188000000.0</v>
       </c>
       <c r="E10">
         <v>-183000000.0</v>
       </c>
       <c r="F10">
         <v>-202000000.0</v>
       </c>
       <c r="G10">
         <v>16000000.0</v>
       </c>
       <c r="H10">
         <v>4000000.0</v>
       </c>
       <c r="I10">
         <v>15000000.0</v>
       </c>
@@ -30677,51 +31320,51 @@
         <v>-20800000.0</v>
       </c>
       <c r="R10">
         <v>-20000000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10">
         <v>22299000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>49939000.0</v>
       </c>
       <c r="Y10">
         <v>7145000.0</v>
       </c>
       <c r="Z10"/>
       <c r="AA10">
         <v>29827000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>196000000.0</v>
       </c>
       <c r="F11">
         <v>518000000.0</v>
       </c>
       <c r="G11">
         <v>-276000000.0</v>
       </c>
       <c r="H11">
         <v>-452000000.0</v>
       </c>
       <c r="I11">
         <v>313000000.0</v>
       </c>
       <c r="J11">
         <v>184000000.0</v>
       </c>
       <c r="K11">
         <v>126000000.0</v>
       </c>
@@ -30740,51 +31383,51 @@
       <c r="P11">
         <v>39300000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11">
         <v>95000000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11">
         <v>11338000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>33375000.0</v>
       </c>
       <c r="AA11">
         <v>114908000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>579000000.0</v>
       </c>
       <c r="F12">
         <v>1799000000.0</v>
       </c>
       <c r="G12">
         <v>2279000000.0</v>
       </c>
       <c r="H12">
         <v>265000000.0</v>
       </c>
       <c r="I12">
         <v>535000000.0</v>
       </c>
       <c r="J12">
         <v>2137000000.0</v>
       </c>
       <c r="K12">
         <v>1533000000.0</v>
       </c>
@@ -30795,100 +31438,100 @@
         <v>871000000.0</v>
       </c>
       <c r="N12">
         <v>501000000.0</v>
       </c>
       <c r="O12">
         <v>203000000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12">
         <v>109000000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-11000000.0</v>
       </c>
       <c r="F13">
         <v>20000000.0</v>
       </c>
       <c r="G13">
         <v>-115000000.0</v>
       </c>
       <c r="H13">
         <v>-19000000.0</v>
       </c>
       <c r="I13">
         <v>35000000.0</v>
       </c>
       <c r="J13">
         <v>123000000.0</v>
       </c>
       <c r="K13">
         <v>-88000000.0</v>
       </c>
       <c r="L13">
         <v>29000000.0</v>
       </c>
       <c r="M13">
         <v>152000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B14">
         <v>2453000000.0</v>
       </c>
       <c r="C14">
         <v>2354000000.0</v>
       </c>
       <c r="D14">
         <v>2250000000.0</v>
       </c>
       <c r="E14">
         <v>2261000000.0</v>
       </c>
       <c r="F14">
         <v>2135000000.0</v>
       </c>
       <c r="G14">
         <v>2164000000.0</v>
       </c>
       <c r="H14">
         <v>2411000000.0</v>
       </c>
       <c r="I14">
         <v>2297000000.0</v>
       </c>
@@ -30909,51 +31552,51 @@
       </c>
       <c r="O14">
         <v>1426000000.0</v>
       </c>
       <c r="P14">
         <v>1091900000.0</v>
       </c>
       <c r="Q14">
         <v>1078800000.0</v>
       </c>
       <c r="R14">
         <v>1070200000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B15">
         <v>2604000000.0</v>
       </c>
       <c r="C15">
         <v>2557000000.0</v>
       </c>
       <c r="D15">
         <v>2529000000.0</v>
       </c>
       <c r="E15">
         <v>2504000000.0</v>
       </c>
       <c r="F15">
         <v>2525000000.0</v>
       </c>
       <c r="G15">
         <v>2441000000.0</v>
       </c>
       <c r="H15">
         <v>2163000000.0</v>
       </c>
       <c r="I15">
         <v>1774000000.0</v>
       </c>
@@ -30990,51 +31633,51 @@
       </c>
       <c r="U15">
         <v>468500000.0</v>
       </c>
       <c r="V15">
         <v>355191000.0</v>
       </c>
       <c r="W15">
         <v>278660000.0</v>
       </c>
       <c r="X15">
         <v>135274000.0</v>
       </c>
       <c r="Y15">
         <v>36658000.0</v>
       </c>
       <c r="Z15">
         <v>22862000.0</v>
       </c>
       <c r="AA15">
         <v>22787000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B16">
         <v>109000000.0</v>
       </c>
       <c r="C16">
         <v>214000000.0</v>
       </c>
       <c r="D16">
         <v>96000000.0</v>
       </c>
       <c r="E16">
         <v>794000000.0</v>
       </c>
       <c r="F16">
         <v>1147000000.0</v>
       </c>
       <c r="G16">
         <v>1209000000.0</v>
       </c>
       <c r="H16">
         <v>209000000.0</v>
       </c>
       <c r="I16">
         <v>3331000000.0</v>
       </c>
@@ -31057,97 +31700,97 @@
         <v>714000000.0</v>
       </c>
       <c r="P16">
         <v>411400000.0</v>
       </c>
       <c r="Q16">
         <v>502400000.0</v>
       </c>
       <c r="R16">
         <v>165600000.0</v>
       </c>
       <c r="S16">
         <v>118600000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>22000000.0</v>
       </c>
       <c r="K17">
         <v>2000000.0</v>
       </c>
       <c r="L17">
         <v>-10000000.0</v>
       </c>
       <c r="M17">
         <v>-11000000.0</v>
       </c>
       <c r="N17">
         <v>-21000000.0</v>
       </c>
       <c r="O17">
         <v>8000000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B18">
-        <v>3221000000.0</v>
+        <v>2891000000.0</v>
       </c>
       <c r="C18">
         <v>3006000000.0</v>
       </c>
       <c r="D18">
         <v>4146000000.0</v>
       </c>
       <c r="E18">
         <v>3346000000.0</v>
       </c>
       <c r="F18">
         <v>4427000000.0</v>
       </c>
       <c r="G18">
         <v>2843000000.0</v>
       </c>
       <c r="H18">
         <v>2478000000.0</v>
       </c>
       <c r="I18">
         <v>2119000000.0</v>
       </c>
       <c r="J18">
         <v>1413000000.0</v>
       </c>
@@ -31165,51 +31808,51 @@
       </c>
       <c r="O18">
         <v>773000000.0</v>
       </c>
       <c r="P18">
         <v>1165000000.0</v>
       </c>
       <c r="Q18">
         <v>908500000.0</v>
       </c>
       <c r="R18">
         <v>263200000.0</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B19">
         <v>204000000.0</v>
       </c>
       <c r="C19">
         <v>-2629000000.0</v>
       </c>
       <c r="D19">
         <v>-2363000000.0</v>
       </c>
       <c r="E19">
         <v>-73000000.0</v>
       </c>
       <c r="F19">
         <v>125000000.0</v>
       </c>
       <c r="G19">
         <v>-232000000.0</v>
       </c>
       <c r="H19">
         <v>1299000000.0</v>
       </c>
       <c r="I19">
         <v>-103000000.0</v>
       </c>
@@ -31224,82 +31867,82 @@
       </c>
       <c r="M19">
         <v>389000000.0</v>
       </c>
       <c r="N19">
         <v>490000000.0</v>
       </c>
       <c r="O19">
         <v>-192000000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B21">
         <v>-37000000.0</v>
       </c>
       <c r="C21">
         <v>-116000000.0</v>
       </c>
       <c r="D21">
         <v>234000000.0</v>
       </c>
       <c r="E21">
         <v>-702000000.0</v>
       </c>
       <c r="F21">
         <v>-899000000.0</v>
       </c>
       <c r="G21">
         <v>-133000000.0</v>
       </c>
       <c r="H21">
         <v>8036000000.0</v>
       </c>
       <c r="I21">
         <v>118000000.0</v>
       </c>
@@ -31314,54 +31957,54 @@
       </c>
       <c r="M21">
         <v>6683000000.0</v>
       </c>
       <c r="N21">
         <v>11000000.0</v>
       </c>
       <c r="O21">
         <v>-111000000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B22">
-        <v>3040000000.0</v>
+        <v>3160000000.0</v>
       </c>
       <c r="C22">
         <v>2720000000.0</v>
       </c>
       <c r="D22">
         <v>2486000000.0</v>
       </c>
       <c r="E22">
         <v>2625000000.0</v>
       </c>
       <c r="F22">
         <v>1850000000.0</v>
       </c>
       <c r="G22">
         <v>180000000.0</v>
       </c>
       <c r="H22">
         <v>2190000000.0</v>
       </c>
       <c r="I22">
         <v>1609000000.0</v>
       </c>
       <c r="J22">
         <v>223000000.0</v>
       </c>
@@ -31395,54 +32038,54 @@
       </c>
       <c r="U22">
         <v>71900000.0</v>
       </c>
       <c r="V22">
         <v>554619000.0</v>
       </c>
       <c r="W22">
         <v>522080000.0</v>
       </c>
       <c r="X22">
         <v>381704000.0</v>
       </c>
       <c r="Y22">
         <v>302725000.0</v>
       </c>
       <c r="Z22">
         <v>225070000.0</v>
       </c>
       <c r="AA22">
         <v>151981000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B23">
-        <v>-182000000.0</v>
+        <v>-202000000.0</v>
       </c>
       <c r="C23">
         <v>-207000000.0</v>
       </c>
       <c r="D23">
         <v>-197000000.0</v>
       </c>
       <c r="E23">
         <v>9462000000.0</v>
       </c>
       <c r="F23">
         <v>5891000000.0</v>
       </c>
       <c r="G23">
         <v>-39000000.0</v>
       </c>
       <c r="H23">
         <v>-822000000.0</v>
       </c>
       <c r="I23">
         <v>63000000.0</v>
       </c>
       <c r="J23">
         <v>2041000000.0</v>
       </c>
@@ -31472,54 +32115,54 @@
       </c>
       <c r="S23">
         <v>12600000.0</v>
       </c>
       <c r="T23">
         <v>5092700000.0</v>
       </c>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23">
         <v>49158000.0</v>
       </c>
       <c r="X23">
         <v>54388000.0</v>
       </c>
       <c r="Y23">
         <v>269354000.0</v>
       </c>
       <c r="Z23">
         <v>854610000.0</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B24">
-        <v>-39000000.0</v>
+        <v>291000000.0</v>
       </c>
       <c r="C24">
         <v>183000000.0</v>
       </c>
       <c r="D24">
         <v>193000000.0</v>
       </c>
       <c r="E24">
         <v>-481000000.0</v>
       </c>
       <c r="F24">
         <v>-1149000000.0</v>
       </c>
       <c r="G24">
         <v>1028000000.0</v>
       </c>
       <c r="H24">
         <v>-1171000000.0</v>
       </c>
       <c r="I24">
         <v>43000000.0</v>
       </c>
       <c r="J24">
         <v>18000000.0</v>
       </c>
@@ -31551,54 +32194,54 @@
         <v>6000000000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24">
         <v>161800000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>251866000.0</v>
       </c>
       <c r="X24">
         <v>16580000.0</v>
       </c>
       <c r="Y24">
         <v>3880000.0</v>
       </c>
       <c r="Z24">
         <v>32819000.0</v>
       </c>
       <c r="AA24">
         <v>669476000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B25">
-        <v>197000000.0</v>
+        <v>-368000000.0</v>
       </c>
       <c r="C25">
         <v>-10000000.0</v>
       </c>
       <c r="D25">
         <v>-213000000.0</v>
       </c>
       <c r="E25">
         <v>-353000000.0</v>
       </c>
       <c r="F25">
         <v>3561000000.0</v>
       </c>
       <c r="G25">
         <v>4148000000.0</v>
       </c>
       <c r="H25">
         <v>-382000000.0</v>
       </c>
       <c r="I25">
         <v>270000000.0</v>
       </c>
       <c r="J25">
         <v>-19000000.0</v>
       </c>
@@ -31616,51 +32259,51 @@
       </c>
       <c r="O25">
         <v>1123000000.0</v>
       </c>
       <c r="P25">
         <v>214100000.0</v>
       </c>
       <c r="Q25">
         <v>537700000.0</v>
       </c>
       <c r="R25">
         <v>145000000.0</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-7000000.0</v>
       </c>
       <c r="D26">
         <v>-522000000.0</v>
       </c>
       <c r="E26">
         <v>-368000000.0</v>
       </c>
       <c r="F26">
         <v>-1000000.0</v>
       </c>
       <c r="G26">
         <v>-50000000.0</v>
       </c>
       <c r="H26">
         <v>-2000000.0</v>
       </c>
       <c r="I26">
         <v>-273000000.0</v>
       </c>
@@ -31675,51 +32318,51 @@
       </c>
       <c r="M26">
         <v>-192000000.0</v>
       </c>
       <c r="N26">
         <v>-637000000.0</v>
       </c>
       <c r="O26">
         <v>-157000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>63000000.0</v>
       </c>
       <c r="E27">
         <v>60000000.0</v>
       </c>
       <c r="F27">
         <v>-2135000000.0</v>
       </c>
       <c r="G27">
         <v>-2164000000.0</v>
       </c>
       <c r="H27">
         <v>62000000.0</v>
       </c>
       <c r="I27">
         <v>63000000.0</v>
       </c>
       <c r="J27">
         <v>65000000.0</v>
       </c>
       <c r="K27">
@@ -31736,51 +32379,51 @@
       </c>
       <c r="O27">
         <v>87000000.0</v>
       </c>
       <c r="P27">
         <v>214100000.0</v>
       </c>
       <c r="Q27">
         <v>538400000.0</v>
       </c>
       <c r="R27">
         <v>145600000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>-2843000000.0</v>
       </c>
       <c r="C28">
         <v>-2887000000.0</v>
       </c>
       <c r="D28">
         <v>-3014000000.0</v>
       </c>
       <c r="E28">
         <v>-3145000000.0</v>
       </c>
       <c r="F28">
         <v>-3465000000.0</v>
       </c>
       <c r="G28">
         <v>-2638000000.0</v>
       </c>
       <c r="H28">
         <v>-6185000000.0</v>
       </c>
       <c r="I28">
         <v>-1824000000.0</v>
       </c>
@@ -31811,54 +32454,54 @@
       <c r="R28">
         <v>1931000000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28">
         <v>13397700000.0</v>
       </c>
       <c r="U28">
         <v>88700000.0</v>
       </c>
       <c r="V28">
         <v>1302314000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28">
         <v>411816000.0</v>
       </c>
       <c r="Z28">
         <v>711648000.0</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B29">
-        <v>6247000000.0</v>
+        <v>5917000000.0</v>
       </c>
       <c r="C29">
         <v>5635000000.0</v>
       </c>
       <c r="D29">
         <v>6491000000.0</v>
       </c>
       <c r="E29">
         <v>4967000000.0</v>
       </c>
       <c r="F29">
         <v>5708000000.0</v>
       </c>
       <c r="G29">
         <v>4550000000.0</v>
       </c>
       <c r="H29">
         <v>4748000000.0</v>
       </c>
       <c r="I29">
         <v>5043000000.0</v>
       </c>
       <c r="J29">
         <v>4601000000.0</v>
       </c>
@@ -31894,54 +32537,54 @@
       </c>
       <c r="U29">
         <v>1713800000.0</v>
       </c>
       <c r="V29">
         <v>616220000.0</v>
       </c>
       <c r="W29">
         <v>644429000.0</v>
       </c>
       <c r="X29">
         <v>587131000.0</v>
       </c>
       <c r="Y29">
         <v>443044000.0</v>
       </c>
       <c r="Z29">
         <v>437302000.0</v>
       </c>
       <c r="AA29">
         <v>167088000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B30">
-        <v>-3509000000.0</v>
+        <v>-3179000000.0</v>
       </c>
       <c r="C30">
         <v>-2629000000.0</v>
       </c>
       <c r="D30">
         <v>-4175000000.0</v>
       </c>
       <c r="E30">
         <v>-2175000000.0</v>
       </c>
       <c r="F30">
         <v>-2305000000.0</v>
       </c>
       <c r="G30">
         <v>-911000000.0</v>
       </c>
       <c r="H30">
         <v>-1714000000.0</v>
       </c>
       <c r="I30">
         <v>-68000000.0</v>
       </c>
       <c r="J30">
         <v>-3362000000.0</v>
       </c>
@@ -31982,3082 +32625,3160 @@
       <c r="AA30">
         <v>498722000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA30"/>
+  <dimension ref="A1:DD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
       </c>
-      <c r="BW1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
-      <c r="CA1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
       </c>
-      <c r="CE1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
       </c>
-      <c r="CI1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
       </c>
-      <c r="CQ1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
       </c>
-      <c r="CU1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CX1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
       </c>
-      <c r="CY1" t="s">
-[...6 lines deleted...]
-        <v>165</v>
+      <c r="DB1" t="s">
+        <v>166</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>168</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>119000000.0</v>
+      </c>
+      <c r="C2">
+        <v>180000000.0</v>
+      </c>
+      <c r="D2">
+        <v>109000000.0</v>
+      </c>
+      <c r="E2">
         <v>133000000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>197000000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>295000000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>214000000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>133000000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>124000000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>143000000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>96000000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>97000000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>520000000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>438000000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>794000000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>723000000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>417000000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>348000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>1147000000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>279000000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>1969000000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>1423000000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>1209000000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>699000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>546000000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>942000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>209000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>268000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>249000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>270000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>3331000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>3560000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>347000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>363000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>326000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>539000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>452000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>396000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>684000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>357000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>180000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>175000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>229000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>179000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>163000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>259000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>315000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>472000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>363000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>513000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>598000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>816000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>1017000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>1106000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>714000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>775000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>675000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>494000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>411000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>273900000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>354400000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>189500000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>502400000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>196600000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>144700000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>137100000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>165600000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>226100000.0</v>
       </c>
-      <c r="BO2"/>
-[...1 lines deleted...]
-      <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
+      <c r="DB2"/>
+      <c r="DC2"/>
+      <c r="DD2"/>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B3">
-        <v>172000000</v>
+        <v>1045000000</v>
       </c>
       <c r="C3">
+        <v>982000000</v>
+      </c>
+      <c r="D3">
+        <v>804000000</v>
+      </c>
+      <c r="E3">
+        <v>820000000</v>
+      </c>
+      <c r="F3">
         <v>793000000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>647000000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>766000000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>776000000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>657000000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>639000000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>619000000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>656000000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>647000000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>535000000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>507000000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>477000000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>365000000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>372000000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>407000000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>387000000</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>349000000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>278000000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>267000000</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>356000000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>388000000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>523000000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>440000000</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>551000000</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>541000000</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>624000000</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>554000000</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>714000000</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>737000000</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>766000000</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>707000000</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>957000000</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>895000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>672000000</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>664000000</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>773000000</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>639000000</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>659000000</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>811000000</v>
-      </c>
-[...7 lines deleted...]
-        <v>1012000000</v>
       </c>
       <c r="AS3">
         <v>897000000</v>
       </c>
       <c r="AT3">
+        <v>1090000000</v>
+      </c>
+      <c r="AU3">
+        <v>1012000000</v>
+      </c>
+      <c r="AV3">
+        <v>897000000</v>
+      </c>
+      <c r="AW3">
         <v>939000000</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>961000000</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>872000000</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>845000000</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>1099000000</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>925000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>747000000</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>598000000</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>623000000</v>
       </c>
-      <c r="BC3">
+      <c r="BF3">
         <v>582000000</v>
       </c>
-      <c r="BD3">
+      <c r="BG3">
         <v>463000000</v>
       </c>
-      <c r="BE3">
+      <c r="BH3">
         <v>354000000</v>
       </c>
-      <c r="BF3">
+      <c r="BI3">
         <v>355100000</v>
       </c>
-      <c r="BG3">
+      <c r="BJ3">
         <v>305400000</v>
       </c>
-      <c r="BH3">
+      <c r="BK3">
         <v>269700000</v>
       </c>
-      <c r="BI3">
+      <c r="BL3">
         <v>269900000</v>
       </c>
-      <c r="BJ3">
+      <c r="BM3">
         <v>275700000</v>
       </c>
-      <c r="BK3">
+      <c r="BN3">
         <v>268100000</v>
       </c>
-      <c r="BL3">
+      <c r="BO3">
         <v>234900000</v>
       </c>
-      <c r="BM3">
+      <c r="BP3">
         <v>223800000</v>
       </c>
-      <c r="BN3">
+      <c r="BQ3">
         <v>247900000</v>
       </c>
-      <c r="BO3">
+      <c r="BR3">
         <v>1076400000</v>
       </c>
-      <c r="BP3">
+      <c r="BS3">
         <v>794100000</v>
       </c>
-      <c r="BQ3">
+      <c r="BT3">
         <v>417600000</v>
       </c>
-      <c r="BR3">
+      <c r="BU3">
         <v>2545300000</v>
       </c>
-      <c r="BS3">
+      <c r="BV3">
         <v>1922800000</v>
       </c>
-      <c r="BT3">
+      <c r="BW3">
         <v>1269200000</v>
       </c>
-      <c r="BU3">
+      <c r="BX3">
         <v>638300000</v>
       </c>
-      <c r="BV3">
+      <c r="BY3">
         <v>1939800000</v>
       </c>
-      <c r="BW3">
+      <c r="BZ3">
         <v>1308900000</v>
       </c>
-      <c r="BX3">
+      <c r="CA3">
         <v>801600000</v>
       </c>
-      <c r="BY3">
+      <c r="CB3">
         <v>357400000</v>
       </c>
-      <c r="BZ3">
+      <c r="CC3">
         <v>1583100000</v>
       </c>
-      <c r="CA3">
+      <c r="CD3">
         <v>1050500000</v>
       </c>
-      <c r="CB3">
+      <c r="CE3">
         <v>740400000</v>
       </c>
-      <c r="CC3">
+      <c r="CF3">
         <v>259600000</v>
       </c>
-      <c r="CD3">
+      <c r="CG3">
         <v>187404000</v>
       </c>
-      <c r="CE3">
+      <c r="CH3">
         <v>104338000</v>
       </c>
-      <c r="CF3">
+      <c r="CI3">
         <v>48995000</v>
       </c>
-      <c r="CG3">
+      <c r="CJ3">
         <v>15255000</v>
       </c>
-      <c r="CH3">
+      <c r="CK3">
         <v>164242000</v>
       </c>
-      <c r="CI3">
+      <c r="CL3">
         <v>110306000</v>
       </c>
-      <c r="CJ3">
+      <c r="CM3">
         <v>61381000</v>
       </c>
-      <c r="CK3">
+      <c r="CN3">
         <v>19923000</v>
       </c>
-      <c r="CL3">
+      <c r="CO3">
         <v>160804000</v>
       </c>
-      <c r="CM3">
+      <c r="CP3">
         <v>86560000</v>
       </c>
-      <c r="CN3">
+      <c r="CQ3">
         <v>47827000</v>
       </c>
-      <c r="CO3">
+      <c r="CR3">
         <v>19480000</v>
       </c>
-      <c r="CP3">
+      <c r="CS3">
         <v>174953000</v>
       </c>
-      <c r="CQ3">
+      <c r="CT3">
         <v>128882000</v>
       </c>
-      <c r="CR3">
+      <c r="CU3">
         <v>77720000</v>
       </c>
-      <c r="CS3">
+      <c r="CV3">
         <v>35885000</v>
       </c>
-      <c r="CT3">
+      <c r="CW3">
         <v>124171000</v>
       </c>
-      <c r="CU3">
+      <c r="CX3">
         <v>64154000</v>
       </c>
-      <c r="CV3">
+      <c r="CY3">
         <v>33383000</v>
       </c>
-      <c r="CW3">
+      <c r="CZ3">
         <v>24508000</v>
       </c>
-      <c r="CX3">
+      <c r="DA3">
         <v>137477000</v>
       </c>
-      <c r="CY3">
+      <c r="DB3">
         <v>0</v>
       </c>
-      <c r="CZ3">
+      <c r="DC3">
         <v>0</v>
       </c>
-      <c r="DA3">
+      <c r="DD3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>82000000.0</v>
       </c>
-      <c r="M4">
+      <c r="P4">
         <v>-356000000.0</v>
       </c>
-      <c r="N4">
+      <c r="Q4">
         <v>71000000.0</v>
       </c>
-      <c r="O4">
+      <c r="R4">
         <v>306000000.0</v>
       </c>
-      <c r="P4">
+      <c r="S4">
         <v>69000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="T4">
         <v>-799000000.0</v>
       </c>
-      <c r="R4">
+      <c r="U4">
         <v>868000000.0</v>
       </c>
-      <c r="S4">
+      <c r="V4">
         <v>-1690000000.0</v>
       </c>
-      <c r="T4">
+      <c r="W4">
         <v>546000000.0</v>
       </c>
-      <c r="U4">
+      <c r="X4">
         <v>214000000.0</v>
       </c>
-      <c r="V4">
+      <c r="Y4">
         <v>508000000.0</v>
       </c>
-      <c r="W4">
+      <c r="Z4">
         <v>151000000.0</v>
       </c>
-      <c r="X4">
+      <c r="AA4">
         <v>-399000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AB4">
         <v>741000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AC4">
         <v>-62000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AD4">
         <v>21000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AE4">
         <v>-23000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AF4">
         <v>-3087000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AG4">
         <v>-57000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AH4">
         <v>3182000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AI4">
         <v>-14000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AJ4">
         <v>40000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AK4">
         <v>-275000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AL4">
         <v>87000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AM4">
         <v>56000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AN4">
         <v>-288000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AO4">
         <v>327000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AP4">
         <v>177000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AQ4">
         <v>5000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AR4">
         <v>-54000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AS4">
         <v>50000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AT4">
         <v>16000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AU4">
         <v>-96000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AV4">
         <v>-56000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AW4">
         <v>-157000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AX4">
         <v>109000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AY4">
         <v>-150000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AZ4">
         <v>-85000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="BA4">
         <v>-218000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BB4">
         <v>-201000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BC4">
         <v>-89000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BD4">
         <v>392000000.0</v>
       </c>
-      <c r="BB4"/>
-[...1 lines deleted...]
-      <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>11000000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>112000000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-24000000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-138000000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>9000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-63000000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>4000000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-33000000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>20000000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>-118000000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-14000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="Z5">
         <v>-2000000.0</v>
       </c>
       <c r="AA5">
+        <v>33000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>82000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AD5">
         <v>-13000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-20000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>128000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-114000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>-116000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>114000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>35000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>-152000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>84000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>-45000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>16000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>-121000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>49000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>10000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>259000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>347000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>335000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>111000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>268000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>1127000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>-30000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>-13000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>64000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>192000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>565000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>75000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BD5">
         <v>178000000.0</v>
       </c>
-      <c r="BB5"/>
-[...1 lines deleted...]
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>824000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-61000000.0</v>
+      </c>
+      <c r="D6">
+        <v>71000000.0</v>
+      </c>
+      <c r="E6">
         <v>-24000000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-64000000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-98000000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>81000000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>81000000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>9000000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-19000000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>47000000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-1000000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-423000000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>82000000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-356000000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>71000000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>306000000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>69000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-799000000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>868000000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-1690000000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>546000000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>214000000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>510000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>153000000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-396000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>733000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-59000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>19000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-21000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-3061000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>-229000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>3213000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-16000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>37000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>-275000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>87000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>56000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>-288000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>327000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>177000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>5000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>-54000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>50000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>16000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-96000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>-56000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>-157000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>109000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>-150000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>-85000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>-218000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>-201000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>-89000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>392000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BE6">
         <v>-61000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BF6">
         <v>100000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BG6">
         <v>181000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BH6">
         <v>83000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BI6">
         <v>137500000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BJ6">
         <v>-80500000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BK6">
         <v>164900000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BL6">
         <v>-312900000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BM6">
         <v>305800000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BN6">
         <v>51900000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BO6">
         <v>7600000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BP6">
         <v>-28500000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BQ6">
         <v>-60500000.0</v>
       </c>
-      <c r="BO6"/>
-[...1 lines deleted...]
-      <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6"/>
+      <c r="DD6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B7">
-        <v>-13000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="C7">
+        <v>307000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-363000000.0</v>
+      </c>
+      <c r="E7">
+        <v>27000000.0</v>
+      </c>
+      <c r="F7">
         <v>176000000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>228000000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-404000000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>44000000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>-52000000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>347000000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>-339000000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>913000000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-15000000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>304000000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-49000000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>11000000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-187000000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>248000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-330000000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-36000000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-62000000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>272000000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-370000000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>117000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>-116000000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>269000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-239000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>182000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>-202000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>250000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>-457000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>350000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>-463000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>272000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>-266000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AK7">
         <v>11000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AL7">
         <v>94000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AM7">
         <v>159000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AN7">
         <v>-266000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AO7">
         <v>-10000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AP7">
         <v>-4000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AQ7">
         <v>192000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AR7">
         <v>-178000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AS7">
         <v>115000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AT7">
         <v>-104000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AU7">
         <v>282000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AV7">
         <v>75000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AW7">
         <v>-180000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AX7">
         <v>-30000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AY7">
         <v>44000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AZ7">
         <v>8000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="BA7">
         <v>-79000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BB7">
         <v>102000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BC7">
         <v>-256000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BD7">
         <v>-69000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BE7">
         <v>-123000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BF7">
         <v>-96000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BG7">
         <v>-72000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BH7">
         <v>-24000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BI7">
         <v>88800000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BJ7">
         <v>-133000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BK7">
         <v>-74500000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BL7">
         <v>93800000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BM7">
         <v>57800000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BN7">
         <v>-25300000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BO7">
         <v>25600000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BP7">
         <v>-58100000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BQ7">
         <v>101500000.0</v>
       </c>
-      <c r="BO7"/>
-[...1 lines deleted...]
-      <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>37000000.0</v>
       </c>
-      <c r="M8">
+      <c r="P8">
         <v>536000000.0</v>
       </c>
-      <c r="N8">
+      <c r="Q8">
         <v>40000000.0</v>
       </c>
-      <c r="O8">
+      <c r="R8">
         <v>154000000.0</v>
       </c>
-      <c r="P8">
+      <c r="S8">
         <v>-363000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="T8">
         <v>-51000000.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>-146000000.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>11000000.0</v>
       </c>
-      <c r="T8">
+      <c r="W8">
         <v>-8000000.0</v>
       </c>
-      <c r="U8">
+      <c r="X8">
         <v>-122000000.0</v>
       </c>
-      <c r="V8">
+      <c r="Y8">
         <v>-150000000.0</v>
       </c>
-      <c r="W8">
+      <c r="Z8">
         <v>-97000000.0</v>
       </c>
-      <c r="X8">
+      <c r="AA8">
         <v>113000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AB8">
         <v>222000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AC8">
         <v>-121000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AD8">
         <v>-53000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AE8">
         <v>86000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AF8">
         <v>193000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AG8">
         <v>-117000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AH8">
         <v>-49000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AI8">
         <v>-10000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AJ8">
         <v>126000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AK8">
         <v>-252000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AL8">
         <v>-11000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AM8">
         <v>80000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AN8">
         <v>105000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AO8">
         <v>-133000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AP8">
         <v>-55000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AQ8">
         <v>-35000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AR8">
         <v>116000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AS8">
         <v>78000000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AT8">
         <v>-62000000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AU8">
         <v>150000000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AV8">
         <v>216000000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AW8">
         <v>-107000000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AX8">
         <v>-71000000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AY8">
         <v>-84000000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AZ8">
         <v>178000000.0</v>
       </c>
-      <c r="AX8">
+      <c r="BA8">
         <v>-257000000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BB8">
         <v>119000000.0</v>
       </c>
-      <c r="AZ8"/>
-      <c r="BA8">
+      <c r="BC8"/>
+      <c r="BD8">
         <v>7000000.0</v>
       </c>
-      <c r="BB8"/>
-[...1 lines deleted...]
-      <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>-34000000.0</v>
+      </c>
+      <c r="C9">
+        <v>26000000.0</v>
+      </c>
+      <c r="D9">
+        <v>131000000.0</v>
+      </c>
+      <c r="E9">
         <v>-267000000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>8000000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>22000000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>45000000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>-248000000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>33000000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>108000000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>159000000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-50000000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-222000000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>37000000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>536000000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>40000000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>154000000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>-363000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>-51000000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-146000000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>11000000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>-8000000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-122000000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>-150000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>-97000000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>113000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>222000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>-121000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>-53000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>86000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>193000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>-117000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>-49000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>-10000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>126000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>-252000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>-11000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>80000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>105000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>-133000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>-55000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>-35000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>116000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>78000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>-62000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>150000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>216000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>-107000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>-71000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>-84000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>178000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>-257000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BB9">
         <v>119000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BC9">
         <v>7000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BD9">
         <v>7000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BE9">
         <v>-206000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BF9">
         <v>70000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BG9">
         <v>-184000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BH9">
         <v>89000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BI9">
         <v>-27100000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BJ9">
         <v>-21000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BK9">
         <v>-43500000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BL9">
         <v>99400000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BM9">
         <v>-86900000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BN9">
         <v>38100000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BO9">
         <v>13700000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BP9">
         <v>53300000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BQ9">
         <v>-167900000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BR9">
         <v>215500000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BS9">
         <v>175200000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BT9">
         <v>199600000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BU9">
         <v>60600000.0</v>
       </c>
-      <c r="BS9"/>
-[...1 lines deleted...]
-      <c r="BU9"/>
       <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>38400000.0</v>
       </c>
-      <c r="BX9"/>
-      <c r="BY9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>2000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CC9">
         <v>292300000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CD9">
         <v>458900000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CE9">
         <v>482500000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CF9">
         <v>273700000.0</v>
       </c>
-      <c r="CD9"/>
-      <c r="CE9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>20336000.0</v>
       </c>
-      <c r="CF9"/>
-[...7 lines deleted...]
-      </c>
+      <c r="CI9"/>
+      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9">
+        <v>12864000.0</v>
+      </c>
+      <c r="CM9">
+        <v>10102000.0</v>
+      </c>
+      <c r="CN9"/>
+      <c r="CO9">
         <v>11830000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CP9">
         <v>25402000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CQ9">
         <v>25020000.0</v>
       </c>
-      <c r="CO9"/>
-      <c r="CP9">
+      <c r="CR9"/>
+      <c r="CS9">
         <v>45111000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CT9">
         <v>72922000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CU9">
         <v>58543000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CV9">
         <v>46467000.0</v>
       </c>
-      <c r="CT9"/>
-      <c r="CU9">
+      <c r="CW9"/>
+      <c r="CX9">
         <v>40237000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CY9">
         <v>29016000.0</v>
       </c>
-      <c r="CW9"/>
-[...1 lines deleted...]
-      <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B10">
+        <v>-58000000.0</v>
+      </c>
+      <c r="C10">
+        <v>31000000.0</v>
+      </c>
+      <c r="D10">
+        <v>-19000000.0</v>
+      </c>
+      <c r="E10">
         <v>-16000000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>-3000000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>20000000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-22000000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-14000000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>9000000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>10000000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>-17000000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>58000000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>29000000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>13000000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>88000000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-18000000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-57000000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-74000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-34000000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-113000000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-38000000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-4000000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-47000000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-25000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>13000000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-31000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>59000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>32000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>45000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>-21000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>-52000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>-23000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>32000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>21000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>-15000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>-4000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>7000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>-58000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>-35000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>-19000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>19000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>3000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>46000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>32000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>36000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>-40000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>6000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>-1000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>-5000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>-34000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>10000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>4000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>-7000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>-37000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>-13000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>8000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>-9000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>-18000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BH10">
         <v>-73000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BI10">
         <v>8300000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>-2800000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BK10">
         <v>12100000.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BL10"/>
+      <c r="BM10">
         <v>-8000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BN10">
         <v>16900000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BO10">
         <v>-22200000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BP10">
         <v>-7500000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BQ10">
         <v>-8200000.0</v>
       </c>
-      <c r="BO10"/>
-[...1 lines deleted...]
-      <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10">
         <v>14900000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CG10">
         <v>22299000.0</v>
       </c>
-      <c r="CE10"/>
-[...1 lines deleted...]
-      <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10">
         <v>15095000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CN10">
         <v>30212000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CO10">
         <v>49939000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CP10">
         <v>52065000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CQ10">
         <v>66346000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CR10">
         <v>38259000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CS10">
         <v>7145000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>15803000.0</v>
       </c>
       <c r="CT10"/>
       <c r="CU10"/>
-      <c r="CV10"/>
+      <c r="CV10">
+        <v>15803000.0</v>
+      </c>
       <c r="CW10"/>
-      <c r="CX10">
-[...1 lines deleted...]
-      </c>
+      <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
-      <c r="DA10"/>
+      <c r="DA10">
+        <v>29827000.0</v>
+      </c>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>255000000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>258000000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-766000000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>-20000000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-263000000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>710000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>-231000000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>247000000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>217000000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>331000000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>-84000000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>175000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>-62000000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>198000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>-587000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>275000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>-154000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>203000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>-776000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>351000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>177000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>256000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>-471000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>427000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>-44000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>147000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>-346000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>190000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>57000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>210000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>-331000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>211000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>-110000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>147000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>-367000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>80000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>77000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>211000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>-294000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>351000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>-100000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>-149000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BD11">
         <v>-96000000.0</v>
       </c>
-      <c r="BB11"/>
-[...1 lines deleted...]
-      <c r="BD11">
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11">
         <v>64000000.0</v>
       </c>
-      <c r="BE11"/>
-      <c r="BF11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>39300000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>20500000.0</v>
       </c>
-      <c r="BI11"/>
-[...1 lines deleted...]
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11">
         <v>364100000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BX11">
         <v>32400000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BY11">
         <v>95000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BZ11">
         <v>18500000.0</v>
       </c>
-      <c r="BX11">
+      <c r="CA11">
         <v>76100000.0</v>
       </c>
-      <c r="BY11"/>
-[...1 lines deleted...]
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
-[...1 lines deleted...]
-      </c>
+      <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11"/>
+      <c r="CG11">
+        <v>11338000.0</v>
+      </c>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
-      <c r="CT11">
-[...1 lines deleted...]
-      </c>
+      <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
-      <c r="CW11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CW11">
+        <v>33375000.0</v>
+      </c>
+      <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
-      <c r="DA11"/>
+      <c r="DA11">
+        <v>114908000.0</v>
+      </c>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>208000000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>64000000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>95000000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>179000000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>73000000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>86000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>241000000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>82000000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>170000000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>1311000000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>278000000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>131000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>187000000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>1118000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>843000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>133000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>82000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>89000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>-39000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>464000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>-732000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>648000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>155000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>1687000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>141000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>181000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>128000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>589000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>700000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>163000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>81000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>1268000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>-43000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>-12000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>164000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>816000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>7000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>-5000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>53000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>283000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>-79000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>271000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>26000000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>64000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BG12">
         <v>24000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BH12">
         <v>109000000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>36400000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BK12">
         <v>10300000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BL12">
         <v>92600000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>57700000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BO12">
         <v>21500000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BP12">
         <v>77300000.0</v>
       </c>
-      <c r="BN12"/>
-[...1 lines deleted...]
-      <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
-[...1 lines deleted...]
-      </c>
+      <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12"/>
+      <c r="BU12">
+        <v>109000000.0</v>
+      </c>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-77000000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-77000000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-77000000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>207000000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>-212000000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>235000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>-241000000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>216000000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>-318000000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>165000000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>-43000000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>190000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>-169000000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>142000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>-278000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>215000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>-271000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>294000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>-257000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>64000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>130000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>168000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>-327000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>123000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>-43000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>161000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>-27000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AO13">
         <v>-88000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AP13">
         <v>-51000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AQ13">
         <v>-91000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>29000000.0</v>
       </c>
-      <c r="AQ13"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13"/>
+      <c r="AW13">
+        <v>152000000.0</v>
+      </c>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
@@ -35070,1436 +35791,1485 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>628000000.0</v>
+      </c>
+      <c r="C14">
+        <v>620000000.0</v>
+      </c>
+      <c r="D14">
+        <v>633000000.0</v>
+      </c>
+      <c r="E14">
         <v>618000000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>609000000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>616000000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>610000000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>596000000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>587000000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>584000000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>587000000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>567000000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>1683000000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>19000000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>17000000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>572000000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
+        <v>551000000.0</v>
+      </c>
+      <c r="S14">
+        <v>543000000.0</v>
+      </c>
+      <c r="T14">
+        <v>538000000.0</v>
+      </c>
+      <c r="U14">
+        <v>540000000.0</v>
+      </c>
+      <c r="V14">
+        <v>526000000.0</v>
+      </c>
+      <c r="W14">
+        <v>528000000.0</v>
+      </c>
+      <c r="X14">
+        <v>541000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>528000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>539000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>532000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>565000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>661000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>578000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>579000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>593000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>587000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>569000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>571000000.0</v>
+      </c>
+      <c r="AJ14">
         <v>570000000.0</v>
       </c>
-      <c r="P14">
+      <c r="AK14">
+        <v>564000000.0</v>
+      </c>
+      <c r="AL14">
         <v>562000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="AM14">
+        <v>577000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>558000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>557000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>549000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>552000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>551000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>584000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>617000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>570000000.0</v>
+      </c>
+      <c r="AV14">
         <v>538000000.0</v>
       </c>
-      <c r="R14">
-[...83 lines deleted...]
-      <c r="AT14">
+      <c r="AW14">
         <v>522000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>520000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>502000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>496000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>479000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>473000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>442000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>412000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>409000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BF14">
         <v>403000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BG14">
         <v>333000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BH14">
         <v>281000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BI14">
         <v>284300000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BJ14">
         <v>287800000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BK14">
         <v>263700000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BL14">
         <v>256100000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BM14">
         <v>265100000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BN14">
         <v>261700000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BO14">
         <v>269700000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BP14">
         <v>282300000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BQ14">
         <v>293100000.0</v>
       </c>
-      <c r="BO14"/>
-[...1 lines deleted...]
-      <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B15">
-        <v>654000000.0</v>
+        <v>665000000.0</v>
       </c>
       <c r="C15">
-        <v>654000000.0</v>
+        <v>665000000.0</v>
       </c>
       <c r="D15">
         <v>654000000.0</v>
       </c>
       <c r="E15">
+        <v>654000000.0</v>
+      </c>
+      <c r="F15">
+        <v>654000000.0</v>
+      </c>
+      <c r="G15">
+        <v>654000000.0</v>
+      </c>
+      <c r="H15">
         <v>642000000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>642000000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>643000000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>641000000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>631000000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>631000000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>634000000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>637000000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>627000000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>628000000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>629000000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>631000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>616000000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>630000000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>638000000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>637000000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>620000000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>617000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>620000000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>617000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>587000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>581000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>569000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>569000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>455000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>494000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>483000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>481000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>316000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>319000000.0</v>
       </c>
       <c r="AK15">
         <v>319000000.0</v>
       </c>
       <c r="AL15">
-        <v>318000000.0</v>
+        <v>319000000.0</v>
       </c>
       <c r="AM15">
         <v>319000000.0</v>
       </c>
       <c r="AN15">
         <v>319000000.0</v>
       </c>
       <c r="AO15">
+        <v>318000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>319000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>319000000.0</v>
+      </c>
+      <c r="AR15">
         <v>316000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>1140000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>1078000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>1044000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>962000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>456000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>444000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>435000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>425000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>426000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BB15">
         <v>417000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>395000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BD15">
         <v>384000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BE15">
         <v>374000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BF15">
         <v>364000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BG15">
         <v>226000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BH15">
         <v>220000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BI15">
         <v>212300000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BJ15">
         <v>212500000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BK15">
         <v>99000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BL15">
         <v>245800000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BM15">
         <v>325000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BN15">
         <v>500000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BO15">
         <v>175000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="BP15">
         <v>150000000.0</v>
       </c>
       <c r="BQ15">
+        <v>650000000.0</v>
+      </c>
+      <c r="BR15">
+        <v>300000000.0</v>
+      </c>
+      <c r="BS15">
+        <v>150000000.0</v>
+      </c>
+      <c r="BT15">
         <v>50000000.0</v>
       </c>
-      <c r="BR15"/>
-[...1 lines deleted...]
-      <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15">
         <v>234900000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BZ15">
         <v>234900000.0</v>
       </c>
-      <c r="BX15">
+      <c r="CA15">
         <v>234900000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CB15">
         <v>117400000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CC15">
         <v>468500000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CD15">
         <v>351200000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CE15">
         <v>234100000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CF15">
         <v>117100000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CG15">
         <v>355191000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CH15">
         <v>263580000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CI15">
         <v>171704000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CJ15">
         <v>86365000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CK15">
         <v>278660000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CL15">
         <v>208981000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CM15">
         <v>139379000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CN15">
         <v>69588000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CO15">
         <v>135274000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CP15">
         <v>85955000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CQ15">
         <v>36608000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CR15">
         <v>18289000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CS15">
         <v>36658000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CT15">
         <v>24496000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CU15">
         <v>12302000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CV15">
         <v>6186000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CW15">
         <v>22862000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CX15">
         <v>17269000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CY15">
         <v>11499000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CZ15">
         <v>5733000.0</v>
       </c>
-      <c r="CX15">
+      <c r="DA15">
         <v>22787000.0</v>
       </c>
-      <c r="CY15"/>
-[...1 lines deleted...]
-      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>943000000.0</v>
+      </c>
+      <c r="C16">
+        <v>119000000.0</v>
+      </c>
+      <c r="D16">
+        <v>180000000.0</v>
+      </c>
+      <c r="E16">
         <v>109000000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>133000000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>197000000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>295000000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>214000000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>133000000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>124000000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>143000000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>96000000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>97000000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>520000000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>438000000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>794000000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>723000000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>417000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>348000000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>1147000000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>279000000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>1969000000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>1423000000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>1209000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>699000000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>546000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>942000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>209000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>268000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>249000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>270000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>3331000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>3560000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>347000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>363000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>264000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>539000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>452000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>396000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>684000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>357000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>180000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>175000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>229000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>179000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>163000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>259000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>315000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>472000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>363000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>513000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>598000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>816000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>1017000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>1106000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>714000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>775000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BG16">
         <v>675000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BH16">
         <v>494000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BI16">
         <v>411400000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BJ16">
         <v>273900000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BK16">
         <v>354400000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BL16">
         <v>189500000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BM16">
         <v>502400000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BN16">
         <v>196600000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BO16">
         <v>144700000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BP16">
         <v>137100000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BQ16">
         <v>165600000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BR16">
         <v>226100000.0</v>
       </c>
-      <c r="BP16"/>
-[...1 lines deleted...]
-      <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>-6000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>18000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>9000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>1000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AO17">
         <v>-2000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AP17">
         <v>-1000000.0</v>
       </c>
-      <c r="AN17"/>
-      <c r="AO17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>5000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AS17">
         <v>-3000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AT17">
         <v>-3000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AU17">
         <v>1000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AV17">
         <v>-5000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AW17">
         <v>-2000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AX17">
         <v>-5000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AY17">
         <v>6000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AZ17">
         <v>-10000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="BA17">
         <v>-9000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BB17">
         <v>8000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BC17">
         <v>-14000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BD17">
         <v>-6000000.0</v>
       </c>
-      <c r="BB17"/>
-[...1 lines deleted...]
-      <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B18">
-        <v>1581000000.0</v>
+        <v>545000000.0</v>
       </c>
       <c r="C18">
+        <v>978000000.0</v>
+      </c>
+      <c r="D18">
+        <v>687000000.0</v>
+      </c>
+      <c r="E18">
+        <v>872000000.0</v>
+      </c>
+      <c r="F18">
         <v>621000000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>1002000000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>396000000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>734000000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>592000000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>1094000000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>605000000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>1666000000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>639000000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>1015000000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>826000000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>927000000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>550000000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>1192000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>677000000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>881000000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>780000000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>1160000000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>1606000000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>912000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>662000000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>816000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>453000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>1076000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>482000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>839000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>81000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>954000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>170000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>728000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>267000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>337000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>246000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>608000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>222000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>519000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>512000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>635000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>239000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>899000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>-121000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>270000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>359000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>36000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>328000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>213000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>273000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>188000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>135000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>203000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BD18">
         <v>169000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BE18">
         <v>245000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BF18">
         <v>332000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BG18">
         <v>-10000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BH18">
         <v>206000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BI18">
         <v>422300000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BJ18">
         <v>314600000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BK18">
         <v>219500000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BL18">
         <v>208600000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BM18">
         <v>416800000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BN18">
         <v>215100000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BO18">
         <v>61700000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BP18">
         <v>214900000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BQ18">
         <v>420800000.0</v>
       </c>
-      <c r="BO18"/>
-[...1 lines deleted...]
-      <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>217</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-89000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-53000000.0</v>
+      </c>
+      <c r="E19">
         <v>307000000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>-663000000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-625000000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-1414000000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-771000000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-686000000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-600000000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-572000000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-2442000000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-647000000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-34000000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>16000000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-143000000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-18000000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>49000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>39000000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-377000000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>67000000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>26000000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>409000000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-879000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-121000000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-29000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>797000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>1191000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-704000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>481000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AF19">
         <v>331000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AG19">
         <v>-16000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AH19">
         <v>-142000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AI19">
         <v>54000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AJ19">
         <v>1000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AK19">
         <v>69000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AL19">
         <v>-45000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AM19">
         <v>-281000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AN19">
         <v>-53000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AO19">
         <v>53000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AP19">
         <v>1453000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AQ19">
         <v>-281000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AR19">
         <v>-1000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="AS19">
         <v>20000000.0</v>
       </c>
       <c r="AT19">
+        <v>43000000.0</v>
+      </c>
+      <c r="AU19">
+        <v>49000000.0</v>
+      </c>
+      <c r="AV19">
+        <v>20000000.0</v>
+      </c>
+      <c r="AW19">
         <v>593000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AX19">
         <v>-191000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AY19">
         <v>-49000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AZ19">
         <v>36000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="BA19">
         <v>661000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BB19">
         <v>-78000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BC19">
         <v>-141000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BD19">
         <v>48000000.0</v>
       </c>
-      <c r="BB19"/>
-[...1 lines deleted...]
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -36561,2674 +37331,2753 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>219</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>241000000.0</v>
+      </c>
+      <c r="D21">
+        <v>70000000.0</v>
+      </c>
+      <c r="E21">
         <v>-561000000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-89000000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-416000000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>1029000000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>18000000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>162000000.0</v>
       </c>
-      <c r="H21"/>
-[...2 lines deleted...]
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-286000000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-8000000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-399000000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-10000000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>541000000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-364000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-869000000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>630000000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-346000000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-7000000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-1168000000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-7000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>270000000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-545000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>149000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>2918000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>2076000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>1643000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>1399000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-467000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>626000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>-375000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>334000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>-333000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>-79000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>-1248000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>-606000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>-9000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>-1482000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>-227000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>268000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>-13105000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>11757000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>-291000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>815000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>6631000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>23000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>46000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>-17000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>-12000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>11000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>19000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>-7000000.0</v>
       </c>
-      <c r="BB21"/>
-[...1 lines deleted...]
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B22">
-        <v>991000000.0</v>
+        <v>790000000.0</v>
       </c>
       <c r="C22">
+        <v>894000000.0</v>
+      </c>
+      <c r="D22">
+        <v>1001000000.0</v>
+      </c>
+      <c r="E22">
+        <v>1021000000.0</v>
+      </c>
+      <c r="F22">
         <v>654000000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>742000000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>743000000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>694000000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>621000000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>572000000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>742000000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>591000000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>555000000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>610000000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>703000000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>693000000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>595000000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>653000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>684000000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>654000000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>511000000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>-740000000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>1409000000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>603000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>472000000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-624000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>-291000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>610000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>503000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>515000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>567000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>491000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>732000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>-130000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>524000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>-992000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>387000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>383000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>445000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>215000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>-183000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>375000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>314000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>-736000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>183000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>342000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>419000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>566000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>779000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>497000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>601000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>704000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>551000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>781000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>656000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>488000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>255000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>-243000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BH22">
         <v>-73000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BI22">
         <v>293100000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BJ22">
         <v>84200000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BK22">
         <v>81700000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BL22">
         <v>201000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BM22">
         <v>166900000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BN22">
         <v>53000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BO22">
         <v>260300000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BP22">
         <v>-179900000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BQ22">
         <v>189800000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BR22">
         <v>122800000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BS22">
         <v>129800000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BT22">
         <v>115300000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BU22">
         <v>46900000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BV22">
         <v>108700000.0</v>
       </c>
-      <c r="BT22"/>
-      <c r="BU22">
+      <c r="BW22"/>
+      <c r="BX22">
         <v>105700000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BY22">
         <v>131100000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BZ22">
         <v>85700000.0</v>
       </c>
-      <c r="BX22">
+      <c r="CA22">
         <v>108500000.0</v>
       </c>
-      <c r="BY22"/>
-      <c r="BZ22">
+      <c r="CB22"/>
+      <c r="CC22">
         <v>71900000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CD22">
         <v>144200000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CE22">
         <v>157200000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CF22">
         <v>193700000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CG22">
         <v>180200000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CH22">
         <v>109100000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CI22">
         <v>122000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CJ22">
         <v>143300000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CK22">
         <v>178718000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CL22">
         <v>111930000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CM22">
         <v>104390000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CN22">
         <v>127042000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CO22">
         <v>80810000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CP22">
         <v>95630000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CQ22">
         <v>94194000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CR22">
         <v>111070000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CS22">
         <v>61482000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CT22">
         <v>80403000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CU22">
         <v>72452000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CV22">
         <v>88388000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CW22">
         <v>72262000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CX22">
         <v>58225000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CY22">
         <v>49900000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CZ22">
         <v>44683000.0</v>
       </c>
-      <c r="CX22">
+      <c r="DA22">
         <v>55269000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DB22">
         <v>26708000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DC22">
         <v>24113000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DD22">
         <v>46325000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B23">
-        <v>-1251000000.0</v>
+        <v>-100000000.0</v>
       </c>
       <c r="C23">
+        <v>-45000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-33000000.0</v>
+      </c>
+      <c r="E23">
+        <v>-24000000.0</v>
+      </c>
+      <c r="F23">
         <v>1118000000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-52000000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>-54000000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-31000000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>-73000000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-44000000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-57000000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>-30000000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>-69000000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-43000000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>2739000000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>126000000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>498000000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-30000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>-30000000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-13000000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>-27000000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-9000000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>-11000000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>-3000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-26000000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-576000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>-6000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>-1000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-13000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>53000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-860000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="AG23">
         <v>2000000.0</v>
       </c>
       <c r="AH23">
+        <v>14000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>45000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>2000000.0</v>
+      </c>
+      <c r="AK23">
         <v>214000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>230000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>1211000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>386000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>794000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>-788000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>-8000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>77000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>1532000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>-9000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>-15000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>-27000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>-4344000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>-296000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>153000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>44000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>-202000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>-127000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>171000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>3000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>82000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>728000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>-302000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BH23">
         <v>170800000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BI23">
         <v>-44900000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BJ23">
         <v>-148000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BK23">
         <v>396000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BL23">
         <v>-153900000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BM23">
         <v>-11400000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BN23">
         <v>-22500000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BO23">
         <v>215200000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BP23">
         <v>-201600000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BQ23">
         <v>-220000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BR23">
         <v>242300000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BS23">
         <v>283600000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BT23">
         <v>110300000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BU23">
         <v>12600000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BV23">
         <v>31700000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BW23">
         <v>151900000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BX23">
         <v>325700000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BY23">
         <v>5092700000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BZ23">
         <v>4891600000.0</v>
       </c>
-      <c r="BX23">
+      <c r="CA23">
         <v>5025300000.0</v>
       </c>
-      <c r="BY23"/>
-[...1 lines deleted...]
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
-      <c r="CF23">
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23">
         <v>306000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CJ23">
         <v>23330000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CK23">
         <v>49158000.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CL23"/>
+      <c r="CM23">
         <v>5494000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CN23">
         <v>1177000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CO23">
         <v>54388000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CP23">
         <v>44568000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CQ23">
         <v>50786000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CR23">
         <v>39167000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CS23">
         <v>269354000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CT23">
         <v>322640000.0</v>
       </c>
-      <c r="CR23"/>
-[...1 lines deleted...]
-      <c r="CT23">
+      <c r="CU23"/>
+      <c r="CV23"/>
+      <c r="CW23">
         <v>854610000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CX23">
         <v>851792000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CY23">
         <v>854022000.0</v>
       </c>
-      <c r="CW23"/>
-[...1 lines deleted...]
-      <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
+      <c r="DB23"/>
+      <c r="DC23"/>
+      <c r="DD23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B24">
-        <v>-25000000.0</v>
+        <v>116000000.0</v>
       </c>
       <c r="C24">
+        <v>-28000000.0</v>
+      </c>
+      <c r="D24">
+        <v>54000000.0</v>
+      </c>
+      <c r="E24">
+        <v>418000000.0</v>
+      </c>
+      <c r="F24">
         <v>164000000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>49000000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>-606000000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>-29000000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>20000000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>19000000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>30000000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>-1753000000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>-31000000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>-9000000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>-17000000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>-10000000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>-468000000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>76000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>47000000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>2165000000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>-1518000000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>39000000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>-12000000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>-876000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>-7000000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>21000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>-888000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>-57000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>62000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>-11000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>-8000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>-111000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>-7000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>104000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>-18000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>12000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>65000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>93000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>9000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>-18000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>1498000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>242000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AR24">
         <v>-332000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>-1971000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AT24">
         <v>136000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AU24">
         <v>-1000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AV24">
         <v>-39000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AW24">
         <v>-239000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AX24">
         <v>-113000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AY24">
         <v>51000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AZ24">
         <v>-35000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="BA24">
         <v>343000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BB24">
         <v>-24000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BC24">
         <v>-184000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BD24">
         <v>31000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BE24">
         <v>-80000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BF24">
         <v>52000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BG24">
         <v>-37000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BH24">
         <v>20000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BI24">
         <v>-123600000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BJ24">
         <v>15400000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BK24">
         <v>-48000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BL24">
         <v>46700000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BM24">
         <v>-56600000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BN24">
         <v>3400000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BO24">
         <v>-245300000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BP24">
         <v>500000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BQ24">
         <v>-304000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BR24">
         <v>119400000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BS24">
         <v>105600000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BT24">
         <v>97300000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BU24">
         <v>6000000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BV24">
         <v>6116500000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BW24">
         <v>6116000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BX24">
         <v>6065000000.0</v>
       </c>
-      <c r="BV24"/>
-[...2 lines deleted...]
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24">
         <v>601700000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CC24">
         <v>161800000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CD24">
         <v>154200000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CE24">
         <v>142900000.0</v>
       </c>
-      <c r="CC24"/>
-[...1 lines deleted...]
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>251866000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CL24">
         <v>40369000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CM24">
         <v>34754000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CN24">
         <v>510000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CO24">
         <v>16580000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CP24">
         <v>9105000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CQ24">
         <v>9048000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CR24">
         <v>2629000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CS24">
         <v>3880000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CT24">
         <v>3938000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CU24">
         <v>4941000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CV24">
         <v>4385000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CW24">
         <v>32819000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CX24">
         <v>30816000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CY24">
         <v>31417000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CZ24">
         <v>31144000.0</v>
       </c>
-      <c r="CX24">
+      <c r="DA24">
         <v>669476000.0</v>
       </c>
-      <c r="CY24"/>
-[...1 lines deleted...]
-      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B25">
-        <v>-111000000.0</v>
+        <v>-71000000.0</v>
       </c>
       <c r="C25">
+        <v>-156000000.0</v>
+      </c>
+      <c r="D25">
+        <v>-61000000.0</v>
+      </c>
+      <c r="E25">
+        <v>-242000000.0</v>
+      </c>
+      <c r="F25">
         <v>-210000000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>-97000000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>46000000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-81000000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-4000000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>71000000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>36000000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>36000000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>605000000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>20000000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>472000000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-65000000.0</v>
       </c>
-      <c r="O25">
-[...5 lines deleted...]
-      <c r="Q25">
+      <c r="R25">
+        <v>-174000000.0</v>
+      </c>
+      <c r="S25">
+        <v>-59000000.0</v>
+      </c>
+      <c r="T25">
         <v>2000000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>-9000000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>23000000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>1620000000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-54000000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>-161000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>19000000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>1065000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>927000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>-289000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>1000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>-23000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>-37000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>-21000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>27000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>828000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>-3000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>196000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>-72000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>-42000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>-90000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>150000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>417000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>-34000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>184000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>-60000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>159000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>-95000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>3000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>18000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>-141000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>-55000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>216000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>17000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>109000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>-223000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>-43000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>335000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BF25">
         <v>253000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BG25">
         <v>406000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BH25">
         <v>93000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BI25">
         <v>104600000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BJ25">
         <v>259900000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BK25">
         <v>146900000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BL25">
         <v>-77500000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BM25">
         <v>-3900000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BN25">
         <v>199500000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BO25">
         <v>-2300000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BP25">
         <v>532000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BQ25">
         <v>75000000.0</v>
       </c>
-      <c r="BO25"/>
-[...1 lines deleted...]
-      <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
-        <v>220</v>
-[...9 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
-        <v>-7000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G26">
-        <v>7000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>-7000000.0</v>
       </c>
       <c r="J26">
+        <v>7000000.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>-7000000.0</v>
+      </c>
+      <c r="M26">
         <v>-132000000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>-73000000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>-204000000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>-113000000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>-35000000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>-160000000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>-172000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>-1000000.0</v>
       </c>
-      <c r="R26">
-[...7 lines deleted...]
-      </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
         <v>50000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>-50000000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>-50000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>-50000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>1525000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>-2000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>-2000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>-2000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>-23000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>53000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>73000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>-250000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>-250000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>30000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>29000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>397000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AO26">
         <v>29000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AP26">
         <v>1000000.0</v>
       </c>
-      <c r="AN26">
-[...2 lines deleted...]
-      <c r="AO26">
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>87000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AS26">
         <v>3576000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AT26">
         <v>2789000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AU26">
         <v>2344000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AV26">
         <v>7136000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AW26">
         <v>-98000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AX26">
         <v>243000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AY26">
         <v>55000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AZ26">
         <v>-149000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="BA26">
         <v>-174000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BB26">
         <v>-332000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BC26">
         <v>-51000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BD26">
         <v>-80000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BE26">
         <v>-157000000.0</v>
       </c>
-      <c r="BC26">
-[...7 lines deleted...]
-      </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
         <v>273900000.0</v>
       </c>
-      <c r="BG26">
-[...4 lines deleted...]
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
-[...1 lines deleted...]
-      </c>
+      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
+        <v>64000000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
         <v>45000000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>63000000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>-561000000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>433000000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>60000000.0</v>
       </c>
-      <c r="O27"/>
-[...2 lines deleted...]
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27">
         <v>59000000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>24000000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>1607000000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>-92000000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>73000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>-13000000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>1030000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>895000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>62000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>-34000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>-55000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>-58000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>63000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>-585000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>804000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>-53000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>66000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>35000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>-28000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>-73000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>66000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>395000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>2000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>232000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AS27">
         <v>52000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AT27">
         <v>318000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AU27">
         <v>23000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>55000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>57000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>3000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="AY27">
         <v>7000000.0</v>
       </c>
       <c r="AZ27">
+        <v>-72000000.0</v>
+      </c>
+      <c r="BA27">
+        <v>37000000.0</v>
+      </c>
+      <c r="BB27">
+        <v>7000000.0</v>
+      </c>
+      <c r="BC27">
         <v>3000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BD27">
         <v>-282000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BE27">
         <v>42000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BF27">
         <v>1024000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BG27">
         <v>142000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BH27">
         <v>-22000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BI27">
         <v>-7200000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BJ27">
         <v>226400000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BK27">
         <v>-2900000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BL27">
         <v>-2200000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BM27">
         <v>138000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BN27">
         <v>-17600000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BO27">
         <v>-7400000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BP27">
         <v>425400000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BQ27">
         <v>22700000.0</v>
       </c>
-      <c r="BO27"/>
-[...1 lines deleted...]
-      <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>260000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-469000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-617000000.0</v>
+      </c>
+      <c r="E28">
         <v>-1239000000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-815000000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-1122000000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>333000000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-657000000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-554000000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-1106000000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-570000000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>119000000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-1062000000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-890000000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-1181000000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-703000000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>264000000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-1194000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-1512000000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-6000000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-1019000000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-651000000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-1789000000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-625000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-364000000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-1162000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-487000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-2585000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-187000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-505000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-2908000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-971000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>157000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-801000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-209000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-687000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-159000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-297000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>-538000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>-305000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-1806000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-553000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>35000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>-759000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>28000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-410000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>1468000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>60000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>138000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-353000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>626000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>-470000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>-331000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>-41000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>-253000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>-2205000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>-254000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>5162000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>-119000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BI28">
         <v>-70500000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BJ28">
         <v>613000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BK28">
         <v>-32800000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BL28">
         <v>-566700000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BM28">
         <v>300000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BN28">
         <v>-216500000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BO28">
         <v>892300000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BP28">
         <v>34500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BQ28">
         <v>106000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BR28">
         <v>1825000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BS28">
         <v>994100000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BT28">
         <v>280300000.0</v>
       </c>
-      <c r="BR28"/>
-[...1 lines deleted...]
-      <c r="BT28"/>
       <c r="BU28"/>
-      <c r="BV28">
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28">
         <v>13397700000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BZ28">
         <v>10313400000.0</v>
       </c>
-      <c r="BX28">
+      <c r="CA28">
         <v>9926400000.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>88700000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CD28">
         <v>91500000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CE28">
         <v>205400000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CF28">
         <v>174700000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CG28">
         <v>1302314000.0</v>
       </c>
-      <c r="CE28"/>
-[...1 lines deleted...]
-      <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
-      <c r="CP28">
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28">
         <v>411816000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CT28">
         <v>468181000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CU28">
         <v>64785000.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>711648000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CX28">
         <v>865528000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CY28">
         <v>836380000.0</v>
       </c>
-      <c r="CW28"/>
-[...1 lines deleted...]
-      <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
+      <c r="DB28"/>
+      <c r="DC28"/>
+      <c r="DD28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B29">
-        <v>1753000000.0</v>
+        <v>1590000000.0</v>
       </c>
       <c r="C29">
+        <v>1960000000.0</v>
+      </c>
+      <c r="D29">
+        <v>1491000000.0</v>
+      </c>
+      <c r="E29">
+        <v>1692000000.0</v>
+      </c>
+      <c r="F29">
         <v>1414000000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>1649000000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>1162000000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>1510000000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>1249000000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>1733000000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>1224000000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>2322000000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>1286000000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>1550000000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>1333000000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>1404000000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>915000000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>1564000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>1084000000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>1268000000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>1129000000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>1438000000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>1873000000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>1268000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>1050000000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>1339000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>893000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>1627000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>1023000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>1463000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>635000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>1668000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>907000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>1494000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>974000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>1294000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>1141000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>1280000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>886000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>1292000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>1151000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>1294000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>1050000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>1796000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>969000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>1282000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>1256000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>975000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>1289000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>1085000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>1118000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="BA29">
         <v>1287000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BB29">
         <v>1060000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BC29">
         <v>950000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BD29">
         <v>767000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BE29">
         <v>868000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BF29">
         <v>914000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BG29">
         <v>453000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BH29">
         <v>560000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BI29">
         <v>777400000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BJ29">
         <v>620000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BK29">
         <v>489200000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BL29">
         <v>478500000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BM29">
         <v>692500000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BN29">
         <v>483200000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BO29">
         <v>296600000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BP29">
         <v>438700000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BQ29">
         <v>668700000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BR29">
         <v>918800000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BS29">
         <v>580800000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BT29">
         <v>213300000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BU29">
         <v>1396800000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BV29">
         <v>583100000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BW29">
         <v>380700000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BX29">
         <v>100500000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BY29">
         <v>1643700000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BZ29">
         <v>1100900000.0</v>
       </c>
-      <c r="BX29">
+      <c r="CA29">
         <v>819400000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CB29">
         <v>466400000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CC29">
         <v>1713800000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CD29">
         <v>1180600000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CE29">
         <v>896600000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CF29">
         <v>449700000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CG29">
         <v>616220000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CH29">
         <v>247403000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CI29">
         <v>165782000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CJ29">
         <v>32339000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CK29">
         <v>644429000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CL29">
         <v>418921000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CM29">
         <v>245595000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CN29">
         <v>167438000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CO29">
         <v>587131000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CP29">
         <v>421988000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CQ29">
         <v>296837000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CR29">
         <v>159701000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CS29">
         <v>443044000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CT29">
         <v>249765000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CU29">
         <v>176301000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CV29">
         <v>100254000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CW29">
         <v>437302000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CX29">
         <v>273668000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CY29">
         <v>135092000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CZ29">
         <v>110303000.0</v>
       </c>
-      <c r="CX29">
+      <c r="DA29">
         <v>167088000.0</v>
       </c>
-      <c r="CY29"/>
-[...1 lines deleted...]
-      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B30">
-        <v>-538000000.0</v>
+        <v>-1026000000.0</v>
       </c>
       <c r="C30">
+        <v>-1552000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-803000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-477000000.0</v>
+      </c>
+      <c r="F30">
         <v>-663000000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-625000000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-1414000000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-771000000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-686000000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-646000000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-607000000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-2442000000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-1733000000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-578000000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-508000000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-630000000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-873000000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-301000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-371000000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-394000000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-1800000000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-241000000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>130000000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-135000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-535000000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-576000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>335000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>896000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-815000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-981000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-814000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-754000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>2118000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-707000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>-725000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>-876000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>-913000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>-936000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-637000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>-658000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>833000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>-736000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>-1144000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>-984000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>-978000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>-969000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>-2775000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>-1190000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>-1313000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>-888000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>-1819000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>-1026000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>-938000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>-984000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>-116000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>1281000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>-575000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>-5425000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BH30">
         <v>-365000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BI30">
         <v>-576600000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BJ30">
         <v>-1295700000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BK30">
         <v>-292000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BL30">
         <v>-227200000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BM30">
         <v>-388300000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BN30">
         <v>-216600000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BO30">
         <v>-1183900000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BP30">
         <v>-498300000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BQ30">
         <v>-836200000.0</v>
       </c>
-      <c r="BO30"/>
-[...2 lines deleted...]
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30">
         <v>3210000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BV30">
         <v>3968000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BW30">
         <v>4385200000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BX30">
         <v>5080200000.0</v>
       </c>
-      <c r="BV30"/>
-[...4 lines deleted...]
-      </c>
+      <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
-      <c r="CB30"/>
+      <c r="CB30">
+        <v>175600000.0</v>
+      </c>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30">
         <v>73064000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CJ30">
         <v>18442000.0</v>
       </c>
-      <c r="CH30"/>
-[...1 lines deleted...]
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
-      <c r="CX30">
-[...1 lines deleted...]
-      </c>
+      <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
-      <c r="DA30"/>
+      <c r="DA30">
+        <v>498722000.0</v>
+      </c>
+      <c r="DB30"/>
+      <c r="DC30"/>
+      <c r="DD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>