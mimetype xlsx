--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -262,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -941,80 +947,81 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1028,3080 +1035,3222 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
+        <v>23246824.0</v>
+      </c>
+      <c r="C2">
         <v>27735000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24804000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32917000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>25104000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16110000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24830000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17285000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18036000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16277000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16917000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16530000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14093000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11994000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12517816.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11952401.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5866420.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4936845.0</v>
       </c>
-      <c r="S2"/>
+      <c r="T2"/>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
+      <c r="T3"/>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5">
-        <v>-3075000.0</v>
+        <v>2783577.0</v>
       </c>
       <c r="C5">
         <v>-3075000.0</v>
       </c>
       <c r="D5">
+        <v>-3075000.0</v>
+      </c>
+      <c r="E5">
         <v>-3230000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3585000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3453000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3696000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3509000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3785000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3579000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3477000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3677000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1699000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3402000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4867577.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-22218495.54</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-18245560.31</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-15883856.34</v>
       </c>
-      <c r="S5"/>
+      <c r="T5"/>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
+      <c r="T6"/>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7">
+        <v>11561000.0</v>
+      </c>
+      <c r="C7">
         <v>11062000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8822000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3193000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4314000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4665000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5001000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
+      <c r="T7"/>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8">
+        <v>15078000.0</v>
+      </c>
+      <c r="C8">
         <v>15028000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>15021000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>11734000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>11725000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>11706000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>10425000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>10409000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>180819000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>179147000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>177874000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>162671000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>162238000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
+      <c r="T9"/>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
+        <v>75484666.0</v>
+      </c>
+      <c r="C10">
         <v>78435000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>55641000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34258000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18587000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>70197000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>42662000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18093000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12681000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9968000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5047000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14546000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>59110000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>16866000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24470572.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25719069.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>30380756.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13275487.0</v>
       </c>
-      <c r="S10"/>
+      <c r="T10"/>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
+      <c r="T11"/>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12">
+        <v>75484666.0</v>
+      </c>
+      <c r="C12">
         <v>78435000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>55641000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>34258000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>18587000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>109266000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>73907000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>50592000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>43019000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>28632000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>28306000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>51896000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>74177000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>33795000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>41337099.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>46083839.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>30908476.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13275487.0</v>
       </c>
-      <c r="S12"/>
+      <c r="T12"/>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13">
+        <v>15081130.0</v>
+      </c>
+      <c r="C13">
         <v>15028000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>15021000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11734000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11725000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11706000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10425000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10409000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9320000.0</v>
       </c>
       <c r="K13">
         <v>9320000.0</v>
       </c>
       <c r="L13">
+        <v>9320000.0</v>
+      </c>
+      <c r="M13">
         <v>9208000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>9201000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>7204000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7680241.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8199290.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>7051760.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4151084.0</v>
       </c>
-      <c r="S13"/>
+      <c r="T13"/>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14">
+        <v>58345581.0</v>
+      </c>
+      <c r="C14">
         <v>57817000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>53675514.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>44815248.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>44771766.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>44589878.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>40581627.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>40538182.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38045097.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>36427373.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>36245813.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>35971335.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>33385651.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>28686636.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27703331.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25058666.0</v>
       </c>
       <c r="Q14">
         <v>25058666.0</v>
       </c>
       <c r="R14">
+        <v>25058666.0</v>
+      </c>
+      <c r="S14">
         <v>13196359.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10610697.0</v>
       </c>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>11706000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10425000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>10409000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9320000.0</v>
       </c>
       <c r="K15">
         <v>9320000.0</v>
       </c>
       <c r="L15">
-        <v>9200000.0</v>
+        <v>9320000.0</v>
       </c>
       <c r="M15">
         <v>9200000.0</v>
       </c>
       <c r="N15">
+        <v>9200000.0</v>
+      </c>
+      <c r="O15">
         <v>7204000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>7680241.72</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>8199290.3</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7051760.96</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4151084.02</v>
       </c>
-      <c r="S15"/>
+      <c r="T15"/>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>34</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>171000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>325000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>236000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>247000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>222000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>589000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>461000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4927000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4903000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1921000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2821000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5454000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8176000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7271939.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>2839500.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1.0</v>
       </c>
-      <c r="S16"/>
+      <c r="T16"/>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>707000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3661000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5608000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>7015000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
+      <c r="T18"/>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20">
-        <v>30313000.0</v>
+        <v>30319292.0</v>
       </c>
       <c r="C20">
         <v>30313000.0</v>
       </c>
       <c r="D20">
         <v>30313000.0</v>
       </c>
       <c r="E20">
         <v>30313000.0</v>
       </c>
-      <c r="F20"/>
+      <c r="F20">
+        <v>30313000.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21">
+        <v>96115948.0</v>
+      </c>
+      <c r="C21">
         <v>101860000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>109642000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>116696000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>123279000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1492000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>298000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>123000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>21794000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>54000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>103000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>142000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>197000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>44929.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>35513.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5374868.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4129940.0</v>
       </c>
-      <c r="S21"/>
+      <c r="T21"/>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22">
+        <v>84960633.0</v>
+      </c>
+      <c r="C22">
         <v>78819000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>88479000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>72517000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>71830000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>43042000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>43173000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>29316000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>21070000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>25594000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>26336000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25423000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21933000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>20722000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>15395165.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10595858.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8134921.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8098129.0</v>
       </c>
-      <c r="S22"/>
+      <c r="T22"/>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23">
+        <v>378788617.0</v>
+      </c>
+      <c r="C23">
         <v>372255000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>354907000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>322379000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>318667000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>210665000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>173797000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>138116000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>122110000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>99696000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>101992000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>119619000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>139379000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>89114000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>85449816.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>91521678.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>62911992.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>42061639.0</v>
       </c>
-      <c r="S23"/>
+      <c r="T23"/>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>12963000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>17407000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>36000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>257000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>716000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1370000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1364000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>151000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7498000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>18747000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>22431000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
+      <c r="T24"/>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>4238000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>716000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1370000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1364000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>151000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
+      <c r="T25"/>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
+      <c r="T26"/>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
+      <c r="T27"/>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28">
+        <v>-63921267.0</v>
+      </c>
+      <c r="C28">
         <v>-67373000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-46819000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-13658000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5765000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-65258000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-36915000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-16815000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10697000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8192000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4859000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7054000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-42894000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7251000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1938518.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2541439.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-9384133.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7045160.0</v>
       </c>
-      <c r="S28"/>
+      <c r="T28"/>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B29">
+        <v>269070000.0</v>
+      </c>
+      <c r="C29">
         <v>259464000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>244021000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>193427000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>214848000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>178912000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>136065000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>113654000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>91476000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
+      <c r="T29"/>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30">
+        <v>29046028.0</v>
+      </c>
+      <c r="C30">
         <v>23197000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21288000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28355000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>35562000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23053000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25227000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>29497000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31972000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21794000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25077000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>18724000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20408000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>14488000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8247662.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14478620.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5374868.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4129940.0</v>
       </c>
-      <c r="S30"/>
+      <c r="T30"/>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>29011000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>23232000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>177146000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>135021000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>112253000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>89492000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>66743000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>72453000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>80314000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>89828000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
+      <c r="T31"/>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B32">
+        <v>145681000.0</v>
+      </c>
+      <c r="C32">
         <v>134958000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>120369000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>63300000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>75987000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>152947000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>110823000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>87321000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>67486000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
+      <c r="T32"/>
     </row>
-    <row r="33" spans="1:19">
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B33">
+        <v>185673536.0</v>
+      </c>
+      <c r="C33">
         <v>187908000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>184945000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>183374000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>188623000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>32751000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>30235000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>27226000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>25227000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>22619000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>21398000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>21948000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>21693000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>19284000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>18105097.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>20090248.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>18415043.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>16424348.0</v>
       </c>
-      <c r="S33"/>
+      <c r="T33"/>
     </row>
-    <row r="34" spans="1:19">
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B34">
+        <v>50485000.0</v>
+      </c>
+      <c r="C34">
         <v>53462000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>53234000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>54842000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>65924000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
+      <c r="T34"/>
     </row>
-    <row r="35" spans="1:19">
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B35">
+        <v>62258921.0</v>
+      </c>
+      <c r="C35">
         <v>63402000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>61293000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>70654000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>87786000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>7060000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5739000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2171000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3221000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5747000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>6546000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>7737000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>16831000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>31542000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>39790068.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>45162472.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>23717063.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>20287874.0</v>
       </c>
-      <c r="S35"/>
+      <c r="T35"/>
     </row>
-    <row r="36" spans="1:19">
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B36">
+        <v>1415294.0</v>
+      </c>
+      <c r="C36">
         <v>9385000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9005000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7640000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5631000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2140000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>54000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>174000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>49000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>40000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>35000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>76000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>108000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>260000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>578561.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>323000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1744989.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1956079.0</v>
       </c>
-      <c r="S36"/>
+      <c r="T36"/>
     </row>
-    <row r="37" spans="1:19">
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
+      <c r="T37"/>
     </row>
-    <row r="38" spans="1:19">
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>-1406627.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7640000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5632000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2140000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1365000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2099000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>49000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>40000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>35000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>76000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>108000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>260000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1.0</v>
       </c>
-      <c r="P38">
-[...1 lines deleted...]
-      </c>
       <c r="Q38">
         <v>0.0</v>
       </c>
-      <c r="R38"/>
+      <c r="R38">
+        <v>0.0</v>
+      </c>
       <c r="S38"/>
+      <c r="T38"/>
     </row>
-    <row r="39" spans="1:19">
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B39">
+        <v>3623752.0</v>
+      </c>
+      <c r="C39">
         <v>3896000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4554000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3875000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4065000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2553000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1255000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1086000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>822000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1057000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>875000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1149000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1168000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>825000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2320219.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>273113.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>78706.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>133735.0</v>
       </c>
-      <c r="S39"/>
+      <c r="T39"/>
     </row>
-    <row r="40" spans="1:19">
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B40">
+        <v>22035574.0</v>
+      </c>
+      <c r="C40">
         <v>19852000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>23080000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>37092000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>24921000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7325000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5811000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5261000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5820000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5614000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4064000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4045000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4313000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3639000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3117708.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3972391.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3090837.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2741576.0</v>
       </c>
-      <c r="S40"/>
+      <c r="T40"/>
     </row>
-    <row r="41" spans="1:19">
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>55514000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>67219000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>3431000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1501000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1455000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1851000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>4383000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>6395000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>7737000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>9333000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>12795000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>17390000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
+      <c r="T41"/>
     </row>
-    <row r="42" spans="1:19">
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B42">
+        <v>268338693.0</v>
+      </c>
+      <c r="C42">
         <v>273249000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>272275000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>216000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>214847000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>214318000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>189663000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>179147000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>177874000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>162671000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>162238000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>158994000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>157100000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>105282000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>99031186.0</v>
       </c>
-      <c r="P42">
-[...1 lines deleted...]
-      </c>
       <c r="Q42">
+        <v>105481668.0</v>
+      </c>
+      <c r="R42">
         <v>94668675.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>58083881.0</v>
       </c>
-      <c r="S42"/>
+      <c r="T42"/>
     </row>
-    <row r="43" spans="1:19">
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
+      <c r="T43"/>
     </row>
-    <row r="44" spans="1:19">
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
+      <c r="T44"/>
     </row>
-    <row r="45" spans="1:19">
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B45">
+        <v>121189000.0</v>
+      </c>
+      <c r="C45">
         <v>110726000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>96395000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>28725000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>29399000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>29119000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>28572000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>25004000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>25178000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>22249000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>21309000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>21800000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>21400000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>18827000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>17481607.99</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>19731735.43</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>16568153.56</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>14296475.04</v>
       </c>
-      <c r="S45"/>
+      <c r="T45"/>
     </row>
-    <row r="46" spans="1:19">
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B46">
+        <v>50277435.0</v>
+      </c>
+      <c r="C46">
         <v>45862000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>35985000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>28725000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>29400000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>29119000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>28572000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>25004000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>25178000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>22249000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>21309000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>21769000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>21443000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>18827000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>17481607.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>19731735.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>16568153.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>14296475.0</v>
       </c>
-      <c r="S46"/>
+      <c r="T46"/>
     </row>
-    <row r="47" spans="1:19">
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>28725000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>29399000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>29119000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>28572000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>25004000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>25178000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>22579000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>21309000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>21769000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>21443000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>18827000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>17413000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
+      <c r="T47"/>
     </row>
-    <row r="48" spans="1:19">
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B48">
+        <v>-17077544.0</v>
+      </c>
+      <c r="C48">
         <v>-25738000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-40200000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-48484000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-46163000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-43933000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-61073000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-83024000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-104563000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-111464000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-104731000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-92884000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-80248000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-80691000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-88868628.48</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-91584249.11</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-71575954.53</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-49599454.49</v>
       </c>
-      <c r="S48"/>
+      <c r="T48"/>
     </row>
-    <row r="49" spans="1:19">
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
+      <c r="T49"/>
     </row>
-    <row r="50" spans="1:19">
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>4444000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>20617000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>238000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>489000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>562000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>614000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>412000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>37000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>7492000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>16216000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
+      <c r="T50"/>
     </row>
-    <row r="51" spans="1:19">
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B51">
+        <v>11563399.0</v>
+      </c>
+      <c r="C51">
         <v>11062000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8822000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>20600000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>24352000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4939000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5747000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1278000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1984000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1776000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>188000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>7492000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>16216000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>24117000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>22532054.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>23177630.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>20996623.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>20320647.0</v>
       </c>
-      <c r="S51"/>
+      <c r="T51"/>
     </row>
-    <row r="52" spans="1:19">
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B52">
+        <v>2121440.0</v>
+      </c>
+      <c r="C52">
         <v>1631000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1384000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5460000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3785000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1310000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1509000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>562000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>614000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>412000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>37000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7492000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8718000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>5370000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>111317.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>18320.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>87117.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1452588.0</v>
       </c>
-      <c r="S52"/>
+      <c r="T52"/>
     </row>
-    <row r="53" spans="1:19">
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
-[...1 lines deleted...]
-      </c>
+      <c r="E53"/>
       <c r="F53">
+        <v>0.0</v>
+      </c>
+      <c r="G53">
         <v>39069000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>31245000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>32499000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>30338000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>18664000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>23259000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>37350000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>15067000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>16929000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>16866526.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>20364769.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>527720.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
+      <c r="T53"/>
     </row>
-    <row r="54" spans="1:19">
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
+      <c r="T54"/>
     </row>
-    <row r="55" spans="1:19">
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B55">
+        <v>378788617.0</v>
+      </c>
+      <c r="C55">
         <v>372255000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>354907000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>322379000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>318667000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>210665000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>173797000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>138116000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>122110000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>99696000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>101992000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>119619000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>139379000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>89114000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>85449816.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>91521678.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>62911992.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>42061639.0</v>
       </c>
-      <c r="S55"/>
+      <c r="T55"/>
     </row>
-    <row r="56" spans="1:19">
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B56">
+        <v>193115081.0</v>
+      </c>
+      <c r="C56">
         <v>184347000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>169962000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>139005000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>130044000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>177914000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>143562000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>110890000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>96883000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>77077000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>80594000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>97671000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>117686000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>69830000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>67344718.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>71431430.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>44496949.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>25637291.0</v>
       </c>
-      <c r="S56"/>
+      <c r="T56"/>
     </row>
-    <row r="57" spans="1:19">
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B57">
+        <v>47403838.0</v>
+      </c>
+      <c r="C57">
         <v>49389000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>49593000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>75705000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>54057000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>24967000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>32739000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>23569000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>29397000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>27206000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>22939000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>30888000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>32578000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>29179000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>22985023.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>19872378.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>9044374.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>9131010.0</v>
       </c>
-      <c r="S57"/>
+      <c r="T57"/>
     </row>
-    <row r="58" spans="1:19">
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B58">
+        <v>109662760.0</v>
+      </c>
+      <c r="C58">
         <v>112791000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>110886000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>146359000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>141843000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>32027000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>38478000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>25740000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>32618000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>32953000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>29485000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>38625000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>49409000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>60721000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>62775091.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>65034850.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>32761438.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>29418885.0</v>
       </c>
-      <c r="S58"/>
+      <c r="T58"/>
     </row>
-    <row r="59" spans="1:19">
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
+      <c r="T59"/>
     </row>
-    <row r="60" spans="1:19">
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B60">
+        <v>269125857.0</v>
+      </c>
+      <c r="C60">
         <v>259464000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>244021000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>176020000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>176824000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>178638000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>135319000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>112376000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>89492000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>66743000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>72507000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>80994000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>89970000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>28393000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>22674724.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>26486827.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>30150554.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>12642754.0</v>
       </c>
-      <c r="S60"/>
+      <c r="T60"/>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
+      <c r="T61"/>
     </row>
-    <row r="62" spans="1:19">
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:57">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
+        <v>21938000.0</v>
+      </c>
+      <c r="C2">
+        <v>23246824.0</v>
+      </c>
+      <c r="D2">
         <v>24875000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>25077000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>24854000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>27735000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>14786000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>19532000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>16492000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>24804000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>12812000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>27969000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>26210000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>32917000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>30619000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>17954000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11682000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>25104000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>19010000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>17948000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15076000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>16110000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>15110000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>22760000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>18440000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>24830000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>13079000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>19879000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15255000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>17285000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>11512000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>16461000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>16951000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>18036000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>12004000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>14134000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>14648000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>16277000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>8916000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>10247000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>18298000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>16917000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>16833000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>14808000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>13376000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>16352000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>15740000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>15942000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>16321000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>14093000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>9124000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>9098000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>12693000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>11994000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>12618000.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>14517000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>12233000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4115,54 +4264,56 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4176,217 +4327,225 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
     </row>
-    <row r="5" spans="1:57">
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5">
+        <v>-3122000.0</v>
+      </c>
+      <c r="C5">
+        <v>2783577.0</v>
+      </c>
+      <c r="D5">
         <v>-2770000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-2660000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-3235000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-3075000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-3191000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>3225000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>3140000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-3075000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>2927999.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>2769000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-3050000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3230000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1891999.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1436000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1143999.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-3585000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-3775000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-3752000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-3780000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3453000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3612000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3435000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3582000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3696000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>6566999.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>6372000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>6105999.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-3509000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-3840000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-3951000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-3872000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-3785000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-3480000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-3311000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-3376000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-3579000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-3410000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-3421000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-3195000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-3477000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-3499000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-3388000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-3708000.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-3632000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-3472000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-3520000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1699000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1404000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1393000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>5047000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-3402000.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4400,504 +4559,526 @@
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7">
+        <v>11641000.0</v>
+      </c>
+      <c r="C7">
+        <v>11561000.0</v>
+      </c>
+      <c r="D7">
         <v>11470000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>11415000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>11098000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>11062000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>11160000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>8559000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>8745000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>8822000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>5855000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6035000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>6430000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3193000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>3418000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>3502000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>4073000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>4314000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4464000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>4550000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>4509000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>4665000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>4627000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>4694000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>4591000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>5001000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8">
+        <v>15078000.0</v>
+      </c>
+      <c r="C8">
+        <v>15078000.0</v>
+      </c>
+      <c r="D8">
         <v>15077000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>15077000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>15074000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>15028000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>15024000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>15023000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>15022000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>15021000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>15020000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>11737000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>11736000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>11734000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>11732000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>11731000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>11728000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>11725000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>11720000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>11716000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
     </row>
-    <row r="9" spans="1:57">
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>204702000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>180819000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>179589000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>179471000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>179352000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>179147000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
+        <v>32922000.0</v>
+      </c>
+      <c r="C10">
+        <v>75484666.0</v>
+      </c>
+      <c r="D10">
         <v>71997000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>65985000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>76250000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>78435000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>72001000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>56547000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>48194000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>55641000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>52603000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>21788000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>27121000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>34258000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>31252000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>29933000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>21967000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>18587000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>99840000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>68416000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>61436000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>70197000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>52487000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>57399000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>49288000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>42662000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>27449000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>23835000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>22037000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>18093000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>12871000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>12356000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>17497000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>12681000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>12156000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>11024000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>10778000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>9968000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>6476000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>7136000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>11605000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>5047000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>5787000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>6807000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>13011000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>14500000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>18071000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>25083000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>33314000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>59110000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>71232000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>73403000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>22641000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>16866000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>15470000.0</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>13789000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>24374000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4911,849 +5092,875 @@
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12">
+        <v>73147000.0</v>
+      </c>
+      <c r="C12">
+        <v>75484666.0</v>
+      </c>
+      <c r="D12">
         <v>71997000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>65985000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>76250000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>78435000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>72001000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>56547000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>48194000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>55641000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>52603000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>21788000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>27121000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>34258000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>31252000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>29933000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>21967000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>18587000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>99840000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>104553000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>109474000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>109266000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>99717000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>104671000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>96412000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>73907000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>66829000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>61957000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>55837000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>50592000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>44922000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>44589000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>47948000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>43019000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>40142000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>26930000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>28643000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>28632000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>27198000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>29527000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>35526000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>28306000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>42260000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>44318000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>49704000.0</v>
       </c>
-      <c r="AS12"/>
-      <c r="AT12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>60278000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>67686000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>72125000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>74177000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>75939000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>82555000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>33036000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>33795000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>33510000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12"/>
       <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13">
+        <v>15078000.0</v>
+      </c>
+      <c r="C13">
+        <v>15081130.0</v>
+      </c>
+      <c r="D13">
         <v>15077000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>15077000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>15074000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>15028000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>15024000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>15023000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>15022000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>15021000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>15020000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>11737000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>11736000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>11734000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>11732000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>11731000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>11728000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>11725000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>11720000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>11716000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>11713000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>11706000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>11703000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>11662000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>11647000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>10425000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>10420000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>10418000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>10412000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>10409000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>10406000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>10403000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>10401000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>10400000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>10399000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>9321000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>9321000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9320000.0</v>
       </c>
       <c r="AM13">
         <v>9320000.0</v>
       </c>
       <c r="AN13">
         <v>9320000.0</v>
       </c>
       <c r="AO13">
         <v>9320000.0</v>
       </c>
       <c r="AP13">
         <v>9320000.0</v>
       </c>
       <c r="AQ13">
+        <v>9320000.0</v>
+      </c>
+      <c r="AR13">
+        <v>9320000.0</v>
+      </c>
+      <c r="AS13">
         <v>9312000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>9227000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>9208000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>9206000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>9203000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>9201000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>9201000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>9010000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>8983000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>7220000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>7204000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>7165000.0</v>
       </c>
-      <c r="BC13"/>
-      <c r="BD13">
+      <c r="BE13"/>
+      <c r="BF13">
         <v>6937000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>6928000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:57">
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14">
+        <v>59028571.0</v>
+      </c>
+      <c r="C14">
+        <v>61661520.0</v>
+      </c>
+      <c r="D14">
         <v>58844444.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>56738462.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>56628571.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>54400000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>55185714.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>55325000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>57474400.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>57479528.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>53716666.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>44837310.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>44832840.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>44832843.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>48400000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>43566667.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>45700000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>45536364.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>42250000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>46850000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>44783333.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>40725000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>45566667.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>34580000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>43483333.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>41246154.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>41592857.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>40953333.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>41025000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>40329545.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>39850000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>40614286.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>41866667.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>40333565.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>40254740.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>37400000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>36154545.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>36457377.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>34700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>39625000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>38316667.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>36418741.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>35553846.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>39033333.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>35293333.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>38660000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>32188889.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>36356522.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>34688889.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>36179510.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>35959670.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>35194598.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>29071429.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>28770000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>27862500.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>27862500.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>24000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>11716000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>11713000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>11706000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>11703000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>11662000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>11647000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>10425000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>10420000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>10418000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>10412000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>10409000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10400000.0</v>
       </c>
       <c r="AF15">
         <v>10400000.0</v>
       </c>
       <c r="AG15">
         <v>10400000.0</v>
       </c>
       <c r="AH15">
         <v>10400000.0</v>
       </c>
       <c r="AI15">
-        <v>9300000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="AJ15">
-        <v>9300000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="AK15">
         <v>9300000.0</v>
       </c>
       <c r="AL15">
         <v>9300000.0</v>
       </c>
       <c r="AM15">
         <v>9300000.0</v>
       </c>
       <c r="AN15">
         <v>9300000.0</v>
       </c>
       <c r="AO15">
         <v>9300000.0</v>
       </c>
       <c r="AP15">
         <v>9300000.0</v>
       </c>
       <c r="AQ15">
         <v>9300000.0</v>
       </c>
       <c r="AR15">
-        <v>9200000.0</v>
+        <v>9300000.0</v>
       </c>
       <c r="AS15">
-        <v>9200000.0</v>
+        <v>9300000.0</v>
       </c>
       <c r="AT15">
         <v>9200000.0</v>
       </c>
       <c r="AU15">
         <v>9200000.0</v>
       </c>
       <c r="AV15">
         <v>9200000.0</v>
       </c>
       <c r="AW15">
         <v>9200000.0</v>
       </c>
       <c r="AX15">
+        <v>9200000.0</v>
+      </c>
+      <c r="AY15">
+        <v>9200000.0</v>
+      </c>
+      <c r="AZ15">
         <v>9000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>9000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>7200000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>7204000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B16">
+        <v>67000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>1022000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>177000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>205000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>171000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>41000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>26914.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>25763.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>325000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>15000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>38000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>419000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>236000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="P16">
         <v>40000.0</v>
       </c>
       <c r="Q16">
+        <v>40000.0</v>
+      </c>
+      <c r="R16">
+        <v>40000.0</v>
+      </c>
+      <c r="S16">
         <v>247000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>222000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>486000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>649000.0</v>
       </c>
       <c r="Y16">
         <v>589000.0</v>
       </c>
       <c r="Z16">
+        <v>649000.0</v>
+      </c>
+      <c r="AA16">
+        <v>589000.0</v>
+      </c>
+      <c r="AB16">
         <v>561000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>461000.0</v>
       </c>
       <c r="AC16">
         <v>461000.0</v>
       </c>
       <c r="AD16">
+        <v>461000.0</v>
+      </c>
+      <c r="AE16">
+        <v>461000.0</v>
+      </c>
+      <c r="AF16">
         <v>1854000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>3073000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>4977000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>4927000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>4816000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>5177000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>4911000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>4903000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>4858000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>5114000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>4525000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1921000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1822000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1792000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>2799000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>3898000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>5264000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>5431000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>5454000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>7603000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>8596000.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>8176000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5767,129 +5974,133 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
     </row>
-    <row r="18" spans="1:57">
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18">
         <v>421000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18">
         <v>707000.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18"/>
       <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18">
         <v>3661000.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18"/>
       <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>5608000.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18"/>
       <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18">
         <v>7015000.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
-      <c r="AZ18">
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18">
         <v>10493000.0</v>
       </c>
-      <c r="BA18"/>
-      <c r="BB18"/>
       <c r="BC18"/>
-      <c r="BD18">
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18">
         <v>15073000.0</v>
       </c>
-      <c r="BE18"/>
+      <c r="BG18"/>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5903,798 +6114,828 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
     </row>
-    <row r="20" spans="1:57">
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20">
         <v>30313000.0</v>
       </c>
       <c r="C20">
-        <v>30313000.0</v>
+        <v>30319292.0</v>
       </c>
       <c r="D20">
         <v>30313000.0</v>
       </c>
       <c r="E20">
         <v>30313000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
+      <c r="F20">
+        <v>30313000.0</v>
+      </c>
+      <c r="G20">
+        <v>30313000.0</v>
+      </c>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>30313000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>30313000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>30313000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
     </row>
-    <row r="21" spans="1:57">
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21">
+        <v>95676000.0</v>
+      </c>
+      <c r="C21">
+        <v>96115948.0</v>
+      </c>
+      <c r="D21">
         <v>99186000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>99640000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>101422000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>101860000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>135041000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>136830000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>138623000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>109642000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>142501000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>143986000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>145305000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>116696000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>148620000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>150449000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>151858000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>123279000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
         <v>1492000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1492000.0</v>
       </c>
-      <c r="W21"/>
-[...1 lines deleted...]
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21">
         <v>298000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
         <v>123000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>20565000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>54000.0</v>
       </c>
-      <c r="AP21"/>
-[...1 lines deleted...]
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21">
         <v>103000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>100000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>142000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21">
         <v>197000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>135000.0</v>
       </c>
-      <c r="BC21"/>
-[...1 lines deleted...]
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21">
         <v>45000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22">
+        <v>85437000.0</v>
+      </c>
+      <c r="C22">
+        <v>84960633.0</v>
+      </c>
+      <c r="D22">
         <v>85413000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>82079000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>78358000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>78819000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>71558000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>78713000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>84348000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>88479000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>73795000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>80237000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>79754000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>72517000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>73029000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>64519999.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>64760999.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>71830000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>48163000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>44601000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>41155000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>43042000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>42618000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>47646000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>41787000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>43173000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>34031000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>35501000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>31708000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>29316000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>28934000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>27373000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>28175000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>21070000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>23144000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>24072000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>27677000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>25594000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>28086000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>28423000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>31605000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>26336000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>26811000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>24785000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>27435000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>25400000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>25549000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>23871000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>28614000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>21933000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>22279000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>23901000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>23743000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>20722000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>19040000.0</v>
       </c>
-      <c r="BC22"/>
-      <c r="BD22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>16018000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>15335000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23">
+        <v>383021000.0</v>
+      </c>
+      <c r="C23">
+        <v>378788617.0</v>
+      </c>
+      <c r="D23">
         <v>377210000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>368173000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>375105000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>372255000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>351209000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>351038000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>343174000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>354907000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>337056000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>314389000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>316795000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>322379000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>319637000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>304135000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>303096000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>318667000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>216527000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>216350000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>210528000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>210665000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>206345000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>206091000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>196793000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>173797000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>156501000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>156489000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>145095000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>138116000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>115121000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>123693000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>120531000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>122110000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>111989000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>100196000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>93126000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>99696000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>94598000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>98572000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>106641000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>101992000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>108430000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>110760000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>110589000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>119100000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>126236000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>130899000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>138261000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>139379000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>139328000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>140547000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>88551000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>89114000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>10741000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>11852000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>12963000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>14074000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>15185000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>16296000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>17407000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="T24"/>
+      <c r="U24">
         <v>5000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>20000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>36000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>48000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>63000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>138000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>257000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>4513000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>4470000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>4627000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>716000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>880000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>1017000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>1201000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>1370000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1501000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>1433000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1330000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>1364000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1502000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>1537000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>716000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>151000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>1000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>7711000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>8039000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>7686000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>7498000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>20653000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>19930000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>19503000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>18747000.0</v>
       </c>
-      <c r="BB24"/>
-[...1 lines deleted...]
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24">
         <v>23346000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>22431000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>3801000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4238000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4513000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>4470000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4627000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>716000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6708,54 +6949,56 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
     </row>
-    <row r="27" spans="1:57">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6769,1319 +7012,1371 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28">
+        <v>-21281000.0</v>
+      </c>
+      <c r="C28">
+        <v>-63921267.0</v>
+      </c>
+      <c r="D28">
         <v>-60527000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-54570000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-65152000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-67373000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-60841000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-47988000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-39449000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-46819000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-46748000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-568000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-4395000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-13658000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-9316000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-6797000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2126999.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5765000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-95324000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-63800000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-56780000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-65258000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-47490000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-52211000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-44094000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-36915000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-21399000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-17925000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-15979000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-16815000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-11406000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-10751000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-15687000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-10697000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-10053000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-9046000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-9011000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-8192000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-4558000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-5207000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-10698000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-4859000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1923000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1117000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-5600000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-7000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-2174000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-8246000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-16950000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-42894000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-44921000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-47939000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2356000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>7251000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-15470000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B29">
+        <v>259387000.0</v>
+      </c>
+      <c r="C29">
+        <v>269070000.0</v>
+      </c>
+      <c r="D29">
         <v>265232000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>259954000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>251957000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>259464000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>255269000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>251152000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>246510000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>244021000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>238390000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>191937000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>191104000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>193427000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>191069000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>191208000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>195171000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>214848000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>181665000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>182409000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>181367000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>178912000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>177099000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>170259000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>166418000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30">
+        <v>40651000.0</v>
+      </c>
+      <c r="C30">
+        <v>29046028.0</v>
+      </c>
+      <c r="D30">
         <v>35324000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>35205000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>33892000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>23197000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>20850000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>26228000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>18855000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>21288000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>25107000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>24581000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>24528000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>28355000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>23997000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>17738000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>21568000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>35562000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>30940000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>30193000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>24458000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>23053000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>32176000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>22803000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>28002000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>25227000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>25721000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>28789000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>26652000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>29497000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>16683000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>26642000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>19110000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>31337000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>24663000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>24865000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>13779000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>20565000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>18523000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>19411000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>17964000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>23071000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>14847000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>15584000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>8863000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>19900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>16408000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>15215000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>12592000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>18845000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>17285000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>13740000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>9177000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>14257000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>12979000.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>13725000.0</v>
       </c>
-      <c r="BE30"/>
+      <c r="BG30"/>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>95889000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>32766000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>29011000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>29011000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>23931000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>21125000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>23292000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>23232000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>181613000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>182343000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>181220000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>177146000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>176729000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>169765000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>165815000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>135021000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>130141000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>124003000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>117469000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>112253000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>93916000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>95899000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>90106000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>89492000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>83710000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>68338000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>63215000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>66743000.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31"/>
       <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>72453000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
         <v>80314000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31">
         <v>89828000.0</v>
       </c>
-      <c r="AX31"/>
-[...1 lines deleted...]
-      <c r="AZ31">
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31">
         <v>26726000.0</v>
       </c>
-      <c r="BA31"/>
-      <c r="BB31"/>
       <c r="BC31"/>
-      <c r="BD31">
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31">
         <v>22380000.0</v>
       </c>
-      <c r="BE31"/>
+      <c r="BG31"/>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B32">
+        <v>139459000.0</v>
+      </c>
+      <c r="C32">
+        <v>145681000.0</v>
+      </c>
+      <c r="D32">
         <v>144897000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>137495000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>131453000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>134958000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>130412000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>125532000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>120633000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>120369000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>115881000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>63857000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>62128000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>63300000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>66012000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>68921000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>73934000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>75987000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>152354000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>153200000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>153110000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>152947000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>151319000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>144853000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>140844000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
     </row>
-    <row r="33" spans="1:57">
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B33">
+        <v>183786000.0</v>
+      </c>
+      <c r="C33">
+        <v>185673536.0</v>
+      </c>
+      <c r="D33">
         <v>184476000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>184904000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>186605000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>187908000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>186800000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>184610000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>185366000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>184945000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>183903000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>184706000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>185392000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>183374000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>184475000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>185534000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>186933000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>188623000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>37584000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>37003000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>35441000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>32751000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>31834000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>30971000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>30592000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>30235000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>29920000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>30242000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>30898000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>27226000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>24582000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>25089000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>25298000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>25227000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>24040000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>24329000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>23027000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>22619000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>20791000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>21211000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>21546000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>21398000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>21400000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>21665000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>21633000.0</v>
       </c>
-      <c r="AS33"/>
-      <c r="AT33">
+      <c r="AU33"/>
+      <c r="AV33">
         <v>21923000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>21828000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>21646000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>21693000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>21293000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>20351000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>19735000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>19284000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>18380000.0</v>
       </c>
-      <c r="BC33"/>
-      <c r="BD33"/>
       <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
     </row>
-    <row r="34" spans="1:57">
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B34">
+        <v>50835000.0</v>
+      </c>
+      <c r="C34">
+        <v>50485000.0</v>
+      </c>
+      <c r="D34">
         <v>52269000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>51666000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>54206000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>53462000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>51751000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>51323000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>51602000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>53234000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>56119000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>55542000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>55395000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>54842000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>60620000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>64425000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>65082000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>65924000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
     </row>
-    <row r="35" spans="1:57">
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B35">
+        <v>63858000.0</v>
+      </c>
+      <c r="C35">
+        <v>62258921.0</v>
+      </c>
+      <c r="D35">
         <v>64141000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>62445000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>66101000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>63402000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>61943000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>58990000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>59489000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>61293000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>61394000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>71811001.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>72712000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>70654000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>77936000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>82881000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>85717000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>87786000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>8325000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>7860000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>7331000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>7060000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>6424000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>6059000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>5621000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>5739000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>5744000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>5830000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>6055000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>2171000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>2592000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>2810000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>2976000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>3221000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>4558000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>5230000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>5072000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>5747000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>6993000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>7363000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>8406000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>6546000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>7082000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>7588000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>7697000.0</v>
       </c>
-      <c r="AS35"/>
-      <c r="AT35">
+      <c r="AU35"/>
+      <c r="AV35">
         <v>16191000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>15740000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>16170000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>16831000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>31008000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>30849000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>30734000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>31542000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>22717000.0</v>
       </c>
-      <c r="BC35"/>
-      <c r="BD35"/>
       <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
     </row>
-    <row r="36" spans="1:57">
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B36">
+        <v>7426000.0</v>
+      </c>
+      <c r="C36">
+        <v>1415294.0</v>
+      </c>
+      <c r="D36">
         <v>7688000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>33289.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>7925000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>9385000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>8159000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>8257000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>8384000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>9005000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>8546000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>8267000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>7755000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>7640000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>7164000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>6361000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>5987000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>5631000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>8367000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>7885000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>6470000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2140000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>2519000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1969000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1474000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>54000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>178000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>174000.0</v>
       </c>
       <c r="AC36">
         <v>174000.0</v>
       </c>
       <c r="AD36">
+        <v>174000.0</v>
+      </c>
+      <c r="AE36">
+        <v>174000.0</v>
+      </c>
+      <c r="AF36">
         <v>176000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>173000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>173000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>49000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>443000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>404000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>372000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>40000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>71000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>73000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>81000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>35000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>97000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>103000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>110000.0</v>
       </c>
-      <c r="AS36"/>
-      <c r="AT36">
+      <c r="AU36"/>
+      <c r="AV36">
         <v>143000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>160000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>262000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>108000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>342000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>358000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>446000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>260000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-18380000.0</v>
       </c>
-      <c r="BC36"/>
-      <c r="BD36"/>
       <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
     </row>
-    <row r="37" spans="1:57">
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8095,863 +8390,885 @@
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
     </row>
-    <row r="38" spans="1:57">
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
+        <v>-1110000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>8546000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>8267000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>7640000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>7164000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>6361000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>5987000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>5632000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>8367000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>7885000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>6470000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2140000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>2817000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>2601000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2413000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1365000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1623000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1818000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2069000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>2099000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>176000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>173000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>173000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>49000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>443000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>404000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>372000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>370000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>71000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>73000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>81000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>89000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>97000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>103000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>110000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>179000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>143000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>160000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>262000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>250000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>342000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>358000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>446000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>457000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>412000.0</v>
       </c>
-      <c r="BC38"/>
-      <c r="BD38">
+      <c r="BE38"/>
+      <c r="BF38">
         <v>60000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>621000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:57">
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B39"/>
-      <c r="C39"/>
+      <c r="C39">
+        <v>3623752.0</v>
+      </c>
       <c r="D39"/>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
+      <c r="E39"/>
       <c r="F39"/>
       <c r="G39">
+        <v>3896000.0</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39">
         <v>4940000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>6411000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>4554000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1648000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>3077000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3076999.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3875000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>6884000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>6410001.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>7867001.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>4065000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4392000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2450000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>4090999.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>2553000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>3498000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2980000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1735999.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1255000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1722000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>3292000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>3442000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1485000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1857000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1863000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>2027000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1644000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>2682999.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>2087000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>2930000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>2114000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>4022000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>3475000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>5921999.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>2085000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>3111999.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>4407999.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>2128000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>1149000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>2078000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>2298999.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>3283999.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>2339000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>2531999.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>1399999.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>2860000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>1056000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>1849000.0</v>
       </c>
-      <c r="BC39"/>
-[...1 lines deleted...]
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39">
         <v>804000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:57">
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B40">
+        <v>35573000.0</v>
+      </c>
+      <c r="C40">
+        <v>22035574.0</v>
+      </c>
+      <c r="D40">
         <v>20028000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>18654000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>30208000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>19852000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>17584000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>19870000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>19216000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>23080000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>23322000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>32349999.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>36764000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>37092000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>33083000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>26267000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>25805001.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>24921000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>6346000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>6989000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>5682000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>7325000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>6236000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>5497000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>4875000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>5811000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>5439000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>4400000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>4424000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>5261000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>4662000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>4862000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>4912000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>5820000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>6299000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>6772000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>4843000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>5614000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>4744000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>6068000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>4350000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>4064000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>3866000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>3385000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>3493000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>6964000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>3627000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>4510000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>3750000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>4313000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>4312000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>5481000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>12904000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>3639000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>11393000.0</v>
       </c>
-      <c r="BC40"/>
-      <c r="BD40">
+      <c r="BE40"/>
+      <c r="BF40">
         <v>5776000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>10355000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:57">
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>56677000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>56098000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>55514000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>61448000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>65204000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>66365000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>67219000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>5042000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>4454000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>3894000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>3431000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>2787000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>2292000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1820000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>1501000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>1231000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>1360000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>1428000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>1455000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>1712000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>1793000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>1775000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>1851000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>3057000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>3797000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>3742000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>4383000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>5491000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>5826000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>7690000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>6395000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>7082000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>7588000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>7697000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>7737000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>8480000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>7701000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>8484000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>9333000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>10355000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>10919000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>11231000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>12795000.0</v>
       </c>
-      <c r="BB41"/>
-[...1 lines deleted...]
-      <c r="BD41">
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41">
         <v>1620000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>17390000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:57">
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B42">
+        <v>274794000.0</v>
+      </c>
+      <c r="C42">
+        <v>268338693.0</v>
+      </c>
+      <c r="D42">
         <v>273561000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>273469000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>273426000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>273249000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>272982000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>266313000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>266183000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>272275000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>265700001.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>210727000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>216415000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>216000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>210355001.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>210319000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>210269001.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>214847000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>214822000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>214688000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>214533000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>214318000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>214200000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>213935000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>213605000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>189663000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>179589000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>179471000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>179352000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>179147000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>178873000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>178745000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>178458000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>177874000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>177193000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>162686000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>162686000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>162671000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>162649000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>162649000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>162531000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>162238000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>161091000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>160927000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>158893000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>6253000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>157278000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>157212000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>157117000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>157100000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>149219000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>152449000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>97185000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>105282000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>101001000.0</v>
       </c>
-      <c r="BC42"/>
-      <c r="BD42">
+      <c r="BE42"/>
+      <c r="BF42">
         <v>96866000.0</v>
       </c>
-      <c r="BE42"/>
+      <c r="BG42"/>
     </row>
-    <row r="43" spans="1:57">
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8965,54 +9282,56 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
     </row>
-    <row r="44" spans="1:57">
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -9026,696 +9345,718 @@
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
     </row>
-    <row r="45" spans="1:57">
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B45">
+        <v>50371000.0</v>
+      </c>
+      <c r="C45">
+        <v>121189000.0</v>
+      </c>
+      <c r="D45">
         <v>47289000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>47144000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>46945000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>110726000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>43600000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>39523000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>38359000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>96395000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>32856000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>32453000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>32332000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>28725000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>28691000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>29118000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>28971000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>29119000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>29017000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>28370000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>28179000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>28572000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>28297000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>28424000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>28829000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>25004000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>24400000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>24900000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>25100000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>25200000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>23600000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>23900000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>22700000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>22200000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>20700000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>21100000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>21500000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>21300000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>21300000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>21600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21800000.0</v>
       </c>
       <c r="AT45">
         <v>21800000.0</v>
       </c>
       <c r="AU45">
+        <v>21800000.0</v>
+      </c>
+      <c r="AV45">
+        <v>21800000.0</v>
+      </c>
+      <c r="AW45">
         <v>21700000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>21400000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>21400000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>21000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>20000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>19300000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>18827000.0</v>
       </c>
-      <c r="BB45"/>
-      <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
     </row>
-    <row r="46" spans="1:57">
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B46">
+        <v>50371000.0</v>
+      </c>
+      <c r="C46">
+        <v>50277435.0</v>
+      </c>
+      <c r="D46">
         <v>47289000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>47144000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>46945000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>45862000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>43600000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>39523000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>38359000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>35985000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>32856000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>32453000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>32332000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>28725000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>28691000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>28724000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>29088000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>29400000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>29217000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>29118000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>28971000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>29119000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>29017000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>28370000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>28179000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>28572000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>28297000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>28424000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>28829000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>25004000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>24406000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>24916000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>25125000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>25178000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>23597000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>23925000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>22655000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>22249000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>20720000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>21138000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>21465000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>21309000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>21303000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>21562000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>21523000.0</v>
       </c>
-      <c r="AS46"/>
-      <c r="AT46">
+      <c r="AU46"/>
+      <c r="AV46">
         <v>21780000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>21668000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>21384000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>21443000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>20951000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>19993000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>19289000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>18827000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>18245000.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46"/>
       <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
     </row>
-    <row r="47" spans="1:57">
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>32856000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>32453000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="N47"/>
+      <c r="O47">
         <v>28725000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>28691000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>28724000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>29088000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>29399000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>29217000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>29118000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>28971000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>29119000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>29017000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>28370000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>28179000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>28572000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>28297000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>28424000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>28829000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>25004000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>24406000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>24916000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>25125000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>25178000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>23597000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>23925000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>22655000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>22249000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>20720000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>21138000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>21465000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>21309000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>21303000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>21562000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>21523000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>21769000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>21780000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>21668000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>21384000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>21443000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>20951000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>19993000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>19289000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>18827000.0</v>
       </c>
-      <c r="BB47"/>
-[...1 lines deleted...]
-      <c r="BD47">
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47">
         <v>17522000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>17413000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:57">
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B48">
+        <v>-27363000.0</v>
+      </c>
+      <c r="C48">
+        <v>-17077544.0</v>
+      </c>
+      <c r="D48">
         <v>-20636000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-25932000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-33308000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-25738000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-29546000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-33409000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-37835000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-40200000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-45258000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-48481000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-50293000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-48484000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-51428000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-51912000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-47991000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-46163000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-41154000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-40309000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-41246000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-43933000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-45562000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-52397000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-55855000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-61073000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-66435000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-72258000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-78401000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-83024000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-100769000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-98378000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-104064000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-104563000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-110815000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-110579000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-115441000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-111464000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-109656000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-108615000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-107030000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-104731000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-105719000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-101097000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-98755000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-83500000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-94629000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-91732000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-83370000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-80248000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-81799000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-81836000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-82726000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-80691000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-83755000.0</v>
       </c>
-      <c r="BC48"/>
-      <c r="BD48">
+      <c r="BE48"/>
+      <c r="BF48">
         <v>-81423000.0</v>
       </c>
-      <c r="BE48"/>
+      <c r="BG48"/>
     </row>
-    <row r="49" spans="1:57">
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9729,664 +10070,684 @@
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
     </row>
-    <row r="50" spans="1:57">
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
-[...4 lines deleted...]
-      </c>
+      <c r="K50"/>
+      <c r="L50"/>
       <c r="M50">
         <v>4444000.0</v>
       </c>
       <c r="N50">
         <v>4444000.0</v>
       </c>
       <c r="O50">
+        <v>4444000.0</v>
+      </c>
+      <c r="P50">
+        <v>4444000.0</v>
+      </c>
+      <c r="Q50">
         <v>4449000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>3725000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>20617000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>52000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>61000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>127000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>238000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>322000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>431000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>465000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>489000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>1537000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>1440000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>1431000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>562000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>585000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>588000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>609000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>614000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>602000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>1978000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>1767000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>412000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>1918000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>2000000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>37000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>7492000.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50">
         <v>16216000.0</v>
       </c>
-      <c r="AX50"/>
-[...1 lines deleted...]
-      <c r="AZ50">
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50">
         <v>5494000.0</v>
       </c>
-      <c r="BA50"/>
-      <c r="BB50"/>
       <c r="BC50"/>
-      <c r="BD50">
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50">
         <v>12000.0</v>
       </c>
-      <c r="BE50"/>
+      <c r="BG50"/>
     </row>
-    <row r="51" spans="1:57">
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B51">
+        <v>11641000.0</v>
+      </c>
+      <c r="C51">
+        <v>11563399.0</v>
+      </c>
+      <c r="D51">
         <v>11470000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>11415000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>11098000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>11062000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>11160000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>8559000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>8745000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>8822000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>5855000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>21220000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>22726000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>20600000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>21936000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>23136000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>24093999.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>24352000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>4516000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>4616000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>4656000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>4939000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>4997000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>5188000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>5194000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>5747000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>6050000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>5910000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>6058000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1278000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1465000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1605000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>1810000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1984000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>2103000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1978000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1767000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1776000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1918000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>1929000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>907000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>188000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>7710000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>7924000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>7411000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>7500000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>15897000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>16837000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>16364000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>16216000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>26311000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>25464000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>24997000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>24117000.0</v>
       </c>
-      <c r="BB51"/>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
     </row>
-    <row r="52" spans="1:57">
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B52">
+        <v>2198000.0</v>
+      </c>
+      <c r="C52">
+        <v>2121440.0</v>
+      </c>
+      <c r="D52">
         <v>1912000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1866000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1780000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1631000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1586000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1494000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1467000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1384000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1138000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>5507000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>5882000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>5460000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>5448000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>5459000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>4741999.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>3785000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1233000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1210000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1219000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1310000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1360000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>1421000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>1393000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1509000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>1537000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1916000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>1431000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>562000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>585000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>588000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>609000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>614000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>602000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>545000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>437000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>412000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>416000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>392000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>191000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>37000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>7710000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>7924000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>7411000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>7492000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>8186000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>8798000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>8678000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>8718000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>5658000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>5534000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>5494000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>5370000.0</v>
       </c>
-      <c r="BB52"/>
-[...1 lines deleted...]
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52">
         <v>12000.0</v>
       </c>
-      <c r="BE52"/>
+      <c r="BG52"/>
     </row>
-    <row r="53" spans="1:57">
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>71</v>
+      </c>
+      <c r="B53">
+        <v>40225000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53">
         <v>68516000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>68516000.0</v>
       </c>
-      <c r="N53"/>
-[...5 lines deleted...]
-      </c>
+      <c r="P53"/>
       <c r="Q53">
         <v>0.0</v>
       </c>
       <c r="R53">
         <v>0.0</v>
       </c>
       <c r="S53">
+        <v>0.0</v>
+      </c>
+      <c r="T53">
+        <v>0.0</v>
+      </c>
+      <c r="U53">
         <v>36137000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>48038000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>39069000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>47230000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>47272000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>47124000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>31245000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>39380000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>38122000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>33800000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>32499000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>32051000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>32233000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>30451000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>30338000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>27986000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>15906000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>17865000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>18664000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>20722000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>22391000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>23921000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>23259000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>36473000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>37511000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>36693000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>37400000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>42207000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>42603000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>38811000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>15067000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>4707000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>9152000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>10395000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>16929000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>18040000.0</v>
       </c>
-      <c r="BC53"/>
-      <c r="BD53">
+      <c r="BE53"/>
+      <c r="BF53">
         <v>21610000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>18312000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:57">
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10400,736 +10761,762 @@
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
     </row>
-    <row r="55" spans="1:57">
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B55">
+        <v>383021000.0</v>
+      </c>
+      <c r="C55">
+        <v>378788617.0</v>
+      </c>
+      <c r="D55">
         <v>377210000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>368173000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>375105000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>372255000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>351209000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>351038000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>343174000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>354907000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>337056000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>314389000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>316795000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>322379000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>319637000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>304135000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>303096000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>318667000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>216527000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>216350000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>210528000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>210665000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>206345000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>206091000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>196793000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>173797000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>156501000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>156489000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>145095000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>138116000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>115121000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>123693000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>120531000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>122110000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>111989000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>100196000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>93126000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>99696000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>94598000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>98572000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>106641000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>101992000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>108430000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>110760000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>110589000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>119100000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>126236000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>130899000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>138261000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>139379000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>139328000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>140547000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>88551000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>89114000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>86170000.0</v>
       </c>
-      <c r="BC55"/>
-      <c r="BD55">
+      <c r="BE55"/>
+      <c r="BF55">
         <v>82724000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>85114000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:57">
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B56">
+        <v>199235000.0</v>
+      </c>
+      <c r="C56">
+        <v>193115081.0</v>
+      </c>
+      <c r="D56">
         <v>192734000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>183269000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>188500000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>184347000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>164409000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>166428000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>157808000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>169962000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>153153000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>129683000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>131403000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>139005000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>135162000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>118601000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>116163000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>130044000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>178943000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>179347000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>175087000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>177914000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>174511000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>175120000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>166201000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>143562000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>126581000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>126247000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>114197000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>110890000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>90539000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>98604000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>95233000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>96883000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>87949000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>75867000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>70099000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>77077000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>73807000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>77361000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>85095000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>80594000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>87030000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>89095000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>88956000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>97200000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>104313000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>109071000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>116615000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>117686000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>118035000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>120196000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>68816000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>69830000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>67378000.0</v>
       </c>
-      <c r="BC56"/>
-      <c r="BD56">
+      <c r="BE56"/>
+      <c r="BF56">
         <v>65142000.0</v>
       </c>
-      <c r="BE56"/>
+      <c r="BG56"/>
     </row>
-    <row r="57" spans="1:57">
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B57">
+        <v>59776000.0</v>
+      </c>
+      <c r="C57">
+        <v>47403838.0</v>
+      </c>
+      <c r="D57">
         <v>47837000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>45774000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>57047000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>49389000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>33997000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>40896000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>37175000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>49593000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>37272000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>65825999.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>69275000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>75705000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>69150000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>49680000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>42229000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>54057000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>26589000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>26147000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>21977000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>24967000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>23192000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>30267000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>25357000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>32739000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>20616000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>26656000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>21571000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>23569000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>18613000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>24984000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>27449000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>29397000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>23721000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>26628000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>24839000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>27206000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>18934000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>21821000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>27364000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>22939000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>30231000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>27909000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>27079000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>31000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>31451000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>34514000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>34180000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>32578000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>26697000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>28709000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>31091000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>29179000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>24011000.0</v>
       </c>
-      <c r="BC57"/>
-      <c r="BD57">
+      <c r="BE57"/>
+      <c r="BF57">
         <v>20305000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>22895000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:57">
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B58">
+        <v>123634000.0</v>
+      </c>
+      <c r="C58">
+        <v>109662760.0</v>
+      </c>
+      <c r="D58">
         <v>111978000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>108219000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>123148000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>112791000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>95940000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>99886000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>96664000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>110886000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>98666000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>137637000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>141987000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>146359000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>147086000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>132561000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>127946000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>141843000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>34914000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>34007000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>29308000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>32027000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>29616000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>36326000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>30978000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>38478000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>26360000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>32486000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>27626000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>25740000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>21205000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>27794000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>30425000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>32618000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>28279000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>31858000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>29911000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>32953000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>25927000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>29184000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>35770000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>29485000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>37313000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>35497000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>34776000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>38700000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>47642000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>50254000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>50350000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>49409000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>57705000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>59558000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>61825000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>60721000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>61759000.0</v>
       </c>
-      <c r="BC58"/>
-      <c r="BD58">
+      <c r="BE58"/>
+      <c r="BF58">
         <v>60344000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>62716000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:57">
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -11143,225 +11530,233 @@
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
     </row>
-    <row r="60" spans="1:57">
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B60">
+        <v>259387000.0</v>
+      </c>
+      <c r="C60">
+        <v>269125857.0</v>
+      </c>
+      <c r="D60">
         <v>265232000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>259954000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>251957000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>259464000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>255269000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>251152000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>246510000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>244021000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>238390000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>176752000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>174808000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>176020000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>172551000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>171574000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>175150000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>176824000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>181613000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>182343000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>181220000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>178638000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>176729000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>169765000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>165815000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>135319000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>130141000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>124003000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>117469000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>112376000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>93916000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>95899000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>90106000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>89492000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>83710000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>68338000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>63215000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>66743000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>68671000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>69388000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>70871000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>72507000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>71117000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>75263000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>75813000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>80417000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>78594000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>80645000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>87911000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>89970000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>81623000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>80989000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>26726000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>28393000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>24411000.0</v>
       </c>
-      <c r="BC60"/>
-      <c r="BD60">
+      <c r="BE60"/>
+      <c r="BF60">
         <v>22380000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>22398000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:57">
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11375,54 +11770,56 @@
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
     </row>
-    <row r="62" spans="1:57">
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11436,102 +11833,105 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S32"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11545,2096 +11945,2188 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>104053000.0</v>
+      </c>
+      <c r="C2">
         <v>90986000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>87029000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>82636000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>73314000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>85694000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>77450000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>72997000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>70737000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55844000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>54108000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>56306000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>44216000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>49982000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>40200735.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>30202452.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15826863.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15142761.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10276493.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>14918000.0</v>
+      </c>
+      <c r="C3">
         <v>13808000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11470000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12155000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5609000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5245087.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4519000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3562791.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3650178.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3357355.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3227000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2788000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3001000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3044000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2858118.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2777629.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2474927.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2368649.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2126931.0</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5">
+        <v>24331000.0</v>
+      </c>
+      <c r="C5">
         <v>13994000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
+        <v>9727000.0</v>
+      </c>
+      <c r="E5">
         <v>-1345000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1602000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>20169541.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>23274000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>19897942.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7596680.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5337355.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10325347.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-11098000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5086000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4138000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-142198.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12157835.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-17994726.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-17042014.77</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-22452986.1</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>39249000.0</v>
+      </c>
+      <c r="C6">
         <v>27802000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>21197000.0</v>
+      </c>
+      <c r="E6">
         <v>10810000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4007000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25414628.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>27793000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>23460733.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11246858.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1980000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7098347.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-8310000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>8087000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7182000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2715920.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9380206.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-15519799.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-14673365.77</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-20326055.1</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
+      <c r="T7"/>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>76407000.0</v>
+      </c>
+      <c r="C9">
         <v>69967000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>55490000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>46703000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>30328000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>47552000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>49737000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>41472000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>32088000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>21650000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>16005000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>15619000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>26407000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>22693000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15720179.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6071889.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-847151.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>70832.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3160701.0</v>
       </c>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>23467000.0</v>
+      </c>
+      <c r="C10">
         <v>13334000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8429000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2259000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1885000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18565000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22981000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>20341000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7170000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5011000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-11270000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-12583000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>467000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>783000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3492905.94</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-15173098.01</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-22034113.08</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-12446380.29</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-22895697.12</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11">
+        <v>3269000.0</v>
+      </c>
+      <c r="C11">
         <v>-1128000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>145000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>62000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>345000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1425000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>730000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1955000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>269000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1722000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-154000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>52000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>24000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>523000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3790856.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4438851.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5659993.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-4595635.36</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>8126739.0</v>
       </c>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12">
+        <v>864000.0</v>
+      </c>
+      <c r="C12">
         <v>660000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1298000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>914000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>283000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>266000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>293000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>327126.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>82000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>126000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>934000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3027072.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3153000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3355000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3790856.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5028480.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4039345.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4595635.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>442710.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13">
+        <v>1921000.0</v>
+      </c>
+      <c r="C13">
         <v>2118000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>588000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>91000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>295000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1027000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1146000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>820000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>500000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>469000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>357000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
+      <c r="T13"/>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
+      <c r="T14"/>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15">
+        <v>20198000.0</v>
+      </c>
+      <c r="C15">
         <v>14462000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8284000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2321000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2230000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>17140000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22251000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>22296000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6901000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-6733000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-11270000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-12636000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>443000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>260000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-3492905.94</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-15173098.01</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-22034113.08</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-12446380.29</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-22895697.12</v>
       </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-2321000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2230000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17140000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>22251000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>22296000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6901000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-6733000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-11270000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-13213000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>443000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>260000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
+      <c r="T16"/>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17">
+        <v>20198000.0</v>
+      </c>
+      <c r="C17">
         <v>14462000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>8284000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2321000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2230000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>17140000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>22251000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>22296000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6901000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6733000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-11270000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-13213000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>443000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>1057000.0</v>
+      </c>
+      <c r="C18">
         <v>1458000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-710000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-823000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-982000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>761000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>853000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>480000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>338000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>343000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
+      <c r="T18"/>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>26233000.0</v>
+      </c>
+      <c r="C21">
         <v>20051000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>10064000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4532000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-696000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19237000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>22784000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19259000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7444000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-5841000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-11424000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-10902000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3700000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4238000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2317393.59</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-10734246.71</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-16374119.26</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-17042015.65</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-16315203.89</v>
       </c>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
+      <c r="T22"/>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>154227000.0</v>
+      </c>
+      <c r="C23">
         <v>140902000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>132455000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>124807000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>104338000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>114009000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>104403000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>95210000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>95381000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>82975000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>81537000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>82827000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>66923000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>68437000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>58238307.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>47008587.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>30647124.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>32255609.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>28206152.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
+      <c r="T24"/>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>14918000.0</v>
+      </c>
+      <c r="C25">
         <v>13808000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12714000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12155000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5609000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4897000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4519000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3703000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3523000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
+      <c r="T25"/>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26">
+        <v>12995000.0</v>
+      </c>
+      <c r="C26">
         <v>15185000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>13933000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>13172000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>11357000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>13609000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>13059000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9747000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>11973000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>16245000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16530000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>16030000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>12745000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>11821000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>11027062.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>9762147.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>12373169.0</v>
       </c>
-      <c r="S26"/>
+      <c r="T26"/>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>9732000.0</v>
+      </c>
+      <c r="C27">
         <v>10427000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9196000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9181000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3860000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4518000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4370000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3630000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4398000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3243000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3859000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2898000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2100000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1853000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2191802.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2264380.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>236801.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>631675.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>196587.0</v>
       </c>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>24109000.0</v>
+      </c>
+      <c r="C28">
         <v>20407000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18253000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15877000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13691000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10139000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8477000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8525000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8273000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7643000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7040000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7593000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7862000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4408000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4818707.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4779607.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13834249.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4108003.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16629795.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>3269000.0</v>
+      </c>
+      <c r="C29">
         <v>-1128000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>145000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>62000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>345000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1425000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>730000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1955000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>269000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1722000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
+      <c r="T29"/>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>50174000.0</v>
+      </c>
+      <c r="C30">
         <v>49916000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>45426000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>42171000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31024000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28315000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26953000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22213000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24644000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>27131000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>27429000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>26521000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>22707000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>18455000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18037572.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16806135.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14820260.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17112847.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17929659.0</v>
       </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B31">
+        <v>-2766000.0</v>
+      </c>
+      <c r="C31">
         <v>-6717000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1635000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-6791000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1189000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-672000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>197000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1082000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-274000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>470000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>154000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1682000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3233000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3455000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1175512.35</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4438851.29</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-5658937.85</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>4595635.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-6580493.23</v>
       </c>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B32">
+        <v>180460000.0</v>
+      </c>
+      <c r="C32">
         <v>160953000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>142519000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>129339000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>103642000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>133246000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>127187000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>114469000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>102825000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>77494000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>70113000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>71925000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>70623000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>72675000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>55920914.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>36274341.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>14979712.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>15213593.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>13437194.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>153</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>155</v>
       </c>
+      <c r="BI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>157</v>
+      </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>26124000.0</v>
+      </c>
+      <c r="C2">
+        <v>27711000.0</v>
+      </c>
+      <c r="D2">
         <v>27248000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>25825000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>23269000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>21974000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>24506000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>23521000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>20985000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>22020000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>23131000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>23007000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>18871000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>30148000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>19347000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>16350000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>16791000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>24874000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>17304000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>15167000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15969000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>21377000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>20504000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>21974000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>21839000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>19982000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>20202000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>21653000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15613000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>26955000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>12456000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>23172000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>10425000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>24080000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>16470000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>20837000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>9350000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>19290000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>13097000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>13437000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>10020000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>17603000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>12361000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>15606000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>8538000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>17460000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>12775000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>15863000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>9925000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>15566000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>11555000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>8694000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>8401000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>13559000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>11972000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>10472000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>13227000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>14905000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>10725000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>9763000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>7369000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>3851000.0</v>
+      </c>
+      <c r="C3">
+        <v>3801000.0</v>
+      </c>
+      <c r="D3">
         <v>3760000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3746000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3611000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4100000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3242000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3229000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3237000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3208000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3179000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3204000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3123000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3012000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3055000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3061000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3027000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1997000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1240000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1225000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1147000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1265000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1252000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1188000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1192000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1140000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1128000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1124000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1127000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>889000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>874000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>986000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>954000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>875000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>903000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>861000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>884000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>870000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>922000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>878000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>831000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>789000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>866000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>801000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>771000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>750000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>726000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>652000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>663000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>734000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>752000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>692000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>823000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>761000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>777000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>755000.0</v>
       </c>
-      <c r="BD3"/>
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -13681,442 +14173,456 @@
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:60">
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5">
+        <v>5579000.0</v>
+      </c>
+      <c r="C5">
+        <v>4993000.0</v>
+      </c>
+      <c r="D5">
         <v>6588000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>5945000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>6805000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>2648000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>4114000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>4634000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>2598000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>4979000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>3700000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>2344000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1296000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>3277000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>705000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-3734000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1593000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-3565000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-784000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>2740000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>1972000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>7252000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>3906000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>5701000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>5594000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>6105000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>6445000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>5124000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>15384000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2305760.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>5171000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1228000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>6445000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-222000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>5024000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-3866979.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-1470277.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1019000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-240073.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1978000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>793000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-4289000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-2094000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-5051000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>1620000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-2342000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-7614000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-2425000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>3779000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>958000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1727000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-1156000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>3591000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>1539000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-1393000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>401000.0</v>
       </c>
-      <c r="BE5">
-[...4 lines deleted...]
-      </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
+      <c r="BI5">
+        <v>0.0</v>
+      </c>
+      <c r="BJ5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>9430000.0</v>
+      </c>
+      <c r="C6">
+        <v>8794000.0</v>
+      </c>
+      <c r="D6">
         <v>10348000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>9691000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>10416000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>6748000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>7356000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>7863000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>5835000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>8187000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>6879000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>5548000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1827000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>6289000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>3760000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-673000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1434000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1568000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>456000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2225000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>3887000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>3237000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>8504000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>5094000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>6893000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>6734000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>7233000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>7569000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>6251000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>16273000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1431760.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>6157000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2182000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>7320000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>681000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>5885000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-2982979.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-600277.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-97000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>637927.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1147000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>1582000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-3423000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-1293000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-4280000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>2370000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1616000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-6962000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1762000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>4513000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>1710000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>2419000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-333000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>4352000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>2316000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-638000.0</v>
       </c>
-      <c r="BD6"/>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -14163,88 +14669,90 @@
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:60">
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -14291,934 +14799,966 @@
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:60">
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>19116000.0</v>
+      </c>
+      <c r="C9">
+        <v>16967000.0</v>
+      </c>
+      <c r="D9">
         <v>19762000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>18929000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>20749000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>17031000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>17234000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>18951000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>16751000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>14412000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>14803000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>14436000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>11839000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>15291000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>12870000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>7240000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>11302000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>6595000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>5730000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>9072000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>8931000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>10165000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>14821000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>11115000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>11451000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>12089000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>12864000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>13600000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>11184000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>21256000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2519000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>10670000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>7016000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>11630000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>6448000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>11712000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>2298000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>4968000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>6276000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>5629000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>4777000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>8265000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>3708000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>3640000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>392000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>7470000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>4375000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-66000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>3262000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>8866000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>5925000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>7421000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>4195000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>8084000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>5706000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>3280000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>5623000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>19286000.0</v>
       </c>
-      <c r="BF9">
-[...4 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>5391000.0</v>
+      </c>
+      <c r="C10">
+        <v>4734000.0</v>
+      </c>
+      <c r="D10">
         <v>6367000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5753000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6613000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2459000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3947000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>4489000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2439000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5024000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3296000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1905000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1796000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2946000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>494000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-3912000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1787000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4664000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-845000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>937000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2687000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1910000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>7183000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3848000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>5624000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5518000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>6037000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>6373000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>5053000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>15801000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2391000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>5675000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1256000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>6434000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-236000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>4862000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-3890000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1574000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-1041000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-397000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-1999000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>988000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-4622000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-2342000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-5294000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1150000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-2861000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-8351000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-3099000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1560000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>16000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>902000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-2011000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2781000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>703000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-2229000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-472000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>455000.0</v>
       </c>
-      <c r="BF10">
-[...4 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11">
+        <v>1259000.0</v>
+      </c>
+      <c r="C11">
+        <v>1172000.0</v>
+      </c>
+      <c r="D11">
         <v>1071000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-1623000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2649000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-1349000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>84000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>63000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>74000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-34000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>73000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>93000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>13000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>10000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>9000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>41000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>345000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>109000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>109000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-323000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>281000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>348000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>390000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>406000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>156000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>214000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>230000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>130000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1944000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-133000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-11000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-28000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>182000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>14000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>162000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>87000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>234000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>22000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1188000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>300000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-195000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>611000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-114000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-18000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-20000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>36000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>11000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>23000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>9000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-21000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>12000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>24000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-77000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>600000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>1186000.0</v>
       </c>
-      <c r="BD11">
-[...4 lines deleted...]
-      </c>
       <c r="BF11">
         <v>0.0</v>
       </c>
       <c r="BG11">
         <v>0.0</v>
       </c>
       <c r="BH11">
         <v>0.0</v>
       </c>
+      <c r="BI11">
+        <v>0.0</v>
+      </c>
+      <c r="BJ11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12">
+        <v>188000.0</v>
+      </c>
+      <c r="C12">
+        <v>259000.0</v>
+      </c>
+      <c r="D12">
         <v>221000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>192000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>192000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>189000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>167000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>145000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>159000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>159000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>404000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>439000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>500000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>331000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>211000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>178000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>194000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1099000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>61000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>63000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>53000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>62000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>69000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>58000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>77000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>76000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>68000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>72000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>71000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>43000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>39000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>56000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>157000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>112000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>14000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>13000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>23000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>20000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>39000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>30000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>37000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>110000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>333000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>252000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>239000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>470000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>759000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>737000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>674000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>679000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>926000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>693000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>855000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>810000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>836000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>836000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>873000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>826000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>926000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>952000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>893000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13">
+        <v>425000.0</v>
+      </c>
+      <c r="C13">
+        <v>442000.0</v>
+      </c>
+      <c r="D13">
         <v>492000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>453000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>534000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>684000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>646000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>508000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>280000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>496000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>67000.0</v>
       </c>
-      <c r="K13">
-[...2 lines deleted...]
-      <c r="L13">
+      <c r="M13">
+        <v>0.0</v>
+      </c>
+      <c r="N13">
         <v>25000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>59000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>29000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>18000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>68000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>99000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>110000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>162000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>250000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>298000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>317000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>259000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>328000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>267000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>156000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -15265,702 +15805,728 @@
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15">
+        <v>4132000.0</v>
+      </c>
+      <c r="C15">
+        <v>3562000.0</v>
+      </c>
+      <c r="D15">
         <v>5296000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>7376000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>3964000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>3808000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>3863000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>4426000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>2365000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>5058000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>3223000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1812000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-1809000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2944000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>484000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-3921000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-1828000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-5009000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-845000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>937000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2687000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1629000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>6835000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>3458000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>5218000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>5362000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>5823000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>6143000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>4923000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>17745000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-2391000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>5686000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1256000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>6252000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-236000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>4862000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-3977000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-1808000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-1041000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-1585000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-2299000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>988000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-4622000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-2342000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-5294000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1170000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-2897000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-8362000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-3122000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1551000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>37000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>890000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-2035000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>2858000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>103000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-2229000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-472000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>455000.0</v>
       </c>
-      <c r="BF15">
-[...4 lines deleted...]
-      </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>3223000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1812000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1500.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2944000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>484000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-3921000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-1828000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-5009000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-845000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>937000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2687000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1629000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6835000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3458000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>5218000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>5362000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>5823000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6143000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4923000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>17745000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-2391000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>5686000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1256000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>6252000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-31615000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4862000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-3977000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-628000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-12210000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>6105000.0</v>
       </c>
-      <c r="AN16">
-[...2 lines deleted...]
-      <c r="AO16">
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>988000.0</v>
       </c>
-      <c r="AP16">
-[...4 lines deleted...]
-      </c>
       <c r="AR16">
         <v>0.0</v>
       </c>
       <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>1168000.0</v>
       </c>
-      <c r="AT16">
-[...4 lines deleted...]
-      </c>
       <c r="AV16">
         <v>0.0</v>
       </c>
       <c r="AW16">
+        <v>0.0</v>
+      </c>
+      <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
         <v>1551000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>37000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>890000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-2035000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2858000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>103000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>472000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-472000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>455000.0</v>
       </c>
-      <c r="BF16">
-[...4 lines deleted...]
-      </c>
       <c r="BH16">
         <v>0.0</v>
       </c>
+      <c r="BI16">
+        <v>0.0</v>
+      </c>
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:60">
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17">
+        <v>4132000.0</v>
+      </c>
+      <c r="C17">
+        <v>3562000.0</v>
+      </c>
+      <c r="D17">
         <v>5296000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>7376000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>3964000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>3808000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>3863000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>4426000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>2365000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>5058000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>3223000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1812000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-1809000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>2944000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>484000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-3921000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-1828000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-5009000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-845000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>937000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>2687000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>1629000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>6835000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>3458000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>5218000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>5362000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>5823000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>6143000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>4923000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>17745000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-2391000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>5686000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>1256000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>33654000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-43546000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>20770000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-3977000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-628000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-12210000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>6105000.0</v>
       </c>
-      <c r="AN17">
-[...2 lines deleted...]
-      <c r="AO17">
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-11270000.0</v>
       </c>
-      <c r="AP17">
-[...4 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-13213000.0</v>
       </c>
-      <c r="AT17">
-[...4 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>443000.0</v>
       </c>
-      <c r="AX17">
-[...2 lines deleted...]
-      <c r="AY17">
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>2035000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-2035000.0</v>
       </c>
-      <c r="BA17">
-[...4 lines deleted...]
-      </c>
       <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
         <v>472000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-472000.0</v>
       </c>
-      <c r="BE17">
-[...4 lines deleted...]
-      </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:60">
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>237000.0</v>
+      </c>
+      <c r="C18">
+        <v>183000.0</v>
+      </c>
+      <c r="D18">
         <v>271000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>261000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>342000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>495000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>479000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>363000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>121000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3899000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1625000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-748000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-475000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>5652000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2231000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2042000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2202000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1081000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>7000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>36000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>57000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>100000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>181000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>240000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>240000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>183000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>260000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>195000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>157000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
     </row>
-    <row r="19" spans="1:60">
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15977,88 +16543,86 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
     </row>
-    <row r="20" spans="1:60">
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -16105,270 +16669,278 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:60">
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>6953000.0</v>
+      </c>
+      <c r="C21">
+        <v>3551000.0</v>
+      </c>
+      <c r="D21">
         <v>7816000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>7071000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>7795000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>5078000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>5294000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>5640000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>4039000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>2776000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>4368000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2631000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>289000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>4018000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2562000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2294000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>246000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-3302000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-804000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1046000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2364000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2649000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>7763000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3975000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>4850000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>5485000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>5697000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>6393000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>5209000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>15384000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2524000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>5171000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1228000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>6445000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-314000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>5024000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-3711000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-1894000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-1019000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-590000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-1978000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>793000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-4011000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-2456000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-5750000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1620000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-2497000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-7890000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-2707000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>2398000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>958000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1648000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-1304000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>3577000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1367000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-1043000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>337000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>819000.0</v>
       </c>
-      <c r="BF21">
-[...2 lines deleted...]
-      <c r="BG21">
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21">
         <v>-653000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>653000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -16415,236 +16987,248 @@
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>38287000.0</v>
+      </c>
+      <c r="C23">
+        <v>41127000.0</v>
+      </c>
+      <c r="D23">
         <v>39194000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>37683000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>36223000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>33927000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>36446000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>36832000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>33697000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>33656000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>33566000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>34812000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>30421000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>41421000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>29655000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>25884000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>27847000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>34771000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>23838000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>23193000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>22536000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>28893000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>27562000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>29114000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>28440000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>26586000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>27369000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>28860000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>21588000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>32827000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>17499000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>28671000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>16213000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>29265000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>23232000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>27525000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>15359000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>26152000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>20392000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>19656000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>16775000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>25075000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>20080000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>21702000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>14680000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>23320000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>19647000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>23687000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>15894000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>22034000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>16522000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>14467000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>13900000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>18066000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>16311000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>14795000.0</v>
       </c>
-      <c r="BD23">
-[...4 lines deleted...]
-      </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
       <c r="BG23">
         <v>0.0</v>
       </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
+      <c r="BI23">
+        <v>0.0</v>
+      </c>
+      <c r="BJ23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16661,1474 +17245,1525 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>3851000.0</v>
+      </c>
+      <c r="C25">
+        <v>3801000.0</v>
+      </c>
+      <c r="D25">
         <v>3760000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3746000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3611000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4100000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3242000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3229000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3237000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3208000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3179000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3204000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3123000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3012000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3055000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3061000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3027000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1997000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1240000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1225000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1147000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1265000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1252000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1188000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1192000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1140000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1128000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1124000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1127000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>889000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>874000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>986000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>954000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>875000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>903000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>861000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>884000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>870000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>922000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>878000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>831000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>789000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>866000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>801000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>747000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>750000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>726000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>652000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>663000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>734000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>752000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>692000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>823000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>761000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>777000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>755000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26">
+        <v>2181000.0</v>
+      </c>
+      <c r="C26">
+        <v>2894000.0</v>
+      </c>
+      <c r="D26">
         <v>2636000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>3219000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>4246000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2673000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3414000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>4803000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>4295000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3239000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3180000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>4283000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3231000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2991000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>3118000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2643000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>4420000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3448000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2545000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2736000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2628000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>3274000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>3365000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>3623000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3347000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>3329000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>3477000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>3487000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>2766000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>2573000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>2323000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>2397000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>2754000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1917000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>3418000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>3487000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>3151000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>4221000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>4415000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>3502000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>4107000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>4425000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>5047000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>3415000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>3643000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>3420000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>4180000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>5068000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>3365000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>3578000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>2833000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>2604000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>3730000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>2842000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>2769000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>2744000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>3466000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>3350000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>2688000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>2595000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>3096000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:60">
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>4753000.0</v>
+      </c>
+      <c r="C27">
+        <v>3841000.0</v>
+      </c>
+      <c r="D27">
         <v>4505000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4558000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4510000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3435000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4501000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4730000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4631000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2377000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3711000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3940000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3922000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1254000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3843000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3271000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3321000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2475000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1256000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1424000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1123000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1221000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1179000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1178000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>940000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>929000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1161000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1188000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1092000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>906000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>818000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>936000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>970000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1265000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1021000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1084000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1028000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>686000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>866000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>856000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>835000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1166000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>950000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>944000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>799000.0</v>
       </c>
-      <c r="AS27"/>
-      <c r="AT27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>675000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>719000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>647000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>546000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>591000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>450000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>513000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>449000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>438000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>494000.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
     </row>
-    <row r="28" spans="1:60">
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>5229000.0</v>
+      </c>
+      <c r="C28">
+        <v>11025000.0</v>
+      </c>
+      <c r="D28">
         <v>4819000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4067000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4198000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>8829000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4014000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3778000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3786000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7650000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3701000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3484000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3418000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6396000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3165000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3311000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3005000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2958000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2691000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3303000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2809000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2227000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2514000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2307000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2312000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1626000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2230000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2527000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2094000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2393000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1902000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2166000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2064000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2003000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2323000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2117000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1830000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1955000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2014000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1861000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1813000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1881000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1722000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1737000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1700000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2440000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2017000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2037000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1957000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2344000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1543000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2719000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1256000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>843000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1132000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1085000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>5286000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>5433000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>4524000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>4590000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>4639000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>1259000.0</v>
+      </c>
+      <c r="C29">
+        <v>1172000.0</v>
+      </c>
+      <c r="D29">
         <v>1071000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1623000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2649000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1349000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>84000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>63000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>74000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-34000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>73000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>93000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>13000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>10000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>9000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>41000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>345000.0</v>
       </c>
-      <c r="R29">
-[...4 lines deleted...]
-      </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
         <v>281000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>348000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>390000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>406000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>156000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>214000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>230000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>130000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-1944000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
     </row>
-    <row r="30" spans="1:60">
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>12163000.0</v>
+      </c>
+      <c r="C30">
+        <v>13416000.0</v>
+      </c>
+      <c r="D30">
         <v>11946000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>11858000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>12954000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>11953000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>11940000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>13311000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>12712000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>11636000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10435000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11805000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11550000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>11273000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>10308000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>9534000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>11056000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>9897000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6534000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8026000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6567000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>7516000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7058000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>7140000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>6601000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6604000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>7167000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>7207000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5975000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>5872000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>5043000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5499000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>5788000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>5185000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6762000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6688000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>6009000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>6862000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>7295000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>6219000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>6755000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>7472000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>7719000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>6096000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>6142000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>5909000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>6872000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>7824000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>5969000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>6468000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>4967000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>5773000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>5499000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>4507000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>4339000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>4323000.0</v>
       </c>
-      <c r="BD30">
-[...4 lines deleted...]
-      </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
+      <c r="BI30">
+        <v>0.0</v>
+      </c>
+      <c r="BJ30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B31">
+        <v>-1562000.0</v>
+      </c>
+      <c r="C31">
+        <v>1183000.0</v>
+      </c>
+      <c r="D31">
         <v>-1449000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-1318000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-1182000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-2619000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1347000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1151000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-1600000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>2248000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1072000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-726000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-2085000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1072000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-2068000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1618000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-2033000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1362000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-41000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-109000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>323000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-739000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-580000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-127000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>774000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>33000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>340000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-20000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-156000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>417000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>133000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>504000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>28000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-11000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>78000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-162000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-179000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>320000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-22000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>193000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-21000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>195000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-611000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>114000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>456000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-4682000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-364000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-461000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-392000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-833000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-942000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-746000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-707000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-796000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-664000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-1186000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>64000.0</v>
       </c>
-      <c r="BE31">
-[...4 lines deleted...]
-      </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
+      <c r="BI31">
+        <v>0.0</v>
+      </c>
+      <c r="BJ31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:60">
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B32">
+        <v>45240000.0</v>
+      </c>
+      <c r="C32">
+        <v>44678000.0</v>
+      </c>
+      <c r="D32">
         <v>47010000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>44754000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>44018000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>39005000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>41740000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>42472000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>37736000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>36432000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>37934000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>37443000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>30710000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>45439000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>32217000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>23590000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>28093000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>31469000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>23034000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>24239000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>24900000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>31542000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>35325000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>33089000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>33290000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>32071000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>33066000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>35253000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>26797000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>48211000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>14975000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>33842000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>17441000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>35710000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>22918000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>32549000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>11648000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>24258000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>19373000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>19066000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>14797000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>25868000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>16069000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>19246000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>8930000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>24930000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>17150000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>15797000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>13187000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>24432000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>17480000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>16115000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>12596000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>21643000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>17678000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>13752000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>19602000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>21157000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>13310000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>12355000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>12661000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S30"/>
+  <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18142,2013 +18777,2105 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>78434979.0</v>
+      </c>
+      <c r="C2">
         <v>55641000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34258000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18587000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>70197000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>42662000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18093000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12681000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9968000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5047000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14546000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>59110000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16866000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24374000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23975564.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32435829.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13260066.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4008626.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9389256.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>10658007</v>
+      </c>
+      <c r="C3">
         <v>10740000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5850000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3784000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3877402</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5488000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2372586</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2884000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4449000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2641000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2718000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3076000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5643000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4609000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1863110.88</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3835692.89</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5270869.25</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3726883.73</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7618931.53</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
+      <c r="T5"/>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>-2950313.0</v>
+      </c>
+      <c r="C6">
         <v>22794000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>21383000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>15671000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-51579656.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>27535000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>24569000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5412000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2713000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4921000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-9499000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-44564000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>42244000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7508000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>495008.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6716760.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>17120690.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>9266861.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5455692.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7">
+        <v>-19140248.0</v>
+      </c>
+      <c r="C7">
         <v>11413000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-18202000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11649000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-14980495.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7101000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1770155.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-14066000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7936000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3914000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-8388000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4886000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-10729000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-14256000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1439569.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>18585452.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1702750.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3097851.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1652060.0</v>
       </c>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>-5917867.0</v>
+      </c>
+      <c r="C9">
         <v>-908000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9499000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5685000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-15067815.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1447000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5057735.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2311000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-9967000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3489000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5604000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1347000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-3445000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-6662000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5383604.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-8608817.95</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-553591.75</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1753889.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>190881.0</v>
       </c>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>-6629050.0</v>
+      </c>
+      <c r="C10">
         <v>9659000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-19694000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1361000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2466776.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1157000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14294318.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8246000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4524000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>742000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-913000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3490000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1182000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4861000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6074619.02</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1910659.27</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>190074.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2200819.86</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1150218.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>7035000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9732000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-8356000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5976000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-6372000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-3768000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1615000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1518000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3261000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1579000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>1059000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
+      <c r="T11"/>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>7103000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2213000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4169000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2517000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-1387000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1402000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1215000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2452000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4816000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3431000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
+      <c r="T12"/>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-1628000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-8909000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1234000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1048000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-1759000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>993000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1298000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-353000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>815000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-1411000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
+      <c r="T13"/>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>16146133.0</v>
+      </c>
+      <c r="C14">
         <v>13808000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12714000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12155000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5830657.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4897000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4661616.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3703000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3523000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3501000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3227000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2788000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3001000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3044000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2858118.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2777629.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2474927.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2368649.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2126931.0</v>
       </c>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      <c r="D15"/>
+        <v>171</v>
+      </c>
+      <c r="B15">
+        <v>12485217.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
+      <c r="T15"/>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>75484666.0</v>
+      </c>
+      <c r="C16">
         <v>78435000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>55641000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>34258000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18617344.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>70197000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>42662000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18093000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>12681000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9968000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5047000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14546000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>59110000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>16866000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>24470572.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25719069.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>30380756.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>13275487.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3933564.0</v>
       </c>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>16934172.0</v>
+      </c>
+      <c r="C18">
         <v>36854000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1535000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>24802000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13044912.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>13617000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>26068537.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7662000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-559000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-744000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-16697000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-12994000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9497000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-12871000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-922753.88</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>6795678.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-18363828.84</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-16448663.84</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-20192230.39</v>
       </c>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>175</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-10739000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-5843000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3784000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>39083000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-13127000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-564000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5176000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-15608000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1637000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>13971000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-23746000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1732000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>58231000.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>24895000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>-972000.0</v>
+      </c>
+      <c r="C21">
         <v>-1251000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-18257000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3726000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18574000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1595000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1546000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-596000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-251000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1490000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-7609000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-7728000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4307000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
+      <c r="T21"/>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B22">
+        <v>21863744.0</v>
+      </c>
+      <c r="C22">
         <v>14462000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8284000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2321000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2318125.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17140000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>22953228.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>22296000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6901000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6733000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-11270000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-12636000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>443000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>260000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3492905.94</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-15173098.01</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-22034113.08</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-12446380.29</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-22895697.12</v>
       </c>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>-6454832.0</v>
+      </c>
+      <c r="C23">
         <v>-12660000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-17296000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5617000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1269251.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>64000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1103768.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1701000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1254000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>88000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>562000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2978000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>446427.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7636842.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2272709.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>13085754.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10300094.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>179</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>1000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>39083000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1736000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2292000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-11441000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4278000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13971000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-23743000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1740000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2177000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>757488.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>224070.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-10823.68</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-23258.33</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>478241.0</v>
       </c>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>8722550.0</v>
+      </c>
+      <c r="C25">
         <v>8165000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>60000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5888000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2300453.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1767000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1847522.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-380000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>650000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1578000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-154000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1013000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2080000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>900000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1175512.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4438851.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5709096.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-4595635.36</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6619914.0</v>
       </c>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>16000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15571000.0</v>
       </c>
       <c r="J26">
         <v>15571000.0</v>
       </c>
       <c r="K26">
+        <v>15571000.0</v>
+      </c>
+      <c r="L26">
         <v>1254000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>90000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>53520000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
+      <c r="T26"/>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>845000.0</v>
+      </c>
+      <c r="C27">
         <v>874000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1314000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1153000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>529000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>977000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1163000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>948000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>483000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1071000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1907000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3751000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1327000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1267000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>997109.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1776498.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1673710.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>307908.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>240677.0</v>
       </c>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>-19857926.0</v>
+      </c>
+      <c r="C28">
         <v>-13911000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22678000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9343000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>19327760.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>23364000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1578285.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-587000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15320000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1490000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-6355000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7640000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>49208000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2966000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-378875.46</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7568510.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>36023062.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>25205955.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14258297.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>27592179.0</v>
+      </c>
+      <c r="C29">
         <v>47594000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4315000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28586000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-9167510.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>19105000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>28441124.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10546000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3890000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1897000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-13979000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-9918000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3854000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-8262000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>940357.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10631371.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-13092959.59</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-12721780.11</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-12573298.86</v>
       </c>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>-10649347.0</v>
+      </c>
+      <c r="C30">
         <v>-10739000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5843000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3784000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-63462580.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-13127000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-581799.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5176000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-15890000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1637000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11253000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-26819000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3903000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2432000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1105622.7</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-23339411.89</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5809413.44</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3600020.09</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-7140689.72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:57">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>75469000.0</v>
+      </c>
+      <c r="C2">
+        <v>71771228.0</v>
+      </c>
+      <c r="D2">
         <v>65985000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>76250000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>78435000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>72001000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>56547000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>48194000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>55641000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>52603000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>21788000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>27121000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>34258000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>31252000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>29933000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>21967000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>18587000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>99840000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>68416000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>61436000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>70197000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>52487000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>57399000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>49288000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>42662000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>27449000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>23835000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>22037000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>18093000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>12871000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>12356000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>17497000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>12681000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>12156000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>11024000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>10778000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>9968000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>6476000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>7136000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>11605000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5047000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>5787000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>6807000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>13011000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>14546000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>18100000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>25083000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>33314000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>59110000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>71232000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>73403000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>22641000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>16866000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>15470000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>18278000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>13789000.0</v>
       </c>
-      <c r="BD2"/>
-      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>973000</v>
+      </c>
+      <c r="C3">
+        <v>2856567</v>
+      </c>
+      <c r="D3">
         <v>3589000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2014000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1468000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2924000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2124000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3010000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2682000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1974000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1729000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1048000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1117000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>977000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1616000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>678000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>513000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>744000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1523000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1332000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>131000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2228785</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1471000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1005000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>896000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>812000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>731000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>453000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>304000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>851000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>534000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1240000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>259000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1042000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>792000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1879000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>736000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>737000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>435000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>543000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>926000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>786000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>600000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>823000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>509000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>720000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>821000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>919000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>616000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1218000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1678000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1473000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1274000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1491000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1136000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1422000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>560000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>1982000</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20162,54 +20889,56 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
     </row>
-    <row r="5" spans="1:57">
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20223,394 +20952,408 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>-42547000.0</v>
+      </c>
+      <c r="C6">
+        <v>3713438.0</v>
+      </c>
+      <c r="D6">
         <v>6012000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-10265000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2185000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>6434000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>15454000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>8353000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-7447000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3038000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>30815000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-5333000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-7137000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>3006000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1319000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>7966000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>3380000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-81253000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>31424000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>6980000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-8761000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>17710000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4912000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>8111000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>6626000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>15213000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>3614000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1798000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3944000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>5222000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>515000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-5138000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>4816000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>525000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1132000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>246000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>810000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>3492000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-660000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-4469000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>6558000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-740000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1020000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-6204000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-1535000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-3520000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-7012000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-8231000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-25796000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-12122000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-2171000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>50762000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>5775000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>1396000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-2808000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>4489000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-10585000.0</v>
       </c>
-      <c r="BE6"/>
+      <c r="BG6"/>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7">
+        <v>-12120000.0</v>
+      </c>
+      <c r="C7">
+        <v>-163471.0</v>
+      </c>
+      <c r="D7">
         <v>-1552000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-3217000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-12431000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>467000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>13006000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4561000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-6621000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-1752000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-6434000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-3702000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-6314000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-271000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-314000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>10022000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2212000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-9049000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-3379000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-5774000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1666000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>9005541.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-11882000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>5070000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-8537000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1481000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-1339000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1137000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-721000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-10520000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>2230000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-8662000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>2889000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-3081000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-2505000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-5738000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>3388000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>3431000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-1075000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-6697000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>8153000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-7691000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>1648000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-4585000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>2240000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-2240000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-4401000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>2730000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-294000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>647000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-6336000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-6271000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>1231000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-4225000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-1284000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-484000.0</v>
       </c>
-      <c r="BD7"/>
-      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20624,1200 +21367,1240 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
     </row>
-    <row r="9" spans="1:57">
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>-8469000.0</v>
+      </c>
+      <c r="C9">
+        <v>2586376.0</v>
+      </c>
+      <c r="D9">
         <v>-447000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-246000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-7228000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-5609000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>10514000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-5780000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>94000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1891000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>559000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-3433000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>7668000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-6636000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-5514000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>5094000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>14081000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-8415000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1127000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-5588000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1571000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>6493525.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-8725000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>5660000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-3016000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>709000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1806000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-2125000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>4727000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-13035000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>9929000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-8074000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>13491000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-7043000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>863000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-12277000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>8490000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-5459000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1644000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-6955000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>14259000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-8167000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>352000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-6207000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>8418000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-1100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-587000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-2472000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>5236000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-462000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-4726000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-3097000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>4840000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-463000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-1856000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>197000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-4484000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>5726000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>-494000.0</v>
+      </c>
+      <c r="C10">
+        <v>645012.0</v>
+      </c>
+      <c r="D10">
         <v>-3333000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-3721000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>461000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-7261000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>7155000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>5634000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4131000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-14683000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>6441000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-482000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-10970000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>4245000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-8509000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>241000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2662000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3590000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-3562000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-3446000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1045000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>638598.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5028000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-5859000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1386000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-9142000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1470000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-3793000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-2392000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-382000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1561000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>802000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-7105000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2074000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>928000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3605000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-2083000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2492000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>235000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>3182000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-5269000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>475000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-2026000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>2650000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-2012000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>100000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-1678000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>4743000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-6681000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>511000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1622000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-85000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-3230000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1316000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-1974000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-1135000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-436000.0</v>
       </c>
-      <c r="BE10"/>
+      <c r="BG10"/>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-13204000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>895000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2716500.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1140000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>13738000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>5806000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-13649000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>5457000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2136000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3123000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-984000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>942000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-7372000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>4893000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-6819000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>10782000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-6607000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4232000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-2431000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>3882000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-6072000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-1469000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-2713000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-3768000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-3144000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>163000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-2595000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-1615000.0</v>
       </c>
-      <c r="AL11"/>
-[...1 lines deleted...]
-      <c r="AN11">
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11">
         <v>1070000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>887000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>643000.0</v>
       </c>
-      <c r="AQ11"/>
-[...1 lines deleted...]
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11">
         <v>3261000.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
         <v>1579000.0</v>
       </c>
-      <c r="AX11"/>
-[...1 lines deleted...]
-      <c r="AZ11">
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11">
         <v>538000.0</v>
       </c>
-      <c r="BA11"/>
-      <c r="BB11"/>
       <c r="BC11"/>
-      <c r="BD11">
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11">
         <v>-3816000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1059000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>953000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>504000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1335000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1057000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2267000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1725000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2054000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1635000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>312000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>332000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-66000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1607000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1413000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>942000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>207000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>678000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>480000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>623000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>732000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-1743000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>327000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-316000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>342000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1402000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>379000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>386000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>709000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1215000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>2452000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>4816000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>3431000.0</v>
       </c>
-      <c r="AX12"/>
-[...1 lines deleted...]
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12">
         <v>964000.0</v>
       </c>
-      <c r="BA12"/>
-      <c r="BB12"/>
       <c r="BC12"/>
-      <c r="BD12">
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12">
         <v>1280000.0</v>
       </c>
-      <c r="BE12"/>
+      <c r="BG12"/>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>947000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-505000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2086500.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-2515000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>815000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>365000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-293000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-4224000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-3153000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1780000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-3312000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-168000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-582000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-396000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-88000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-868000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1992000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>549000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-625000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-985000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-66000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>79000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-784000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>993000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-1152000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>2771000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-424000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>1298000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-559000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>1000000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-353000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>815000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-1411000.0</v>
       </c>
-      <c r="AX13"/>
-[...1 lines deleted...]
-      <c r="AZ13">
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13">
         <v>-111000.0</v>
       </c>
-      <c r="BA13"/>
-      <c r="BB13"/>
       <c r="BC13"/>
-      <c r="BD13">
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13">
         <v>43000.0</v>
       </c>
-      <c r="BE13"/>
+      <c r="BG13"/>
     </row>
-    <row r="14" spans="1:57">
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>3851000.0</v>
+      </c>
+      <c r="C14">
+        <v>3879380.0</v>
+      </c>
+      <c r="D14">
         <v>3760000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3746000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3611000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>4100000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3242000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3229000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3237000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>3208000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3179000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3204000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3123000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3012000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3055000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3061000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3027000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1997000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1240000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1225000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1147000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1265000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1252000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1188000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1192000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1140000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1128000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1124000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1127000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>889000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>874000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>986000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>954000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>875000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>903000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>861000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>884000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>870000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>922000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>878000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>831000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>789000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>866000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>801000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>771000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>750000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>726000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>652000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>663000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>734000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>752000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>692000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>823000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>761000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>777000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>755000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>752000.0</v>
       </c>
-      <c r="BE14"/>
+      <c r="BG14"/>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
+        <v>240255.0</v>
+      </c>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
         <v>11534000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15"/>
       <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="G15">
-[...3 lines deleted...]
-      <c r="I15"/>
+      <c r="G15"/>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
+        <v>0.0</v>
+      </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>32922000.0</v>
+      </c>
+      <c r="C16">
+        <v>75484666.0</v>
+      </c>
+      <c r="D16">
         <v>71997000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>65985000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>76250000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>78435000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>72001000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>56547000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>48194000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>55641000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>52603000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>21788000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>27121000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>34258000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>31252000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>29933000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>21967000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>18587000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>99840000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>68416000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>61436000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>70197000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>52487000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>57399000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>49288000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>42662000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>27449000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>23835000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>22037000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>18093000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>12871000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>12359000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>17497000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>12681000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>12156000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>11024000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>10778000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>9968000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>6476000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>7136000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>11605000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>5047000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>5787000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>6807000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>13011000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>14580000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>18071000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>25083000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>33314000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>59110000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>71232000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>73403000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>22641000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>16866000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>15470000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>18278000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>13789000.0</v>
       </c>
-      <c r="BE16"/>
+      <c r="BG16"/>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21831,2033 +22614,2099 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
     </row>
-    <row r="18" spans="1:57">
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-1264000.0</v>
+      </c>
+      <c r="C18">
+        <v>4960045.0</v>
+      </c>
+      <c r="D18">
         <v>6827000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>6007000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1981000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>7474000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>20089000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>10953000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1662000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>2436000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-808000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>770000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3968000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>5765000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>3876000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>10209000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>4952000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5713000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4195000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-4612000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1971000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>11355518.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3853000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>9653000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2816000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>7849000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>5361000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>6304000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>5757000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>5520000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>506000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-3543000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>5182000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>2932000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-2251000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-1508000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>268000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>1793000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-2108000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-7046000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>6617000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-6210000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-1480000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-6490000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-2517000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-20000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-6159000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-4652000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-2161000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>2794000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-6270000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-5306000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-774000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-1765000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-1112000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-2292000.0</v>
       </c>
-      <c r="BD18"/>
-      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19">
+        <v>-40225000.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>-3589000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-2014000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1460000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-2924000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-2124000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-3009000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-2682000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-1973000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1729000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1048000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1093000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-977000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1616000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-678000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-513000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-95743000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>36116000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>11967000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-9000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>5884000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1470000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-999000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-16542000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>7075000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1763000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-4520000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1356000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-575000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>207000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-1804000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-150000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-11501000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-12041000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>2061000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>912000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>4236000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>13971000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-23746000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19">
         <v>1732000.0</v>
       </c>
-      <c r="AX19"/>
-[...1 lines deleted...]
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19">
         <v>6569000.0</v>
       </c>
-      <c r="BA19"/>
-      <c r="BB19"/>
       <c r="BC19"/>
-      <c r="BD19">
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19">
         <v>-4335000.0</v>
       </c>
-      <c r="BE19"/>
+      <c r="BG19"/>
     </row>
-    <row r="20" spans="1:57">
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...4 lines deleted...]
-      </c>
+      <c r="E20"/>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
-[...1 lines deleted...]
-      <c r="J20">
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>58231000.0</v>
       </c>
-      <c r="K20">
-[...2 lines deleted...]
-      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20"/>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...6 lines deleted...]
-      <c r="U20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
     </row>
-    <row r="21" spans="1:57">
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>-389000.0</v>
+      </c>
+      <c r="C21">
+        <v>-139000.0</v>
+      </c>
+      <c r="D21">
         <v>-415000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-404000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-14000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-361000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-319000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-15436000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-1357000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1369500.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1367000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1385000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-663000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1811000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>19698000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-323000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-391000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-410000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-407000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-402000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-385000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-401000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-399000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-386000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-383000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-378000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-146000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-149000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-149000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-152000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-251000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>137000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-133000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-105000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1490000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-7609000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-7728000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-4307000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-      <c r="BD21">
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21">
         <v>-3000.0</v>
       </c>
-      <c r="BE21"/>
+      <c r="BG21"/>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B22">
+        <v>4132000.0</v>
+      </c>
+      <c r="C22">
+        <v>3635452.0</v>
+      </c>
+      <c r="D22">
         <v>5296000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>7376000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>3964000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3808000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>3863000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4426000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2365000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>5058000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>3223000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1812000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-1809000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2944000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>484000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-3921000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-1828000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-5009000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-845000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>937000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2687000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1629000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>6835000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3458000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5218000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>5362000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>5823000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>6143000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>4923000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>17745000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-2391000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>5686000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1256000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>6252000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-236000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>4862000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-3977000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-1808000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-1041000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-1585000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-2299000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>988000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-4622000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-2342000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-5294000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1170000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-2897000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-8362000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-3122000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1551000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>37000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>890000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-2035000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>2858000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>103000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-2229000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-472000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>455000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>-467000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1019977.0</v>
+      </c>
+      <c r="D23">
         <v>-339000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-4181000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-279000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-347000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-4467000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2351000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-5495000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>201000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-11500000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-4498000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1499000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1504000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-876000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1740000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1497000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>20005000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>7000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-299378.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>41000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>15000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="AB23">
         <v>3000.0</v>
       </c>
       <c r="AC23">
-        <v>3000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AD23">
         <v>3000.0</v>
       </c>
       <c r="AE23">
+        <v>3000.0</v>
+      </c>
+      <c r="AF23">
+        <v>3000.0</v>
+      </c>
+      <c r="AG23">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AH23">
         <v>1000.0</v>
       </c>
       <c r="AI23">
-        <v>235000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AJ23">
         <v>1000.0</v>
       </c>
       <c r="AK23">
+        <v>235000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1000.0</v>
+      </c>
+      <c r="AM23">
         <v>-1383000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1178000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1071000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>630000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>197000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>89000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>949000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>216000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2161000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>26000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>39000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-24048000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-4284000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-582000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>136000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-348000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>453000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1944000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>476000.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>8000.0</v>
       </c>
-      <c r="E24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>1000.0</v>
       </c>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
+        <v>1000.0</v>
+      </c>
+      <c r="L24">
         <v>-50.26</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>17031.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>24000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>469.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>-2967000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>36116000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>11967000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-9000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>8000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>6000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-15646000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>7887000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-1032000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-4067000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-1052000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-560000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>207000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-1800000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-139000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-2430000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-12037000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>2114000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>912000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>1868000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1613000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>1392000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-595000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>13330000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>616000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-400000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>425000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>3000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>160000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-3352000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-23432000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-10422000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>4311000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1282000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>6569000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>2284000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-3531000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>6247000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>1512000.0</v>
       </c>
-      <c r="BE24"/>
+      <c r="BG24"/>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>1787000.0</v>
+      </c>
+      <c r="C25">
+        <v>465251.0</v>
+      </c>
+      <c r="D25">
         <v>1724000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1644000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1519000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3198000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1794000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1449000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1724000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-2443000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>568000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>197000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1721000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>837000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1891000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1340000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1820000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>7067000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>178000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>177000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-281000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>150696.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>800000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>222000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-457000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>346000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-87000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>78000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>287000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-68000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-133000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-486000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-28000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-78000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-78000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>162000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>377000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-246000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-894000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-615000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>177000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-195000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>611000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-123000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-447000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1010000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>218000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>227000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>99000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>659000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>710000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>408000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>244000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>116000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-468000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>1186000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26">
         <v>15000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>24899000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="AB26">
         <v>3000.0</v>
       </c>
       <c r="AC26">
+        <v>6000.0</v>
+      </c>
+      <c r="AD26">
+        <v>3000.0</v>
+      </c>
+      <c r="AE26">
         <v>-1000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>10000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>1000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>10000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>15560000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>15559000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>15571000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>1254000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>80000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>950000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>20000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>20000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>30000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>40000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-129000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-630000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>54100000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>170000.0</v>
       </c>
-      <c r="BA26"/>
-      <c r="BB26"/>
       <c r="BC26"/>
-      <c r="BD26">
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26">
         <v>-521000.0</v>
       </c>
-      <c r="BE26"/>
+      <c r="BG26"/>
     </row>
-    <row r="27" spans="1:57">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>800000.0</v>
+      </c>
+      <c r="C27">
+        <v>458000.0</v>
+      </c>
+      <c r="D27">
         <v>117000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>95000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>175000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>174000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>224000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>235000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>241000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>373000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>312000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>214000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>415000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>218000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>366000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>376000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>193000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>25000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>134000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>155000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>215000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>124000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>265000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>330000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>257000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>176000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>353000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>319000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>315000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>269000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>294000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>184000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>201000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>-176000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>218000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>196000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>245000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>49000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>313000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>328000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>381000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>380000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>498000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>524000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>505000.0</v>
       </c>
-      <c r="AS27"/>
-      <c r="AT27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>980000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1009000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1086000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>412000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>266000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>436000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>213000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>293000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>296000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>338000.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>-856000.0</v>
+      </c>
+      <c r="C28">
+        <v>-918661.0</v>
+      </c>
+      <c r="D28">
         <v>-754000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-16119000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-293000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-708000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-4786000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-2678000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-5739000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>119000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>31295000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-5855000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2881000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2871000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-2261000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-2403000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1808000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>19703000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-319000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-388000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-403000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-696829.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-361000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-371000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>24498000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-395000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-383000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-377000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-375000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-143000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-146000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-147000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-151000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-139000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>15696000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-133000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-104000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-52000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-98000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1021000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>619000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-7609000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>89000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1165000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>216000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-7705000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>26000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>39000.0</v>
       </c>
-      <c r="AV28"/>
-      <c r="AW28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>-4430000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-582000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>54609000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-348000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>450000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1941000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>473000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>103000.0</v>
       </c>
-      <c r="BE28"/>
+      <c r="BG28"/>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>-291000.0</v>
+      </c>
+      <c r="C29">
+        <v>7816612.0</v>
+      </c>
+      <c r="D29">
         <v>10416000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>8021000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-513000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>10398000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>22213000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>13963000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1020000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4410000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>921000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1818000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-2851000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6742000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5492000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>10887000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5465000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-4969000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2672000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-3280000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2102000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>13584304.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2382000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>10658000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1920000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8661000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>6092000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>6757000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>6061000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>6371000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1040000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-2303000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>5441000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>3974000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-1459000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>371000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>1004000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>2530000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-1673000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-6503000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>7543000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-5424000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-880000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-5667000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-2008000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>700000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-5338000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-3733000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-1545000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>4012000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-4592000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-3833000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>500000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-274000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>24000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-870000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-7133000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>994000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>-41198000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2856732.0</v>
+      </c>
+      <c r="D30">
         <v>-3589000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2014000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-1460000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2924000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2124000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-3009000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-2682000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-1973000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1729000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1048000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1093000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-977000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1616000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-678000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-513000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-95743000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>34593000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>10635000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-10535000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>6514362.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1470000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-999000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-16542000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>7075000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1763000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-4520000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1356000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1411000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-327000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-3040000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-398000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-3472000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-12829000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>235000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>176000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1131000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1178000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>849000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-1521000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>12544000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>16000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1223000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-84000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-26819000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-661000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-4271000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-24048000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-11640000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>2633000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-191000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>5295000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>793000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-4667000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>4825000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-3383000.0</v>
       </c>
-      <c r="BE30"/>
+      <c r="BG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>