--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
@@ -815,7463 +818,7875 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>9</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>25630968000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35655085000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39227536000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>39135379000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31394127000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>56626810000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>57502246454.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9">
         <v>25347976640.0</v>
       </c>
       <c r="C9">
         <v>25347976640.0</v>
       </c>
       <c r="D9">
         <v>25347976640.0</v>
       </c>
-      <c r="E9"/>
+      <c r="E9">
+        <v>25347976640.0</v>
+      </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>914191310.0</v>
+      </c>
+      <c r="C10">
         <v>1662128000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1090501000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1526125000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1980874000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1945989000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1133956000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1813938202.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>914191310.0</v>
+      </c>
+      <c r="C12">
         <v>1662128000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1090501000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1526125000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1980874000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1945989000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1133956000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1813938202.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>15000000000.0</v>
       </c>
       <c r="C13">
         <v>15000000000.0</v>
       </c>
       <c r="D13">
         <v>15000000000.0</v>
       </c>
       <c r="E13">
+        <v>15000000000.0</v>
+      </c>
+      <c r="F13">
         <v>12000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000000.0</v>
       </c>
       <c r="G13">
         <v>2200000000.0</v>
       </c>
       <c r="H13">
         <v>2200000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13">
+        <v>2200000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
         <v>1500000000.0</v>
       </c>
       <c r="C14">
         <v>1500000000.0</v>
       </c>
       <c r="D14">
+        <v>1500000000.0</v>
+      </c>
+      <c r="E14">
         <v>1320000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>295178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000000.0</v>
       </c>
       <c r="G14">
         <v>220000000.0</v>
       </c>
-      <c r="H14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:8">
+      <c r="H14">
+        <v>220000000.0</v>
+      </c>
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-    </row>
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>41753937220.0</v>
+      </c>
+      <c r="C22">
         <v>36224360000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>46618951000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>38704781000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>29479747000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>34253000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>56608729000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>57168799153.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>129783351050.0</v>
+      </c>
+      <c r="C23">
         <v>108821109000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>123718709000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>114434014000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>112100477000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>103562039000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>147328770000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>147647616000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>181890300.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>171131450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="H24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8">
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25">
+        <v>873986120.0</v>
+      </c>
+      <c r="C25">
         <v>744930160.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>0.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>181890300.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>171131450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>35</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>5813809000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9979593000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1202016000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>29119220000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>41828737000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>67379418000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>56575838268.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
-    </row>
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>59821581950.0</v>
+      </c>
+      <c r="C30">
         <v>47612434000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>54942362000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>60218676000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>57191231000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49102870000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>75702021000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>69115433598.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-    </row>
-    <row r="32" spans="1:8">
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
-    </row>
-    <row r="33" spans="1:8">
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B33">
+        <v>40</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33">
         <v>22376142000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>17501209000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>12358977000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>13476705000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>17841121000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>17808620000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>18840549537.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B35">
+        <v>42</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35">
         <v>10155747000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9182529000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8754847000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8892890000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13343933000.0</v>
       </c>
-      <c r="G35"/>
       <c r="H35"/>
-    </row>
-    <row r="36" spans="1:8">
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>43</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>11955555000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9692462000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4632535000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6740803000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11587018000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>11065140000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11539791750.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38">
+        <v>5461632060.0</v>
+      </c>
+      <c r="C38">
         <v>4116208460.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>3820640490.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2248980540.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2076085760.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3921670180.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3367653250.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>11539791750.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>2025070.0</v>
+      </c>
+      <c r="C39">
         <v>946045000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3565687000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1625453000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9971921000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>419059000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9546057000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>708895510.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>47</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>1284380000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1286791000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1308544000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1778522000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2431374000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2102349000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1257409317.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-    </row>
-    <row r="42" spans="1:8">
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="B42"/>
       <c r="C42">
         <v>25347977000.0</v>
       </c>
       <c r="D42">
         <v>25347977000.0</v>
       </c>
-      <c r="E42"/>
+      <c r="E42">
+        <v>25347977000.0</v>
+      </c>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
-    </row>
-    <row r="43" spans="1:8">
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
-    </row>
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B46">
+        <v>53</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46">
         <v>10420587000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>7808747000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7726442000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6735901000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6254102000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6743480000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>7300757787.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47">
+        <v>11568290640.0</v>
+      </c>
+      <c r="C47">
         <v>10420586910.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>7808747310.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>7726442400.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>6735901340.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>6254102460.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>6743480120.0</v>
       </c>
-      <c r="H47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:8">
+      <c r="I47"/>
+    </row>
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>21772178550.0</v>
+      </c>
+      <c r="C48">
         <v>24671029000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>26176233000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>22248858000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>19364723000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>10417880000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>17886237000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>16956331759.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B51">
+        <v>58</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51">
         <v>7475937000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>11070093000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2728142000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>31100094000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>43774726000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>68513374000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>58389776470.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>26421826700.0</v>
+      </c>
+      <c r="C52">
         <v>6731007000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>11070093000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2546251000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>30928963000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>43774726000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>68513374000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>58389776470.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>129783351050.0</v>
+      </c>
+      <c r="C55">
         <v>108821109000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>123718709000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>114434014000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>112100477000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>103562039000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>160799383000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>147647616000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>102947679050.0</v>
+      </c>
+      <c r="C56">
         <v>86444967000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>106217500000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>102075036000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>98623773000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>85720919000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>142990763000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>128807066463.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>59830453750.0</v>
+      </c>
+      <c r="C57">
         <v>33646356000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>48011970000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>43082332000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>71842864000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>77600226000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>127242532000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>117149432241.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>67663195860.0</v>
+      </c>
+      <c r="C58">
         <v>43802103000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>57194499000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>51837179000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>80735754000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>90944159000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>127242532000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>117149432241.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>62120155190.0</v>
+      </c>
+      <c r="C60">
         <v>65019006000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>66524210000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>62596834000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>31364723000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>12617880000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>20086237000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>19156331759.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>33160316000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48763060000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>25630968000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38486102000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30361026000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34682012000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35655085000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>21983651862.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>52449163130.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52199604410.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39227536205.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>54439187161.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>41414052107.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>39135379376.0</v>
       </c>
-      <c r="R2"/>
       <c r="S2"/>
-    </row>
-    <row r="3" spans="1:19">
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
-    </row>
-    <row r="4" spans="1:19">
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>12617880428.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9">
         <v>25347976640.0</v>
       </c>
       <c r="C9">
         <v>25347976640.0</v>
       </c>
       <c r="D9">
         <v>25347976640.0</v>
       </c>
       <c r="E9">
         <v>25347976640.0</v>
       </c>
       <c r="F9">
         <v>25347976640.0</v>
       </c>
-      <c r="G9"/>
+      <c r="G9">
+        <v>25347976640.0</v>
+      </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>25347976640.0</v>
       </c>
-      <c r="L9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>25347976640.0</v>
       </c>
-      <c r="O9"/>
+      <c r="O9">
+        <v>25347976640.0</v>
+      </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>914191310.0</v>
+      </c>
+      <c r="C10">
         <v>951928200.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1828597000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>793417000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1662128000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>957967000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1361287000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1393897000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1090501000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1465851269.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1303058715.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1145815559.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1526125208.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2074410530.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>9554251563.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1980873742.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-1945989097.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>914191310.0</v>
+      </c>
+      <c r="C12">
         <v>951928200.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1828597000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>793417000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1662128000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>957967000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1361287000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1393897000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1090501000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1465851269.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1303058715.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1145815559.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1526125208.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2074410530.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>9554251563.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1980873742.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>1945989097.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>15000000000.0</v>
       </c>
       <c r="C13">
         <v>15000000000.0</v>
       </c>
       <c r="D13">
         <v>15000000000.0</v>
       </c>
       <c r="E13">
         <v>15000000000.0</v>
       </c>
       <c r="F13">
         <v>15000000000.0</v>
       </c>
       <c r="G13">
         <v>15000000000.0</v>
       </c>
       <c r="H13">
         <v>15000000000.0</v>
       </c>
       <c r="I13">
         <v>15000000000.0</v>
       </c>
       <c r="J13">
         <v>15000000000.0</v>
       </c>
       <c r="K13">
         <v>15000000000.0</v>
       </c>
       <c r="L13">
         <v>15000000000.0</v>
       </c>
       <c r="M13">
         <v>15000000000.0</v>
       </c>
       <c r="N13">
         <v>15000000000.0</v>
       </c>
-      <c r="O13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O13">
+        <v>15000000000.0</v>
+      </c>
+      <c r="P13"/>
       <c r="Q13">
         <v>12000000000.0</v>
       </c>
-      <c r="R13"/>
+      <c r="R13">
+        <v>12000000000.0</v>
+      </c>
       <c r="S13"/>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
         <v>1500000000.0</v>
       </c>
       <c r="C14">
         <v>1500000000.0</v>
       </c>
       <c r="D14">
         <v>1500000000.0</v>
       </c>
       <c r="E14">
         <v>1500000000.0</v>
       </c>
       <c r="F14">
         <v>1500000000.0</v>
       </c>
       <c r="G14">
         <v>1500000000.0</v>
       </c>
       <c r="H14">
         <v>1500000000.0</v>
       </c>
       <c r="I14">
         <v>1500000000.0</v>
       </c>
       <c r="J14">
         <v>1500000000.0</v>
       </c>
       <c r="K14">
         <v>1500000000.0</v>
       </c>
       <c r="L14">
         <v>1500000000.0</v>
       </c>
       <c r="M14">
+        <v>1500000000.0</v>
+      </c>
+      <c r="N14">
         <v>2454246576.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1635616438.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>894946114.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>295190872.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1200000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>295163808.0</v>
       </c>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-    </row>
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-    </row>
-    <row r="22" spans="1:19">
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>41753937220.0</v>
+      </c>
+      <c r="C22">
         <v>45053753380.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>45979027000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>58627273000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>36224360000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>54790390000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>42227475000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>46438662000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>46618951000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>43826781273.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>57851639858.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>57774463149.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>38704781435.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>50643578981.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>27111826226.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>29479747400.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
-    </row>
-    <row r="23" spans="1:19">
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>129783351050.0</v>
+      </c>
+      <c r="C23">
         <v>125994528270.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>125152143000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>146888681000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>108821109000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>133547846000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>125416825000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>126779309000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>123718709000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>120389334627.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>133466748219.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>136276955369.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>114434013523.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>126915323347.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>119211550660.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>112100477269.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>12617880428.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>79994860.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>181890300.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>231054560.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25">
+        <v>873986120.0</v>
+      </c>
+      <c r="C25">
         <v>431713530.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>535123520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>744930160.0</v>
       </c>
       <c r="E25">
         <v>744930160.0</v>
       </c>
       <c r="F25">
+        <v>744930160.0</v>
+      </c>
+      <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>79994860.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>181890300.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>231054560.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>0.0</v>
       </c>
-      <c r="S25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>19223125000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>23103258000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5813809000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17415887000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16644326000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13362106000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9979593000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22244760879.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5024650655.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5830015391.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1202016325.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1426650173.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>20808753501.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>29119220355.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>1945989097.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>59821581950.0</v>
+      </c>
+      <c r="C30">
         <v>54454769780.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>53437004000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>58042178000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47612434000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>57077573000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>62464838000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>58494392000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>54942362000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>55366457642.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>54526211120.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>59852935546.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>60218676072.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>58821663869.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>67612427869.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>57191230532.0</v>
       </c>
-      <c r="R30"/>
       <c r="S30"/>
-    </row>
-    <row r="31" spans="1:19">
+      <c r="T30"/>
+    </row>
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
-    </row>
-    <row r="32" spans="1:19">
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
-    </row>
-    <row r="33" spans="1:19">
+      <c r="T32"/>
+    </row>
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33"/>
-      <c r="C33">
+      <c r="C33"/>
+      <c r="D33">
         <v>21258250000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>24434170000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>22376142000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>18815193000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>16844364000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>18383060000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>17501209000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>15136921150.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>14119062185.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>13343609079.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>12358977238.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>10996165779.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>13758940640.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>13476704594.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>-1945989097.0</v>
       </c>
     </row>
-    <row r="34" spans="1:19">
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-    </row>
-    <row r="35" spans="1:19">
+      <c r="T34"/>
+    </row>
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35"/>
-      <c r="C35">
+      <c r="C35"/>
+      <c r="D35">
         <v>8377779000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10211534000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10155747000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>9210814000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>9121030000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8926098000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>9182529000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9154458106.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>9047762660.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>8951683797.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>8754847301.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>9865361417.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>9354757102.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>8892890452.0</v>
       </c>
-      <c r="R35"/>
       <c r="S35"/>
-    </row>
-    <row r="36" spans="1:19">
+      <c r="T35"/>
+    </row>
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>11795992000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>14497102000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>11955555000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>10857101000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>9616971000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>10892969000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>9692462000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>6955773725.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>6066539961.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5174053576.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4632534839.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3606859068.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>6768784030.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6740803258.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>-1945989097.0</v>
       </c>
     </row>
-    <row r="37" spans="1:19">
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
-    </row>
-    <row r="38" spans="1:19">
+      <c r="T37"/>
+    </row>
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38">
+        <v>5461632060.0</v>
+      </c>
+      <c r="C38">
         <v>6040211710.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>5238192520.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5095701500.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4116208460.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3910063860.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>2058072420.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>2248980540.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2119547510.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>6768784030.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6740803258.0</v>
       </c>
-      <c r="R38"/>
       <c r="S38"/>
-    </row>
-    <row r="39" spans="1:19">
+      <c r="T38"/>
+    </row>
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="C39">
+        <v>46</v>
+      </c>
+      <c r="B39">
+        <v>2025070.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>2649265000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4991644000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>946045000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1906724000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2518861000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2069297000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3565687000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4593323293.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5666776340.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4160132036.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1625453570.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4379504188.0</v>
       </c>
-      <c r="O39"/>
-      <c r="P39">
+      <c r="P39"/>
+      <c r="Q39">
         <v>1174104362.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>9971921001.0</v>
       </c>
-      <c r="R39"/>
       <c r="S39"/>
-    </row>
-    <row r="40" spans="1:19">
+      <c r="T39"/>
+    </row>
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>666976000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1161230000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1284380000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1015034000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1908772000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2057596000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1286791000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1170837070.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>627895937.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2515368636.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1308544339.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>526316103.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40">
+      <c r="P40"/>
+      <c r="Q40">
         <v>3171015443.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1778521831.0</v>
       </c>
-      <c r="R40"/>
       <c r="S40"/>
-    </row>
-    <row r="41" spans="1:19">
+      <c r="T40"/>
+    </row>
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
-    </row>
-    <row r="42" spans="1:19">
+      <c r="T41"/>
+    </row>
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
-[...1 lines deleted...]
-      </c>
+      <c r="C42"/>
       <c r="D42">
         <v>25347977000.0</v>
       </c>
       <c r="E42">
         <v>25347977000.0</v>
       </c>
       <c r="F42">
         <v>25347977000.0</v>
       </c>
       <c r="G42">
         <v>25347977000.0</v>
       </c>
       <c r="H42">
         <v>25347977000.0</v>
       </c>
       <c r="I42">
         <v>25347977000.0</v>
       </c>
       <c r="J42">
-        <v>25347976640.0</v>
+        <v>25347977000.0</v>
       </c>
       <c r="K42">
         <v>25347976640.0</v>
       </c>
       <c r="L42">
         <v>25347976640.0</v>
       </c>
       <c r="M42">
         <v>25347976640.0</v>
       </c>
       <c r="N42">
         <v>25347976640.0</v>
       </c>
-      <c r="O42"/>
+      <c r="O42">
+        <v>25347976640.0</v>
+      </c>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
-    </row>
-    <row r="43" spans="1:19">
+      <c r="T42"/>
+    </row>
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
-    </row>
-    <row r="44" spans="1:19">
+      <c r="T43"/>
+    </row>
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-    </row>
-    <row r="45" spans="1:19">
+      <c r="T44"/>
+    </row>
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-    </row>
-    <row r="46" spans="1:19">
+      <c r="T45"/>
+    </row>
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46"/>
-      <c r="C46">
+      <c r="C46"/>
+      <c r="D46">
         <v>9462258000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>9937068000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>10420587000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7958092000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7227393000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>7490092000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>7808747000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>8181147425.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>8052522224.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8169555503.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>7726442399.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>7389306711.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46">
+      <c r="P46"/>
+      <c r="Q46">
         <v>6990156610.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>6735901336.0</v>
       </c>
-      <c r="R46"/>
       <c r="S46"/>
-    </row>
-    <row r="47" spans="1:19">
+      <c r="T46"/>
+    </row>
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47">
+        <v>11568290640.0</v>
+      </c>
+      <c r="C47">
         <v>9479805500.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>9462257900.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>9937067880.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>10420586910.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>7958091970.0</v>
       </c>
-      <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>8052522220.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>7726442400.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>7389306710.0</v>
       </c>
-      <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
-    </row>
-    <row r="48" spans="1:19">
+      <c r="T47"/>
+    </row>
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>21772178550.0</v>
+      </c>
+      <c r="C48">
         <v>20433487990.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>22082498000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>23253136000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>24671029000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>26114065000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>25672406000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>26009622000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>26176233000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>24049005039.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>24746235337.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>25418037435.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>22248857806.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>21319776231.0</v>
       </c>
-      <c r="O48"/>
-      <c r="P48">
+      <c r="P48"/>
+      <c r="Q48">
         <v>23234675295.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>19364722965.0</v>
       </c>
-      <c r="R48"/>
       <c r="S48"/>
-    </row>
-    <row r="49" spans="1:19">
+      <c r="T48"/>
+    </row>
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-    </row>
-    <row r="50" spans="1:19">
+      <c r="T49"/>
+    </row>
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-    </row>
-    <row r="51" spans="1:19">
+      <c r="T50"/>
+    </row>
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51"/>
-      <c r="C51">
+      <c r="C51"/>
+      <c r="D51">
         <v>21051722000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>23896675000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7475937000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>18373854000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>18005613000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>14756003000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>11070093000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>23710612148.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6327709375.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>6975830950.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2728141533.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>647760357.0</v>
       </c>
-      <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>30363005064.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>31100094097.0</v>
       </c>
-      <c r="R51"/>
       <c r="S51"/>
-    </row>
-    <row r="52" spans="1:19">
+      <c r="T51"/>
+    </row>
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>26421826700.0</v>
+      </c>
+      <c r="C52">
         <v>27199828930.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>20516598000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>23151744000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>6731007000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>18373854000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>18005613000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>14756003000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>11070093000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>23683405910.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6247714515.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>6844284451.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2546251232.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>416705795.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>30037050713.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>30928962645.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>0.0</v>
       </c>
-      <c r="S52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:19">
+      <c r="T52"/>
+    </row>
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>3891978194.0</v>
       </c>
     </row>
-    <row r="54" spans="1:19">
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
-    </row>
-    <row r="55" spans="1:19">
+      <c r="T54"/>
+    </row>
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>129783351050.0</v>
+      </c>
+      <c r="C55">
         <v>125994528270.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>125152143000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>146888681000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>108821109000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>133547846000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>125416825000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>126779309000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>123718709000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>120389334627.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>133466748219.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>136276955369.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>114434013523.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>126915323347.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>119211550660.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>112100477269.0</v>
       </c>
-      <c r="R55"/>
       <c r="S55"/>
-    </row>
-    <row r="56" spans="1:19">
+      <c r="T55"/>
+    </row>
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>102947679050.0</v>
+      </c>
+      <c r="C56">
         <v>102766937590.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>103893894000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>122454511000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>86444967000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>114732653000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>108572460000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>108396248000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>106217500000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>105252413477.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>119347686034.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>122933346290.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>102075036285.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>115919157568.0</v>
       </c>
-      <c r="O56"/>
-      <c r="P56">
+      <c r="P56"/>
+      <c r="Q56">
         <v>105452610020.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>98623772675.0</v>
       </c>
-      <c r="R56"/>
-      <c r="S56">
+      <c r="S56"/>
+      <c r="T56">
         <v>1945989097.0</v>
       </c>
     </row>
-    <row r="57" spans="1:19">
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>59830453750.0</v>
+      </c>
+      <c r="C57">
         <v>57437306690.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>54343889000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>73076035000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>33646356000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>57874991000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>50275411000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>51495612000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>48011970000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>46837894842.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>59324773582.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>61559257497.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>43082331776.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>55382209059.0</v>
       </c>
-      <c r="O57"/>
-      <c r="P57">
+      <c r="P57"/>
+      <c r="Q57">
         <v>74622118263.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>71842863852.0</v>
       </c>
-      <c r="R57"/>
       <c r="S57"/>
-    </row>
-    <row r="58" spans="1:19">
+      <c r="T57"/>
+    </row>
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>67663195860.0</v>
+      </c>
+      <c r="C58">
         <v>65213063630.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>62721668000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>83287569000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>43802103000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>67085805000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>59396442000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>60421710000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>57194499000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>55992352948.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>68372536242.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>70510941294.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>51837179077.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>65247570476.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>83976875365.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>80735754304.0</v>
       </c>
-      <c r="R58"/>
       <c r="S58"/>
-    </row>
-    <row r="59" spans="1:19">
+      <c r="T58"/>
+    </row>
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
-    </row>
-    <row r="60" spans="1:19">
+      <c r="T59"/>
+    </row>
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>62120155190.0</v>
+      </c>
+      <c r="C60">
         <v>60781464630.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>62430475000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>63601113000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>65019006000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>66462041000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>66020383000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>66357599000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>66524210000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>64396981679.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>65094211977.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>65766014075.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>62596834446.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>61667752871.0</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>35234675295.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>31364722965.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>12617880428.0</v>
       </c>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-    </row>
-    <row r="62" spans="1:19">
+      <c r="T61"/>
+    </row>
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>175554319040.0</v>
+      </c>
+      <c r="C2">
         <v>190304166000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>187798282000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>187122582000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>182516573000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>170088292000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>229195484000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>225259888401.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>85</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>781205000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>898561000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>825015000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>627550000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>710709000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>682870000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>835347271.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>87</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>846390000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4133227000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>14213431000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>17089870000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2717148000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9486711000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>15587725064.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>88</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>1627595000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5031788000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>15038446000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>17717420000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3427857000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>10169581000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16423072335.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B9">
+        <v>28452642850.0</v>
+      </c>
+      <c r="C9">
         <v>31674358000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>36560990000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>43596513000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>43883182000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>34957539000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>41112969000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>45611395173.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>-3900035600.0</v>
+      </c>
+      <c r="C10">
         <v>-1424635000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4278459000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8177154000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21740555000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8410528000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3733867000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5092623841.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>93</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>252309000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-892550000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1961597000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3248036000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>482124000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2438011000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1842554597.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>94</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>1234277000.0</v>
       </c>
-      <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B13">
+        <v>3051553670.0</v>
+      </c>
+      <c r="C13">
         <v>2540192390.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>715850510.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5445303990.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3773344180.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10362944010.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5759801650.0</v>
       </c>
-      <c r="H13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>-3084697540.0</v>
+      </c>
+      <c r="C15">
         <v>-1172327000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5171009000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6215557000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>18492518000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-8892651000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1295856000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3250069244.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B16">
+        <v>-3084697540.0</v>
+      </c>
+      <c r="C16">
         <v>-1172326640.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5171009230.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6215556760.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18492518480.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-8892651330.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1295856150.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B21">
+        <v>-844942780.0</v>
+      </c>
+      <c r="C21">
         <v>615870000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3913181000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13461075000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>17089870000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1951080000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9486711000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>15587725064.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>105</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>221362655000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>220446091000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>217258020000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>209309885000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>203094750000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>258999192000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>258104977819.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>109</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>2280794000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2416206000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2041007000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2601211000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3042083000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4813721000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>15160769288.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>110</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>1624629000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2473269000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1751153000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1177494000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1566448000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1764248000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13263645243.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29">
+        <v>-815338060.0</v>
+      </c>
+      <c r="C29">
         <v>-252308520.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-892550200.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1961597220.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3248036350.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>482123750.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2438011000.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30">
+        <v>204851904670.0</v>
+      </c>
+      <c r="C30">
         <v>31058489000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32647809000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30135439000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26793312000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33006458000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>29803708000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>32845089418.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>113</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-2040505000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>365278000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-5283921000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4650685000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-10361608000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5752843500.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-10495101223.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B32">
+        <v>204006961890.0</v>
+      </c>
+      <c r="C32">
         <v>221978524000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>224359272000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>230719095000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>226399755000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>205045830000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>270308453000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>270871283574.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S32"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>50204963470.0</v>
+      </c>
+      <c r="C2">
         <v>45870867530.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>38594277000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>41110261063.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42554283129.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>51153989434.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>47923670009.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>48672223022.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>47160158711.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>46051664068.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>40762396780.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>53797419145.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>52853871283.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46028216075.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>38964288630.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>49276205828.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>52360729429.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>130155843390.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>46871098441.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B3"/>
-      <c r="C3">
+      <c r="C3"/>
+      <c r="D3">
         <v>227440000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>206623232.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>226557821.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>198784785.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>177625150.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>178237550.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>224975563.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>224170046.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>225640762.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>223774976.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>229960512.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>208206435.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>193423883.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>825014712.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>190082899.0</v>
       </c>
-      <c r="R3"/>
-      <c r="S3">
+      <c r="S3"/>
+      <c r="T3">
         <v>177677188.0</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>-1688930000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-656018594.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-817935774.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-337971609.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1187890980.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>814406553.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1123448173.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>215173453.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>534111840.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2379085226.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3187626145.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1631040114.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3497015528.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5897749537.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4487279267.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>4760387172.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B6"/>
-      <c r="C6">
+      <c r="C6"/>
+      <c r="D6">
         <v>-1461490000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-449395362.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-591377953.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-139186824.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1365516130.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>992644103.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1348423736.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>439343499.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>759752602.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2602860202.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3417586657.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1839246549.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3690439411.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6722764249.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4677362166.0</v>
       </c>
-      <c r="R6"/>
-      <c r="S6">
+      <c r="S6"/>
+      <c r="T6">
         <v>4938064360.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B9">
+        <v>9040774260.0</v>
+      </c>
+      <c r="C9">
         <v>6822125120.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5746046000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6617646747.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>7580564423.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7264819154.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8506899200.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8322075686.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9561415400.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8055840397.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8246629557.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10723747911.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>10202627899.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9724332517.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10576188375.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>13093364439.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11239614612.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>32643567660.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>11661578379.0</v>
       </c>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>1459838080.0</v>
+      </c>
+      <c r="C10">
         <v>-2085414610.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1475150000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1799309487.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2395592003.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1554116218.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-393475583.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-189683796.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>140827424.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-878356311.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>943111270.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4072876643.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>714194803.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>569540946.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1895375145.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4998043087.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4894183662.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16846371160.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9585271104.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>304512000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>381416160.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>535433739.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>362457736.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-56259764.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-23072754.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-307186192.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-181126013.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>114913368.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>903697014.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>153691308.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>228717642.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>451097515.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1128090755.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1141000474.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>523742171.0</v>
       </c>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>437685000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>93591359.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>427115678.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>369399007.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
-    </row>
-    <row r="13" spans="1:19">
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B13">
+        <v>852709330.0</v>
+      </c>
+      <c r="C13">
         <v>1264876120.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>213516710.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1147484910.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2043573320.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1942479410.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>2064329800.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>1710806070.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1232604790.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>647366660.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3125977520.0</v>
       </c>
-      <c r="S13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>1152843860.0</v>
+      </c>
+      <c r="C15">
         <v>-1649010300.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1170638000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1417893327.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1860158263.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1191658482.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-337215819.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-166611042.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1870861996.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-697230298.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>828197902.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3169179629.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>560503495.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>340823304.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1444277630.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3869952332.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3753183188.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>14739335290.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>9061528933.0</v>
       </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B16">
+        <v>1152843860.0</v>
+      </c>
+      <c r="C16">
         <v>-1649010300.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-1170637770.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-1417893330.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1860158260.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1191658480.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>3997377530.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>560503500.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>340823300.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>3753183190.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14739335290.0</v>
       </c>
-      <c r="S16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B21">
+        <v>2326088000.0</v>
+      </c>
+      <c r="C21">
         <v>-826082580.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1688930000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-656018594.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-851578561.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-389726008.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1042767535.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>814406553.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>903402650.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>215173453.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>534111840.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2379085226.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3187626145.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1631040114.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3497015528.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5897749537.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4487279267.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>12602590710.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4760387172.0</v>
       </c>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-    </row>
-    <row r="23" spans="1:19">
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>46029253000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>48383926404.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>50986426113.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>58808534596.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>55387801674.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>56179892155.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>56221449647.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>54835119343.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>47912986639.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>60361711358.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>62247182439.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>54905558079.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>47201063066.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>56681908593.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>58023241725.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>47729677573.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>700719000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>618923921.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>301666230.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>718643109.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>711426155.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>658031852.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>515365411.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>361932754.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>704236066.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>834672220.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>667866758.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>255182410.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>632697617.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>485260005.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>719797190.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>348882000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>299564961.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>399453498.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>575311445.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>335372958.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>314490710.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1240286191.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>319548983.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>454091539.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>459341960.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>513124493.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>396101568.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>472709432.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>369217320.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>458351414.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14203958340.0</v>
       </c>
-      <c r="S28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:19">
+      <c r="T28"/>
+    </row>
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29">
+        <v>306994230.0</v>
+      </c>
+      <c r="C29">
         <v>-436404320.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-304511810.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-381416160.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-535433740.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>362457740.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>1018610380.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>153691310.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>228717640.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>1141000470.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2107035870.0</v>
       </c>
-      <c r="S29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30">
+        <v>56919649730.0</v>
+      </c>
+      <c r="C30">
         <v>53519075230.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7434976000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7273665341.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8432142984.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7654545162.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7464131665.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7507669133.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8818126587.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8783455275.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7150589859.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6564292213.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9393311156.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8877342004.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8236774436.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7405702765.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5662512296.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>858579132.0</v>
       </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>213780000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1143290893.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1544013442.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1943842226.0</v>
       </c>
-      <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>-1004090349.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-982620749.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1093529764.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>527591638.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1693791417.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1721074732.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1061499168.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1601640383.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-899706450.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>406904395.0</v>
       </c>
-      <c r="R31"/>
-      <c r="S31">
+      <c r="S31"/>
+      <c r="T31">
         <v>4824883932.0</v>
       </c>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B32">
+        <v>59245737730.0</v>
+      </c>
+      <c r="C32">
         <v>52692992650.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>44340324000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>47727907810.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>50134847552.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>58418808588.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>56430569209.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>56994298708.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>56721574111.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>54107504465.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>49009026337.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>64521167056.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>63056499182.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>55752548592.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>49540477005.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>62369570267.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>63600344041.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>162799411050.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>58532676820.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>1662128000.0</v>
+      </c>
+      <c r="C2">
         <v>1090501000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1526125208.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1980873742.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1945989097.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1133955608.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1813938202.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3719660018.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>3975932120</v>
+      </c>
+      <c r="C3">
         <v>1555346000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>584475529</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1400117659</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>825192024</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>230568176</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>125592182</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>360236241</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>-747936810.0</v>
+      </c>
+      <c r="C6">
         <v>571628000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-435624655.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-454748534.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>34884645.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>812033489.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-679982594.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1905721816.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7">
+        <v>-28589874730.0</v>
+      </c>
+      <c r="C7">
         <v>-28086678920.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-30528470230.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-217751974230.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-211144780030.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-199135826550.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-266308626940.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>127</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>2692460000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1640413743.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1365755677.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1082642797.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1146819861.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>682869854.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>835347271.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>128</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>750000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1500000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3700000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>9800000000.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>129</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1662128000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1090500553.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1526125208.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1980873742.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1945989097.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1133955608.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1813938202.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>131</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>7787843000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7555377153.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3443883581.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4050225958.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>25733977571.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10890504303.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>818366019.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>97</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>-1172327000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5171009229.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6215556761.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18492518477.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-8892651330.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1295856149.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3250069244.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>135</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-5256324000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8531804726.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-138818792.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3131532176.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-24738647609.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10123597053.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1354846603.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24">
+        <v>119400000.0</v>
+      </c>
+      <c r="C24">
         <v>1680000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>274377007.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>127530000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9079080000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>26400000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>137</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>7823056000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-13782324596.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2737311198.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-14699743292.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>33710377216.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-12743638124.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2906814255.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>28347976640.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>9800000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:8">
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>19742728040.0</v>
+      </c>
+      <c r="C28">
         <v>-7217946000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6841951800.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4013775924.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13073631817.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-24738647609.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10123597053.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2720236521.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>-16634589340.0</v>
+      </c>
+      <c r="C29">
         <v>9343189000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6970901624.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4844001240.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4875417982.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25964545747.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-10764912121.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1178602260.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>-3856532120.0</v>
+      </c>
+      <c r="C30">
         <v>-1553666000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-310098522.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1272587659.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8253887976.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-229668176.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-119792182.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-333836241.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S30"/>
+  <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>115</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>1828597126.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>793417144.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1662128122.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>957967000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1361287328.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1393896943.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1090500553.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1465851269.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1303058715.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1145815559.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1526125208.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2074410530.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4087734497.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9554251563.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1980873742.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2306330795.0</v>
       </c>
-      <c r="R2"/>
       <c r="S2"/>
-    </row>
-    <row r="3" spans="1:19">
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>3975932120</v>
+      </c>
+      <c r="C3">
         <v>2564745370</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>532903026</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>881108641</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1149638000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>344831024</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23887927</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>36989369</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>29983000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>69739837</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>45643400</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>439109292</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>564836996</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>111277371</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>176046983</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>547956309</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1685819062</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2511011090</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-    </row>
-    <row r="6" spans="1:19">
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>-747936810.0</v>
+      </c>
+      <c r="C6">
         <v>-710199920.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1035179982.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-868710978.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>704162000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-403320828.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-32609615.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>303396390.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-375350716.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>162792554.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>157243156.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-380309649.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-548285322.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2013323967.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5466517066.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7573377821.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-325457053.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>360341700.0</v>
       </c>
-      <c r="S6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:19">
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7">
+        <v>-28589874730.0</v>
+      </c>
+      <c r="C7">
         <v>-20765665080.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-14158818630.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5889465820.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-28086678920.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-21206272710.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-118817469800.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>-217751974230.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-158768152300.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>-211144780030.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-146654236090.0</v>
       </c>
-      <c r="S7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
-    </row>
-    <row r="11" spans="1:19">
+      <c r="T10"/>
+    </row>
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
-    </row>
-    <row r="13" spans="1:19">
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>1155800668.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>457016819.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1543298000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>450243290.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>343273414.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>355645100.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>402383111.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>445559080.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>429529837.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>384886188.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>384367974.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>354725010.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-739092984.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1365755677.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>299805178.0</v>
       </c>
-      <c r="R14"/>
       <c r="S14"/>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>128</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>0.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>750000000.0</v>
       </c>
-      <c r="G15"/>
+      <c r="G15">
+        <v>750000000.0</v>
+      </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>1500000000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>3700000000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>9800000000.0</v>
       </c>
-      <c r="R15"/>
       <c r="S15"/>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1828597126.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>793417144.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1662128000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>957966500.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1361287328.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1393896943.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1090500553.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1465851269.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1303058715.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1145815559.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1526125208.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2074410530.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4087734497.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9554251563.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1980873742.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2306330795.0</v>
       </c>
-      <c r="S16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18"/>
-      <c r="C18">
+      <c r="C18"/>
+      <c r="D18">
         <v>3879932755.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17334448140.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>14475818000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22861469.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3282599838.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3382513257.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>12243667402.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-17220110225.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2199964736.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4778899066.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5361767695.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-6807358106.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4086285138.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>803188854.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3810385493.0</v>
       </c>
-      <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-    </row>
-    <row r="22" spans="1:19">
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>-1170637768.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1417893327.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1860158000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1191658482.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-337215819.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-166611042.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1870861996.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-697230298.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>828197902.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3169179629.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>560503495.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>340823304.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1444277630.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3869952332.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3753183188.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>9061528933.0</v>
       </c>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-2844952773.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16420737162.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-13771707000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>368240641.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3301161867.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3736253449.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-12591354555.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>17382902779.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-601234144.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4293478292.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2125097228.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4572147737.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-5853102204.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-982961553.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13150267936.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-13423899750.0</v>
       </c>
-      <c r="S23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:19">
+      <c r="T23"/>
+    </row>
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24">
+        <v>119400000.0</v>
+      </c>
+      <c r="C24">
         <v>45200000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>199999.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>45000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1680000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1300000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>380000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>18077007.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>105400000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>150900000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-7978048000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>199000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>300000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>7906278000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>155450000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8923630000.0</v>
       </c>
-      <c r="S24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>4427672882.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-15492462991.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15942315000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1319932217.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3264769506.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-3534557946.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10000405295.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-16898699170.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>987880397.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-7893855591.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4981733222.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-7391629049.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3557147475.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3884562846.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-9549192921.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>-9061528933.0</v>
       </c>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26">
         <v>28347976640.0</v>
       </c>
-      <c r="O26"/>
+      <c r="O26">
+        <v>28347976640.0</v>
+      </c>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>9800000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="S26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>19742728040.0</v>
+      </c>
+      <c r="C28">
         <v>20633282430.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2844952773.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16420737162.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13771707000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-381759359.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3249610223.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3685909647.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-12640518816.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17382902779.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2148121580.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4247689416.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2080381174.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4595034139.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-9553102204.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1136089033.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3350267936.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-16423899750.0</v>
       </c>
-      <c r="S28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:19">
+      <c r="T28"/>
+    </row>
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>-16634589340.0</v>
+      </c>
+      <c r="C29">
         <v>-18823936990.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4412835782.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-16453339499.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15625455000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>321969555.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3258711911.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3345523888.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12273650402.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-17150370388.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2245608136.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4339789774.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5926604691.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-6696080735.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4262332121.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1351145163.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-5496204555.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10371622540.0</v>
       </c>
-      <c r="S29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>-3856532120.0</v>
+      </c>
+      <c r="C30">
         <v>-2519545370.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-532703027.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-836108641.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1149638000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-343531024.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-23507927.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-36989369.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-11905993.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-69739837.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>59756600.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-288209292.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8542884996.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>87722629.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-175746983.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7358321691.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1841269062.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6412618910.0</v>
       </c>
-      <c r="S30"/>
+      <c r="T30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>