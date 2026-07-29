--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -9366,95 +9366,95 @@
       <c r="G4"/>
       <c r="H4">
         <v>-1046000.0</v>
       </c>
       <c r="I4">
         <v>-1046000.0</v>
       </c>
       <c r="J4">
         <v>-1046000.0</v>
       </c>
       <c r="K4">
         <v>-1046000.0</v>
       </c>
       <c r="L4">
         <v>-38000.0</v>
       </c>
       <c r="M4">
         <v>211000.0</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>109</v>
       </c>
       <c r="B5">
-        <v>-29128000.0</v>
+        <v>-33192000.0</v>
       </c>
       <c r="C5">
-        <v>-29521000.0</v>
+        <v>-39308000.0</v>
       </c>
       <c r="D5">
         <v>-25766000.0</v>
       </c>
       <c r="E5">
         <v>-21790000.0</v>
       </c>
       <c r="F5">
         <v>-17874000.0</v>
       </c>
       <c r="G5">
         <v>-30255000.0</v>
       </c>
       <c r="H5">
         <v>-9147000.0</v>
       </c>
       <c r="I5">
         <v>-9770000.0</v>
       </c>
       <c r="J5">
         <v>-6442000.0</v>
       </c>
       <c r="K5">
         <v>-5096000.0</v>
       </c>
       <c r="L5">
         <v>-6623000.0</v>
       </c>
       <c r="M5">
         <v>-7211000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>110</v>
       </c>
       <c r="B6">
-        <v>-7880000.0</v>
+        <v>-11944000.0</v>
       </c>
       <c r="C6">
-        <v>-10441000.0</v>
+        <v>-20228000.0</v>
       </c>
       <c r="D6">
         <v>-8381000.0</v>
       </c>
       <c r="E6">
         <v>-8691000.0</v>
       </c>
       <c r="F6">
         <v>-7194000.0</v>
       </c>
       <c r="G6">
         <v>-22245000.0</v>
       </c>
       <c r="H6">
         <v>-4511000.0</v>
       </c>
       <c r="I6">
         <v>-6878000.0</v>
       </c>
       <c r="J6">
         <v>-4037000.0</v>
       </c>
       <c r="K6">
         <v>-3194000.0</v>
       </c>
@@ -10631,51 +10631,53 @@
         <v>3018000.0</v>
       </c>
       <c r="AN2">
         <v>2978000.0</v>
       </c>
       <c r="AO2">
         <v>2848000.0</v>
       </c>
       <c r="AP2">
         <v>2087000.0</v>
       </c>
       <c r="AQ2">
         <v>9361000.0</v>
       </c>
       <c r="AR2">
         <v>1766000.0</v>
       </c>
       <c r="AS2">
         <v>7079000.0</v>
       </c>
     </row>
     <row r="3" spans="1:45">
       <c r="A3" t="s">
         <v>107</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>5721000.0</v>
+      </c>
       <c r="C3">
         <v>5602000.0</v>
       </c>
       <c r="D3">
         <v>5299000.0</v>
       </c>
       <c r="E3">
         <v>5170000.0</v>
       </c>
       <c r="F3">
         <v>5048000.0</v>
       </c>
       <c r="G3">
         <v>3993000.0</v>
       </c>
       <c r="H3">
         <v>5280000.0</v>
       </c>
       <c r="I3">
         <v>4779000.0</v>
       </c>
       <c r="J3">
         <v>5028000.0</v>
       </c>
       <c r="K3">
@@ -10845,98 +10847,100 @@
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4"/>
       <c r="AQ4">
         <v>-38000.0</v>
       </c>
       <c r="AR4"/>
       <c r="AS4">
         <v>211000.0</v>
       </c>
     </row>
     <row r="5" spans="1:45">
       <c r="A5" t="s">
         <v>109</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-8756000.0</v>
+      </c>
       <c r="C5">
         <v>-3638000.0</v>
       </c>
       <c r="D5">
         <v>-10076000.0</v>
       </c>
       <c r="E5">
         <v>-5948000.0</v>
       </c>
       <c r="F5">
         <v>-9337000.0</v>
       </c>
       <c r="G5">
         <v>-8566000.0</v>
       </c>
       <c r="H5">
         <v>-8733000.0</v>
       </c>
       <c r="I5">
         <v>-5786000.0</v>
       </c>
       <c r="J5">
         <v>-9699000.0</v>
       </c>
       <c r="K5">
         <v>-11462000.0</v>
       </c>
       <c r="L5">
         <v>-3721000.0</v>
       </c>
       <c r="M5">
         <v>-2993000.0</v>
       </c>
       <c r="N5">
-        <v>-8591000.0</v>
+        <v>-7380000.0</v>
       </c>
       <c r="O5">
         <v>-7957000.0</v>
       </c>
       <c r="P5">
         <v>15104000.0</v>
       </c>
       <c r="Q5">
         <v>440000.0</v>
       </c>
       <c r="R5">
-        <v>-6386000.0</v>
+        <v>-8851000.0</v>
       </c>
       <c r="S5">
         <v>230000.0</v>
       </c>
       <c r="T5">
         <v>-1947000.0</v>
       </c>
       <c r="U5">
         <v>-3461000.0</v>
       </c>
       <c r="V5">
         <v>-9963000.0</v>
       </c>
       <c r="W5">
         <v>-14112000.0</v>
       </c>
       <c r="X5">
         <v>-3529000.0</v>
       </c>
       <c r="Y5">
         <v>-8048000.0</v>
       </c>
       <c r="Z5">
         <v>-4566000.0</v>
       </c>
@@ -10981,99 +10985,99 @@
       </c>
       <c r="AN5">
         <v>-446000.0</v>
       </c>
       <c r="AO5">
         <v>56000.0</v>
       </c>
       <c r="AP5">
         <v>-1486000.0</v>
       </c>
       <c r="AQ5">
         <v>-6592000.0</v>
       </c>
       <c r="AR5">
         <v>-1813000.0</v>
       </c>
       <c r="AS5">
         <v>-7144000.0</v>
       </c>
     </row>
     <row r="6" spans="1:45">
       <c r="A6" t="s">
         <v>110</v>
       </c>
       <c r="B6">
-        <v>-8335000.0</v>
+        <v>-3035000.0</v>
       </c>
       <c r="C6">
         <v>1964000.0</v>
       </c>
       <c r="D6">
         <v>-4777000.0</v>
       </c>
       <c r="E6">
         <v>-778000.0</v>
       </c>
       <c r="F6">
         <v>-4289000.0</v>
       </c>
       <c r="G6">
         <v>-4573000.0</v>
       </c>
       <c r="H6">
         <v>-3453000.0</v>
       </c>
       <c r="I6">
         <v>-1007000.0</v>
       </c>
       <c r="J6">
         <v>-4671000.0</v>
       </c>
       <c r="K6">
         <v>-6275000.0</v>
       </c>
       <c r="L6">
         <v>549000.0</v>
       </c>
       <c r="M6">
         <v>1087000.0</v>
       </c>
       <c r="N6">
-        <v>-4743000.0</v>
+        <v>-3532000.0</v>
       </c>
       <c r="O6">
         <v>-4114000.0</v>
       </c>
       <c r="P6">
         <v>18391000.0</v>
       </c>
       <c r="Q6">
         <v>3771000.0</v>
       </c>
       <c r="R6">
-        <v>-3425000.0</v>
+        <v>-5890000.0</v>
       </c>
       <c r="S6">
         <v>3040000.0</v>
       </c>
       <c r="T6">
         <v>776000.0</v>
       </c>
       <c r="U6">
         <v>-853000.0</v>
       </c>
       <c r="V6">
         <v>-7424000.0</v>
       </c>
       <c r="W6">
         <v>-11798000.0</v>
       </c>
       <c r="X6">
         <v>-1118000.0</v>
       </c>
       <c r="Y6">
         <v>-6138000.0</v>
       </c>
       <c r="Z6">
         <v>-3191000.0</v>
       </c>