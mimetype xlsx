--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2952,6262 +2955,6394 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS62"/>
+  <dimension ref="A1:AT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:45">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>22239000.0</v>
+      </c>
+      <c r="C2">
         <v>19701000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18786000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7164000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12687000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14199000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8908000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11647000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17002000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19736000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12649000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22587000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20890000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16692000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11150000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10881000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14591000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14578000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9325000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8972000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10142000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12009000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10038000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6904000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6003000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8262000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6467000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7746000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6344000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3971000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5903000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5455000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7197000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5495000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5102000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6112000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5710000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3543000.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>2611000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1999000.0</v>
       </c>
-      <c r="AR2"/>
-      <c r="AS2">
+      <c r="AS2"/>
+      <c r="AT2">
         <v>645000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:45">
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
-    </row>
-    <row r="4" spans="1:45">
+      <c r="AT3"/>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>3232000.0</v>
+      </c>
+      <c r="C5">
         <v>-1404000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-523000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3629000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4946000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11626000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-10773000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6600999.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-10223999.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6960999.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5526000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-12166000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7910999.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6046000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5400000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7095000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3683999.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5740000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8491000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6282000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6081999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4285000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>7907000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>66999.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>161000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1360999.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-985000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-455000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-322000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-623000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-343000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-242000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>217000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>135000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>193000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>72000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7334000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-7217000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>-6647000.0</v>
       </c>
-      <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>-42653000.0</v>
       </c>
-      <c r="AS5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:45">
+      <c r="AT5"/>
+    </row>
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-      <c r="AH6">
-[...1 lines deleted...]
-      </c>
+      <c r="AH6"/>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
-      <c r="AK6"/>
+      <c r="AK6">
+        <v>0.0</v>
+      </c>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AT6"/>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>320000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>323000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>332000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>120000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>57000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>63000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>75000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="C8">
         <v>6000.0</v>
       </c>
       <c r="D8">
         <v>6000.0</v>
       </c>
       <c r="E8">
         <v>6000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
         <v>6000.0</v>
       </c>
       <c r="H8">
         <v>6000.0</v>
       </c>
       <c r="I8">
         <v>6000.0</v>
       </c>
       <c r="J8">
         <v>6000.0</v>
       </c>
       <c r="K8">
         <v>6000.0</v>
       </c>
       <c r="L8">
         <v>6000.0</v>
       </c>
       <c r="M8">
         <v>6000.0</v>
       </c>
       <c r="N8">
         <v>6000.0</v>
       </c>
       <c r="O8">
         <v>6000.0</v>
       </c>
       <c r="P8">
         <v>6000.0</v>
       </c>
       <c r="Q8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="R8">
         <v>5000.0</v>
       </c>
       <c r="S8">
         <v>5000.0</v>
       </c>
       <c r="T8">
         <v>5000.0</v>
       </c>
       <c r="U8">
         <v>5000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>5000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>574677000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>562769000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>560810000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>559339000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>418354000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>396425000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>394899000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>392929000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>391415000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>390000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>388622000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>387117000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>385510000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>274578000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>271182000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>210479000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>209262000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>198478000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>197442000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>153649000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>153055000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>152601000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>150424000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>9541000.0</v>
       </c>
-      <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-    </row>
-    <row r="10" spans="1:45">
+      <c r="AT9"/>
+    </row>
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>17001000.0</v>
+      </c>
+      <c r="C10">
         <v>14245000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>19556000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16826000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>44553000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>33439000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>43820000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>51047000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>28927000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>21602000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>31055000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10640000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9713000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34656000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8991000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>35423000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>37198000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>17957000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9006000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7702000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10565000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>22795000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>30132000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>88372000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>113054000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>53580000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>72027000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>19669000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>21858000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>52774000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>60691000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>24463000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>26506000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>34591000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>42582000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2238000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2306000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2446000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1609000.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>1390000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3878000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-6581000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6581000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:45">
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AT11"/>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>45879000.0</v>
+      </c>
+      <c r="C12">
         <v>50861000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>60851000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>57728000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>70149000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>58772000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>68833000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>76064000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>28927000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>47743000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>80306000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>82420000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>93185000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>107730000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>118290000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>120133000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>51161000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>45025000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>54908000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>59051000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>65852999.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>78004000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>85273000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>88372000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>113054000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>53580000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>72027000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>19669000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>21858000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>52774000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>60691000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>24463000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>26506000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>34591000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>42582000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2238000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2306000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2446000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1609000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>1390000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12">
+      <c r="AR12"/>
+      <c r="AS12">
         <v>6581000.0</v>
       </c>
-      <c r="AS12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:45">
+      <c r="AT12"/>
+    </row>
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="C13">
         <v>6000.0</v>
       </c>
       <c r="D13">
         <v>6000.0</v>
       </c>
       <c r="E13">
         <v>6000.0</v>
       </c>
       <c r="F13">
         <v>6000.0</v>
       </c>
       <c r="G13">
         <v>6000.0</v>
       </c>
       <c r="H13">
         <v>6000.0</v>
       </c>
       <c r="I13">
         <v>6000.0</v>
       </c>
       <c r="J13">
         <v>6000.0</v>
       </c>
       <c r="K13">
         <v>6000.0</v>
       </c>
       <c r="L13">
         <v>6000.0</v>
       </c>
       <c r="M13">
         <v>6000.0</v>
       </c>
       <c r="N13">
         <v>6000.0</v>
       </c>
       <c r="O13">
         <v>6000.0</v>
       </c>
       <c r="P13">
         <v>6000.0</v>
       </c>
       <c r="Q13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="R13">
         <v>5000.0</v>
       </c>
       <c r="S13">
         <v>5000.0</v>
       </c>
       <c r="T13">
         <v>5000.0</v>
       </c>
       <c r="U13">
         <v>5000.0</v>
       </c>
       <c r="V13">
         <v>5000.0</v>
       </c>
       <c r="W13">
         <v>5000.0</v>
       </c>
       <c r="X13">
         <v>5000.0</v>
       </c>
       <c r="Y13">
         <v>5000.0</v>
       </c>
       <c r="Z13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="AA13">
         <v>4000.0</v>
       </c>
       <c r="AB13">
         <v>4000.0</v>
       </c>
       <c r="AC13">
         <v>4000.0</v>
       </c>
       <c r="AD13">
         <v>4000.0</v>
       </c>
       <c r="AE13">
         <v>4000.0</v>
       </c>
       <c r="AF13">
-        <v>2000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AG13">
         <v>2000.0</v>
       </c>
       <c r="AH13">
         <v>2000.0</v>
       </c>
       <c r="AI13">
         <v>2000.0</v>
       </c>
       <c r="AJ13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AK13">
         <v>1000.0</v>
       </c>
       <c r="AL13">
         <v>1000.0</v>
       </c>
       <c r="AM13">
         <v>1000.0</v>
       </c>
-      <c r="AN13"/>
+      <c r="AN13">
+        <v>1000.0</v>
+      </c>
       <c r="AO13"/>
-      <c r="AP13">
-[...1 lines deleted...]
-      </c>
+      <c r="AP13"/>
       <c r="AQ13">
         <v>1000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13">
+      <c r="AR13">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AS13"/>
+      <c r="AT13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>23867877.0</v>
+      </c>
+      <c r="C14">
         <v>23685055.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>23575945.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23420158.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23346000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23231000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23172000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23171000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23145064.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22820779.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>22762689.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>22762823.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22704723.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>22506024.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22473716.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>21295323.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19792286.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19366911.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19304238.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19291374.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19275779.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>19200231.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19118276.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>19112797.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17549118.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>16423853.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15031256.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>14639020.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>14451979.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>14367056.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13010761.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>12624858.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>12549226.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>12073776.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4831991.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12044435.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>7513427.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1744356.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7513427.0</v>
       </c>
       <c r="AN14">
         <v>7513427.0</v>
       </c>
       <c r="AO14">
         <v>7513427.0</v>
       </c>
       <c r="AP14">
         <v>7513427.0</v>
       </c>
-      <c r="AQ14"/>
-      <c r="AR14">
+      <c r="AQ14">
         <v>7513427.0</v>
       </c>
-      <c r="AS14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:45">
+      <c r="AR14"/>
+      <c r="AS14">
+        <v>7513427.0</v>
+      </c>
+      <c r="AT14"/>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>6000.0</v>
       </c>
       <c r="O15">
         <v>6000.0</v>
       </c>
       <c r="P15">
         <v>6000.0</v>
       </c>
       <c r="Q15">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="R15">
         <v>5000.0</v>
       </c>
       <c r="S15">
         <v>5000.0</v>
       </c>
       <c r="T15">
         <v>5000.0</v>
       </c>
       <c r="U15">
         <v>5000.0</v>
       </c>
       <c r="V15">
         <v>5000.0</v>
       </c>
       <c r="W15">
         <v>5000.0</v>
       </c>
       <c r="X15">
         <v>5000.0</v>
       </c>
       <c r="Y15">
         <v>5000.0</v>
       </c>
       <c r="Z15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="AA15">
         <v>4000.0</v>
       </c>
       <c r="AB15">
         <v>4000.0</v>
       </c>
       <c r="AC15">
         <v>4000.0</v>
       </c>
       <c r="AD15">
         <v>4000.0</v>
       </c>
       <c r="AE15">
         <v>4000.0</v>
       </c>
       <c r="AF15">
-        <v>2000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AG15">
         <v>2000.0</v>
       </c>
       <c r="AH15">
         <v>2000.0</v>
       </c>
       <c r="AI15">
         <v>2000.0</v>
       </c>
       <c r="AJ15">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AK15">
         <v>1000.0</v>
       </c>
       <c r="AL15">
         <v>1000.0</v>
       </c>
       <c r="AM15">
         <v>1000.0</v>
       </c>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>1000.0</v>
+      </c>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>1000.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-    </row>
-    <row r="16" spans="1:45">
+      <c r="AT15"/>
+    </row>
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>18608000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>17872000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>5954000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5457000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6280000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>4771000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17446000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>18334000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>22596000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5755.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>16692000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>15986000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2977000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12410000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3858000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4011000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2670000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3552000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3302000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3237000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2313000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2905000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2288000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7760000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1719000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2219000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>1647000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16"/>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
-[...1 lines deleted...]
-      </c>
+      <c r="AH18"/>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
-      <c r="AK18"/>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
+        <v>118461000.0</v>
+      </c>
+      <c r="C20">
         <v>115173000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>109269000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>103613000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>99019000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>93673000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>93844000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>91262000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>90512000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>91481000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>83699000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>80894000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>82911000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>84127000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>86821000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>88044000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>71707000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>70987000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>72349000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>70490000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>69656000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>68463000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>70511000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>60148000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>68420000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>15179000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>13773000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>10732000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>10971000.0</v>
       </c>
-      <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
-      <c r="AK20"/>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>76564000.0</v>
+      </c>
+      <c r="C21">
         <v>76716000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>77711000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>79203000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>80032000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>79084000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>81179000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>84699000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>86517000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>89174000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>84562000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>84521000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>88019000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>80271000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>79901000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>81139000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>74485000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>67516000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>69762000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>68861000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>64369000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>64519000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>64245000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>62203000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>55563000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>19821000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>18974000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>12440000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>12628000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2106000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2181000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2260000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2340000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2414000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2349000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2443000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1483000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1535000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1258000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>885000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>887000.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>852000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:45">
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>137567000.0</v>
+      </c>
+      <c r="C22">
         <v>134020999.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>133790000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>128807000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>125265000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>119752000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>117005000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>120934000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>116366000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>112689000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>105851000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>100533000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>90983000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>84922000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>78192000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>74041000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>67484000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>64077000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>57569000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>55458000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>56376000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>55266000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>52989000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>52032000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>48875000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>43966000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>38000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>34533000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>32855000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>28081000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>25708000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>26880000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>25411000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>23406000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>20545000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>19013000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>18967000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>16606000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>14886000.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
-      <c r="AP22">
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>15186000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>14550000.0</v>
       </c>
-      <c r="AR22"/>
-      <c r="AS22">
+      <c r="AS22"/>
+      <c r="AT22">
         <v>17328000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:45">
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>511388000.0</v>
+      </c>
+      <c r="C23">
         <v>502190000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>508630000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>493486000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>503606000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>470250000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>473209000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>489294000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>430761000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>437185000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>438745000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>432444000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>434870000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>426290000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>427727000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>430054000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>330941000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>300995000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>308402000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>303593000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>307655000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>313352000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>324831000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>308004000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>328491000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>174199000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>182986000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>153424000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>151432000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>112006000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>112105000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>76878000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>77845000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>80643000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>82301000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>41083000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>40027000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>33793000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>30676000.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>30178000.0</v>
       </c>
-      <c r="AQ23"/>
-      <c r="AR23">
+      <c r="AR23"/>
+      <c r="AS23">
         <v>17977000.0</v>
       </c>
-      <c r="AS23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:45">
+      <c r="AT23"/>
+    </row>
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
+        <v>99457000.0</v>
+      </c>
+      <c r="C24">
         <v>100387000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>99820000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>99174000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>97004000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>73026000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>72956000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>72514000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>9782000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10151000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9908000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>650000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>688000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>725000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>763000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>799000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>31836000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>872000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>907000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>942000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>977000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1011000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1044000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1078000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>21017000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>21043000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>26067000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>21090000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>21112000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>21134000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>21156000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>25277000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>25298000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>25319000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>25339000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>27486000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>25431000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>19904000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>17431000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>13039000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>13141000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:45">
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>21043000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>26067000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>21090000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>21112000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>21134000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>21156000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>25277000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>25298000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>25319000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>25339000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>27486000.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26"/>
+    </row>
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>74590000.0</v>
+      </c>
+      <c r="C28">
         <v>92033000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>80434000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>82514000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>52615000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39749000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>37077000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28197000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14827000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9062000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-20995000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-9840000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-8450000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-33785000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-8084000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-34178000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4921000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-16946000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19502000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>20414000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-9162000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4324000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3617000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-86833000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-91789000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-32354000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-45773000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>31544000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>29450000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-31520000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-39417000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>931000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1093000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-9158000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-17130000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>25359000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>23235000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>17566000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>15929000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>11725000.0</v>
       </c>
-      <c r="AQ28"/>
-      <c r="AR28">
+      <c r="AR28"/>
+      <c r="AS28">
         <v>6581000.0</v>
       </c>
-      <c r="AS28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:45">
+      <c r="AT28"/>
+    </row>
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>443243000.0</v>
+      </c>
+      <c r="C29">
         <v>439271000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>446586000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>448649000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>452682000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>420334000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>427682000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>443591000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>381231000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>380889000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>387085000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>375129000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>381148000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>374026000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>379555000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>384272000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>259193000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>216055000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>226413000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>222196000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>222712000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>223288000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>235943000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>240643000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>263607000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>160436000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>60951000.0</v>
+      </c>
+      <c r="C30">
         <v>54430000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>53838000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51274000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>53797000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>43993000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>42357000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>42827000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>42028000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>36275000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>34617000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>37647000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33849000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26838000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>24800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26184000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25434000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17911000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17942000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18205000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19222000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>16874000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>17549000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>17064000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14897000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>14118000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16567000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14727000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15489000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10804000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9501000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>9456000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>9755000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6838000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5603000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5686000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6526000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3900000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4098000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>3532000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3818000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>2771000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:45">
+    <row r="31" spans="1:46">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>209382000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>208757000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>211926000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>214147000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>81024000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>76541000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>83258000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>81767000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>87576000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>89163000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>100012000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>117085000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>118479000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>104267000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>97204000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>62933000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>64483000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>77943000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>79551000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>38425000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>39717000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>42340000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>45146000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>738000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-71424000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-69216000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-66567000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-54999000.0</v>
       </c>
-      <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>-43505000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:45">
+    <row r="32" spans="1:46">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>199656000.0</v>
+      </c>
+      <c r="C32">
         <v>198683000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>210222000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>212620000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>219036000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>194554000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>203211000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>213687000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>154214000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>157905000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>184830000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>178245000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>178944000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>189758000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>195848000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>195812000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>116935000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>97091000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>103933000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>107441000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>115059000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>115405000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>123401000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>135631000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>155606000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>101289000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
-    </row>
-    <row r="33" spans="1:45">
+      <c r="AT32"/>
+    </row>
+    <row r="33" spans="1:46">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>258880000.0</v>
+      </c>
+      <c r="C33">
         <v>256323999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>252211000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>247634000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>245904000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>238191000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>236036000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>240982000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>236978000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>233460000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>212249000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>206272000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>211615000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>201314000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>201008000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>205496000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>182793000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>169571000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>174754000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>168134000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>162267000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>161323999.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>166402000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>146626000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>148114000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>59078000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>54928000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>44704000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>44589000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>18895000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>14949000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>15034000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>15110000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>14694000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>12740000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>12192000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>11268000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>10417000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>9850000.0</v>
       </c>
-      <c r="AN33"/>
       <c r="AO33"/>
-      <c r="AP33">
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>8445000.0</v>
       </c>
-      <c r="AQ33"/>
-      <c r="AR33">
+      <c r="AR33"/>
+      <c r="AS33">
         <v>-6581000.0</v>
       </c>
-      <c r="AS33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:45">
+      <c r="AT33"/>
+    </row>
+    <row r="34" spans="1:46">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34">
+        <v>9192000.0</v>
+      </c>
+      <c r="C34">
         <v>9592000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>9537000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>7740000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>8673000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>6691000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5892000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4799000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>3007000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1815000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1112000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>557000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>568000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>17917000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>18208000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>3900000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>26770000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>51618000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>49190000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>54457000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>36142000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>54584000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>50616000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>42821000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>28220000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>57000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>38540000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>45000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>21163000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
-    </row>
-    <row r="35" spans="1:45">
+      <c r="AT34"/>
+    </row>
+    <row r="35" spans="1:46">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>106884000.0</v>
+      </c>
+      <c r="C35">
         <v>116295000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>115837000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>110945000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>109426000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>85599000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>84681000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>83750000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>19899000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>20781000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>20054000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>10188000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>10247000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>17917000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>18208000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>17978000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>72512000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>51618000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>53318000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>54456999.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>55725000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>54583999.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>55035000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>42821000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>61258000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>21100000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>26962000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>21135000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>21163000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>21134000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>21156000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>25277000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>25298000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>25319000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>25339000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>27486000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>25431000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>19904000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>17431000.0</v>
       </c>
-      <c r="AN35"/>
       <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>13012000.0</v>
       </c>
-      <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
-    </row>
-    <row r="36" spans="1:45">
+      <c r="AT35"/>
+    </row>
+    <row r="36" spans="1:46">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>15303000.0</v>
+      </c>
+      <c r="C36">
         <v>15880999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>15676000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>13614000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>13925000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>12812000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>24989000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3316000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6467000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4084000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1085000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-4871000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>614000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-6022000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-195476000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-5457000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-6280000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>9705000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>9497000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>9109000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>8757000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>8385000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>59078000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>66506000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>44704000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>44589000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>18895000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>2183000.0</v>
       </c>
-      <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
-      <c r="AR36">
+      <c r="AR36"/>
+      <c r="AS36">
         <v>-6581000.0</v>
       </c>
-      <c r="AS36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:45">
+      <c r="AT36"/>
+    </row>
+    <row r="37" spans="1:46">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-      <c r="AH37">
-[...1 lines deleted...]
-      </c>
+      <c r="AH37"/>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
-      <c r="AK37"/>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
-    </row>
-    <row r="38" spans="1:45">
+      <c r="AT37"/>
+    </row>
+    <row r="38" spans="1:46">
       <c r="A38" t="s">
         <v>49</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>1.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-      <c r="W38">
+      <c r="W38"/>
+      <c r="X38">
         <v>13961.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-      <c r="AF38">
+      <c r="AF38"/>
+      <c r="AG38">
         <v>2260000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2340000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2414000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2349000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2443000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1483000.0</v>
       </c>
-      <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>1258000.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>887000.0</v>
       </c>
-      <c r="AR38"/>
-      <c r="AS38">
+      <c r="AS38"/>
+      <c r="AT38">
         <v>852000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:45">
+    <row r="39" spans="1:46">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>8111000.0</v>
+      </c>
+      <c r="C39">
         <v>6554000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7940000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8043000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8491000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9542000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>8978000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8487000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6462000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7018000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5722000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5572000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5238000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5486000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5437000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4200000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4069000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4411000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3229000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2745000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3937001.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1884000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2618000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3910000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3551000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3457000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1464000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>39791000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>36641000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1452000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1256000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2090000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1063000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1114000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1662000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1954000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1920000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>424000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>466000.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>1625000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>222000.0</v>
       </c>
-      <c r="AR39"/>
-      <c r="AS39">
+      <c r="AS39"/>
+      <c r="AT39">
         <v>829000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:45">
+    <row r="40" spans="1:46">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>30441000.0</v>
+      </c>
+      <c r="C40">
         <v>24552000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>27241000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>25902000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>25815000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>23144000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>22774000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>21047000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>21256000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>25510000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>28865000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6582000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>23273000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>18380000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>13623000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>17722000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>16481000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>19616000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7391000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6119000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>20053000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>11986000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>12626000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>18714000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>18640000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5444000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>7072000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>8315000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>6042000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4359000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>5128000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4896000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>4920000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3259000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>3859000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>5203000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>9531000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3023000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>3601000.0</v>
       </c>
-      <c r="AN40"/>
       <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>4588000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>4237000.0</v>
       </c>
-      <c r="AR40"/>
-      <c r="AS40">
+      <c r="AS40"/>
+      <c r="AT40">
         <v>2476000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:45">
+    <row r="41" spans="1:46">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>16935000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>17187000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>16876000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>40376000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>50505000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>48283000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>53195000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>54456000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>53258000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>49249000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>41411000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>40121000.0</v>
       </c>
-      <c r="Z41"/>
-      <c r="AA41">
+      <c r="AA41"/>
+      <c r="AB41">
         <v>12410000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>45000.0</v>
       </c>
-      <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41">
         <v>1492000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:45">
+    <row r="42" spans="1:46">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>633437000.0</v>
+      </c>
+      <c r="C42">
         <v>626009000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>622325000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>618041000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>613790000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>604989000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>600897000.0</v>
       </c>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
       <c r="I42">
+        <v>597009000.0</v>
+      </c>
+      <c r="J42">
         <v>593086999.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>583085999.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>580287000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>577540000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>574676999.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>562769000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>560810000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>559339000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>418353999.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>396425000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>394899000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>392929000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>391415001.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>390000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>388622000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>387117000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>385510000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>274390999.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>271182000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>210479000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>209262000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>198478000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>197442000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>153649000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>153055000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>152601000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>150424000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>9541000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>5272000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>11737000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>12824000.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
-      <c r="AP42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>16542000.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
-    </row>
-    <row r="43" spans="1:45">
+      <c r="AT42"/>
+    </row>
+    <row r="43" spans="1:46">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
-    </row>
-    <row r="44" spans="1:45">
+      <c r="AT43"/>
+    </row>
+    <row r="44" spans="1:46">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-      <c r="AH44">
-[...1 lines deleted...]
-      </c>
+      <c r="AH44"/>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
         <v>75667000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>74183000.0</v>
       </c>
-      <c r="AL44"/>
-      <c r="AM44">
+      <c r="AM44"/>
+      <c r="AN44">
         <v>71303000.0</v>
       </c>
-      <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
-      <c r="AQ44">
+      <c r="AQ44"/>
+      <c r="AR44">
         <v>65427000.0</v>
       </c>
-      <c r="AR44"/>
-      <c r="AS44">
+      <c r="AS44"/>
+      <c r="AT44">
         <v>60630000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:45">
+    <row r="45" spans="1:46">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>107420000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>96713000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>80636000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>40236000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>40071000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>36916000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>65090000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>28242000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>28342000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>27227000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>24275000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>24131000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>24078000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>21349000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>21532000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>20990000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>16789000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>12768000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>12774000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>12770000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>12280000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>10391000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>9749000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>9785000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>8882000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>8592000.0</v>
       </c>
-      <c r="AN45"/>
       <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>7560000.0</v>
       </c>
-      <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
-    </row>
-    <row r="46" spans="1:45">
+      <c r="AT45"/>
+    </row>
+    <row r="46" spans="1:46">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>48552000.0</v>
+      </c>
+      <c r="C46">
         <v>48554000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>49555000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>51204000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>52928000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>52622000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>58833000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>61705000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>53482000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>48721000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>41048000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>40236000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>40071000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>36916000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>34286000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>36313000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>36601000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>31068000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>28515000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>28783000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>28242000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>28342000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>27227000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>24275000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>24131000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>24078000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>21349000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>21532000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>20990000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>16789000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>12768000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>12774000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>12770000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>12280000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>10391000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>9749000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>9785000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>8882000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>8592000.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>7560000.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
-    </row>
-    <row r="47" spans="1:45">
+      <c r="AT46"/>
+    </row>
+    <row r="47" spans="1:46">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>40071000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>36916000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>34286000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>36313000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>36601000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>31068000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>28515000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>28783000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>28242000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>28342000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>27227000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>24275000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>24131000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>24078000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>21349000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>21532000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>20990000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>16789000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>12768000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>12774000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>12770000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>12280000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>10391000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>9749000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>9785000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>8882000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>8592000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>7336000.0</v>
       </c>
-      <c r="AR47"/>
-      <c r="AS47">
+      <c r="AS47"/>
+      <c r="AT47">
         <v>7467000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:45">
+    <row r="48" spans="1:46">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-293062000.0</v>
+      </c>
+      <c r="C48">
         <v>-285899000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-275212000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-265109000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-253336000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-246223000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-235564000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-219495000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-211576000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-205547000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-197742000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-191051000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-186460000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-183574000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-176768000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-168920000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-187459000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-187126000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-178026000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-178098000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-175901000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-172145000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-161766000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-147753000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-143214000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-133767000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-128822000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-123393000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-120729000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-118111000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-115091000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-112623000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-110758000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-108066000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-103066000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-82221000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-80685000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-79419000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-78134000.0</v>
       </c>
-      <c r="AN48"/>
       <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>-73367000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-71562000.0</v>
       </c>
-      <c r="AR48"/>
-      <c r="AS48">
+      <c r="AS48"/>
+      <c r="AT48">
         <v>-63671000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:45">
+    <row r="49" spans="1:46">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-186460000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-183574000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-176768000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-168920000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-187459000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-187126000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-178026000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-178098000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-175901000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-172145000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-161766000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-147753000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-143214000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-133767000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-128822000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-123393000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-120729000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-118111000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-115091000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-112623000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-110758000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-108066000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-103066000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-82221000.0</v>
       </c>
-      <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
-    </row>
-    <row r="50" spans="1:45">
+      <c r="AT49"/>
+    </row>
+    <row r="50" spans="1:46">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
         <v>172000.0</v>
       </c>
       <c r="C50">
+        <v>172000.0</v>
+      </c>
+      <c r="D50">
         <v>170000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>166000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>164000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>162000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>160000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>158000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>156000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>154000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>152000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>150000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>148000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>146000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>144000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>143000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>141000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>139000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>137000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>136000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>134000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>132000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>131000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>129000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>128000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>126000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>124000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>30123000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>30121000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>120000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>118000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>117000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>115000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>114000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>113000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>111000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>25541000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>108000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>107000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>101000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>97000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:45">
+    <row r="51" spans="1:46">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>91591000.0</v>
+      </c>
+      <c r="C51">
         <v>106278000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>99990000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>99340000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>97168000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>73188000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>80897000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>79244000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>14100000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>12540000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10060000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>800000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1263000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>871000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>907000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1245000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>32277000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1011000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>28508000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>28116000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1403000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>27119000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>26515000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1539000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>21265000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>21226000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>26254000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>51213000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>51308000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>21254000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>21274000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>25394000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>25413000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>25433000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>25452000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>27597000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>25541000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>20012000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>17538000.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>13115000.0</v>
       </c>
-      <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
-    </row>
-    <row r="52" spans="1:45">
+      <c r="AT51"/>
+    </row>
+    <row r="52" spans="1:46">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>172000.0</v>
+      </c>
+      <c r="C52">
         <v>2930000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>170000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>166000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>164000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>162000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2280000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1931000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1311000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>574000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>152000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>150000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>148000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>146000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>144000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>143000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>141000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>139000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>12999000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>12927000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>134000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>12628000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>12364000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>129000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>128000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>126000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>124000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>30123000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>30145000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>120000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>118000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>117000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>115000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>114000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>113000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>111000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>110000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>108000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>107000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>103000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>101000.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52">
         <v>97000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:45">
+    <row r="53" spans="1:46">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53">
+        <v>28878000.0</v>
+      </c>
+      <c r="C53">
         <v>36616000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>41295000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>40902000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>25596000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>25333000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>25013000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>25017000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>0.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>26141000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>49251000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>71780000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>83472000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>73074000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>109299000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>84710000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>13963000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>27068000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>45902000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>51349000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>55288000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>55209000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>55141000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
-[...1 lines deleted...]
-      </c>
+      <c r="AH53"/>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
-      <c r="AK53"/>
+      <c r="AK53">
+        <v>0.0</v>
+      </c>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
-      <c r="AR53">
+      <c r="AR53"/>
+      <c r="AS53">
         <v>13162000.0</v>
       </c>
-      <c r="AS53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:45">
+      <c r="AT53"/>
+    </row>
+    <row r="54" spans="1:46">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-      <c r="AH54">
-[...1 lines deleted...]
-      </c>
+      <c r="AH54"/>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
-      <c r="AK54"/>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
-    </row>
-    <row r="55" spans="1:45">
+      <c r="AT54"/>
+    </row>
+    <row r="55" spans="1:46">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>511388000.0</v>
+      </c>
+      <c r="C55">
         <v>502190000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>508630000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>493486000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>503606000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>470250000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>473209000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>489294000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>430761000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>437185000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>438745000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>432444000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>434870000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>426290000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>427727000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>430054000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>330941000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>300995000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>308402000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>303593000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>307655000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>313352000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>324831000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>308004000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>328491000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>174199000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>182986000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>153424000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>151432000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>112006000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>112105000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>76878000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>77845000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>80643000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>82301000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>41083000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>40027000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>33793000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>30676000.0</v>
       </c>
-      <c r="AN55"/>
       <c r="AO55"/>
-      <c r="AP55">
+      <c r="AP55"/>
+      <c r="AQ55">
         <v>30178000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>30691000.0</v>
       </c>
-      <c r="AR55"/>
-      <c r="AS55">
+      <c r="AS55"/>
+      <c r="AT55">
         <v>35828000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:45">
+    <row r="56" spans="1:46">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>252508000.0</v>
+      </c>
+      <c r="C56">
         <v>245866000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>256419000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>245852000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>257702000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>232059000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>237173000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>248312000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>193783000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>203725000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>226496000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>226172000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>223255000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>224976000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>226719000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>224558000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>148148000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>131424000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>133648000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>135459000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>145388000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>152028000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>158429000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>161378000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>180377000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>115121000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>128058000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>108720000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>106843000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>93111000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>97156000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>61844000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>62735000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>65949000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>69561000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>28891000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>28759000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>23376000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>20826000.0</v>
       </c>
-      <c r="AN56"/>
       <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>21733000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>22468000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>6581000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>27509000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:45">
+    <row r="57" spans="1:46">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>52852000.0</v>
+      </c>
+      <c r="C57">
         <v>47183000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>46197000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>33232000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>38666000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>37505000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>33962000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>34625000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>39569000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>45820000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>41666000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>47927000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>44311000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>35218000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>30871000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>28746000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>31213000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>34333000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>29715000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>28018000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>30329000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>36623000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>35028000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>25747000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>24771000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>13832000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>13663000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>46184000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>42187000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>10823000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>9217000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>10916000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>10490000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>10570000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>9467000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>10416000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>15753000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>8841000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>7251000.0</v>
       </c>
-      <c r="AN57"/>
       <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>7302000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>6337000.0</v>
       </c>
-      <c r="AR57"/>
-      <c r="AS57">
+      <c r="AS57"/>
+      <c r="AT57">
         <v>3218000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:45">
+    <row r="58" spans="1:46">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>167774000.0</v>
+      </c>
+      <c r="C58">
         <v>163478000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>162034000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>144177000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>148092000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>123104000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>118643000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>118375000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>59468000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>66601000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>61720000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>58115000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>54558000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>53135000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>49079000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>46724000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>103725000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>85951000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>83033000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>82475000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>86054000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>91207000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>90063000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>68568000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>86029000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>34932000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>40625000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>67319000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>63350000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>31957000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>30373000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>36193000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>35788000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>35889000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>34806000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>37902000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>41184000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>28745000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>24682000.0</v>
       </c>
-      <c r="AN58"/>
       <c r="AO58"/>
-      <c r="AP58">
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>20314000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>19376000.0</v>
       </c>
-      <c r="AR58"/>
-      <c r="AS58">
+      <c r="AS58"/>
+      <c r="AT58">
         <v>17851000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:45">
+    <row r="59" spans="1:46">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-      <c r="AH59">
-[...1 lines deleted...]
-      </c>
+      <c r="AH59"/>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
-      <c r="AK59"/>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
-    </row>
-    <row r="60" spans="1:45">
+      <c r="AT59"/>
+    </row>
+    <row r="60" spans="1:46">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>343614000.0</v>
+      </c>
+      <c r="C60">
         <v>338712000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>346596000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>349309000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>355514000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>347146000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>354566000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>370919000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>371293000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>370584000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>377025000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>374329000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>380312000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>373155000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>378648000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>383330000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>227216000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>215044000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>225369000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>221118000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>221601000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>222145000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>234768000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>239436000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>242462000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>139267000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>142361000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>86105000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>88082000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>80049000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>81732000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>40685000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>42057000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>44754000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>47495000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3181000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-1157000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>5048000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>5994000.0</v>
       </c>
-      <c r="AN60"/>
       <c r="AO60"/>
-      <c r="AP60">
+      <c r="AP60"/>
+      <c r="AQ60">
         <v>9864000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>11315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17977000.0</v>
       </c>
       <c r="AS60">
         <v>17977000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:45">
+      <c r="AT60">
+        <v>17977000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:46">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
+      <c r="Z61"/>
+      <c r="AA61">
         <v>-187000.0</v>
       </c>
-      <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-      <c r="AH61">
-[...1 lines deleted...]
-      </c>
+      <c r="AH61"/>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
-      <c r="AK61"/>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
-    </row>
-    <row r="62" spans="1:45">
+      <c r="AT61"/>
+    </row>
+    <row r="62" spans="1:46">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
-      <c r="AJ62">
+      <c r="AJ62"/>
+      <c r="AK62">
         <v>151334000.0</v>
       </c>
-      <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
+      <c r="AT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9252,1081 +9387,1081 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
         <v>63687000.0</v>
       </c>
       <c r="C2">
         <v>56129000.0</v>
       </c>
       <c r="D2">
         <v>37479000.0</v>
       </c>
       <c r="E2">
         <v>31629000.0</v>
       </c>
       <c r="F2">
         <v>24646000.0</v>
       </c>
       <c r="G2">
         <v>16047000.0</v>
       </c>
       <c r="H2">
         <v>17933000.0</v>
       </c>
       <c r="I2">
         <v>14879000.0</v>
       </c>
       <c r="J2">
         <v>11170000.0</v>
       </c>
       <c r="K2">
         <v>10931000.0</v>
       </c>
       <c r="L2">
         <v>9367000.0</v>
       </c>
       <c r="M2">
         <v>7085000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B3">
         <v>21248000.0</v>
       </c>
       <c r="C3">
         <v>19080000.0</v>
       </c>
       <c r="D3">
         <v>17385000.0</v>
       </c>
       <c r="E3">
         <v>13099000.0</v>
       </c>
       <c r="F3">
         <v>10680000.0</v>
       </c>
       <c r="G3">
         <v>8010000.0</v>
       </c>
       <c r="H3">
         <v>4636000.0</v>
       </c>
       <c r="I3">
         <v>2892000.0</v>
       </c>
       <c r="J3">
         <v>2405000.0</v>
       </c>
       <c r="K3">
         <v>1902000.0</v>
       </c>
       <c r="L3">
         <v>1854000.0</v>
       </c>
       <c r="M3">
         <v>1577000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>-1046000.0</v>
       </c>
       <c r="I4">
         <v>-1046000.0</v>
       </c>
       <c r="J4">
         <v>-1046000.0</v>
       </c>
       <c r="K4">
         <v>-1046000.0</v>
       </c>
       <c r="L4">
         <v>-38000.0</v>
       </c>
       <c r="M4">
         <v>211000.0</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B5">
         <v>-33192000.0</v>
       </c>
       <c r="C5">
         <v>-39308000.0</v>
       </c>
       <c r="D5">
         <v>-25766000.0</v>
       </c>
       <c r="E5">
         <v>-21790000.0</v>
       </c>
       <c r="F5">
         <v>-17874000.0</v>
       </c>
       <c r="G5">
         <v>-30255000.0</v>
       </c>
       <c r="H5">
         <v>-9147000.0</v>
       </c>
       <c r="I5">
         <v>-9770000.0</v>
       </c>
       <c r="J5">
         <v>-6442000.0</v>
       </c>
       <c r="K5">
         <v>-5096000.0</v>
       </c>
       <c r="L5">
         <v>-6623000.0</v>
       </c>
       <c r="M5">
         <v>-7211000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
         <v>-11944000.0</v>
       </c>
       <c r="C6">
         <v>-20228000.0</v>
       </c>
       <c r="D6">
         <v>-8381000.0</v>
       </c>
       <c r="E6">
         <v>-8691000.0</v>
       </c>
       <c r="F6">
         <v>-7194000.0</v>
       </c>
       <c r="G6">
         <v>-22245000.0</v>
       </c>
       <c r="H6">
         <v>-4511000.0</v>
       </c>
       <c r="I6">
         <v>-6878000.0</v>
       </c>
       <c r="J6">
         <v>-4037000.0</v>
       </c>
       <c r="K6">
         <v>-3194000.0</v>
       </c>
       <c r="L6">
         <v>-4769000.0</v>
       </c>
       <c r="M6">
         <v>-5634000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-1046000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>-38000.0</v>
       </c>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9">
         <v>172661000.0</v>
       </c>
       <c r="C9">
         <v>148598000.0</v>
       </c>
       <c r="D9">
         <v>111253000.0</v>
       </c>
       <c r="E9">
         <v>90660000.0</v>
       </c>
       <c r="F9">
         <v>73403000.0</v>
       </c>
       <c r="G9">
         <v>55031000.0</v>
       </c>
       <c r="H9">
         <v>54619000.0</v>
       </c>
       <c r="I9">
         <v>42680000.0</v>
       </c>
       <c r="J9">
         <v>34450000.0</v>
       </c>
       <c r="K9">
         <v>26367000.0</v>
       </c>
       <c r="L9">
         <v>21637000.0</v>
       </c>
       <c r="M9">
         <v>16599000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10">
         <v>-39188000.0</v>
       </c>
       <c r="C10">
         <v>-41929000.0</v>
       </c>
       <c r="D10">
         <v>-21312000.0</v>
       </c>
       <c r="E10">
         <v>-3689000.0</v>
       </c>
       <c r="F10">
         <v>-17388000.0</v>
       </c>
       <c r="G10">
         <v>-33667000.0</v>
       </c>
       <c r="H10">
         <v>-12685000.0</v>
       </c>
       <c r="I10">
         <v>-12025000.0</v>
       </c>
       <c r="J10">
         <v>-8932000.0</v>
       </c>
       <c r="K10">
         <v>-6572000.0</v>
       </c>
       <c r="L10">
         <v>-7853000.0</v>
       </c>
       <c r="M10">
         <v>-9760000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11">
         <v>460000.0</v>
       </c>
       <c r="C11">
         <v>-4107000.0</v>
       </c>
       <c r="D11">
         <v>-338000.0</v>
       </c>
       <c r="E11">
         <v>-4947000.0</v>
       </c>
       <c r="F11">
         <v>-1128000.0</v>
       </c>
       <c r="G11">
         <v>-723000.0</v>
       </c>
       <c r="H11">
         <v>4514000.0</v>
       </c>
       <c r="I11">
         <v>-217000.0</v>
       </c>
       <c r="J11">
         <v>2520000.0</v>
       </c>
       <c r="K11">
         <v>2507000.0</v>
       </c>
       <c r="L11">
         <v>1237000.0</v>
       </c>
       <c r="M11">
         <v>2271000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12">
         <v>5996000.0</v>
       </c>
       <c r="C12">
         <v>2621000.0</v>
       </c>
       <c r="D12">
         <v>198000.0</v>
       </c>
       <c r="E12">
         <v>2424000.0</v>
       </c>
       <c r="F12">
         <v>2247000.0</v>
       </c>
       <c r="G12">
         <v>3412000.0</v>
       </c>
       <c r="H12">
         <v>3538000.0</v>
       </c>
       <c r="I12">
         <v>2255000.0</v>
       </c>
       <c r="J12">
         <v>2490000.0</v>
       </c>
       <c r="K12">
         <v>1476000.0</v>
       </c>
       <c r="L12">
         <v>1230000.0</v>
       </c>
       <c r="M12">
         <v>2549000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>3538000.0</v>
       </c>
       <c r="I13">
         <v>2255000.0</v>
       </c>
       <c r="J13">
         <v>2490000.0</v>
       </c>
       <c r="K13">
         <v>1476000.0</v>
       </c>
       <c r="L13">
         <v>1230000.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
         <v>-39648000.0</v>
       </c>
       <c r="C15">
         <v>-37822000.0</v>
       </c>
       <c r="D15">
         <v>-20974000.0</v>
       </c>
       <c r="E15">
         <v>1258000.0</v>
       </c>
       <c r="F15">
         <v>-16260000.0</v>
       </c>
       <c r="G15">
         <v>-32944000.0</v>
       </c>
       <c r="H15">
         <v>-13731000.0</v>
       </c>
       <c r="I15">
         <v>-12025000.0</v>
       </c>
       <c r="J15">
         <v>-8932000.0</v>
       </c>
       <c r="K15">
         <v>-6572000.0</v>
       </c>
       <c r="L15">
         <v>-7891000.0</v>
       </c>
       <c r="M15">
         <v>-9549000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>1258000.0</v>
       </c>
       <c r="F16">
         <v>-16260000.0</v>
       </c>
       <c r="G16">
         <v>-32944000.0</v>
       </c>
       <c r="H16">
         <v>-13731000.0</v>
       </c>
       <c r="I16">
         <v>-12025000.0</v>
       </c>
       <c r="J16">
         <v>-23530000.0</v>
       </c>
       <c r="K16">
         <v>-12448000.0</v>
       </c>
       <c r="L16">
         <v>-12688000.0</v>
       </c>
       <c r="M16">
         <v>-12804000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B17">
         <v>-39648000.0</v>
       </c>
       <c r="C17">
         <v>-37822000.0</v>
       </c>
       <c r="D17">
         <v>-22131000.0</v>
       </c>
       <c r="E17">
         <v>1258000.0</v>
       </c>
       <c r="F17">
         <v>-16260000.0</v>
       </c>
       <c r="G17">
         <v>-32944000.0</v>
       </c>
       <c r="H17">
         <v>-12685000.0</v>
       </c>
       <c r="I17">
         <v>-12025000.0</v>
       </c>
       <c r="J17">
         <v>-8932000.0</v>
       </c>
       <c r="K17">
         <v>-6572000.0</v>
       </c>
       <c r="L17">
         <v>-7853000.0</v>
       </c>
       <c r="M17">
         <v>-9760000.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B18">
         <v>-5996000.0</v>
       </c>
       <c r="C18">
         <v>-2621000.0</v>
       </c>
       <c r="D18">
         <v>-44000.0</v>
       </c>
       <c r="E18">
         <v>-2424000.0</v>
       </c>
       <c r="F18">
         <v>-2247000.0</v>
       </c>
       <c r="G18">
         <v>-3412000.0</v>
       </c>
       <c r="H18">
         <v>-3538000.0</v>
       </c>
       <c r="I18">
         <v>-2255000.0</v>
       </c>
       <c r="J18">
         <v>-2490000.0</v>
       </c>
       <c r="K18">
         <v>-3455000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>24134000.0</v>
       </c>
       <c r="F19">
         <v>2883000.0</v>
       </c>
       <c r="G19">
         <v>-3500000.0</v>
       </c>
       <c r="H19">
         <v>-70000.0</v>
       </c>
       <c r="I19">
         <v>-217000.0</v>
       </c>
       <c r="J19">
         <v>30000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>3609000.0</v>
       </c>
       <c r="F20">
         <v>150000.0</v>
       </c>
       <c r="G20">
         <v>6342000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B21">
         <v>-28999000.0</v>
       </c>
       <c r="C21">
         <v>-29521000.0</v>
       </c>
       <c r="D21">
         <v>-26751000.0</v>
       </c>
       <c r="E21">
         <v>-25399000.0</v>
       </c>
       <c r="F21">
         <v>-18024000.0</v>
       </c>
       <c r="G21">
         <v>-26755000.0</v>
       </c>
       <c r="H21">
         <v>-9077000.0</v>
       </c>
       <c r="I21">
         <v>-9553000.0</v>
       </c>
       <c r="J21">
         <v>-6472000.0</v>
       </c>
       <c r="K21">
         <v>-6127000.0</v>
       </c>
       <c r="L21">
         <v>-6592000.0</v>
       </c>
       <c r="M21">
         <v>-7144000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
         <v>265347000.0</v>
       </c>
       <c r="C23">
         <v>234248000.0</v>
       </c>
       <c r="D23">
         <v>175483000.0</v>
       </c>
       <c r="E23">
         <v>147688000.0</v>
       </c>
       <c r="F23">
         <v>116073000.0</v>
       </c>
       <c r="G23">
         <v>97833000.0</v>
       </c>
       <c r="H23">
         <v>81629000.0</v>
       </c>
       <c r="I23">
         <v>67112000.0</v>
       </c>
       <c r="J23">
         <v>52092000.0</v>
       </c>
       <c r="K23">
         <v>43425000.0</v>
       </c>
       <c r="L23">
         <v>37596000.0</v>
       </c>
       <c r="M23">
         <v>30828000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25">
         <v>21119000.0</v>
       </c>
       <c r="C25">
         <v>19080000.0</v>
       </c>
       <c r="D25">
         <v>15718000.0</v>
       </c>
       <c r="E25">
         <v>13099000.0</v>
       </c>
       <c r="F25">
         <v>10680000.0</v>
       </c>
       <c r="G25">
         <v>8010000.0</v>
       </c>
       <c r="H25">
         <v>4671000.0</v>
       </c>
       <c r="I25">
         <v>2892000.0</v>
       </c>
       <c r="J25">
         <v>2405000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B26">
         <v>9102000.0</v>
       </c>
       <c r="C26">
         <v>11034000.0</v>
       </c>
       <c r="D26">
         <v>10895000.0</v>
       </c>
       <c r="E26">
         <v>8452000.0</v>
       </c>
       <c r="F26">
         <v>5543000.0</v>
       </c>
       <c r="G26">
         <v>5273000.0</v>
       </c>
       <c r="H26">
         <v>5748000.0</v>
       </c>
       <c r="I26">
         <v>4732000.0</v>
       </c>
       <c r="J26">
         <v>3423000.0</v>
       </c>
       <c r="K26">
         <v>2223000.0</v>
       </c>
       <c r="L26">
         <v>1789000.0</v>
       </c>
       <c r="M26">
         <v>1683000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27">
         <v>72726000.0</v>
       </c>
       <c r="C27">
         <v>64296000.0</v>
       </c>
       <c r="D27">
         <v>52824000.0</v>
       </c>
       <c r="E27">
         <v>46094000.0</v>
       </c>
       <c r="F27">
         <v>39673000.0</v>
       </c>
       <c r="G27">
         <v>31854000.0</v>
       </c>
       <c r="H27">
         <v>31284000.0</v>
       </c>
       <c r="I27">
         <v>26563000.0</v>
       </c>
       <c r="J27">
         <v>20527000.0</v>
       </c>
       <c r="K27">
         <v>16661000.0</v>
       </c>
       <c r="L27">
         <v>15033000.0</v>
       </c>
       <c r="M27">
         <v>12185000.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28">
         <v>119832000.0</v>
       </c>
       <c r="C28">
         <v>102789000.0</v>
       </c>
       <c r="D28">
         <v>73300000.0</v>
       </c>
       <c r="E28">
         <v>57904000.0</v>
       </c>
       <c r="F28">
         <v>46061000.0</v>
       </c>
       <c r="G28">
         <v>38317000.0</v>
       </c>
       <c r="H28">
         <v>26664000.0</v>
       </c>
       <c r="I28">
         <v>20938000.0</v>
       </c>
       <c r="J28">
         <v>16972000.0</v>
       </c>
       <c r="K28">
         <v>13610000.0</v>
       </c>
       <c r="L28">
         <v>11407000.0</v>
       </c>
       <c r="M28">
         <v>9875000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B29">
         <v>460000.0</v>
       </c>
       <c r="C29">
         <v>-4107000.0</v>
       </c>
       <c r="D29">
         <v>-174000.0</v>
       </c>
       <c r="E29">
         <v>-4947000.0</v>
       </c>
       <c r="F29">
         <v>-1128000.0</v>
       </c>
       <c r="G29">
         <v>-723000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
         <v>201660000.0</v>
       </c>
       <c r="C30">
         <v>178119000.0</v>
       </c>
       <c r="D30">
         <v>138004000.0</v>
       </c>
       <c r="E30">
         <v>116059000.0</v>
       </c>
       <c r="F30">
         <v>91427000.0</v>
       </c>
       <c r="G30">
         <v>81786000.0</v>
       </c>
       <c r="H30">
         <v>63696000.0</v>
       </c>
       <c r="I30">
         <v>52233000.0</v>
       </c>
       <c r="J30">
         <v>40922000.0</v>
       </c>
       <c r="K30">
         <v>32494000.0</v>
       </c>
       <c r="L30">
         <v>28229000.0</v>
       </c>
       <c r="M30">
         <v>23743000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B31">
         <v>-10189000.0</v>
       </c>
       <c r="C31">
         <v>-12408000.0</v>
       </c>
       <c r="D31">
         <v>5439000.0</v>
       </c>
       <c r="E31">
         <v>21710000.0</v>
       </c>
       <c r="F31">
         <v>636000.0</v>
       </c>
       <c r="G31">
         <v>-6912000.0</v>
       </c>
       <c r="H31">
         <v>-3608000.0</v>
       </c>
       <c r="I31">
         <v>-2472000.0</v>
       </c>
       <c r="J31">
         <v>-2460000.0</v>
       </c>
       <c r="K31">
         <v>-445000.0</v>
       </c>
       <c r="L31">
         <v>-1261000.0</v>
       </c>
       <c r="M31">
         <v>-2616000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32">
         <v>236348000.0</v>
       </c>
       <c r="C32">
         <v>204727000.0</v>
       </c>
       <c r="D32">
         <v>148732000.0</v>
       </c>
       <c r="E32">
         <v>122289000.0</v>
       </c>
       <c r="F32">
         <v>98049000.0</v>
       </c>
       <c r="G32">
         <v>71078000.0</v>
       </c>
       <c r="H32">
         <v>72552000.0</v>
       </c>
       <c r="I32">
         <v>57559000.0</v>
       </c>
@@ -10342,3754 +10477,3826 @@
       <c r="M32">
         <v>23684000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS32"/>
+  <dimension ref="A1:AT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:45">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
+        <v>18142000.0</v>
+      </c>
+      <c r="C2">
         <v>15972000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16499000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15976000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17063000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14149000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17102000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14513000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12003000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12511000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10899000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9019000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9534000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8027000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9770000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9061000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7947000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4851000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6732000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6525000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6252000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5137000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3806000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4566000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3532000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4143000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4502000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4849000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4581000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4001000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4054000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3843000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3807000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3175000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2849000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2884000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3090000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2347000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3018000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2978000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2848000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2087000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9361000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1766000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7079000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:45">
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>108</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>5721000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5602000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5299000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5170000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5048000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3993000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5280000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4779000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5028000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5187000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4270000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4080000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3848000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3843000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3287000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3331000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2961000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2810000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2723000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2608000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2539000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2314000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2411000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1910000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1375000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1413000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1346000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1084000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>828000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>715000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>777000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>719000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>681000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>657000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>656000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>594000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>498000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>500000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>499000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>450000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>453000.0</v>
       </c>
-      <c r="AQ3"/>
-      <c r="AR3">
+      <c r="AR3"/>
+      <c r="AS3">
         <v>425000.0</v>
       </c>
-      <c r="AS3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:45">
+      <c r="AT3"/>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
+      <c r="AA4"/>
+      <c r="AB4">
         <v>-1100000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-159000.0</v>
       </c>
       <c r="AD4">
         <v>-159000.0</v>
       </c>
       <c r="AE4">
         <v>-159000.0</v>
       </c>
       <c r="AF4">
         <v>-159000.0</v>
       </c>
       <c r="AG4">
-        <v>0.0</v>
+        <v>-159000.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>-38000.0</v>
       </c>
-      <c r="AR4"/>
-      <c r="AS4">
+      <c r="AS4"/>
+      <c r="AT4">
         <v>211000.0</v>
       </c>
     </row>
-    <row r="5" spans="1:45">
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>110</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-8756000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3638000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-10076000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5948000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9337000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8566000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-8733000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5786000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9699000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-11462000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3721000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2993000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7380000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7957000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15104000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>440000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-8851000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>230000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1947000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3461000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-9963000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-14112000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3529000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-8048000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4566000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3023000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1580000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1827000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2717000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1935000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1257000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2130000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4448000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4212000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-776000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-616000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-840000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3213000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-446000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>56000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1486000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-6592000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1813000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-7144000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:45">
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
+        <v>-4401000.0</v>
+      </c>
+      <c r="C6">
         <v>-3035000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1964000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4777000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-778000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4289000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4573000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3453000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1007000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4671000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6275000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>549000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1087000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3532000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4114000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>18391000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3771000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5890000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3040000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>776000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-853000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-7424000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-11798000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1118000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6138000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3191000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1610000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-234000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-743000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1889000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1220000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-480000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1411000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3767000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3555000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-120000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-22000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-342000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2713000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>53000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>506000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1033000.0</v>
       </c>
-      <c r="AQ6"/>
-      <c r="AR6">
+      <c r="AR6"/>
+      <c r="AS6">
         <v>-1388000.0</v>
       </c>
-      <c r="AS6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:45">
+      <c r="AT6"/>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
-      <c r="AP7"/>
-      <c r="AQ7">
+      <c r="AP7">
         <v>0.0</v>
       </c>
-      <c r="AR7"/>
-      <c r="AS7">
+      <c r="AQ7"/>
+      <c r="AR7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AS7"/>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>-1100000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>213000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-159000.0</v>
       </c>
-      <c r="AD8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
-      <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AP8">
         <v>0.0</v>
       </c>
-      <c r="AR8"/>
-      <c r="AS8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AS8"/>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9">
+        <v>52366000.0</v>
+      </c>
+      <c r="C9">
         <v>43390000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>45106000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>45274000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>44019000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>38262000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>35565000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>40060000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>40799000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>32174000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>26714000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>30953000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>30025000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>23561000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>21224000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>25889000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>24981000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>18566000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>18081000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>18554000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>20443000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>16325000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>15118000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>17639000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10061000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12213000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>14450000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>15895000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>13619000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>10655000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>10514000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>11977000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>11270000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8919000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8832000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>9491000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8712000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>7415000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6400000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>7157000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6826000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5984000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>21637000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4414000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>16599000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:45">
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10">
+        <v>-6929000.0</v>
+      </c>
+      <c r="C10">
         <v>-10858000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-9763000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11898000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7064000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10463000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-16408999.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9137000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6047000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-10336000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6903000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3742000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3287000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7380000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7896000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14396000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-772000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9417000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-166000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2489000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4042000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10691000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-14013000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4539000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-9447000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4945000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4329000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2877000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2459000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3020000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2468000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1865000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2692000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-5000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4845000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1537000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1266000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1285000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-3633000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-845000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-288000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1805000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-7853000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2121000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-9760000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:45">
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11">
+        <v>234000.0</v>
+      </c>
+      <c r="C11">
         <v>-171000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>340000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-125000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>49000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>196000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-340000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1218000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-18000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2531000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-212000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>849000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-401000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-574000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-48000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4143000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-439000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-317000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-238000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-292000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-286000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-312000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-723000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>888000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1278000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>310000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>54000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1043000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-330000.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>-251000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>523000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>552000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>499000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>625000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>85000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>711000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>442000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>459000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>476000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1265000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>307000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>0.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>328000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:45">
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12">
+        <v>2528000.0</v>
+      </c>
+      <c r="C12">
         <v>2102000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1932000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1822000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1116000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1126000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1319000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>404000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>261000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>637000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>303000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>21000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>294000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>566000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>61000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>708000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1212000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>566000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>396000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>542000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>581000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>728000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>624000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1010000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1399000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>379000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1306000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1297000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>632000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>303000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>533000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>608000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>562000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>552000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>633000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>761000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>650000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>445000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>420000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>399000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>344000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>313000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1230000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>308000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2549000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:45">
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>379000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1306000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1297000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>632000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>303000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
-      <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AP14">
         <v>0.0</v>
       </c>
-      <c r="AR14"/>
-      <c r="AS14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AS14"/>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
+        <v>-7163000.0</v>
+      </c>
+      <c r="C15">
         <v>-10687000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-10103000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-11773000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7113000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-10659000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-16068999.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-7919000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6029000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-7805000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-6691000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4591000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2886000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-6806000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-7849000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>18539000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-333000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-9100000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>72000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-2197000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-3756000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-10379000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-14013000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4539000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-9447000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4945000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-5429000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2664000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-2618000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-3020000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2468000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1865000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-2692000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-5000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-4845000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1537000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-1266000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1285000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-3633000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-845000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-288000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-1805000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-7891000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2110000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-9549000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:45">
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-2886000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-6806000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-7848000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18539000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-333000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-9100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>72000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2197000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-3756000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-10379000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-14013000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-4539000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-9447000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4945000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-5429000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-2664000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-2618000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-3020000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-2468000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-1865000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-2692000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-5000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-23238000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-3021000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5413000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-2711000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-12448000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-12688000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>-12804000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:45">
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B17">
+        <v>-7163000.0</v>
+      </c>
+      <c r="C17">
         <v>-10687000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-10103000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-11773000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-7113000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-10659000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-16069000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-7919000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6029000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-7805000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-6691000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-4591000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-2886000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-6806000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-7848000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>18539000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-333000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-9100000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>72000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2197000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3756000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-10379000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-14013000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-4539000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-9447000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4945000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-4329000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2877000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-2459000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-3020000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-2468000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1865000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-2692000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-5000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-8642000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1537000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2589000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1285000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-6572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>-7853000.0</v>
       </c>
-      <c r="AR17"/>
-      <c r="AS17">
+      <c r="AS17"/>
+      <c r="AT17">
         <v>-9760000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:45">
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B18">
+        <v>-2528000.0</v>
+      </c>
+      <c r="C18">
         <v>-2102000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1932000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1822000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1116000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1126000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1319000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-404000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-261000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-637000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>303000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-21000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-294000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>210000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>61000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-708000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1212000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-566000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-396000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-542000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-581000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-728000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-624000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1010000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1399000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-379000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1306000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1297000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-632000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-303000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>2593000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1001000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>351000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>22065000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>4183000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2465000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>5791000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1697000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-615000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3990000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1031000.0</v>
       </c>
       <c r="Y19">
         <v>-1031000.0</v>
       </c>
       <c r="Z19">
+        <v>-1031000.0</v>
+      </c>
+      <c r="AA19">
         <v>-69000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-41000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-37000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-85000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-10000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-53000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-20000.0</v>
       </c>
-      <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>3609000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>150000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>6342000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
-      <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AP20">
         <v>0.0</v>
       </c>
-      <c r="AR20"/>
-      <c r="AS20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AS20"/>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B21">
+        <v>-4068000.0</v>
+      </c>
+      <c r="C21">
         <v>-8335000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5506000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4866000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10657000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-10981000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-14055000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5566000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5666000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-9723000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-8066000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4508000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-5586000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-8591000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-8309000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3352000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3743000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6386000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-5561000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-3644000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2846000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5973000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-12743000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2498000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-7017000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4497000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-3031000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1539000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1790000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2717000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1866000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1172000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2120000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-4395000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-4204000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-756000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-677000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-837000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-3252000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-523000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-865000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1486000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-6592000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1844000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-7144000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:45">
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
-      <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AP22">
         <v>0.0</v>
       </c>
-      <c r="AR22"/>
-      <c r="AS22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AS22"/>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
+        <v>74576000.0</v>
+      </c>
+      <c r="C23">
         <v>67697000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>67111000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>66116000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>71739000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>63352000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>66722000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>60139000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>58468000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>54408000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>45679000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>44480000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>45145000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>40179000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>39303000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>38302000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>36671000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>29803000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>30374000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>28723000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>29541000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>27435000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>31667000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>24703000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>20610000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>20853000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>21983000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22283000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>19990000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>17373000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>16434000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>16992000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>17197000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>16489000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>15885000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>13131000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12479000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>10599000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12670000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>10658000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>10539000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9557000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>0.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8024000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:45">
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25">
+        <v>5706000.0</v>
+      </c>
+      <c r="C25">
         <v>5721000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5602000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5299000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5170000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5048000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3993000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5280000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4779000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5028000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5187000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4270000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4080000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3848000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3520000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3287000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3331000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2961000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2810000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2723000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2608000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2539000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2314000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2411000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1910000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1375000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1413000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1346000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1084000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>828000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>715000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>777000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>719000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>681000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>657000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>656000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>594000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>498000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>500000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>499000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>450000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>453000.0</v>
       </c>
-      <c r="AQ25"/>
-      <c r="AR25">
+      <c r="AR25"/>
+      <c r="AS25">
         <v>425000.0</v>
       </c>
-      <c r="AS25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B26">
+        <v>2325000.0</v>
+      </c>
+      <c r="C26">
         <v>2231000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2259000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2333000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2159000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2351000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2916000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2577000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2543000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2998000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2747000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2561000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2966000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2270000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2034000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2206000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1747000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2027000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1608000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1302000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1325000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1308000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2050000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1077000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>881000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1265000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1905000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1396000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1234000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1213000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1277000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1122000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1115000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1218000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>941000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1127000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>668000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>687000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>624000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>501000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>589000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>507000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1789000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>479000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1683000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:45">
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27">
+        <v>21294000.0</v>
+      </c>
+      <c r="C27">
         <v>18470000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>18399000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>18652000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>19103000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>16572000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>16784000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>16750000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>16593000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>14169000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12439000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>13942000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>13533000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>12216000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10945000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>11919000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12431000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9758000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>9986000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>9862000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10876000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8949000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>9433000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>9237000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5620000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7564000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>8360000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8771000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7606000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6547000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6558000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>7150000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6776000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>6079000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5405000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>5633000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>5299000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4192000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4260000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4289000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4336000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3770000.0</v>
       </c>
-      <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>3207000.0</v>
       </c>
-      <c r="AS27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28">
+        <v>32814000.0</v>
+      </c>
+      <c r="C28">
         <v>31024000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>29954000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29155000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30443000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>30280000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>24431000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>26299000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27329000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24730000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19594000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17973000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>19112000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17666000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16554000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15116000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14546000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>13167000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12048000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11034000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11088000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>12041000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10036000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9823000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10577000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7881000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7216000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7267000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6569000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5612000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4545000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4877000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5499000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6017000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6690000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3487000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3422000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3373000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4768000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2890000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2766000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3193000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>26381000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2572000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>22187000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:45">
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B29">
+        <v>234000.0</v>
+      </c>
+      <c r="C29">
         <v>-171000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>340000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-125000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>49000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>196000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-340000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1218000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-18000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2531000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-212000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>849000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-401000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-574000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-48000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4143000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-439000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-317000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-238000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-292000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-286000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-312000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-723000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
+        <v>56434000.0</v>
+      </c>
+      <c r="C30">
         <v>51725000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50612000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>50140000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>54676000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49203000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>49620000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>45626000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>46465000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41897000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>34780000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35461000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>35611000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>32152000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29533000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>29241000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>28724000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>24952000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>23642000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>22198000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>23289000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>22298000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>27861000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>20137000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17078000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16710000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17481000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>17434000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15409000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>13372000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>12380000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>13149000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13390000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>13314000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13036000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>10247000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>9389000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8252000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9652000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7680000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7691000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7470000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>37596000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6258000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>30828000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:45">
+    <row r="31" spans="1:46">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B31">
+        <v>-2861000.0</v>
+      </c>
+      <c r="C31">
         <v>-2523000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-4257000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-7032000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3593000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>518000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2353999.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3571000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-381000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-613000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1163000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>766000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2299000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1211000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>413000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>17748000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2971000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3031000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>5395000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1155000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1196000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4718000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1270000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2041000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2430000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-448000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1298000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1338000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-669000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-303000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-602000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-693000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-572000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-605000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-641000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-781000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-589000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-448000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-381000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-322000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>577000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-319000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1261000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-277000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2616000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:45">
+    <row r="32" spans="1:46">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32">
+        <v>70508000.0</v>
+      </c>
+      <c r="C32">
         <v>59362000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>61605000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>61250000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61082000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>52411000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>52667000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>54573000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>52802000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>44685000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>37613000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>39972000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>39559000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>31588000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>30994000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>34950000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>32928000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>23417000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>24813000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>25079000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>26695000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>21462000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>18924000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>22205000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>13593000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>16356000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>18952000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>20744000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>18200000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>14656000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>14568000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>15820000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>15077000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>12094000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>11681000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>12375000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>11802000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>9762000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>9418000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>10135000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>9674000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>8071000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>31004000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>6180000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>23684000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -14136,1087 +14343,1087 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
         <v>45777000.0</v>
       </c>
       <c r="C2">
         <v>33027000.0</v>
       </c>
       <c r="D2">
         <v>10462000.0</v>
       </c>
       <c r="E2">
         <v>9006000.0</v>
       </c>
       <c r="F2">
         <v>30132000.0</v>
       </c>
       <c r="G2">
         <v>72027000.0</v>
       </c>
       <c r="H2">
         <v>60691000.0</v>
       </c>
       <c r="I2">
         <v>42582000.0</v>
       </c>
       <c r="J2">
         <v>1609000.0</v>
       </c>
       <c r="K2">
         <v>3878000.0</v>
       </c>
       <c r="L2">
         <v>6581000.0</v>
       </c>
       <c r="M2">
         <v>58000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3">
         <v>11110000</v>
       </c>
       <c r="C3">
         <v>14263000</v>
       </c>
       <c r="D3">
         <v>18984000</v>
       </c>
       <c r="E3">
         <v>10031000</v>
       </c>
       <c r="F3">
         <v>16011000</v>
       </c>
       <c r="G3">
         <v>11300000</v>
       </c>
       <c r="H3">
         <v>12086000</v>
       </c>
       <c r="I3">
         <v>5463000</v>
       </c>
       <c r="J3">
         <v>6544000</v>
       </c>
       <c r="K3">
         <v>4754000</v>
       </c>
       <c r="L3">
         <v>2252000</v>
       </c>
       <c r="M3">
         <v>3318000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>837000.0</v>
       </c>
       <c r="F4">
         <v>-20468000.0</v>
       </c>
       <c r="G4">
         <v>-41491000.0</v>
       </c>
       <c r="H4">
         <v>11328000.0</v>
       </c>
       <c r="I4">
         <v>18109000.0</v>
       </c>
       <c r="J4">
         <v>40973000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>2337000.0</v>
       </c>
       <c r="F5">
         <v>-5409000.0</v>
       </c>
       <c r="G5">
         <v>-4749000.0</v>
       </c>
       <c r="H5">
         <v>-138000.0</v>
       </c>
       <c r="I5">
         <v>-456000.0</v>
       </c>
       <c r="J5">
         <v>-463000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
         <v>-24157000.0</v>
       </c>
       <c r="C6">
         <v>12750000.0</v>
       </c>
       <c r="D6">
         <v>22565000.0</v>
       </c>
       <c r="E6">
         <v>1456000.0</v>
       </c>
       <c r="F6">
         <v>-21126000.0</v>
       </c>
       <c r="G6">
         <v>-41895000.0</v>
       </c>
       <c r="H6">
         <v>11336000.0</v>
       </c>
       <c r="I6">
         <v>18109000.0</v>
       </c>
       <c r="J6">
         <v>40973000.0</v>
       </c>
       <c r="K6">
         <v>-2269000.0</v>
       </c>
       <c r="L6">
         <v>-2703000.0</v>
       </c>
       <c r="M6">
         <v>6523000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7">
         <v>-10792000.0</v>
       </c>
       <c r="C7">
         <v>-22935000.0</v>
       </c>
       <c r="D7">
         <v>-32197000.0</v>
       </c>
       <c r="E7">
         <v>-17756000.0</v>
       </c>
       <c r="F7">
         <v>-12551000.0</v>
       </c>
       <c r="G7">
         <v>-4986000.0</v>
       </c>
       <c r="H7">
         <v>-11378000.0</v>
       </c>
       <c r="I7">
         <v>-9635000.0</v>
       </c>
       <c r="J7">
         <v>-4168000.0</v>
       </c>
       <c r="K7">
         <v>3189000.0</v>
       </c>
       <c r="L7">
         <v>3878000.0</v>
       </c>
       <c r="M7">
         <v>-2656000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-3983000.0</v>
       </c>
       <c r="F8">
         <v>-466000.0</v>
       </c>
       <c r="G8">
         <v>-451000.0</v>
       </c>
       <c r="H8">
         <v>-5820000.0</v>
       </c>
       <c r="I8">
         <v>-3801000.0</v>
       </c>
       <c r="J8">
         <v>-1505000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
         <v>-9366000.0</v>
       </c>
       <c r="C9">
         <v>-4749000.0</v>
       </c>
       <c r="D9">
         <v>-9724000.0</v>
       </c>
       <c r="E9">
         <v>-3983000.0</v>
       </c>
       <c r="F9">
         <v>-466000.0</v>
       </c>
       <c r="G9">
         <v>-451000.0</v>
       </c>
       <c r="H9">
         <v>-5820000.0</v>
       </c>
       <c r="I9">
         <v>-3801000.0</v>
       </c>
       <c r="J9">
         <v>-1505000.0</v>
       </c>
       <c r="K9">
         <v>-280000.0</v>
       </c>
       <c r="L9">
         <v>-1047000.0</v>
       </c>
       <c r="M9">
         <v>375000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10">
         <v>-8469000.0</v>
       </c>
       <c r="C10">
         <v>-13197000.0</v>
       </c>
       <c r="D10">
         <v>-26279000.0</v>
       </c>
       <c r="E10">
         <v>-16938000.0</v>
       </c>
       <c r="F10">
         <v>-5050000.0</v>
       </c>
       <c r="G10">
         <v>-12070000.0</v>
       </c>
       <c r="H10">
         <v>-9767000.0</v>
       </c>
       <c r="I10">
         <v>-4801000.0</v>
       </c>
       <c r="J10">
         <v>-4410000.0</v>
       </c>
       <c r="K10">
         <v>889000.0</v>
       </c>
       <c r="L10">
         <v>3272000.0</v>
       </c>
       <c r="M10">
         <v>-2678000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3135000.0</v>
       </c>
       <c r="F11">
         <v>528000.0</v>
       </c>
       <c r="G11">
         <v>1997000.0</v>
       </c>
       <c r="H11">
         <v>4347000.0</v>
       </c>
       <c r="I11">
         <v>-577000.0</v>
       </c>
       <c r="J11">
         <v>1952000.0</v>
       </c>
       <c r="K11">
         <v>1544000.0</v>
       </c>
       <c r="L11">
         <v>1354000.0</v>
       </c>
       <c r="M11">
         <v>-445000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-20674000.0</v>
       </c>
       <c r="F12">
         <v>2914000.0</v>
       </c>
       <c r="G12">
         <v>8993000.0</v>
       </c>
       <c r="H12">
         <v>2669000.0</v>
       </c>
       <c r="I12">
         <v>3185000.0</v>
       </c>
       <c r="J12">
         <v>3478000.0</v>
       </c>
       <c r="K12">
         <v>362000.0</v>
       </c>
       <c r="L12">
         <v>1267000.0</v>
       </c>
       <c r="M12">
         <v>706000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3374000.0</v>
       </c>
       <c r="F13">
         <v>-6468000.0</v>
       </c>
       <c r="G13">
         <v>4464000.0</v>
       </c>
       <c r="H13">
         <v>1808000.0</v>
       </c>
       <c r="I13">
         <v>491000.0</v>
       </c>
       <c r="J13">
         <v>-205000.0</v>
       </c>
       <c r="K13">
         <v>1036000.0</v>
       </c>
       <c r="L13">
         <v>299000.0</v>
       </c>
       <c r="M13">
         <v>92000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14">
         <v>21119000.0</v>
       </c>
       <c r="C14">
         <v>19080000.0</v>
       </c>
       <c r="D14">
         <v>17385000.0</v>
       </c>
       <c r="E14">
         <v>13099000.0</v>
       </c>
       <c r="F14">
         <v>10680000.0</v>
       </c>
       <c r="G14">
         <v>8010000.0</v>
       </c>
       <c r="H14">
         <v>4671000.0</v>
       </c>
       <c r="I14">
         <v>2892000.0</v>
       </c>
       <c r="J14">
         <v>2405000.0</v>
       </c>
       <c r="K14">
         <v>1902000.0</v>
       </c>
       <c r="L14">
         <v>1854000.0</v>
       </c>
       <c r="M14">
         <v>1577000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>5965000.0</v>
       </c>
       <c r="K15">
         <v>5965000.0</v>
       </c>
       <c r="L15">
         <v>5965000.0</v>
       </c>
       <c r="M15">
         <v>5965000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16">
         <v>21620000.0</v>
       </c>
       <c r="C16">
         <v>45777000.0</v>
       </c>
       <c r="D16">
         <v>33027000.0</v>
       </c>
       <c r="E16">
         <v>10462000.0</v>
       </c>
       <c r="F16">
         <v>9006000.0</v>
       </c>
       <c r="G16">
         <v>30132000.0</v>
       </c>
       <c r="H16">
         <v>72027000.0</v>
       </c>
       <c r="I16">
         <v>60691000.0</v>
       </c>
       <c r="J16">
         <v>42582000.0</v>
       </c>
       <c r="K16">
         <v>1609000.0</v>
       </c>
       <c r="L16">
         <v>3878000.0</v>
       </c>
       <c r="M16">
         <v>6581000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
         <v>-15961000.0</v>
       </c>
       <c r="C18">
         <v>-41311000.0</v>
       </c>
       <c r="D18">
         <v>-46030000.0</v>
       </c>
       <c r="E18">
         <v>-31797000.0</v>
       </c>
       <c r="F18">
         <v>-29074000.0</v>
       </c>
       <c r="G18">
         <v>-29830000.0</v>
       </c>
       <c r="H18">
         <v>-29855000.0</v>
       </c>
       <c r="I18">
         <v>-21046000.0</v>
       </c>
       <c r="J18">
         <v>-13761000.0</v>
       </c>
       <c r="K18">
         <v>-5873000.0</v>
       </c>
       <c r="L18">
         <v>-3144000.0</v>
       </c>
       <c r="M18">
         <v>-13240000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19">
         <v>-17017000.0</v>
       </c>
       <c r="C19">
         <v>-13162000.0</v>
       </c>
       <c r="D19">
         <v>528000.0</v>
       </c>
       <c r="E19">
         <v>-63250000.0</v>
       </c>
       <c r="F19">
         <v>9250000.0</v>
       </c>
       <c r="G19">
         <v>-55000000.0</v>
       </c>
       <c r="H19">
         <v>-61922000.0</v>
       </c>
       <c r="I19">
         <v>-502000.0</v>
       </c>
       <c r="J19">
         <v>-6544000.0</v>
       </c>
       <c r="K19">
         <v>-4754000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>139282000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>70207000.0</v>
       </c>
       <c r="H20">
         <v>59996000.0</v>
       </c>
       <c r="I20">
         <v>43425000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
         <v>24842000.0</v>
       </c>
       <c r="C21">
         <v>61150000.0</v>
       </c>
       <c r="D21">
         <v>9280000.0</v>
       </c>
       <c r="E21">
         <v>-3371000.0</v>
       </c>
       <c r="F21">
         <v>-131000.0</v>
       </c>
       <c r="G21">
         <v>-25125000.0</v>
       </c>
       <c r="H21">
         <v>29882000.0</v>
       </c>
       <c r="I21">
         <v>-4178000.0</v>
       </c>
       <c r="J21">
         <v>7914000.0</v>
       </c>
       <c r="K21">
         <v>4398000.0</v>
       </c>
       <c r="L21">
         <v>-98000.0</v>
       </c>
       <c r="M21">
         <v>2857000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22">
         <v>-39648000.0</v>
       </c>
       <c r="C22">
         <v>-37822000.0</v>
       </c>
       <c r="D22">
         <v>-20974000.0</v>
       </c>
       <c r="E22">
         <v>1258000.0</v>
       </c>
       <c r="F22">
         <v>-16260000.0</v>
       </c>
       <c r="G22">
         <v>-32944000.0</v>
       </c>
       <c r="H22">
         <v>-13731000.0</v>
       </c>
       <c r="I22">
         <v>-12025000.0</v>
       </c>
       <c r="J22">
         <v>-8932000.0</v>
       </c>
       <c r="K22">
         <v>-6572000.0</v>
       </c>
       <c r="L22">
         <v>-7891000.0</v>
       </c>
       <c r="M22">
         <v>-9549000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B23">
         <v>23975000.0</v>
       </c>
       <c r="C23">
         <v>-3407000.0</v>
       </c>
       <c r="D23">
         <v>-2000000.0</v>
       </c>
       <c r="E23">
         <v>-3171000.0</v>
       </c>
       <c r="F23">
         <v>137000.0</v>
       </c>
       <c r="G23">
         <v>1650000.0</v>
       </c>
       <c r="H23">
         <v>1141000.0</v>
       </c>
       <c r="I23">
         <v>410000.0</v>
       </c>
       <c r="J23">
         <v>7992000.0</v>
       </c>
       <c r="K23">
         <v>-794000.0</v>
       </c>
       <c r="L23">
         <v>-1713000.0</v>
       </c>
       <c r="M23">
         <v>16864000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-2882000.0</v>
       </c>
       <c r="D24">
         <v>-2106000.0</v>
       </c>
       <c r="E24">
         <v>-63250000.0</v>
       </c>
       <c r="F24">
         <v>-650000.0</v>
       </c>
       <c r="G24">
         <v>-796000.0</v>
       </c>
       <c r="H24">
         <v>-270000.0</v>
       </c>
       <c r="I24">
         <v>-502000.0</v>
       </c>
       <c r="J24">
         <v>-1337000.0</v>
       </c>
       <c r="K24">
         <v>-406000.0</v>
       </c>
       <c r="L24">
         <v>539000.0</v>
       </c>
       <c r="M24">
         <v>42000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B25">
         <v>6845000.0</v>
       </c>
       <c r="C25">
         <v>5817000.0</v>
       </c>
       <c r="D25">
         <v>-623000.0</v>
       </c>
       <c r="E25">
         <v>-20014000.0</v>
       </c>
       <c r="F25">
         <v>354000.0</v>
       </c>
       <c r="G25">
         <v>5917000.0</v>
       </c>
       <c r="H25">
         <v>210000.0</v>
       </c>
       <c r="I25">
         <v>19095000.0</v>
       </c>
       <c r="J25">
         <v>12251000.0</v>
       </c>
       <c r="K25">
         <v>-889000.0</v>
       </c>
       <c r="L25">
         <v>1229000.0</v>
       </c>
       <c r="M25">
         <v>706000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>139345000.0</v>
       </c>
       <c r="F26">
         <v>137000.0</v>
       </c>
       <c r="G26">
         <v>71857000.0</v>
       </c>
       <c r="H26">
         <v>61137000.0</v>
       </c>
       <c r="I26">
         <v>43835000.0</v>
       </c>
       <c r="J26">
         <v>-990000.0</v>
       </c>
       <c r="K26">
         <v>53775000.0</v>
       </c>
       <c r="L26">
         <v>53775000.0</v>
       </c>
       <c r="M26">
         <v>53775000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B27">
         <v>17778000.0</v>
       </c>
       <c r="C27">
         <v>13548000.0</v>
       </c>
       <c r="D27">
         <v>10526000.0</v>
       </c>
       <c r="E27">
         <v>6679000.0</v>
       </c>
       <c r="F27">
         <v>5842000.0</v>
       </c>
       <c r="G27">
         <v>6196000.0</v>
       </c>
       <c r="H27">
         <v>2603000.0</v>
       </c>
       <c r="I27">
         <v>3185000.0</v>
       </c>
       <c r="J27">
         <v>3478000.0</v>
       </c>
       <c r="K27">
         <v>1251000.0</v>
       </c>
       <c r="L27">
         <v>1229000.0</v>
       </c>
       <c r="M27">
         <v>706000.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28">
         <v>23975000.0</v>
       </c>
       <c r="C28">
         <v>53135000.0</v>
       </c>
       <c r="D28">
         <v>7301000.0</v>
       </c>
       <c r="E28">
         <v>135974000.0</v>
       </c>
       <c r="F28">
         <v>6000.0</v>
       </c>
       <c r="G28">
         <v>46732000.0</v>
       </c>
       <c r="H28">
         <v>91019000.0</v>
       </c>
       <c r="I28">
         <v>39657000.0</v>
       </c>
       <c r="J28">
         <v>54734000.0</v>
       </c>
       <c r="K28">
         <v>3604000.0</v>
       </c>
       <c r="L28">
         <v>-98000.0</v>
       </c>
       <c r="M28">
         <v>19721000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29">
         <v>-4851000.0</v>
       </c>
       <c r="C29">
         <v>-27048000.0</v>
       </c>
       <c r="D29">
         <v>-27046000.0</v>
       </c>
       <c r="E29">
         <v>-21766000.0</v>
       </c>
       <c r="F29">
         <v>-13063000.0</v>
       </c>
       <c r="G29">
         <v>-18530000.0</v>
       </c>
       <c r="H29">
         <v>-17769000.0</v>
       </c>
       <c r="I29">
         <v>-15583000.0</v>
       </c>
       <c r="J29">
         <v>-7217000.0</v>
       </c>
       <c r="K29">
         <v>-1119000.0</v>
       </c>
       <c r="L29">
         <v>-892000.0</v>
       </c>
       <c r="M29">
         <v>-9922000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30">
         <v>-43629000.0</v>
       </c>
       <c r="C30">
         <v>-13162000.0</v>
       </c>
       <c r="D30">
         <v>41677000.0</v>
       </c>
       <c r="E30">
         <v>-113371000.0</v>
       </c>
       <c r="F30">
         <v>-7411000.0</v>
       </c>
       <c r="G30">
         <v>-69693000.0</v>
       </c>
       <c r="H30">
         <v>-61922000.0</v>
       </c>
       <c r="I30">
         <v>-5965000.0</v>
       </c>
@@ -15232,3590 +15439,3658 @@
       <c r="M30">
         <v>-3276000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS30"/>
+  <dimension ref="A1:AT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:45">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
+        <v>14245000.0</v>
+      </c>
+      <c r="C2">
         <v>21620000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18884000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>46605000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35429000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45777000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>53045000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>30890000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23564000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>33027000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12232000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11309000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36137000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10462000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>36872000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>38555000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19320000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9006000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7702000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11936000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>22795000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30132000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>89741000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>114415000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>54941000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>72027000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20508000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>22218000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>52774000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>60691000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>24463000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>26506000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>34591000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>42582000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2238000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2306000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2446000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1609000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1315000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1197000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1390000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3878000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5379000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6581000.0</v>
       </c>
-      <c r="AS2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:45">
+      <c r="AT2"/>
+    </row>
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3">
+        <v>4045000</v>
+      </c>
+      <c r="C3">
         <v>1760000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>599000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2839000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3445000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4227000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>262000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1381000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6684000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6460000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5942000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2479000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5623000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4940000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>523000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1089000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5268000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4197000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1635000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7044000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1725000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5607000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4056000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1288000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2003000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3953000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1380000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2022000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3702000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4982000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>253000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1159000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1417000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2930000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1258000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2142000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1512000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1632000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1731000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1228000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1055000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>740000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2211000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>481000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3142000</v>
       </c>
     </row>
-    <row r="4" spans="1:45">
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-24631000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>25813000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-26603000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1709000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>19076000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>10073000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1696000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-3939000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-10733000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-7492000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-59229000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-24633000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>59480000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-17109000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>51511000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-1710000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-30556000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-7917000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>36228000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-2043000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-8085000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-7991000.0</v>
       </c>
-      <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-400000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-361000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1188000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1763000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1419000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>343000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-137000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>93000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-5487000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>122000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6212000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>561000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>955000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-53000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>221000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-234000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-57000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-68000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-227000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>380000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-408000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-201000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-    </row>
-    <row r="6" spans="1:45">
+      <c r="AT5"/>
+    </row>
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
+        <v>4810000.0</v>
+      </c>
+      <c r="C6">
         <v>-7375000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2736000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-27721000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11176000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-10348000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7268000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>22155000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7326000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-9463000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>20795000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>923000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-24828000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>25675000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-26410000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1683000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>19235000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10314000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1304000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4234000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-10859000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-7337000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-59609000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-24674000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>59474000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-17086000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>51519000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1710000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-30556000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-7917000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>36228000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2043000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-8085000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-7991000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>40344000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-68000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-140000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>837000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>294000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>118000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-193000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2488000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2703000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1202000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>6523000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:45">
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7">
+        <v>-1810000.0</v>
+      </c>
+      <c r="C7">
         <v>-2111000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8041000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2415000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-13617000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2801000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3042000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12075000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7527000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4548000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-8796000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-12053000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-6595000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4753000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-387000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-6498000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-8581000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2290000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-494000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1673000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-10511000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>127000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>8385000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-4522000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4505000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-4344000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-3093000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-63000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-6472000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1750000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1261000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-362000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-5121000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2891000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-1532000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>866000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-3945000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>443000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>4150000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-82000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-249000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-630000.0</v>
       </c>
-      <c r="AQ7"/>
-      <c r="AR7">
+      <c r="AR7"/>
+      <c r="AS7">
         <v>678000.0</v>
       </c>
-      <c r="AS7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-6962000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-2002000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1584000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1047000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-6616000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>250000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1065000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2434000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>653000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-62000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-1998000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>849000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>760000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-694000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-10625000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>6679000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-1180000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>276000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>75000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-2917000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-1235000.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
+        <v>-6353000.0</v>
+      </c>
+      <c r="C9">
         <v>-183000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1096000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3111000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-9884000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1497000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>429000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-595000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5738000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1155000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3154000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3914000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-6962000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2002000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1584000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1046999.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-6616000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>250000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1065000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2434000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>653000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-62000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1998000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>849000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>760000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-694000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>373000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4319000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1180000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>276000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>75000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-2917000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1235000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>83000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>840000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-2626000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>198000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-206000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>621000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-981000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>286000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1047000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>378000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>375000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:45">
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10">
+        <v>-2692000.0</v>
+      </c>
+      <c r="C10">
         <v>139000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-576000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1006000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6993000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1906000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>957000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3734000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3789000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6631000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4081000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-10338000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5881000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5979000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2126000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3907000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4155000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6750000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1806000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>53000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-789000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2508000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>270000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2741000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4503000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5096000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-3276000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1352000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2983000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2156000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>473000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1002000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1715000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2557000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1479000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>516000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2294000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1153000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2135000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>393000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1068000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-571000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3272000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>871000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2678000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:45">
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>7079000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3970000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1724000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5020000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>40000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4568000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1652000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2395000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1867000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2504000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2400000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>472000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-920000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>45000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>656000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1400000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>637000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1654000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1783000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>185000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-81000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1102000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1952000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1010000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>402000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1589000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1544000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>1354000.0</v>
       </c>
-      <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11">
         <v>-445000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:45">
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>597000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>869000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>993000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-21767000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-2587000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3779000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-4076000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-279000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2683000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5154000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7174000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-2544000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3405000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>958000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>183000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>952000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1063000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>471000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>286000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>268000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>454000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2177000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3478000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>354000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>388000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>339000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>362000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>1267000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>706000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:45">
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>-25000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2049000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2150000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-800000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>673000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1644000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-5421000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-76000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5261000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-684000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1634000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1747000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-830000.0</v>
       </c>
       <c r="AC13">
         <v>-830000.0</v>
       </c>
       <c r="AD13">
+        <v>-830000.0</v>
+      </c>
+      <c r="AE13">
         <v>-787000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-78000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>117000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1253000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-801000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-205000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>520000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>573000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-191000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1036000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>299000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>92000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:45">
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14">
+        <v>5706000.0</v>
+      </c>
+      <c r="C14">
         <v>5721000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5602000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5299000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5170000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5048000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3993000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5280000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4779000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5028000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5187000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4270000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4080000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3848000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3520000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3287000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3331000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2961000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2810000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2723000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2608000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2539000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2314000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2411000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1910000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1375000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1413000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1346000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1084000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>828000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>715000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>777000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>719000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>681000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>657000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>656000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>594000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>498000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>500000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>499000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>450000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>453000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1854000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>425000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1577000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:45">
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>70394000.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>0.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5965000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5965000.0</v>
       </c>
       <c r="AL15">
         <v>5965000.0</v>
       </c>
       <c r="AM15">
         <v>5965000.0</v>
       </c>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>5965000.0</v>
+      </c>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>5965000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>5965000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:45">
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16">
+        <v>19055000.0</v>
+      </c>
+      <c r="C16">
         <v>14245000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21620000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18884000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>46605000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>35429000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>45777000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>53045000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>30890000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>23564000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33027000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12232000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11309000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>36137000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10462000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>36872000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>38555000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19320000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9006000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7702000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11936000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>22795000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>30132000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>89741000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>114415000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>54941000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>72027000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20508000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>22218000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>52774000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>60691000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>24463000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>26506000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>34591000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>42582000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2238000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2306000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2446000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1609000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1315000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1197000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1390000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3878000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>5379000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>6581000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:45">
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
+        <v>-3117000.0</v>
+      </c>
+      <c r="C18">
         <v>-5047000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>9749000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3420000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13907000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8383000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3725000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11660000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-13119000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13150000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-13485000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-11148000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9996000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-11401000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2818000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7147000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-13438000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8394000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2870000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7981000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-10701000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7522000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4213000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4954000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9754000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-10909000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-8306000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2451000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-10645000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-8453000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-2475000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2341000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8057000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-7963000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-4581000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1802000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-5741000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1637000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-414000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1356000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1735000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-2368000.0</v>
       </c>
-      <c r="AQ18"/>
-      <c r="AR18">
+      <c r="AR18"/>
+      <c r="AS18">
         <v>-1204000.0</v>
       </c>
-      <c r="AS18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19">
+        <v>7920000.0</v>
+      </c>
+      <c r="C19">
         <v>4750000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-10000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-26838000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3545000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5987000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2412000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-26768000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>19697000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3679000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>17922000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>9668000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-18223000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>37250000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-23750000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-103919000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>13100000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>18500000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>5250000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>4000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1725000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5607000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-55000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1288000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3726000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-5623000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1529000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1736000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-53675000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-4982000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-502000.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>108282000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
+        <v>-448000.0</v>
+      </c>
+      <c r="C21">
         <v>-614000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>450000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-282000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24800000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-126000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>889000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>61260000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-35000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-36000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-35000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-31035000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3268000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-33000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-34000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000.0</v>
       </c>
       <c r="V21">
         <v>-32000.0</v>
       </c>
       <c r="W21">
+        <v>-32000.0</v>
+      </c>
+      <c r="X21">
         <v>-37000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-20027000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-30000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-5031000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-30000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-29000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>29970000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-29000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28000.0</v>
       </c>
       <c r="AG21">
         <v>-28000.0</v>
       </c>
       <c r="AH21">
         <v>-28000.0</v>
       </c>
       <c r="AI21">
+        <v>-28000.0</v>
+      </c>
+      <c r="AJ21">
         <v>7914000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2056000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5529000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2474000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4398000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-98000.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>2857000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:45">
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22">
+        <v>-7163000.0</v>
+      </c>
+      <c r="C22">
         <v>-10687000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-10103000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-11773000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7113000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-10659000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-16069000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-7919000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6029000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-7805000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-6691000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4591000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2886000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-6806000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-7848000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18186000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-333000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-9100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>72000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2197000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-3756000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-10379000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-14013000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4539000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-9447000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4945000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-5429000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2664000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-2618000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-3020000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2468000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1865000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-2692000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-5000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-4845000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1536000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1266000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1285000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-3633000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-846000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-288000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-1805000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-7891000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-2110000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-9549000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:45">
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>158</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-614000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-417000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-282000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-126000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1430000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>343000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3679000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>17922000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-15000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>32310000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-31000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3234000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3234000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>14303000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-137000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>75000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1595986000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>62000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>21000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>348000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>593000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>688000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>59996000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>484000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>92000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>565000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>43509000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>326000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1417000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2930000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>52785000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-250000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5555000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-267000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-432000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-95000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-794000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-455000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-794000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:45">
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>159</v>
+      </c>
+      <c r="B24">
+        <v>284000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>2007000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-467000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-1540000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>380000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-50710000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>26381000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>23474000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2652000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>12693000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-44600000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>37250000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-31730000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-71100000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4740000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>18500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-650000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-5050000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-2858000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-55000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>8378000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-796000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1670000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>47000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-49973000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-19000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-712000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-15000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-21000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-159000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1037000.0</v>
       </c>
       <c r="AK24">
         <v>-1037000.0</v>
       </c>
       <c r="AL24">
+        <v>-1037000.0</v>
+      </c>
+      <c r="AM24">
         <v>-300000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-502000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-406000.0</v>
       </c>
-      <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>498000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>26000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>42000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:45">
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B25">
+        <v>-228000.0</v>
+      </c>
+      <c r="C25">
         <v>122000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2665000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4182000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-203000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>201000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1988000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-22685000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-87000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>281000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>274000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1265000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1873000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-289000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-99000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-16985000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3918000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3023000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-5057000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-941000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1558000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4794000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3880000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1725000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1796000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1739000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-524000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>219000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>371000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2373000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-9635000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>449000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1742000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1702000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2397000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>354000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>388000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>339000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-254000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>296000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>354000.0</v>
       </c>
-      <c r="AQ25"/>
-      <c r="AR25">
+      <c r="AR25"/>
+      <c r="AS25">
         <v>284000.0</v>
       </c>
-      <c r="AS25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>139303000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>42000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>75000.0</v>
       </c>
-      <c r="U26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>187000.0</v>
       </c>
       <c r="X26">
+        <v>187000.0</v>
+      </c>
+      <c r="Y26">
         <v>348000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>187000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-187000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>59996000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>484000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>92000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>565000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>43509000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>326000.0</v>
       </c>
-      <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>0.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-49957000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>0.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>53775000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-250000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>53775000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>53775000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>53775000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:45">
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B27">
+        <v>4191000.0</v>
+      </c>
+      <c r="C27">
         <v>3982000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4416000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4251000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5252000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3859000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3888000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3922000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2939000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2799000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2747000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2364000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3302000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2113000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1701000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1682000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1770000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1526000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1672000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1439000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1415000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1316000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1484000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1259000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2495000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>958000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>707000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>733000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>692000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>471000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>286000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>268000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>454000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2177000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2397000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>354000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>388000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>339000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>300000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>301000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>296000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>354000.0</v>
       </c>
-      <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>284000.0</v>
       </c>
-      <c r="AS27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28">
+        <v>-737000.0</v>
+      </c>
+      <c r="C28">
         <v>-614000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-417000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-282000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-126000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-541000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>58518000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3926000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-573000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9387000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-15000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2035000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-36000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-35000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>108268000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>27774000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-33000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-34000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>42000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-32000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>30000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-16000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-19679000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>70957000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-4530000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>59966000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>455000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>30062000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>536000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>39415000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28000.0</v>
       </c>
       <c r="AH28">
         <v>-28000.0</v>
       </c>
       <c r="AI28">
+        <v>-28000.0</v>
+      </c>
+      <c r="AJ28">
         <v>44925000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1806000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5529000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2474000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>708000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1474000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1542000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-120000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-98000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-24000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>19721000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:45">
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29">
+        <v>928000.0</v>
+      </c>
+      <c r="C29">
         <v>-3287000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10348000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-581000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-10462000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4156000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3987000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-10279000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-6435000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6690000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7543000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-8669000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4373000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-6461000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3341000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-6058000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8170000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-4197000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1235000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-937000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-8976000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1915000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-157000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-3666000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-7751000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-6956000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-6926000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-429000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-6943000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-3471000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2728000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1182000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-6640000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-5033000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-3323000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>340000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-4229000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-5000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1317000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-128000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-680000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1628000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-892000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-723000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-9922000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:45">
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30">
+        <v>5000000.0</v>
+      </c>
+      <c r="C30">
         <v>-3787000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-7259000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-26838000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3545000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5987000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2412000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-26768000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19697000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3679000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17922000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9668000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-18223000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>32310000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-23227000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-103919000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-528000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14303000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2965000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3044000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1725000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5607000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-59056000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1288000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3726000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5623000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1529000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1736000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-53675000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-4982000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-459000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1159000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1417000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2930000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1258000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2142000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1512000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1632000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1731000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1228000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1055000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-740000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1713000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-455000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-3276000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>