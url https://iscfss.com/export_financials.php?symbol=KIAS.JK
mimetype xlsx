--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1228,51 +1228,53 @@
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>25</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>7159000000.0</v>
+      </c>
       <c r="C5">
         <v>7159000000.0</v>
       </c>
       <c r="D5">
         <v>7159174474.0</v>
       </c>
       <c r="E5">
         <v>7159174474.0</v>
       </c>
       <c r="F5">
         <v>7159174474.0</v>
       </c>
       <c r="G5">
         <v>7159174474.0</v>
       </c>
       <c r="H5">
         <v>7159174474.0</v>
       </c>
       <c r="I5">
         <v>7159174474.0</v>
       </c>
       <c r="J5">
         <v>7159174474.0</v>
       </c>
       <c r="K5">
@@ -2206,51 +2208,53 @@
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
         <v>48</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>-25347000000.0</v>
+      </c>
       <c r="C28">
         <v>245000000.0</v>
       </c>
       <c r="D28">
         <v>-28868826478.0</v>
       </c>
       <c r="E28">
         <v>22814799290.0</v>
       </c>
       <c r="F28">
         <v>-8607916994.0</v>
       </c>
       <c r="G28">
         <v>-14158164022.0</v>
       </c>
       <c r="H28">
         <v>8971089636.0</v>
       </c>
       <c r="I28">
         <v>12387711860.0</v>
       </c>
       <c r="J28">
         <v>-9384169874.0</v>
       </c>
       <c r="K28">
@@ -2311,51 +2315,51 @@
       </c>
       <c r="I29">
         <v>1337790680719.0</v>
       </c>
       <c r="J29">
         <v>1385158071157.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
         <v>50</v>
       </c>
       <c r="B30">
-        <v>166590000000.0</v>
+        <v>167008000000.0</v>
       </c>
       <c r="C30">
         <v>186091000000.0</v>
       </c>
       <c r="D30">
         <v>148061370541.0</v>
       </c>
       <c r="E30">
         <v>255706828326.0</v>
       </c>
       <c r="F30">
         <v>197551269870.0</v>
       </c>
       <c r="G30">
         <v>148673818201.0</v>
       </c>
       <c r="H30">
         <v>273677211833.0</v>
       </c>
       <c r="I30">
         <v>427959000000.0</v>
       </c>
       <c r="J30">
         <v>404457172731.0</v>
       </c>
@@ -2615,51 +2619,51 @@
       </c>
       <c r="O35">
         <v>59920929025.0</v>
       </c>
       <c r="P35">
         <v>96660850880.0</v>
       </c>
       <c r="Q35">
         <v>714710845366.0</v>
       </c>
       <c r="R35">
         <v>749639990860.0</v>
       </c>
       <c r="S35">
         <v>457124076037.0</v>
       </c>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
     </row>
     <row r="36" spans="1:22">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36">
-        <v>1866000000.0</v>
+        <v>3859000000.0</v>
       </c>
       <c r="C36">
         <v>6160000000.0</v>
       </c>
       <c r="D36">
         <v>3904498903.0</v>
       </c>
       <c r="E36">
         <v>64561318741.0</v>
       </c>
       <c r="F36">
         <v>14503661098.0</v>
       </c>
       <c r="G36">
         <v>1040655387.0</v>
       </c>
       <c r="H36">
         <v>20937254743.0</v>
       </c>
       <c r="I36">
         <v>12623626586.0</v>
       </c>
       <c r="J36">
         <v>14332171853.0</v>
       </c>
@@ -2839,51 +2843,51 @@
       </c>
       <c r="Q39">
         <v>50837886080.0</v>
       </c>
       <c r="R39">
         <v>29332481083.0</v>
       </c>
       <c r="S39">
         <v>15671437654.0</v>
       </c>
       <c r="T39">
         <v>13339729000.0</v>
       </c>
       <c r="U39">
         <v>14958000000.0</v>
       </c>
       <c r="V39">
         <v>9890000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:22">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
-        <v>899000000.0</v>
+        <v>47544000000.0</v>
       </c>
       <c r="C40">
         <v>42276000000.0</v>
       </c>
       <c r="D40">
         <v>33979017862.0</v>
       </c>
       <c r="E40">
         <v>54499033474.0</v>
       </c>
       <c r="F40">
         <v>898861837.0</v>
       </c>
       <c r="G40">
         <v>61829298946.0</v>
       </c>
       <c r="H40">
         <v>143324085914.0</v>
       </c>
       <c r="I40">
         <v>77323451386.0</v>
       </c>
       <c r="J40">
         <v>72893618914.0</v>
       </c>
@@ -2966,51 +2970,53 @@
         <v>79009748000.0</v>
       </c>
       <c r="Q41">
         <v>109894686000.0</v>
       </c>
       <c r="R41">
         <v>105461432000.0</v>
       </c>
       <c r="S41">
         <v>28009628000.0</v>
       </c>
       <c r="T41">
         <v>24312680000.0</v>
       </c>
       <c r="U41">
         <v>69431000000.0</v>
       </c>
       <c r="V41">
         <v>68000000000.0</v>
       </c>
     </row>
     <row r="42" spans="1:22">
       <c r="A42" t="s">
         <v>62</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>218657000000.0</v>
+      </c>
       <c r="C42">
         <v>218657000000.0</v>
       </c>
       <c r="D42">
         <v>225816189154.0</v>
       </c>
       <c r="E42">
         <v>218657014680.0</v>
       </c>
       <c r="F42">
         <v>218657014680.0</v>
       </c>
       <c r="G42">
         <v>218657014680.0</v>
       </c>
       <c r="H42">
         <v>218657014680.0</v>
       </c>
       <c r="I42">
         <v>216746374084.0</v>
       </c>
       <c r="J42">
         <v>216746374084.0</v>
       </c>
       <c r="K42">
@@ -3249,51 +3255,51 @@
       </c>
       <c r="Q47">
         <v>762797712000.0</v>
       </c>
       <c r="R47">
         <v>783274729000.0</v>
       </c>
       <c r="S47">
         <v>445681762000.0</v>
       </c>
       <c r="T47">
         <v>463397558000.0</v>
       </c>
       <c r="U47">
         <v>794295000000.0</v>
       </c>
       <c r="V47">
         <v>681498000000.0</v>
       </c>
     </row>
     <row r="48" spans="1:22">
       <c r="A48" t="s">
         <v>68</v>
       </c>
       <c r="B48">
-        <v>-1108829000000.0</v>
+        <v>-1115988000000.0</v>
       </c>
       <c r="C48">
         <v>-1104365000000.0</v>
       </c>
       <c r="D48">
         <v>-1079828297341.0</v>
       </c>
       <c r="E48">
         <v>-1044359200419.0</v>
       </c>
       <c r="F48">
         <v>-1050824344379.0</v>
       </c>
       <c r="G48">
         <v>-1044374174283.0</v>
       </c>
       <c r="H48">
         <v>-988480511049.0</v>
       </c>
       <c r="I48">
         <v>-518295367839.0</v>
       </c>
       <c r="J48">
         <v>-450927977401.0</v>
       </c>
@@ -3376,100 +3382,102 @@
       <c r="G50"/>
       <c r="H50">
         <v>40476194444.0</v>
       </c>
       <c r="I50">
         <v>20000000000.0</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
     </row>
     <row r="51" spans="1:22">
       <c r="A51" t="s">
         <v>71</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>5493000000.0</v>
+      </c>
       <c r="C51">
         <v>38122000000.0</v>
       </c>
       <c r="D51">
         <v>927299449.0</v>
       </c>
       <c r="E51">
         <v>31895752161.0</v>
       </c>
       <c r="F51">
         <v>2827362871.0</v>
       </c>
       <c r="G51">
         <v>690652734.0</v>
       </c>
       <c r="H51">
         <v>40476194444.0</v>
       </c>
       <c r="I51">
         <v>20000000000.0</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51">
         <v>784395609557.0</v>
       </c>
       <c r="Q51">
         <v>680709089740.0</v>
       </c>
       <c r="R51">
         <v>552127910067.0</v>
       </c>
       <c r="S51">
         <v>390670454554.0</v>
       </c>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
     </row>
     <row r="52" spans="1:22">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
-        <v>0.0</v>
+        <v>3207000000.0</v>
       </c>
       <c r="C52">
         <v>38122000000.0</v>
       </c>
       <c r="D52">
         <v>776970799.0</v>
       </c>
       <c r="E52">
         <v>31024328017.0</v>
       </c>
       <c r="F52">
         <v>1198110001.0</v>
       </c>
       <c r="G52">
         <v>655757594.0</v>
       </c>
       <c r="H52">
         <v>40476194444.0</v>
       </c>
       <c r="I52">
         <v>20000000000.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
@@ -3743,51 +3751,51 @@
       </c>
       <c r="Q57">
         <v>328468135984.0</v>
       </c>
       <c r="R57">
         <v>393930158195.0</v>
       </c>
       <c r="S57">
         <v>251465496011.0</v>
       </c>
       <c r="T57">
         <v>2376256289000.0</v>
       </c>
       <c r="U57">
         <v>2441112000000.0</v>
       </c>
       <c r="V57">
         <v>2223322000000.0</v>
       </c>
     </row>
     <row r="58" spans="1:22">
       <c r="A58" t="s">
         <v>78</v>
       </c>
       <c r="B58">
-        <v>210341000000.0</v>
+        <v>150006000000.0</v>
       </c>
       <c r="C58">
         <v>188182000000.0</v>
       </c>
       <c r="D58">
         <v>148551175647.0</v>
       </c>
       <c r="E58">
         <v>212878145612.0</v>
       </c>
       <c r="F58">
         <v>153595081446.0</v>
       </c>
       <c r="G58">
         <v>169127346041.0</v>
       </c>
       <c r="H58">
         <v>326113004490.0</v>
       </c>
       <c r="I58">
         <v>349587345823.0</v>
       </c>
       <c r="J58">
         <v>340873208857.0</v>
       </c>
@@ -4626,54 +4634,62 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
     </row>
     <row r="5" spans="1:79">
       <c r="A5" t="s">
         <v>25</v>
       </c>
-      <c r="B5"/>
-[...2 lines deleted...]
-      <c r="E5"/>
+      <c r="B5">
+        <v>7159000000.0</v>
+      </c>
+      <c r="C5">
+        <v>7159000000.0</v>
+      </c>
+      <c r="D5">
+        <v>7159000000.0</v>
+      </c>
+      <c r="E5">
+        <v>7159000000.0</v>
+      </c>
       <c r="F5">
         <v>7159000000.0</v>
       </c>
       <c r="G5">
         <v>7159000000.0</v>
       </c>
       <c r="H5">
         <v>7159174000.0</v>
       </c>
       <c r="I5">
         <v>7159174474.0</v>
       </c>
       <c r="J5">
         <v>7159174474.0</v>
       </c>
       <c r="K5">
         <v>7159174474.0</v>
       </c>
       <c r="L5">
         <v>7159174474.0</v>
       </c>
       <c r="M5">
         <v>7159174474.0</v>
       </c>
       <c r="N5">
@@ -5503,51 +5519,53 @@
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" t="s">
         <v>32</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>27401000000.0</v>
+      </c>
       <c r="C12">
         <v>30840000000.0</v>
       </c>
       <c r="D12">
         <v>47721000000.0</v>
       </c>
       <c r="E12">
         <v>41343000000.0</v>
       </c>
       <c r="F12">
         <v>40570000000.0</v>
       </c>
       <c r="G12">
         <v>37877000000.0</v>
       </c>
       <c r="H12">
         <v>31090815000.0</v>
       </c>
       <c r="I12">
         <v>32168844189.0</v>
       </c>
       <c r="J12">
         <v>29703557735.0</v>
       </c>
       <c r="K12">
@@ -5700,51 +5718,53 @@
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
     </row>
     <row r="13" spans="1:79">
       <c r="A13" t="s">
         <v>33</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1612181000000.0</v>
+      </c>
       <c r="C13">
         <v>1612181000000.0</v>
       </c>
       <c r="D13">
         <v>1612181000000.0</v>
       </c>
       <c r="E13">
         <v>1612181000000.0</v>
       </c>
       <c r="F13">
         <v>1612181000000.0</v>
       </c>
       <c r="G13">
         <v>1612181000000.0</v>
       </c>
       <c r="H13">
         <v>1612180500000.0</v>
       </c>
       <c r="I13">
         <v>1612180500000.0</v>
       </c>
       <c r="J13">
         <v>1612180500000.0</v>
       </c>
       <c r="K13">
@@ -5938,51 +5958,51 @@
       </c>
       <c r="BV13">
         <v>212500000000.0</v>
       </c>
       <c r="BW13">
         <v>212500000000.0</v>
       </c>
       <c r="BX13">
         <v>212500000000.0</v>
       </c>
       <c r="BY13">
         <v>212500000000.0</v>
       </c>
       <c r="BZ13">
         <v>212500000000.0</v>
       </c>
       <c r="CA13">
         <v>212500000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:79">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
-        <v>14929100000.0</v>
+        <v>14929000000.0</v>
       </c>
       <c r="C14">
         <v>14929100000.0</v>
       </c>
       <c r="D14">
         <v>14929100000.0</v>
       </c>
       <c r="E14">
         <v>14929000000.0</v>
       </c>
       <c r="F14">
         <v>14929000000.0</v>
       </c>
       <c r="G14">
         <v>14929100000.0</v>
       </c>
       <c r="H14">
         <v>14929100000.0</v>
       </c>
       <c r="I14">
         <v>14929100000.0</v>
       </c>
       <c r="J14">
         <v>14929100000.0</v>
       </c>
@@ -7114,51 +7134,53 @@
         <v>65540993900.0</v>
       </c>
       <c r="BV22">
         <v>64293826100.0</v>
       </c>
       <c r="BW22">
         <v>78578535900.0</v>
       </c>
       <c r="BX22">
         <v>83669591000.0</v>
       </c>
       <c r="BY22">
         <v>74371040100.0</v>
       </c>
       <c r="BZ22">
         <v>53402000000.0</v>
       </c>
       <c r="CA22">
         <v>41323177000.0</v>
       </c>
     </row>
     <row r="23" spans="1:79">
       <c r="A23" t="s">
         <v>43</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>942755000000.0</v>
+      </c>
       <c r="C23">
         <v>932350000000.0</v>
       </c>
       <c r="D23">
         <v>958721000000.0</v>
       </c>
       <c r="E23">
         <v>969091000000.0</v>
       </c>
       <c r="F23">
         <v>975700000000.0</v>
       </c>
       <c r="G23">
         <v>983701000000.0</v>
       </c>
       <c r="H23">
         <v>995589939000.0</v>
       </c>
       <c r="I23">
         <v>976444665381.0</v>
       </c>
       <c r="J23">
         <v>1007439786201.0</v>
       </c>
       <c r="K23">
@@ -7723,53 +7745,59 @@
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
     </row>
     <row r="28" spans="1:79">
       <c r="A28" t="s">
         <v>48</v>
       </c>
-      <c r="B28"/>
-[...1 lines deleted...]
-      <c r="D28"/>
+      <c r="B28">
+        <v>-4298000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-25347000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-20192000000.0</v>
+      </c>
       <c r="E28">
         <v>-3343000000.0</v>
       </c>
       <c r="F28">
         <v>-2554000000.0</v>
       </c>
       <c r="G28">
         <v>245000000.0</v>
       </c>
       <c r="H28">
         <v>8008795000.0</v>
       </c>
       <c r="I28">
         <v>-6331142482.0</v>
       </c>
       <c r="J28">
         <v>-3918068395.0</v>
       </c>
       <c r="K28">
         <v>-28868826478.0</v>
       </c>
       <c r="L28">
         <v>-11765845611.0</v>
       </c>
       <c r="M28">
@@ -8050,57 +8078,57 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
     </row>
     <row r="30" spans="1:79">
       <c r="A30" t="s">
         <v>50</v>
       </c>
       <c r="B30">
-        <v>166939000000.0</v>
+        <v>167146000000.0</v>
       </c>
       <c r="C30">
-        <v>166590000000.0</v>
+        <v>167008000000.0</v>
       </c>
       <c r="D30">
-        <v>164873000000.0</v>
+        <v>165153000000.0</v>
       </c>
       <c r="E30">
         <v>183680000000.0</v>
       </c>
       <c r="F30">
         <v>180457000000.0</v>
       </c>
       <c r="G30">
         <v>186091000000.0</v>
       </c>
       <c r="H30">
         <v>188051553000.0</v>
       </c>
       <c r="I30">
         <v>159247685738.0</v>
       </c>
       <c r="J30">
         <v>187146169888.0</v>
       </c>
       <c r="K30">
         <v>151032989020.0</v>
       </c>
       <c r="L30">
         <v>173745947155.0</v>
       </c>
@@ -9022,57 +9050,57 @@
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
     </row>
     <row r="36" spans="1:79">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36">
-        <v>1869000000.0</v>
+        <v>3862000000.0</v>
       </c>
       <c r="C36">
-        <v>1866000000.0</v>
+        <v>3859000000.0</v>
       </c>
       <c r="D36">
-        <v>11792000000.0</v>
+        <v>13275000000.0</v>
       </c>
       <c r="E36">
         <v>70870000000.0</v>
       </c>
       <c r="F36">
         <v>4797000000.0</v>
       </c>
       <c r="G36">
         <v>6160000000.0</v>
       </c>
       <c r="H36">
         <v>3044170000.0</v>
       </c>
       <c r="I36">
         <v>3056173865.0</v>
       </c>
       <c r="J36">
         <v>3449447309.0</v>
       </c>
       <c r="K36">
         <v>3904498903.0</v>
       </c>
       <c r="L36">
         <v>2096237671.0</v>
       </c>
@@ -9537,57 +9565,57 @@
       </c>
       <c r="BV38">
         <v>100931890000.0</v>
       </c>
       <c r="BW38">
         <v>27074228400.0</v>
       </c>
       <c r="BX38">
         <v>156457459000.0</v>
       </c>
       <c r="BY38">
         <v>165532469500.0</v>
       </c>
       <c r="BZ38">
         <v>90264000000.0</v>
       </c>
       <c r="CA38">
         <v>129258718000.0</v>
       </c>
     </row>
     <row r="39" spans="1:79">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
-        <v>7310000000.0</v>
+        <v>8308000000.0</v>
       </c>
       <c r="C39">
         <v>1267000000.0</v>
       </c>
       <c r="D39">
-        <v>6542000000.0</v>
+        <v>9086000000.0</v>
       </c>
       <c r="E39">
         <v>9129000000.0</v>
       </c>
       <c r="F39">
         <v>9213000000.0</v>
       </c>
       <c r="G39">
         <v>239000000.0</v>
       </c>
       <c r="H39">
         <v>6413248000.0</v>
       </c>
       <c r="I39">
         <v>6399065273.0</v>
       </c>
       <c r="J39">
         <v>9505485745.0</v>
       </c>
       <c r="K39">
         <v>1244641863.0</v>
       </c>
       <c r="L39">
         <v>10411192946.0</v>
       </c>
@@ -9776,105 +9804,105 @@
       </c>
       <c r="BV39">
         <v>16594535700.0</v>
       </c>
       <c r="BW39">
         <v>13339728900.0</v>
       </c>
       <c r="BX39">
         <v>14026843300.0</v>
       </c>
       <c r="BY39">
         <v>13471648700.0</v>
       </c>
       <c r="BZ39">
         <v>9097000000.0</v>
       </c>
       <c r="CA39">
         <v>168046903000.0</v>
       </c>
     </row>
     <row r="40" spans="1:79">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
-        <v>899000000.0</v>
+        <v>45167000000.0</v>
       </c>
       <c r="C40">
-        <v>899000000.0</v>
+        <v>47544000000.0</v>
       </c>
       <c r="D40">
-        <v>899000000.0</v>
+        <v>47593000000.0</v>
       </c>
       <c r="E40">
-        <v>45337000000.0</v>
+        <v>50389000000.0</v>
       </c>
       <c r="F40">
-        <v>47334000000.0</v>
+        <v>56814000000.0</v>
       </c>
       <c r="G40">
         <v>42276000000.0</v>
       </c>
       <c r="H40">
         <v>37562238000.0</v>
       </c>
       <c r="I40">
         <v>47242579965.0</v>
       </c>
       <c r="J40">
-        <v>-3417242612.0</v>
+        <v>-499943115.0</v>
       </c>
       <c r="K40">
         <v>48952017862.0</v>
       </c>
       <c r="L40">
-        <v>-1415201630.0</v>
+        <v>4444997508.0</v>
       </c>
       <c r="M40">
         <v>898861837.0</v>
       </c>
       <c r="N40">
         <v>43246752494.0</v>
       </c>
       <c r="O40">
         <v>35245189316.0</v>
       </c>
       <c r="P40">
         <v>46422514123.0</v>
       </c>
       <c r="Q40">
         <v>39296970175.0</v>
       </c>
       <c r="R40">
         <v>-3182196931.0</v>
       </c>
       <c r="S40">
         <v>898861837.0</v>
       </c>
       <c r="T40">
-        <v>40552260057.0</v>
+        <v>43852778605.0</v>
       </c>
       <c r="U40">
         <v>37538769068.0</v>
       </c>
       <c r="V40">
         <v>37892342559.0</v>
       </c>
       <c r="W40">
         <v>57531883341.0</v>
       </c>
       <c r="X40">
         <v>65686424313.0</v>
       </c>
       <c r="Y40">
         <v>48630184735.0</v>
       </c>
       <c r="Z40">
         <v>56477332906.0</v>
       </c>
       <c r="AA40">
         <v>143324085914.0</v>
       </c>
       <c r="AB40">
         <v>73885482388.0</v>
       </c>
@@ -10221,53 +10249,59 @@
       <c r="BT41">
         <v>28075642400.0</v>
       </c>
       <c r="BU41">
         <v>27321321700.0</v>
       </c>
       <c r="BV41">
         <v>25040515500.0</v>
       </c>
       <c r="BW41">
         <v>24312680400.0</v>
       </c>
       <c r="BX41">
         <v>92944619700.0</v>
       </c>
       <c r="BY41">
         <v>92944619700.0</v>
       </c>
       <c r="BZ41"/>
       <c r="CA41"/>
     </row>
     <row r="42" spans="1:79">
       <c r="A42" t="s">
         <v>62</v>
       </c>
-      <c r="B42"/>
-[...1 lines deleted...]
-      <c r="D42"/>
+      <c r="B42">
+        <v>218657000000.0</v>
+      </c>
+      <c r="C42">
+        <v>218657000000.0</v>
+      </c>
+      <c r="D42">
+        <v>218657000000.0</v>
+      </c>
       <c r="E42">
         <v>225816000000.0</v>
       </c>
       <c r="F42">
         <v>218657000000.0</v>
       </c>
       <c r="G42">
         <v>218657000000.0</v>
       </c>
       <c r="H42">
         <v>218657015000.0</v>
       </c>
       <c r="I42">
         <v>218657014680.0</v>
       </c>
       <c r="J42">
         <v>218657014680.0</v>
       </c>
       <c r="K42">
         <v>218657014680.0</v>
       </c>
       <c r="L42">
         <v>211497840206.0</v>
       </c>
       <c r="M42">
@@ -11129,54 +11163,54 @@
       </c>
       <c r="BW47">
         <v>463397558100.0</v>
       </c>
       <c r="BX47">
         <v>566007658400.0</v>
       </c>
       <c r="BY47">
         <v>575569058000.0</v>
       </c>
       <c r="BZ47">
         <v>681498000000.0</v>
       </c>
       <c r="CA47">
         <v>932041618000.0</v>
       </c>
     </row>
     <row r="48" spans="1:79">
       <c r="A48" t="s">
         <v>68</v>
       </c>
       <c r="B48">
         <v>-1130961000000.0</v>
       </c>
       <c r="C48">
-        <v>-1108829000000.0</v>
+        <v>-1115988000000.0</v>
       </c>
       <c r="D48">
-        <v>-1114645000000.0</v>
+        <v>-1121804000000.0</v>
       </c>
       <c r="E48">
         <v>-1116165000000.0</v>
       </c>
       <c r="F48">
         <v>-1119719000000.0</v>
       </c>
       <c r="G48">
         <v>-1104365000000.0</v>
       </c>
       <c r="H48">
         <v>-1109883610000.0</v>
       </c>
       <c r="I48">
         <v>-1100190942804.0</v>
       </c>
       <c r="J48">
         <v>-1080765642000.0</v>
       </c>
       <c r="K48">
         <v>-1079828297341.0</v>
       </c>
       <c r="L48">
         <v>-1086997014250.0</v>
       </c>
@@ -11536,53 +11570,59 @@
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
     </row>
     <row r="51" spans="1:79">
       <c r="A51" t="s">
         <v>71</v>
       </c>
-      <c r="B51"/>
-[...1 lines deleted...]
-      <c r="D51"/>
+      <c r="B51">
+        <v>23103000000.0</v>
+      </c>
+      <c r="C51">
+        <v>5493000000.0</v>
+      </c>
+      <c r="D51">
+        <v>27529000000.0</v>
+      </c>
       <c r="E51">
         <v>38000000000.0</v>
       </c>
       <c r="F51">
         <v>38016000000.0</v>
       </c>
       <c r="G51">
         <v>38122000000.0</v>
       </c>
       <c r="H51">
         <v>39099610000.0</v>
       </c>
       <c r="I51">
         <v>25837701707.0</v>
       </c>
       <c r="J51">
         <v>25785489340.0</v>
       </c>
       <c r="K51">
         <v>927299449.0</v>
       </c>
       <c r="L51">
         <v>35501354074.0</v>
       </c>
       <c r="M51">
@@ -11683,53 +11723,55 @@
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
     </row>
     <row r="52" spans="1:79">
       <c r="A52" t="s">
         <v>72</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>20817000000.0</v>
+      </c>
       <c r="C52">
-        <v>0.0</v>
+        <v>3207000000.0</v>
       </c>
       <c r="D52">
         <v>27529000000.0</v>
       </c>
       <c r="E52">
         <v>38000000000.0</v>
       </c>
       <c r="F52">
         <v>38016000000.0</v>
       </c>
       <c r="G52">
         <v>38122000000.0</v>
       </c>
       <c r="H52">
         <v>39064577000.0</v>
       </c>
       <c r="I52">
         <v>25629640509.0</v>
       </c>
       <c r="J52">
         <v>25653449462.0</v>
       </c>
       <c r="K52">
         <v>776970799.0</v>
       </c>
@@ -12699,54 +12741,54 @@
       </c>
       <c r="BW57">
         <v>2376256289200.0</v>
       </c>
       <c r="BX57">
         <v>2287460806000.0</v>
       </c>
       <c r="BY57">
         <v>2137282167900.0</v>
       </c>
       <c r="BZ57">
         <v>2223322000000.0</v>
       </c>
       <c r="CA57">
         <v>1600891078000.0</v>
       </c>
     </row>
     <row r="58" spans="1:79">
       <c r="A58" t="s">
         <v>78</v>
       </c>
       <c r="B58">
         <v>175388000000.0</v>
       </c>
       <c r="C58">
-        <v>210341000000.0</v>
+        <v>150006000000.0</v>
       </c>
       <c r="D58">
-        <v>242528000000.0</v>
+        <v>180499000000.0</v>
       </c>
       <c r="E58">
         <v>185263000000.0</v>
       </c>
       <c r="F58">
         <v>195656000000.0</v>
       </c>
       <c r="G58">
         <v>188182000000.0</v>
       </c>
       <c r="H58">
         <v>205664718000.0</v>
       </c>
       <c r="I58">
         <v>176820196836.0</v>
       </c>
       <c r="J58">
         <v>188490965290.0</v>
       </c>
       <c r="K58">
         <v>148551175647.0</v>
       </c>
       <c r="L58">
         <v>203654993356.0</v>
       </c>
@@ -13532,51 +13574,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
         <v>141</v>
       </c>
       <c r="B2">
-        <v>582750000000.0</v>
+        <v>583194000000.0</v>
       </c>
       <c r="C2">
         <v>571263000000.0</v>
       </c>
       <c r="D2">
         <v>577939000000.0</v>
       </c>
       <c r="E2">
         <v>615752823227.0</v>
       </c>
       <c r="F2">
         <v>532796742768.0</v>
       </c>
       <c r="G2">
         <v>452075617126.0</v>
       </c>
       <c r="H2">
         <v>1058354938403.0</v>
       </c>
       <c r="I2">
         <v>877844471178.0</v>
       </c>
       <c r="J2">
         <v>807285117720.0</v>
       </c>
@@ -13599,239 +13641,253 @@
         <v>543673623648.0</v>
       </c>
       <c r="Q2">
         <v>477418452759.0</v>
       </c>
       <c r="R2">
         <v>288392510127.0</v>
       </c>
       <c r="S2">
         <v>332296729488.0</v>
       </c>
       <c r="T2">
         <v>238127718000.0</v>
       </c>
       <c r="U2">
         <v>111791000000.0</v>
       </c>
       <c r="V2">
         <v>78796000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
         <v>142</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>33404000000.0</v>
+      </c>
       <c r="C3">
         <v>188000000.0</v>
       </c>
       <c r="D3">
         <v>39136910208.0</v>
       </c>
       <c r="E3">
         <v>41021020832.0</v>
       </c>
       <c r="F3">
         <v>44256743741.0</v>
       </c>
       <c r="G3">
         <v>48727396672.0</v>
       </c>
       <c r="H3">
         <v>76681072373.0</v>
       </c>
       <c r="I3">
         <v>100663730486.0</v>
       </c>
       <c r="J3">
         <v>106418184039.0</v>
       </c>
       <c r="K3">
         <v>106306000000.0</v>
       </c>
       <c r="L3">
         <v>267387390.0</v>
       </c>
       <c r="M3">
         <v>204146515.0</v>
       </c>
       <c r="N3">
         <v>596366581.0</v>
       </c>
       <c r="O3">
         <v>634122235.0</v>
       </c>
       <c r="P3">
         <v>9191177189.0</v>
       </c>
       <c r="Q3">
         <v>1289357767.0</v>
       </c>
-      <c r="R3"/>
-      <c r="S3"/>
+      <c r="R3">
+        <v>1215698000.0</v>
+      </c>
+      <c r="S3">
+        <v>25724797000.0</v>
+      </c>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
         <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>144</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-6303000000.0</v>
+      </c>
       <c r="C5">
         <v>-22880000000.0</v>
       </c>
       <c r="D5">
         <v>-34897262330.0</v>
       </c>
       <c r="E5">
         <v>1814294604.0</v>
       </c>
       <c r="F5">
         <v>3040783003.0</v>
       </c>
       <c r="G5">
         <v>-57792431860.0</v>
       </c>
       <c r="H5">
         <v>-504482983712.0</v>
       </c>
       <c r="I5">
         <v>-93024837809.0</v>
       </c>
       <c r="J5">
         <v>-94002773195.0</v>
       </c>
       <c r="K5">
         <v>-165927000000.0</v>
       </c>
       <c r="L5">
         <v>-143731373061.0</v>
       </c>
       <c r="M5">
         <v>80161090325.0</v>
       </c>
       <c r="N5">
         <v>93933198512.0</v>
       </c>
       <c r="O5">
         <v>69325411292.0</v>
       </c>
       <c r="P5">
         <v>52554329339.0</v>
       </c>
       <c r="Q5">
         <v>72048797018.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
+      <c r="R5">
+        <v>65102172030.0</v>
+      </c>
+      <c r="S5">
+        <v>39949323145.0</v>
+      </c>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>145</v>
       </c>
-      <c r="B6"/>
+      <c r="B6">
+        <v>27101000000.0</v>
+      </c>
       <c r="C6">
         <v>-22692000000.0</v>
       </c>
       <c r="D6">
         <v>4239647878.0</v>
       </c>
       <c r="E6">
         <v>42835315436.0</v>
       </c>
       <c r="F6">
         <v>47297526744.0</v>
       </c>
       <c r="G6">
         <v>-9065035188.0</v>
       </c>
       <c r="H6">
         <v>-427801911339.0</v>
       </c>
       <c r="I6">
         <v>7638892677.0</v>
       </c>
       <c r="J6">
         <v>12415410844.0</v>
       </c>
       <c r="K6">
         <v>-59621000000.0</v>
       </c>
       <c r="L6">
         <v>-143463985671.0</v>
       </c>
       <c r="M6">
         <v>80365236840.0</v>
       </c>
       <c r="N6">
         <v>94529565093.0</v>
       </c>
       <c r="O6">
         <v>69959533527.0</v>
       </c>
       <c r="P6">
         <v>61745506528.0</v>
       </c>
       <c r="Q6">
         <v>73338154785.0</v>
       </c>
       <c r="R6">
-        <v>66317870465.0</v>
+        <v>66317870030.0</v>
       </c>
       <c r="S6">
-        <v>39949323145.0</v>
+        <v>65674120145.0</v>
       </c>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
         <v>146</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
@@ -13850,51 +13906,51 @@
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
         <v>148</v>
       </c>
       <c r="B9">
-        <v>29192000000.0</v>
+        <v>28748000000.0</v>
       </c>
       <c r="C9">
         <v>20671000000.0</v>
       </c>
       <c r="D9">
         <v>-15318296403.0</v>
       </c>
       <c r="E9">
         <v>32199673082.0</v>
       </c>
       <c r="F9">
         <v>19668857410.0</v>
       </c>
       <c r="G9">
         <v>-14904251741.0</v>
       </c>
       <c r="H9">
         <v>-323288475488.0</v>
       </c>
       <c r="I9">
         <v>-1881302367.0</v>
       </c>
       <c r="J9">
         <v>2779006705.0</v>
       </c>
@@ -13973,51 +14029,53 @@
         <v>106706006595.0</v>
       </c>
       <c r="O10">
         <v>63777985783.0</v>
       </c>
       <c r="P10">
         <v>-21757775981.0</v>
       </c>
       <c r="Q10">
         <v>7282853711.0</v>
       </c>
       <c r="R10">
         <v>29404002822.0</v>
       </c>
       <c r="S10">
         <v>16872222644.0</v>
       </c>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
         <v>150</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>-1245000000.0</v>
+      </c>
       <c r="C11">
         <v>577000000.0</v>
       </c>
       <c r="D11">
         <v>-4408844168.0</v>
       </c>
       <c r="E11">
         <v>-5510210719.0</v>
       </c>
       <c r="F11">
         <v>8127299430.0</v>
       </c>
       <c r="G11">
         <v>-8792996154.0</v>
       </c>
       <c r="H11">
         <v>-13155905248.0</v>
       </c>
       <c r="I11">
         <v>-15832547226.0</v>
       </c>
       <c r="J11">
         <v>-9409699625.0</v>
       </c>
       <c r="K11">
@@ -14038,51 +14096,51 @@
       <c r="P11">
         <v>-1517532365.0</v>
       </c>
       <c r="Q11">
         <v>-8621800335.0</v>
       </c>
       <c r="R11">
         <v>1361839915.0</v>
       </c>
       <c r="S11">
         <v>-4703732021.0</v>
       </c>
       <c r="T11">
         <v>10704470000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11">
         <v>7758000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
         <v>151</v>
       </c>
       <c r="B12">
-        <v>1184000000.0</v>
+        <v>1741000000.0</v>
       </c>
       <c r="C12">
         <v>1637000000.0</v>
       </c>
       <c r="D12">
         <v>3433000000.0</v>
       </c>
       <c r="E12">
         <v>770634751.0</v>
       </c>
       <c r="F12">
         <v>277597680.0</v>
       </c>
       <c r="G12">
         <v>2841907955.0</v>
       </c>
       <c r="H12">
         <v>3099738441.0</v>
       </c>
       <c r="I12">
         <v>2014178121.0</v>
       </c>
       <c r="J12">
         <v>707902983.0</v>
       </c>
@@ -14482,51 +14540,51 @@
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
         <v>160</v>
       </c>
       <c r="B21">
-        <v>-12109000000.0</v>
+        <v>-6303000000.0</v>
       </c>
       <c r="C21">
         <v>-23739000000.0</v>
       </c>
       <c r="D21">
         <v>-50088499290.0</v>
       </c>
       <c r="E21">
         <v>1731803892.0</v>
       </c>
       <c r="F21">
         <v>1297161867.0</v>
       </c>
       <c r="G21">
         <v>-58147623369.0</v>
       </c>
       <c r="H21">
         <v>-505804185996.0</v>
       </c>
       <c r="I21">
         <v>-94086692401.0</v>
       </c>
       <c r="J21">
         <v>-95433945482.0</v>
       </c>
@@ -14575,51 +14633,53 @@
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
         <v>162</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>618245000000.0</v>
+      </c>
       <c r="C23">
         <v>615673000000.0</v>
       </c>
       <c r="D23">
         <v>598932000000.0</v>
       </c>
       <c r="E23">
         <v>647173569258.0</v>
       </c>
       <c r="F23">
         <v>555769131081.0</v>
       </c>
       <c r="G23">
         <v>487110042757.0</v>
       </c>
       <c r="H23">
         <v>1148813929195.0</v>
       </c>
       <c r="I23">
         <v>965292487553.0</v>
       </c>
       <c r="J23">
         <v>904702768468.0</v>
       </c>
       <c r="K23">
@@ -14904,51 +14964,51 @@
       <c r="J29">
         <v>-9409699630.0</v>
       </c>
       <c r="K29">
         <v>86572000000.0</v>
       </c>
       <c r="L29">
         <v>-37604000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
         <v>169</v>
       </c>
       <c r="B30">
-        <v>624051000000.0</v>
+        <v>35051000000.0</v>
       </c>
       <c r="C30">
         <v>44410000000.0</v>
       </c>
       <c r="D30">
         <v>20992951975.0</v>
       </c>
       <c r="E30">
         <v>31420746031.0</v>
       </c>
       <c r="F30">
         <v>22972388313.0</v>
       </c>
       <c r="G30">
         <v>35034425631.0</v>
       </c>
       <c r="H30">
         <v>90458990792.0</v>
       </c>
       <c r="I30">
         <v>87448016375.0</v>
       </c>
       <c r="J30">
         <v>97417650748.0</v>
       </c>
@@ -14965,51 +15025,53 @@
         <v>77154935015.0</v>
       </c>
       <c r="O30">
         <v>60829433337.0</v>
       </c>
       <c r="P30">
         <v>54319043482.0</v>
       </c>
       <c r="Q30">
         <v>36232541954.0</v>
       </c>
       <c r="R30">
         <v>36031400220.0</v>
       </c>
       <c r="S30">
         <v>43317890821.0</v>
       </c>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" t="s">
         <v>170</v>
       </c>
-      <c r="B31"/>
+      <c r="B31">
+        <v>-6930000000.0</v>
+      </c>
       <c r="C31">
         <v>-778000000.0</v>
       </c>
       <c r="D31">
         <v>11758468924.0</v>
       </c>
       <c r="E31">
         <v>-688144039.0</v>
       </c>
       <c r="F31">
         <v>-36016843.0</v>
       </c>
       <c r="G31">
         <v>-2395367686.0</v>
       </c>
       <c r="H31">
         <v>-1778536156.0</v>
       </c>
       <c r="I31">
         <v>-952323530.0</v>
       </c>
       <c r="J31">
         <v>723269302.0</v>
       </c>
       <c r="K31">
@@ -15376,57 +15438,57 @@
       </c>
       <c r="BY1" t="s">
         <v>173</v>
       </c>
       <c r="BZ1" t="s">
         <v>174</v>
       </c>
       <c r="CA1" t="s">
         <v>138</v>
       </c>
       <c r="CB1" t="s">
         <v>139</v>
       </c>
       <c r="CC1" t="s">
         <v>175</v>
       </c>
       <c r="CD1" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="2" spans="1:82">
       <c r="A2" t="s">
         <v>141</v>
       </c>
       <c r="B2">
-        <v>142976000000.0</v>
+        <v>143084000000.0</v>
       </c>
       <c r="C2">
-        <v>146244000000.0</v>
+        <v>146635000000.0</v>
       </c>
       <c r="D2">
-        <v>145489000000.0</v>
+        <v>145499000000.0</v>
       </c>
       <c r="E2">
         <v>141082000000.0</v>
       </c>
       <c r="F2">
         <v>149935000000.0</v>
       </c>
       <c r="G2">
         <v>142350468835.0</v>
       </c>
       <c r="H2">
         <v>150077554000.0</v>
       </c>
       <c r="I2">
         <v>127099726130.0</v>
       </c>
       <c r="J2">
         <v>151910114673.0</v>
       </c>
       <c r="K2">
         <v>145074401712.0</v>
       </c>
       <c r="L2">
         <v>27034894986.0</v>
       </c>
@@ -15623,53 +15685,59 @@
         <v>82390124500.0</v>
       </c>
       <c r="BY2">
         <v>51338097000.0</v>
       </c>
       <c r="BZ2">
         <v>36509941700.0</v>
       </c>
       <c r="CA2">
         <v>30470198700.0</v>
       </c>
       <c r="CB2">
         <v>35511054200.0</v>
       </c>
       <c r="CC2">
         <v>28894770000.0</v>
       </c>
       <c r="CD2">
         <v>31280812500.0</v>
       </c>
     </row>
     <row r="3" spans="1:82">
       <c r="A3" t="s">
         <v>142</v>
       </c>
-      <c r="B3"/>
-[...1 lines deleted...]
-      <c r="D3"/>
+      <c r="B3">
+        <v>7937000000.0</v>
+      </c>
+      <c r="C3">
+        <v>11239000000.0</v>
+      </c>
+      <c r="D3">
+        <v>8536000000.0</v>
+      </c>
       <c r="E3">
         <v>8000000.0</v>
       </c>
       <c r="F3">
         <v>34000000.0</v>
       </c>
       <c r="G3">
         <v>7903986838.0</v>
       </c>
       <c r="H3">
         <v>9596524000.0</v>
       </c>
       <c r="I3">
         <v>9270992250.0</v>
       </c>
       <c r="J3">
         <v>9757496734.0</v>
       </c>
       <c r="K3">
         <v>11642280904.0</v>
       </c>
       <c r="L3">
         <v>9138214722.0</v>
       </c>
       <c r="M3">
@@ -15723,75 +15791,75 @@
       <c r="AC3">
         <v>88234102.0</v>
       </c>
       <c r="AD3">
         <v>59710070.0</v>
       </c>
       <c r="AE3">
         <v>75204890.0</v>
       </c>
       <c r="AF3">
         <v>76344911.0</v>
       </c>
       <c r="AG3">
         <v>77356292.0</v>
       </c>
       <c r="AH3">
         <v>76720616.0</v>
       </c>
       <c r="AI3">
         <v>79425234.0</v>
       </c>
       <c r="AJ3">
         <v>45277978.0</v>
       </c>
       <c r="AK3">
-        <v>-79000000.0</v>
+        <v>26700383264.0</v>
       </c>
       <c r="AL3">
         <v>38000000.0</v>
       </c>
       <c r="AM3">
         <v>32224888.0</v>
       </c>
       <c r="AN3">
         <v>45893402.0</v>
       </c>
       <c r="AO3">
         <v>48375092.0</v>
       </c>
       <c r="AP3">
         <v>49506618.0</v>
       </c>
       <c r="AQ3">
         <v>133719790.0</v>
       </c>
       <c r="AR3">
         <v>93587616.0</v>
       </c>
       <c r="AS3">
-        <v>-7678516.0</v>
+        <v>19695420011.0</v>
       </c>
       <c r="AT3">
         <v>47758500.0</v>
       </c>
       <c r="AU3">
         <v>47790542.0</v>
       </c>
       <c r="AV3">
         <v>46340266.0</v>
       </c>
       <c r="AW3">
         <v>53948077.0</v>
       </c>
       <c r="AX3">
         <v>56067630.0</v>
       </c>
       <c r="AY3">
         <v>127428280.0</v>
       </c>
       <c r="AZ3">
         <v>213348255.0</v>
       </c>
       <c r="BA3">
         <v>95836330.0</v>
       </c>
@@ -15911,53 +15979,59 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
     </row>
     <row r="5" spans="1:82">
       <c r="A5" t="s">
         <v>144</v>
       </c>
-      <c r="B5"/>
-[...1 lines deleted...]
-      <c r="D5"/>
+      <c r="B5">
+        <v>-14401000000.0</v>
+      </c>
+      <c r="C5">
+        <v>11130000000.0</v>
+      </c>
+      <c r="D5">
+        <v>-5992000000.0</v>
+      </c>
       <c r="E5">
         <v>4291000000.0</v>
       </c>
       <c r="F5">
         <v>-15105000000.0</v>
       </c>
       <c r="G5">
         <v>4972139843.0</v>
       </c>
       <c r="H5">
         <v>-9225636000.0</v>
       </c>
       <c r="I5">
         <v>-18798780270.0</v>
       </c>
       <c r="J5">
         <v>172276745.0</v>
       </c>
       <c r="K5">
         <v>-1098394221.0</v>
       </c>
       <c r="L5">
         <v>-11112490051.0</v>
       </c>
       <c r="M5">
@@ -16011,75 +16085,75 @@
       <c r="AC5">
         <v>-39795364967.0</v>
       </c>
       <c r="AD5">
         <v>-23346316414.0</v>
       </c>
       <c r="AE5">
         <v>-15359618619.0</v>
       </c>
       <c r="AF5">
         <v>-27607408021.0</v>
       </c>
       <c r="AG5">
         <v>-26523104009.0</v>
       </c>
       <c r="AH5">
         <v>-24351239957.0</v>
       </c>
       <c r="AI5">
         <v>-20694934759.0</v>
       </c>
       <c r="AJ5">
         <v>-23379709284.0</v>
       </c>
       <c r="AK5">
-        <v>-32959000000.0</v>
+        <v>-33038000000.0</v>
       </c>
       <c r="AL5">
         <v>-18142738016.0</v>
       </c>
       <c r="AM5">
         <v>-65063084547.0</v>
       </c>
       <c r="AN5">
         <v>-29440678885.0</v>
       </c>
       <c r="AO5">
         <v>-33468922536.0</v>
       </c>
       <c r="AP5">
         <v>-29906506618.0</v>
       </c>
       <c r="AQ5">
         <v>-126727916562.0</v>
       </c>
       <c r="AR5">
         <v>-69605428853.0</v>
       </c>
       <c r="AS5">
-        <v>6641242984.0</v>
+        <v>6633564468.0</v>
       </c>
       <c r="AT5">
         <v>17244557300.0</v>
       </c>
       <c r="AU5">
         <v>22033744791.0</v>
       </c>
       <c r="AV5">
         <v>22924078550.0</v>
       </c>
       <c r="AW5">
         <v>56622931133.0</v>
       </c>
       <c r="AX5">
         <v>33266005536.0</v>
       </c>
       <c r="AY5">
         <v>29612927146.0</v>
       </c>
       <c r="AZ5">
         <v>7050329357.0</v>
       </c>
       <c r="BA5">
         <v>33338462176.0</v>
       </c>
@@ -16113,53 +16187,59 @@
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
     </row>
     <row r="6" spans="1:82">
       <c r="A6" t="s">
         <v>145</v>
       </c>
-      <c r="B6"/>
-[...1 lines deleted...]
-      <c r="D6"/>
+      <c r="B6">
+        <v>-6464000000.0</v>
+      </c>
+      <c r="C6">
+        <v>22369000000.0</v>
+      </c>
+      <c r="D6">
+        <v>2544000000.0</v>
+      </c>
       <c r="E6">
         <v>4299000000.0</v>
       </c>
       <c r="F6">
         <v>-15071000000.0</v>
       </c>
       <c r="G6">
         <v>12876126681.0</v>
       </c>
       <c r="H6">
         <v>370888000.0</v>
       </c>
       <c r="I6">
         <v>-9527788020.0</v>
       </c>
       <c r="J6">
         <v>9929773479.0</v>
       </c>
       <c r="K6">
         <v>10543886683.0</v>
       </c>
       <c r="L6">
         <v>-1974275329.0</v>
       </c>
       <c r="M6">
@@ -16213,120 +16293,120 @@
       <c r="AC6">
         <v>-39707130865.0</v>
       </c>
       <c r="AD6">
         <v>-23286606344.0</v>
       </c>
       <c r="AE6">
         <v>-15284413729.0</v>
       </c>
       <c r="AF6">
         <v>-27531063110.0</v>
       </c>
       <c r="AG6">
         <v>-26445747717.0</v>
       </c>
       <c r="AH6">
         <v>-24274519341.0</v>
       </c>
       <c r="AI6">
         <v>-20615509525.0</v>
       </c>
       <c r="AJ6">
         <v>-23334431306.0</v>
       </c>
       <c r="AK6">
-        <v>-33038000000.0</v>
+        <v>-6337616736.0</v>
       </c>
       <c r="AL6">
         <v>-18104738016.0</v>
       </c>
       <c r="AM6">
         <v>-65030859659.0</v>
       </c>
       <c r="AN6">
         <v>-29394785483.0</v>
       </c>
       <c r="AO6">
         <v>-33420547444.0</v>
       </c>
       <c r="AP6">
         <v>-29857000000.0</v>
       </c>
       <c r="AQ6">
         <v>-126594196772.0</v>
       </c>
       <c r="AR6">
         <v>-69511841237.0</v>
       </c>
       <c r="AS6">
-        <v>6633564468.0</v>
+        <v>26328984479.0</v>
       </c>
       <c r="AT6">
         <v>17292315800.0</v>
       </c>
       <c r="AU6">
         <v>22081535333.0</v>
       </c>
       <c r="AV6">
         <v>22970418816.0</v>
       </c>
       <c r="AW6">
         <v>56676879210.0</v>
       </c>
       <c r="AX6">
         <v>33322073166.0</v>
       </c>
       <c r="AY6">
         <v>29740355426.0</v>
       </c>
       <c r="AZ6">
         <v>7263677612.0</v>
       </c>
       <c r="BA6">
         <v>33434298506.0</v>
       </c>
       <c r="BB6">
         <v>36864041632.0</v>
       </c>
       <c r="BC6">
         <v>16756098541.0</v>
       </c>
       <c r="BD6">
         <v>37515251576.0</v>
       </c>
       <c r="BE6">
-        <v>13222595381.0</v>
+        <v>5734706560.0</v>
       </c>
       <c r="BF6">
         <v>9319354615.0</v>
       </c>
       <c r="BG6">
         <v>-12260214172.0</v>
       </c>
       <c r="BH6">
-        <v>-2797976440.0</v>
+        <v>-353672182.0</v>
       </c>
       <c r="BI6">
         <v>25792440812.0</v>
       </c>
       <c r="BJ6">
         <v>20777218114.0</v>
       </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
@@ -16488,57 +16568,57 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
     </row>
     <row r="9" spans="1:82">
       <c r="A9" t="s">
         <v>148</v>
       </c>
       <c r="B9">
-        <v>-2565000000.0</v>
+        <v>-2673000000.0</v>
       </c>
       <c r="C9">
-        <v>18155000000.0</v>
+        <v>17764000000.0</v>
       </c>
       <c r="D9">
-        <v>4183000000.0</v>
+        <v>4173000000.0</v>
       </c>
       <c r="E9">
         <v>13168000000.0</v>
       </c>
       <c r="F9">
         <v>-6314000000.0</v>
       </c>
       <c r="G9">
         <v>12401330405.0</v>
       </c>
       <c r="H9">
         <v>5294251000.0</v>
       </c>
       <c r="I9">
         <v>-5994367386.0</v>
       </c>
       <c r="J9">
         <v>8307000000.0</v>
       </c>
       <c r="K9">
         <v>12120295487.0</v>
       </c>
       <c r="L9">
         <v>-15915777265.0</v>
       </c>
@@ -16959,52 +17039,56 @@
         <v>4481114300.0</v>
       </c>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10">
         <v>38366970100.0</v>
       </c>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10">
         <v>13972074600.0</v>
       </c>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10">
         <v>91836442200.0</v>
       </c>
       <c r="CD10"/>
     </row>
     <row r="11" spans="1:82">
       <c r="A11" t="s">
         <v>150</v>
       </c>
-      <c r="B11"/>
-      <c r="C11"/>
+      <c r="B11">
+        <v>675000000.0</v>
+      </c>
+      <c r="C11">
+        <v>-1245000000.0</v>
+      </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11">
         <v>-269628033.0</v>
       </c>
       <c r="H11">
         <v>-100948000.0</v>
       </c>
       <c r="I11">
         <v>100948437.0</v>
       </c>
       <c r="J11">
         <v>846628033.0</v>
       </c>
       <c r="K11">
         <v>-4408844168.0</v>
       </c>
       <c r="L11">
         <v>11938327262.0</v>
       </c>
       <c r="M11">
         <v>-2342207967.0</v>
       </c>
       <c r="N11">
@@ -17182,57 +17266,57 @@
       </c>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11">
         <v>10704470400.0</v>
       </c>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11">
         <v>3555663700.0</v>
       </c>
       <c r="CB11"/>
       <c r="CC11">
         <v>19675533100.0</v>
       </c>
       <c r="CD11">
         <v>361360000.0</v>
       </c>
     </row>
     <row r="12" spans="1:82">
       <c r="A12" t="s">
         <v>151</v>
       </c>
       <c r="B12">
-        <v>133000000.0</v>
+        <v>221000000.0</v>
       </c>
       <c r="C12">
-        <v>96000000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="D12">
-        <v>339000000.0</v>
+        <v>591000000.0</v>
       </c>
       <c r="E12">
         <v>507000000.0</v>
       </c>
       <c r="F12">
         <v>457000000.0</v>
       </c>
       <c r="G12">
         <v>651595355.0</v>
       </c>
       <c r="H12">
         <v>473611000.0</v>
       </c>
       <c r="I12">
         <v>525572093.0</v>
       </c>
       <c r="J12">
         <v>211374286.0</v>
       </c>
       <c r="K12">
         <v>626975777.0</v>
       </c>
       <c r="L12">
         <v>2374805591.0</v>
       </c>
@@ -18538,57 +18622,57 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
     </row>
     <row r="21" spans="1:82">
       <c r="A21" t="s">
         <v>160</v>
       </c>
       <c r="B21">
-        <v>-13710000000.0</v>
+        <v>-14401000000.0</v>
       </c>
       <c r="C21">
-        <v>4311000000.0</v>
+        <v>11130000000.0</v>
       </c>
       <c r="D21">
-        <v>-5313000000.0</v>
+        <v>-5992000000.0</v>
       </c>
       <c r="E21">
         <v>4246000000.0</v>
       </c>
       <c r="F21">
         <v>-15353000000.0</v>
       </c>
       <c r="G21">
         <v>5288052823.0</v>
       </c>
       <c r="H21">
         <v>-9766903000.0</v>
       </c>
       <c r="I21">
         <v>-19872016870.0</v>
       </c>
       <c r="J21">
         <v>-524180112.0</v>
       </c>
       <c r="K21">
         <v>4154122660.0</v>
       </c>
       <c r="L21">
         <v>3355156497.0</v>
       </c>
@@ -18861,53 +18945,59 @@
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
     </row>
     <row r="23" spans="1:82">
       <c r="A23" t="s">
         <v>162</v>
       </c>
-      <c r="B23"/>
-[...1 lines deleted...]
-      <c r="D23"/>
+      <c r="B23">
+        <v>154812000000.0</v>
+      </c>
+      <c r="C23">
+        <v>153269000000.0</v>
+      </c>
+      <c r="D23">
+        <v>155664000000.0</v>
+      </c>
       <c r="E23">
         <v>150004000000.0</v>
       </c>
       <c r="F23">
         <v>158974000000.0</v>
       </c>
       <c r="G23">
         <v>149463746417.0</v>
       </c>
       <c r="H23">
         <v>165626299000.0</v>
       </c>
       <c r="I23">
         <v>140977375610.0</v>
       </c>
       <c r="J23">
         <v>160361419351.0</v>
       </c>
       <c r="K23">
         <v>153040574543.0</v>
       </c>
       <c r="L23">
         <v>7619395430.0</v>
       </c>
       <c r="M23">
@@ -19942,57 +20032,57 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
     </row>
     <row r="30" spans="1:82">
       <c r="A30" t="s">
         <v>169</v>
       </c>
       <c r="B30">
-        <v>154121000000.0</v>
+        <v>11728000000.0</v>
       </c>
       <c r="C30">
-        <v>160088000000.0</v>
+        <v>6634000000.0</v>
       </c>
       <c r="D30">
-        <v>154985000000.0</v>
+        <v>10165000000.0</v>
       </c>
       <c r="E30">
         <v>8922000000.0</v>
       </c>
       <c r="F30">
         <v>9039000000.0</v>
       </c>
       <c r="G30">
         <v>7113277582.0</v>
       </c>
       <c r="H30">
         <v>15061154000.0</v>
       </c>
       <c r="I30">
         <v>13877649480.0</v>
       </c>
       <c r="J30">
         <v>8175590679.0</v>
       </c>
       <c r="K30">
         <v>7966172831.0</v>
       </c>
       <c r="L30">
         <v>-19415499556.0</v>
       </c>
@@ -20149,53 +20239,59 @@
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
     </row>
     <row r="31" spans="1:82">
       <c r="A31" t="s">
         <v>170</v>
       </c>
-      <c r="B31"/>
-[...1 lines deleted...]
-      <c r="D31"/>
+      <c r="B31">
+        <v>99000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-7066000000.0</v>
+      </c>
+      <c r="D31">
+        <v>386000000.0</v>
+      </c>
       <c r="E31">
         <v>-462000000.0</v>
       </c>
       <c r="F31">
         <v>-122000000.0</v>
       </c>
       <c r="G31">
         <v>-742355546.0</v>
       </c>
       <c r="H31">
         <v>67656000.0</v>
       </c>
       <c r="I31">
         <v>-208176175.0</v>
       </c>
       <c r="J31">
         <v>105000000.0</v>
       </c>
       <c r="K31">
         <v>-4625541104.0</v>
       </c>
       <c r="L31">
         <v>-1150513402.0</v>
       </c>
       <c r="M31">
@@ -21200,51 +21296,53 @@
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
         <v>189</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>33404000000.0</v>
+      </c>
       <c r="C14">
         <v>36529000000.0</v>
       </c>
       <c r="D14">
         <v>39136910208.0</v>
       </c>
       <c r="E14">
         <v>41021020832.0</v>
       </c>
       <c r="F14">
         <v>44256743741.0</v>
       </c>
       <c r="G14">
         <v>48727396672.0</v>
       </c>
       <c r="H14">
         <v>76681072373.0</v>
       </c>
       <c r="I14">
         <v>100663730000.0</v>
       </c>
       <c r="J14">
         <v>106418184000.0</v>
       </c>
       <c r="K14">
@@ -21626,51 +21724,53 @@
         <v>70106785429.0</v>
       </c>
       <c r="O22">
         <v>69162140613.0</v>
       </c>
       <c r="P22">
         <v>-20697619228.0</v>
       </c>
       <c r="Q22">
         <v>14572510000.0</v>
       </c>
       <c r="R22">
         <v>27328221759.0</v>
       </c>
       <c r="S22">
         <v>21575954664.0</v>
       </c>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
         <v>197</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>-3124000000.0</v>
+      </c>
       <c r="C23">
         <v>-805000000.0</v>
       </c>
       <c r="D23">
         <v>-671000000.0</v>
       </c>
       <c r="E23">
         <v>-1327259681.0</v>
       </c>
       <c r="F23">
         <v>-1275164177.0</v>
       </c>
       <c r="G23">
         <v>-3227916160.0</v>
       </c>
       <c r="H23">
         <v>40000000000.0</v>
       </c>
       <c r="I23">
         <v>20000000000.0</v>
       </c>
       <c r="J23">
         <v>-6707591954.0</v>
       </c>
       <c r="K23">
@@ -21748,51 +21848,53 @@
       <c r="O24">
         <v>254623000.0</v>
       </c>
       <c r="P24">
         <v>1028054546.0</v>
       </c>
       <c r="Q24">
         <v>105441000.0</v>
       </c>
       <c r="R24">
         <v>85343376000.0</v>
       </c>
       <c r="S24">
         <v>58226294.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24">
         <v>2543000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
         <v>199</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>18045000000.0</v>
+      </c>
       <c r="C25">
         <v>-21030000000.0</v>
       </c>
       <c r="D25">
         <v>60067544109.0</v>
       </c>
       <c r="E25">
         <v>-46124562000.0</v>
       </c>
       <c r="F25">
         <v>-30877317015.0</v>
       </c>
       <c r="G25">
         <v>30748088681.0</v>
       </c>
       <c r="H25">
         <v>353424182113.0</v>
       </c>
       <c r="I25">
         <v>-46144209000.0</v>
       </c>
       <c r="J25">
         <v>-43552941000.0</v>
       </c>
       <c r="K25">
@@ -22344,51 +22446,51 @@
       </c>
       <c r="CB1" t="s">
         <v>139</v>
       </c>
       <c r="CC1" t="s">
         <v>175</v>
       </c>
       <c r="CD1" t="s">
         <v>176</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="2" spans="1:84">
       <c r="A2" t="s">
         <v>177</v>
       </c>
       <c r="B2">
         <v>30840000000.0</v>
       </c>
       <c r="C2">
-        <v>20192000000.0</v>
+        <v>47721000000.0</v>
       </c>
       <c r="D2">
         <v>41343000000.0</v>
       </c>
       <c r="E2">
         <v>40570000000.0</v>
       </c>
       <c r="F2">
         <v>37877000000.0</v>
       </c>
       <c r="G2">
         <v>-7658466000.0</v>
       </c>
       <c r="H2">
         <v>6877524000.0</v>
       </c>
       <c r="I2">
         <v>4541368927.0</v>
       </c>
       <c r="J2">
         <v>29796000000.0</v>
       </c>
       <c r="K2">
         <v>12771056000.0</v>
       </c>
@@ -22554,54 +22656,54 @@
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
     </row>
     <row r="3" spans="1:84">
       <c r="A3" t="s">
         <v>178</v>
       </c>
       <c r="B3">
         <v>8057000000</v>
       </c>
       <c r="C3">
-        <v>6973000000</v>
+        <v>3108000000</v>
       </c>
       <c r="D3">
-        <v>3865000000</v>
+        <v>2301000000</v>
       </c>
       <c r="E3">
         <v>613000000</v>
       </c>
       <c r="F3">
         <v>951000000</v>
       </c>
       <c r="G3">
         <v>2146392000</v>
       </c>
       <c r="H3">
         <v>3538551000</v>
       </c>
       <c r="I3">
         <v>11223851667</v>
       </c>
       <c r="J3">
         <v>2390000000</v>
       </c>
       <c r="K3">
         <v>8183516597</v>
       </c>
       <c r="L3">
         <v>8289934000</v>
       </c>
@@ -22611,51 +22713,51 @@
       <c r="N3">
         <v>4798197467</v>
       </c>
       <c r="O3">
         <v>5397116182</v>
       </c>
       <c r="P3">
         <v>13680152094</v>
       </c>
       <c r="Q3">
         <v>11010024807</v>
       </c>
       <c r="R3">
         <v>2774949454</v>
       </c>
       <c r="S3">
         <v>4366205901</v>
       </c>
       <c r="T3">
         <v>1093659005</v>
       </c>
       <c r="U3">
         <v>5939623113</v>
       </c>
       <c r="V3">
-        <v>5939623113</v>
+        <v>4</v>
       </c>
       <c r="W3">
         <v>7492500</v>
       </c>
       <c r="X3">
         <v>7492500</v>
       </c>
       <c r="Y3">
         <v>7492500</v>
       </c>
       <c r="Z3">
         <v>7492500</v>
       </c>
       <c r="AA3">
         <v>450522600</v>
       </c>
       <c r="AB3">
         <v>1171699355</v>
       </c>
       <c r="AC3">
         <v>1076683000</v>
       </c>
       <c r="AD3">
         <v>1517754580</v>
       </c>
@@ -22981,57 +23083,57 @@
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
     </row>
     <row r="6" spans="1:84">
       <c r="A6" t="s">
         <v>181</v>
       </c>
       <c r="B6">
-        <v>-21435000000.0</v>
+        <v>-3439000000.0</v>
       </c>
       <c r="C6">
-        <v>-7037000000.0</v>
+        <v>-16881000000.0</v>
       </c>
       <c r="D6">
-        <v>-17685000000.0</v>
+        <v>6378000000.0</v>
       </c>
       <c r="E6">
         <v>773000000.0</v>
       </c>
       <c r="F6">
         <v>2693000000.0</v>
       </c>
       <c r="G6">
         <v>45535466000.0</v>
       </c>
       <c r="H6">
         <v>-14535990000.0</v>
       </c>
       <c r="I6">
         <v>2336154753.0</v>
       </c>
       <c r="J6">
         <v>-25255000000.0</v>
       </c>
       <c r="K6">
         <v>17025070000.0</v>
       </c>
       <c r="L6">
         <v>-17980545488.0</v>
       </c>
@@ -23928,61 +24030,71 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
     </row>
     <row r="14" spans="1:84">
       <c r="A14" t="s">
         <v>189</v>
       </c>
-      <c r="B14"/>
-[...1 lines deleted...]
-      <c r="D14"/>
+      <c r="B14">
+        <v>7937000000.0</v>
+      </c>
+      <c r="C14">
+        <v>11239000000.0</v>
+      </c>
+      <c r="D14">
+        <v>8536000000.0</v>
+      </c>
       <c r="E14">
         <v>-6909000000.0</v>
       </c>
-      <c r="F14"/>
+      <c r="F14">
+        <v>6909000000.0</v>
+      </c>
       <c r="G14">
         <v>7903987000.0</v>
       </c>
-      <c r="H14"/>
+      <c r="H14">
+        <v>9596524178.0</v>
+      </c>
       <c r="I14">
         <v>9270992250.0</v>
       </c>
       <c r="J14">
         <v>9757496734.0</v>
       </c>
       <c r="K14">
         <v>11642280904.0</v>
       </c>
       <c r="L14">
         <v>9138214722.0</v>
       </c>
       <c r="M14">
         <v>9570349647.0</v>
       </c>
       <c r="N14">
         <v>8786064935.0</v>
       </c>
       <c r="O14">
         <v>9534098000.0</v>
       </c>
       <c r="P14">
         <v>10491520043.0</v>
       </c>
       <c r="Q14">
@@ -24221,57 +24333,57 @@
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
     </row>
     <row r="16" spans="1:84">
       <c r="A16" t="s">
         <v>191</v>
       </c>
       <c r="B16">
-        <v>9405000000.0</v>
+        <v>27401000000.0</v>
       </c>
       <c r="C16">
         <v>30840000000.0</v>
       </c>
       <c r="D16">
-        <v>20192000000.0</v>
+        <v>47721000000.0</v>
       </c>
       <c r="E16">
         <v>41343000000.0</v>
       </c>
       <c r="F16">
         <v>40570000000.0</v>
       </c>
       <c r="G16">
         <v>37877000000.0</v>
       </c>
       <c r="H16">
         <v>-7658466000.0</v>
       </c>
       <c r="I16">
         <v>6877524000.0</v>
       </c>
       <c r="J16">
         <v>4541000000.0</v>
       </c>
       <c r="K16">
         <v>29796125927.0</v>
       </c>
       <c r="L16">
         <v>12771056310.0</v>
       </c>
@@ -25109,51 +25221,51 @@
       <c r="CF21"/>
     </row>
     <row r="22" spans="1:84">
       <c r="A22" t="s">
         <v>154</v>
       </c>
       <c r="B22">
         <v>-14973000000.0</v>
       </c>
       <c r="C22">
         <v>7000000000.0</v>
       </c>
       <c r="D22">
         <v>-5639000000.0</v>
       </c>
       <c r="E22">
         <v>3554000000.0</v>
       </c>
       <c r="F22">
         <v>-15354000000.0</v>
       </c>
       <c r="G22">
         <v>4741313000.0</v>
       </c>
       <c r="H22">
-        <v>-9692667251.0</v>
+        <v>-9692667250.0</v>
       </c>
       <c r="I22">
         <v>-19425300803.0</v>
       </c>
       <c r="J22">
         <v>-937344660.0</v>
       </c>
       <c r="K22">
         <v>1637086925.0</v>
       </c>
       <c r="L22">
         <v>-7013830192.0</v>
       </c>
       <c r="M22">
         <v>-26070341258.0</v>
       </c>
       <c r="N22">
         <v>-4774440472.0</v>
       </c>
       <c r="O22">
         <v>7210265000.0</v>
       </c>
       <c r="P22">
         <v>7704247000.0</v>
       </c>
@@ -25320,100 +25432,104 @@
       <c r="BU22">
         <v>1705422600.0</v>
       </c>
       <c r="BV22">
         <v>38366970100.0</v>
       </c>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22">
         <v>13972074600.0</v>
       </c>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22">
         <v>72160909100.0</v>
       </c>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
     </row>
     <row r="23" spans="1:84">
       <c r="A23" t="s">
         <v>197</v>
       </c>
-      <c r="B23"/>
-      <c r="C23"/>
+      <c r="B23">
+        <v>-386000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-3002000000.0</v>
+      </c>
       <c r="D23"/>
       <c r="E23">
         <v>15000000000.0</v>
       </c>
       <c r="F23">
         <v>12000000000.0</v>
       </c>
       <c r="G23">
         <v>-156027000.0</v>
       </c>
       <c r="H23">
         <v>-216324000.0</v>
       </c>
       <c r="I23">
         <v>-256324491.0</v>
       </c>
       <c r="J23">
         <v>-176000000.0</v>
       </c>
       <c r="K23">
         <v>-671203737.0</v>
       </c>
       <c r="L23">
-        <v>43543967685.0</v>
+        <v>-46893239837.0</v>
       </c>
       <c r="M23">
         <v>51092134237.0</v>
       </c>
       <c r="N23">
         <v>-4798197467.0</v>
       </c>
       <c r="O23">
         <v>-536657891.0</v>
       </c>
       <c r="P23">
         <v>178522984.0</v>
       </c>
       <c r="Q23">
         <v>-650333730.0</v>
       </c>
       <c r="R23">
         <v>-318791044.0</v>
       </c>
       <c r="S23">
         <v>1145772943.0</v>
       </c>
       <c r="T23">
-        <v>-1093659005.0</v>
+        <v>-2420937120.0</v>
       </c>
       <c r="U23">
         <v>-5303259477.0</v>
       </c>
       <c r="V23">
         <v>636363636.0</v>
       </c>
       <c r="W23">
         <v>-3227916160.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23">
         <v>8000000000.0</v>
       </c>
       <c r="AA23">
         <v>40000000000.0</v>
       </c>
       <c r="AB23">
         <v>-10000000000.0</v>
       </c>
       <c r="AC23">
         <v>15000000000.0</v>
       </c>
       <c r="AD23">
@@ -25732,79 +25848,85 @@
       </c>
       <c r="BT24">
         <v>47075500.0</v>
       </c>
       <c r="BU24">
         <v>223620200.0</v>
       </c>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24">
         <v>2543000000.0</v>
       </c>
       <c r="CF24"/>
     </row>
     <row r="25" spans="1:84">
       <c r="A25" t="s">
         <v>199</v>
       </c>
-      <c r="B25"/>
-[...1 lines deleted...]
-      <c r="D25"/>
+      <c r="B25">
+        <v>-24167000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1481000000.0</v>
+      </c>
+      <c r="D25">
+        <v>16253000000.0</v>
+      </c>
       <c r="E25">
         <v>4707000000.0</v>
       </c>
       <c r="F25">
         <v>3750000000.0</v>
       </c>
       <c r="G25">
         <v>-2807289000.0</v>
       </c>
       <c r="H25">
         <v>-10781114000.0</v>
       </c>
       <c r="I25">
         <v>48791445255.0</v>
       </c>
       <c r="J25">
         <v>-56508000000.0</v>
       </c>
       <c r="K25">
         <v>47096565497.0</v>
       </c>
       <c r="L25">
         <v>22596261384.0</v>
       </c>
       <c r="M25">
-        <v>-11718203092.0</v>
+        <v>-22113649920.0</v>
       </c>
       <c r="N25">
         <v>1874766000.0</v>
       </c>
       <c r="O25">
         <v>17698834000.0</v>
       </c>
       <c r="P25">
         <v>-61572321000.0</v>
       </c>
       <c r="Q25">
         <v>-10539273884.0</v>
       </c>
       <c r="R25">
         <v>-1774667624.0</v>
       </c>
       <c r="S25">
         <v>-19751004000.0</v>
       </c>
       <c r="T25">
         <v>-34945374000.0</v>
       </c>
       <c r="U25">
         <v>34109410000.0</v>
       </c>
@@ -26112,56 +26234,58 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
     </row>
     <row r="28" spans="1:84">
       <c r="A28" t="s">
         <v>202</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>17610000000.0</v>
+      </c>
       <c r="C28">
-        <v>-41124000000.0</v>
+        <v>-3002000000.0</v>
       </c>
       <c r="D28">
-        <v>-38122000000.0</v>
+        <v>-38000000000.0</v>
       </c>
       <c r="E28">
         <v>-16000000.0</v>
       </c>
       <c r="F28">
         <v>-106000000.0</v>
       </c>
       <c r="G28">
         <v>37843973000.0</v>
       </c>
       <c r="H28">
         <v>-216324000.0</v>
       </c>
       <c r="I28">
         <v>-25256324491.0</v>
       </c>
       <c r="J28">
         <v>24824000000.0</v>
       </c>
       <c r="K28">
         <v>-4870098137.0</v>
       </c>
       <c r="L28">
         <v>-46893239837.0</v>
       </c>
@@ -26308,56 +26432,58 @@
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28">
         <v>13396919000.0</v>
       </c>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28">
         <v>268775300.0</v>
       </c>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
     </row>
     <row r="29" spans="1:84">
       <c r="A29" t="s">
         <v>203</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-31203000000.0</v>
+      </c>
       <c r="C29">
-        <v>41010000000.0</v>
+        <v>16758000000.0</v>
       </c>
       <c r="D29">
-        <v>24252000000.0</v>
+        <v>19150000000.0</v>
       </c>
       <c r="E29">
         <v>1352000000.0</v>
       </c>
       <c r="F29">
         <v>3750000000.0</v>
       </c>
       <c r="G29">
         <v>9838011000.0</v>
       </c>
       <c r="H29">
         <v>-10781114000.0</v>
       </c>
       <c r="I29">
         <v>38816330911.0</v>
       </c>
       <c r="J29">
         <v>-47688000000.0</v>
       </c>
       <c r="K29">
         <v>60375933326.0</v>
       </c>
       <c r="L29">
         <v>24720645914.0</v>
       </c>
@@ -26548,56 +26674,58 @@
       </c>
       <c r="BX29">
         <v>3386493500.0</v>
       </c>
       <c r="BY29">
         <v>17534296000.0</v>
       </c>
       <c r="BZ29">
         <v>3807397700.0</v>
       </c>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29">
         <v>6634000000.0</v>
       </c>
       <c r="CF29">
         <v>1357420000.0</v>
       </c>
     </row>
     <row r="30" spans="1:84">
       <c r="A30" t="s">
         <v>204</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>-7842000000.0</v>
+      </c>
       <c r="C30">
-        <v>-6923000000.0</v>
+        <v>-3108000000.0</v>
       </c>
       <c r="D30">
-        <v>-3815000000.0</v>
+        <v>-2301000000.0</v>
       </c>
       <c r="E30">
         <v>-563000000.0</v>
       </c>
       <c r="F30">
         <v>-951000000.0</v>
       </c>
       <c r="G30">
         <v>-2146392000.0</v>
       </c>
       <c r="H30">
         <v>-3538551000.0</v>
       </c>
       <c r="I30">
         <v>-11223851667.0</v>
       </c>
       <c r="J30">
         <v>-2390000000.0</v>
       </c>
       <c r="K30">
         <v>-8183516597.0</v>
       </c>
       <c r="L30">
         <v>4192048000.0</v>
       </c>