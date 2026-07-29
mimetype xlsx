--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1358,51 +1358,51 @@
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
         <v>3757732000.0</v>
       </c>
       <c r="C29">
         <v>3941813000.0</v>
       </c>
       <c r="D29">
         <v>2934113000.0</v>
       </c>
       <c r="E29">
         <v>2949112000.0</v>
       </c>
       <c r="F29">
         <v>2805193000.0</v>
       </c>
       <c r="G29"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
-        <v>197600000.0</v>
+        <v>202790000.0</v>
       </c>
       <c r="C30">
         <v>261212000.0</v>
       </c>
       <c r="D30">
         <v>130616000.0</v>
       </c>
       <c r="E30">
         <v>101106000.0</v>
       </c>
       <c r="F30">
         <v>80749000.0</v>
       </c>
       <c r="G30">
         <v>65275000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
@@ -1543,51 +1543,51 @@
       </c>
       <c r="B38">
         <v>5453000.0</v>
       </c>
       <c r="C38">
         <v>19030000.0</v>
       </c>
       <c r="D38">
         <v>14895000.0</v>
       </c>
       <c r="E38">
         <v>564000.0</v>
       </c>
       <c r="F38">
         <v>449000.0</v>
       </c>
       <c r="G38">
         <v>336000.0</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
-        <v>20827000.0</v>
+        <v>15637000.0</v>
       </c>
       <c r="C39">
         <v>14358000.0</v>
       </c>
       <c r="D39">
         <v>18547000.0</v>
       </c>
       <c r="E39">
         <v>10343000.0</v>
       </c>
       <c r="F39">
         <v>6251000.0</v>
       </c>
       <c r="G39">
         <v>7651000.0</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>312968000.0</v>
       </c>
       <c r="C40">
@@ -3172,54 +3172,54 @@
       </c>
       <c r="K29">
         <v>2934113000.0</v>
       </c>
       <c r="L29">
         <v>2919704000.0</v>
       </c>
       <c r="M29">
         <v>2962230000.0</v>
       </c>
       <c r="N29">
         <v>2961753000.0</v>
       </c>
       <c r="O29">
         <v>2949112000.0</v>
       </c>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
-        <v>238376000.0</v>
+        <v>246101000.0</v>
       </c>
       <c r="C30">
-        <v>197600000.0</v>
+        <v>202790000.0</v>
       </c>
       <c r="D30">
         <v>220760000.0</v>
       </c>
       <c r="E30">
         <v>229930000.0</v>
       </c>
       <c r="F30">
         <v>273548000.0</v>
       </c>
       <c r="G30">
         <v>261212000.0</v>
       </c>
       <c r="H30">
         <v>293927000.0</v>
       </c>
       <c r="I30">
         <v>208850000.0</v>
       </c>
       <c r="J30">
         <v>161567000.0</v>
       </c>
       <c r="K30">
         <v>130616000.0</v>
       </c>
@@ -3560,54 +3560,54 @@
       <c r="H38">
         <v>8340000.0</v>
       </c>
       <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38"/>
       <c r="L38">
         <v>607000.0</v>
       </c>
       <c r="M38">
         <v>577000.0</v>
       </c>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
-        <v>22875000.0</v>
+        <v>15150000.0</v>
       </c>
       <c r="C39">
-        <v>20827000.0</v>
+        <v>15637000.0</v>
       </c>
       <c r="D39">
         <v>18737000.0</v>
       </c>
       <c r="E39">
         <v>9163000.0</v>
       </c>
       <c r="F39">
         <v>11778000.0</v>
       </c>
       <c r="G39">
         <v>14358000.0</v>
       </c>
       <c r="H39">
         <v>23911000.0</v>
       </c>
       <c r="I39">
         <v>20008000.0</v>
       </c>
       <c r="J39">
         <v>9476000.0</v>
       </c>
       <c r="K39">
         <v>18547000.0</v>
       </c>
@@ -4584,74 +4584,74 @@
         <v>174463000.0</v>
       </c>
       <c r="F3">
         <v>160045000.0</v>
       </c>
       <c r="G3">
         <v>145632000.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>84</v>
       </c>
       <c r="B5">
-        <v>414519000.0</v>
+        <v>311842000.0</v>
       </c>
       <c r="C5">
         <v>273052000.0</v>
       </c>
       <c r="D5">
         <v>257650000.0</v>
       </c>
       <c r="E5">
         <v>305224000.0</v>
       </c>
       <c r="F5">
         <v>207030000.0</v>
       </c>
       <c r="G5">
         <v>118774000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>85</v>
       </c>
       <c r="B6">
-        <v>693344000.0</v>
+        <v>590667000.0</v>
       </c>
       <c r="C6">
         <v>533324000.0</v>
       </c>
       <c r="D6">
         <v>440519000.0</v>
       </c>
       <c r="E6">
         <v>479687000.0</v>
       </c>
       <c r="F6">
         <v>367075000.0</v>
       </c>
       <c r="G6">
         <v>264406000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -5353,119 +5353,119 @@
         <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>84</v>
       </c>
       <c r="B5">
-        <v>116460000.0</v>
+        <v>69361000.0</v>
       </c>
       <c r="C5">
-        <v>103671000.0</v>
+        <v>87966000.0</v>
       </c>
       <c r="D5">
-        <v>103953000.0</v>
+        <v>35908000.0</v>
       </c>
       <c r="E5">
-        <v>106336000.0</v>
+        <v>99184000.0</v>
       </c>
       <c r="F5">
-        <v>100559000.0</v>
+        <v>88784000.0</v>
       </c>
       <c r="G5">
         <v>86427000.0</v>
       </c>
       <c r="H5">
         <v>45596000.0</v>
       </c>
       <c r="I5">
         <v>61182000.0</v>
       </c>
       <c r="J5">
         <v>79847000.0</v>
       </c>
       <c r="K5">
         <v>38915000.0</v>
       </c>
       <c r="L5">
         <v>69380000.0</v>
       </c>
       <c r="M5">
         <v>97026000.0</v>
       </c>
       <c r="N5">
         <v>52329000.0</v>
       </c>
       <c r="O5">
         <v>-483000.0</v>
       </c>
       <c r="P5">
         <v>110096000.0</v>
       </c>
       <c r="Q5">
         <v>48511000.0</v>
       </c>
       <c r="R5">
         <v>62203000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>85</v>
       </c>
       <c r="B6">
-        <v>185141000.0</v>
+        <v>138042000.0</v>
       </c>
       <c r="C6">
-        <v>176863000.0</v>
+        <v>161158000.0</v>
       </c>
       <c r="D6">
-        <v>170281999.0</v>
+        <v>102236999.0</v>
       </c>
       <c r="E6">
-        <v>172471000.0</v>
+        <v>165319000.0</v>
       </c>
       <c r="F6">
-        <v>171088000.0</v>
+        <v>159313000.0</v>
       </c>
       <c r="G6">
         <v>156840000.0</v>
       </c>
       <c r="H6">
         <v>119048000.0</v>
       </c>
       <c r="I6">
         <v>130645000.0</v>
       </c>
       <c r="J6">
         <v>126791000.0</v>
       </c>
       <c r="K6">
         <v>85370000.0</v>
       </c>
       <c r="L6">
         <v>115467000.0</v>
       </c>
       <c r="M6">
         <v>142456000.0</v>
       </c>
       <c r="N6">
         <v>97226000.0</v>
       </c>
@@ -6899,57 +6899,57 @@
       </c>
       <c r="B14">
         <v>276185000.0</v>
       </c>
       <c r="C14">
         <v>260272000.0</v>
       </c>
       <c r="D14">
         <v>182869000.0</v>
       </c>
       <c r="E14">
         <v>174463000.0</v>
       </c>
       <c r="F14">
         <v>160045000.0</v>
       </c>
       <c r="G14">
         <v>145632000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>125</v>
       </c>
       <c r="B15">
-        <v>-159557000.0</v>
+        <v>159557000.0</v>
       </c>
       <c r="C15">
-        <v>-133886000.0</v>
+        <v>133886000.0</v>
       </c>
       <c r="D15">
-        <v>-72093000.0</v>
+        <v>72093000.0</v>
       </c>
       <c r="E15">
         <v>838000000.0</v>
       </c>
       <c r="F15">
         <v>1132000.0</v>
       </c>
       <c r="G15">
         <v>1132000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>126</v>
       </c>
       <c r="B16">
         <v>3179000.0</v>
       </c>
       <c r="C16">
         <v>4750000.0</v>
       </c>
       <c r="D16">
         <v>5562000.0</v>
       </c>
       <c r="E16">
@@ -7912,60 +7912,60 @@
       </c>
       <c r="M14">
         <v>45430000.0</v>
       </c>
       <c r="N14">
         <v>44897000.0</v>
       </c>
       <c r="O14">
         <v>44550000.0</v>
       </c>
       <c r="P14">
         <v>44111000.0</v>
       </c>
       <c r="Q14">
         <v>46814000.0</v>
       </c>
       <c r="R14">
         <v>42405000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>125</v>
       </c>
       <c r="B15">
-        <v>-42604000.0</v>
+        <v>42604000.0</v>
       </c>
       <c r="C15">
-        <v>-42986000.0</v>
+        <v>42986000.0</v>
       </c>
       <c r="D15">
-        <v>-39978000.0</v>
+        <v>39978000.0</v>
       </c>
       <c r="E15">
-        <v>-40148000.0</v>
+        <v>40148000.0</v>
       </c>
       <c r="F15">
         <v>36445000.0</v>
       </c>
       <c r="G15">
         <v>36380000.0</v>
       </c>
       <c r="H15">
         <v>35113000.0</v>
       </c>
       <c r="I15">
         <v>32578000.0</v>
       </c>
       <c r="J15">
         <v>29815000.0</v>
       </c>
       <c r="K15">
         <v>29793000.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>42300000.0</v>
       </c>