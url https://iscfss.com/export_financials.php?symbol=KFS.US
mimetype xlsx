--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -15906,63 +15906,63 @@
       <c r="E39">
         <v>-34235000.0</v>
       </c>
       <c r="F39">
         <v>-26050000.0</v>
       </c>
       <c r="G39">
         <v>-24567000.0</v>
       </c>
       <c r="H39">
         <v>-25021000.0</v>
       </c>
       <c r="I39">
         <v>-28023000.0</v>
       </c>
       <c r="J39">
         <v>-19852000.0</v>
       </c>
       <c r="K39">
         <v>-19342000.0</v>
       </c>
       <c r="L39">
         <v>-29769000.0</v>
       </c>
       <c r="M39">
-        <v>-36439000.0</v>
+        <v>-62137000.0</v>
       </c>
       <c r="N39">
         <v>-58482000.0</v>
       </c>
       <c r="O39">
         <v>-115940000.0</v>
       </c>
       <c r="P39">
         <v>-105572000.0</v>
       </c>
       <c r="Q39">
-        <v>-48423000.0</v>
+        <v>-69913000.0</v>
       </c>
       <c r="R39">
         <v>-70555000.0</v>
       </c>
       <c r="S39">
         <v>-56595000.0</v>
       </c>
       <c r="T39">
         <v>-71579000.0</v>
       </c>
       <c r="U39">
         <v>-58017000.0</v>
       </c>
       <c r="V39">
         <v>-58660000.0</v>
       </c>
       <c r="W39">
         <v>-16480000.0</v>
       </c>
       <c r="X39">
         <v>-12986000.0</v>
       </c>
       <c r="Y39">
         <v>-48618000.0</v>
       </c>
@@ -16159,51 +16159,51 @@
       <c r="DB39">
         <v>0.0</v>
       </c>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
     </row>
     <row r="40" spans="1:122">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>68029000.0</v>
+        <v>-3908000.0</v>
       </c>
       <c r="C40">
         <v>-1550000.0</v>
       </c>
       <c r="D40">
         <v>-385000.0</v>
       </c>
       <c r="E40">
         <v>107131000.0</v>
       </c>
       <c r="F40">
         <v>-655000.0</v>
       </c>
       <c r="G40">
         <v>103724000.0</v>
       </c>
       <c r="H40">
         <v>-168000.0</v>
       </c>
       <c r="I40">
         <v>19959000.0</v>
       </c>
       <c r="J40">
         <v>-61963000.0</v>
       </c>
@@ -19993,51 +19993,51 @@
       <c r="D53">
         <v>7607000.0</v>
       </c>
       <c r="E53">
         <v>7707000.0</v>
       </c>
       <c r="F53">
         <v>7391000.0</v>
       </c>
       <c r="G53">
         <v>8139000.0</v>
       </c>
       <c r="H53">
         <v>7276000.0</v>
       </c>
       <c r="I53">
         <v>7560000.0</v>
       </c>
       <c r="J53">
         <v>163000.0</v>
       </c>
       <c r="K53">
         <v>161000.0</v>
       </c>
       <c r="L53">
-        <v>160000.0</v>
+        <v>35975000.0</v>
       </c>
       <c r="M53">
         <v>158000.0</v>
       </c>
       <c r="N53">
         <v>37315000.0</v>
       </c>
       <c r="O53">
         <v>37748000.0</v>
       </c>
       <c r="P53">
         <v>36885000.0</v>
       </c>
       <c r="Q53">
         <v>157000.0</v>
       </c>
       <c r="R53">
         <v>35307000.0</v>
       </c>
       <c r="S53">
         <v>35823000.0</v>
       </c>
       <c r="T53">
         <v>34496000.0</v>
       </c>
@@ -23356,51 +23356,51 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>187</v>
       </c>
       <c r="B5">
         <v>-8555000.0</v>
       </c>
       <c r="C5">
         <v>-3470000.0</v>
       </c>
       <c r="D5">
         <v>29901000.0</v>
       </c>
       <c r="E5">
         <v>43049000.0</v>
       </c>
       <c r="F5">
         <v>-469000.0</v>
       </c>
       <c r="G5">
-        <v>7385000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H5">
         <v>-74858000.0</v>
       </c>
       <c r="I5">
         <v>-6389000.0</v>
       </c>
       <c r="J5">
         <v>-17569000.0</v>
       </c>
       <c r="K5">
         <v>-52179000.0</v>
       </c>
       <c r="L5">
         <v>-2772000.0</v>
       </c>
       <c r="M5">
         <v>-13011000.0</v>
       </c>
       <c r="N5">
         <v>-36928000.0</v>
       </c>
       <c r="O5">
         <v>-49066000.0</v>
       </c>
@@ -23454,51 +23454,51 @@
       </c>
       <c r="AF5">
         <v>146644.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>188</v>
       </c>
       <c r="B6">
         <v>670000.0</v>
       </c>
       <c r="C6">
         <v>3527000.0</v>
       </c>
       <c r="D6">
         <v>36121000.0</v>
       </c>
       <c r="E6">
         <v>49498000.0</v>
       </c>
       <c r="F6">
         <v>4598000.0</v>
       </c>
       <c r="G6">
-        <v>14113000.0</v>
+        <v>6728000.0</v>
       </c>
       <c r="H6">
         <v>30000.0</v>
       </c>
       <c r="I6">
         <v>322000.0</v>
       </c>
       <c r="J6">
         <v>-16417000.0</v>
       </c>
       <c r="K6">
         <v>1258000.0</v>
       </c>
       <c r="L6">
         <v>-1528000.0</v>
       </c>
       <c r="M6">
         <v>-11224000.0</v>
       </c>
       <c r="N6">
         <v>-33090000.0</v>
       </c>
       <c r="O6">
         <v>-46111000.0</v>
       </c>
@@ -26408,57 +26408,57 @@
       <c r="H3">
         <v>1597000.0</v>
       </c>
       <c r="I3">
         <v>1704000.0</v>
       </c>
       <c r="J3">
         <v>1540000.0</v>
       </c>
       <c r="K3">
         <v>1754000.0</v>
       </c>
       <c r="L3">
         <v>1492000.0</v>
       </c>
       <c r="M3">
         <v>1482000.0</v>
       </c>
       <c r="N3">
         <v>1492000.0</v>
       </c>
       <c r="O3">
         <v>-467000.0</v>
       </c>
       <c r="P3">
-        <v>2244000.0</v>
+        <v>1420000.0</v>
       </c>
       <c r="Q3">
-        <v>2342000.0</v>
+        <v>1517000.0</v>
       </c>
       <c r="R3">
-        <v>2330000.0</v>
+        <v>1506000.0</v>
       </c>
       <c r="S3">
         <v>2258000.0</v>
       </c>
       <c r="T3">
         <v>3231000.0</v>
       </c>
       <c r="U3">
         <v>1590000.0</v>
       </c>
       <c r="V3">
         <v>1548000.0</v>
       </c>
       <c r="W3">
         <v>1723000.0</v>
       </c>
       <c r="X3">
         <v>1670000.0</v>
       </c>
       <c r="Y3">
         <v>1668000.0</v>
       </c>
       <c r="Z3">
         <v>1773000.0</v>
       </c>
@@ -26477,51 +26477,51 @@
       <c r="AE3">
         <v>1612000.0</v>
       </c>
       <c r="AF3">
         <v>1356000.0</v>
       </c>
       <c r="AG3">
         <v>271000.0</v>
       </c>
       <c r="AH3">
         <v>1388000.0</v>
       </c>
       <c r="AI3">
         <v>286000.0</v>
       </c>
       <c r="AJ3">
         <v>286000.0</v>
       </c>
       <c r="AK3">
         <v>1353000.0</v>
       </c>
       <c r="AL3">
         <v>291000.0</v>
       </c>
       <c r="AM3">
-        <v>-139000.0</v>
+        <v>818000.0</v>
       </c>
       <c r="AN3">
         <v>779000.0</v>
       </c>
       <c r="AO3">
         <v>307000.0</v>
       </c>
       <c r="AP3">
         <v>295000.0</v>
       </c>
       <c r="AQ3">
         <v>307000.0</v>
       </c>
       <c r="AR3">
         <v>446000.0</v>
       </c>
       <c r="AS3">
         <v>474000.0</v>
       </c>
       <c r="AT3">
         <v>317000.0</v>
       </c>
       <c r="AU3">
         <v>-219000.0</v>
       </c>
@@ -27066,132 +27066,132 @@
       <c r="D5">
         <v>1143999.0</v>
       </c>
       <c r="E5">
         <v>-2031000.0</v>
       </c>
       <c r="F5">
         <v>-2126000.0</v>
       </c>
       <c r="G5">
         <v>-515000.0</v>
       </c>
       <c r="H5">
         <v>-982000.0</v>
       </c>
       <c r="I5">
         <v>-1087000.0</v>
       </c>
       <c r="J5">
         <v>-288000.0</v>
       </c>
       <c r="K5">
         <v>-1186000.0</v>
       </c>
       <c r="L5">
-        <v>-265000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M5">
-        <v>-1089000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N5">
         <v>31403000.0</v>
       </c>
       <c r="O5">
         <v>-7726000.0</v>
       </c>
       <c r="P5">
-        <v>48204000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q5">
-        <v>1873000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R5">
-        <v>-82000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S5">
-        <v>3247000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T5">
-        <v>199000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U5">
-        <v>-812000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V5">
-        <v>998000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W5">
-        <v>651000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X5">
         <v>-1141000.0</v>
       </c>
       <c r="Y5">
         <v>-50000.0</v>
       </c>
       <c r="Z5">
         <v>433000.0</v>
       </c>
       <c r="AA5">
         <v>-2208000.0</v>
       </c>
       <c r="AB5">
         <v>1386000.0</v>
       </c>
       <c r="AC5">
         <v>-1142000.0</v>
       </c>
       <c r="AD5">
         <v>-604000.0</v>
       </c>
       <c r="AE5">
         <v>-1636000.0</v>
       </c>
       <c r="AF5">
         <v>-136000.0</v>
       </c>
       <c r="AG5">
         <v>-4217000.0</v>
       </c>
       <c r="AH5">
         <v>-958000.0</v>
       </c>
       <c r="AI5">
         <v>-26537000.0</v>
       </c>
       <c r="AJ5">
         <v>1612000.0</v>
       </c>
       <c r="AK5">
         <v>-4109000.0</v>
       </c>
       <c r="AL5">
         <v>-257000.0</v>
       </c>
       <c r="AM5">
-        <v>-5136000.0</v>
+        <v>-6093000.0</v>
       </c>
       <c r="AN5">
         <v>205000.0</v>
       </c>
       <c r="AO5">
         <v>-1357000.0</v>
       </c>
       <c r="AP5">
         <v>-376000.0</v>
       </c>
       <c r="AQ5">
         <v>-2152000.0</v>
       </c>
       <c r="AR5">
         <v>-785000.0</v>
       </c>
       <c r="AS5">
         <v>1931000.0</v>
       </c>
       <c r="AT5">
         <v>2395000.0</v>
       </c>
       <c r="AU5">
         <v>661000.0</v>
       </c>
@@ -27434,84 +27434,84 @@
       <c r="D6">
         <v>3819999.0</v>
       </c>
       <c r="E6">
         <v>-160000.0</v>
       </c>
       <c r="F6">
         <v>-300000.0</v>
       </c>
       <c r="G6">
         <v>1641000.0</v>
       </c>
       <c r="H6">
         <v>615000.0</v>
       </c>
       <c r="I6">
         <v>617000.0</v>
       </c>
       <c r="J6">
         <v>1252000.0</v>
       </c>
       <c r="K6">
         <v>568000.0</v>
       </c>
       <c r="L6">
-        <v>1227000.0</v>
+        <v>1492000.0</v>
       </c>
       <c r="M6">
-        <v>393000.0</v>
+        <v>1482000.0</v>
       </c>
       <c r="N6">
         <v>32895000.0</v>
       </c>
       <c r="O6">
         <v>-8193000.0</v>
       </c>
       <c r="P6">
-        <v>50448000.0</v>
+        <v>1420000.0</v>
       </c>
       <c r="Q6">
-        <v>4215000.0</v>
+        <v>1517000.0</v>
       </c>
       <c r="R6">
-        <v>2248000.0</v>
+        <v>1506000.0</v>
       </c>
       <c r="S6">
-        <v>5505000.0</v>
+        <v>2258000.0</v>
       </c>
       <c r="T6">
-        <v>3430000.0</v>
+        <v>3231000.0</v>
       </c>
       <c r="U6">
-        <v>778000.0</v>
+        <v>1590000.0</v>
       </c>
       <c r="V6">
-        <v>2546000.0</v>
+        <v>1548000.0</v>
       </c>
       <c r="W6">
-        <v>2374000.0</v>
+        <v>1723000.0</v>
       </c>
       <c r="X6">
         <v>529000.0</v>
       </c>
       <c r="Y6">
         <v>1618000.0</v>
       </c>
       <c r="Z6">
         <v>2206000.0</v>
       </c>
       <c r="AA6">
         <v>-1665000.0</v>
       </c>
       <c r="AB6">
         <v>3159000.0</v>
       </c>
       <c r="AC6">
         <v>625000.0</v>
       </c>
       <c r="AD6">
         <v>1002000.0</v>
       </c>
       <c r="AE6">
         <v>-24000.0</v>
       </c>
@@ -32012,51 +32012,51 @@
       <c r="F21">
         <v>-3356000.0</v>
       </c>
       <c r="G21">
         <v>-1825000.0</v>
       </c>
       <c r="H21">
         <v>-672000.0</v>
       </c>
       <c r="I21">
         <v>-2249000.0</v>
       </c>
       <c r="J21">
         <v>-288000.0</v>
       </c>
       <c r="K21">
         <v>-2317000.0</v>
       </c>
       <c r="L21">
         <v>-208000.0</v>
       </c>
       <c r="M21">
         <v>393000.0</v>
       </c>
       <c r="N21">
-        <v>-978000.0</v>
+        <v>-68000.0</v>
       </c>
       <c r="O21">
         <v>-11321000.0</v>
       </c>
       <c r="P21">
         <v>-4296000.0</v>
       </c>
       <c r="Q21">
         <v>1528000.0</v>
       </c>
       <c r="R21">
         <v>-758000.0</v>
       </c>
       <c r="S21">
         <v>-1960000.0</v>
       </c>
       <c r="T21">
         <v>-114000.0</v>
       </c>
       <c r="U21">
         <v>778000.0</v>
       </c>
       <c r="V21">
         <v>822000.0</v>
       </c>
@@ -33805,51 +33805,53 @@
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
     </row>
     <row r="27" spans="1:122">
       <c r="A27" t="s">
         <v>209</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>16529000.0</v>
+      </c>
       <c r="C27">
         <v>439000.0</v>
       </c>
       <c r="D27">
         <v>439000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>200000.0</v>
       </c>
       <c r="J27">
         <v>238000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>207000.0</v>
       </c>
       <c r="M27">
         <v>100000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
@@ -37611,51 +37613,51 @@
       </c>
       <c r="AB23">
         <v>-0.25</v>
       </c>
       <c r="AC23">
         <v>-65106.74</v>
       </c>
       <c r="AD23">
         <v>-103702254.33</v>
       </c>
       <c r="AE23">
         <v>-0.72</v>
       </c>
       <c r="AF23">
         <v>-0.4</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>236</v>
       </c>
       <c r="B24">
         <v>-46000.0</v>
       </c>
       <c r="C24">
-        <v>1136000.0</v>
+        <v>1408000.0</v>
       </c>
       <c r="D24">
         <v>-14487000.0</v>
       </c>
       <c r="E24">
         <v>54996000.0</v>
       </c>
       <c r="F24">
         <v>365000.0</v>
       </c>
       <c r="G24">
         <v>6928000.0</v>
       </c>
       <c r="H24">
         <v>8839000.0</v>
       </c>
       <c r="I24">
         <v>4062000.0</v>
       </c>
       <c r="J24">
         <v>1017000.0</v>
       </c>
       <c r="K24">
         <v>1255000.0</v>
       </c>
@@ -43214,54 +43216,54 @@
       <c r="G18">
         <v>-234000.0</v>
       </c>
       <c r="H18">
         <v>218000.0</v>
       </c>
       <c r="I18">
         <v>307390.0</v>
       </c>
       <c r="J18">
         <v>59000.0</v>
       </c>
       <c r="K18">
         <v>-16899094.0</v>
       </c>
       <c r="L18">
         <v>-910380.0</v>
       </c>
       <c r="M18">
         <v>-1674470.0</v>
       </c>
       <c r="N18">
         <v>-6693000.0</v>
       </c>
       <c r="O18">
-        <v>2721000.0</v>
+        <v>-23917000.0</v>
       </c>
       <c r="P18">
-        <v>3317000.0</v>
+        <v>3274000.0</v>
       </c>
       <c r="Q18">
         <v>2315550.0</v>
       </c>
       <c r="R18">
         <v>3729000.0</v>
       </c>
       <c r="S18">
         <v>1995000.0</v>
       </c>
       <c r="T18">
         <v>3281000.0</v>
       </c>
       <c r="U18">
         <v>-9917000.0</v>
       </c>
       <c r="V18">
         <v>-2097000.0</v>
       </c>
       <c r="W18">
         <v>1197000.0</v>
       </c>
       <c r="X18">
         <v>1383000.0</v>
       </c>
@@ -44990,84 +44992,84 @@
       <c r="A24" t="s">
         <v>236</v>
       </c>
       <c r="B24">
         <v>27000.0</v>
       </c>
       <c r="C24">
         <v>142000.0</v>
       </c>
       <c r="D24">
         <v>366000.0</v>
       </c>
       <c r="E24">
         <v>-2320000.0</v>
       </c>
       <c r="F24">
         <v>-3166000.0</v>
       </c>
       <c r="G24">
         <v>-21069583.0</v>
       </c>
       <c r="H24">
         <v>-22320000.0</v>
       </c>
       <c r="I24">
-        <v>1336000.0</v>
+        <v>-0.46</v>
       </c>
       <c r="J24">
         <v>24000.0</v>
       </c>
       <c r="K24">
         <v>146.0</v>
       </c>
       <c r="L24">
         <v>-7.38</v>
       </c>
       <c r="M24">
         <v>-11038.0</v>
       </c>
       <c r="N24">
         <v>5308000.0</v>
       </c>
       <c r="O24">
         <v>41086255.0</v>
       </c>
       <c r="P24">
         <v>176286.0</v>
       </c>
       <c r="Q24">
-        <v>-1933000.0</v>
+        <v>-0.4</v>
       </c>
       <c r="R24">
         <v>8000.0</v>
       </c>
       <c r="S24">
         <v>-2270000.0</v>
       </c>
       <c r="T24">
-        <v>-9015000.0</v>
+        <v>0.41</v>
       </c>
       <c r="U24">
         <v>-1352000.0</v>
       </c>
       <c r="V24">
         <v>13768000.0</v>
       </c>
       <c r="W24">
         <v>240000.0</v>
       </c>
       <c r="X24">
         <v>3452000.0</v>
       </c>
       <c r="Y24">
         <v>-4136000.0</v>
       </c>
       <c r="Z24">
         <v>5178000.0</v>
       </c>
       <c r="AA24">
         <v>-190000.0</v>
       </c>
       <c r="AB24">
         <v>1027000.0</v>
       </c>