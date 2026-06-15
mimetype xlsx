--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1168,51 +1171,53 @@
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>28</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>38214000000.0</v>
+      </c>
       <c r="C2">
         <v>36125000000.0</v>
       </c>
       <c r="D2">
         <v>36005000000.0</v>
       </c>
       <c r="E2">
         <v>8310694000000.0</v>
       </c>
       <c r="F2">
         <v>12328543000000.0</v>
       </c>
       <c r="G2">
         <v>8615672000000.0</v>
       </c>
       <c r="H2">
         <v>27555000000.0</v>
       </c>
       <c r="I2">
         <v>25831000000.0</v>
       </c>
       <c r="J2">
         <v>21767000000.0</v>
       </c>
       <c r="K2">
@@ -1468,51 +1473,53 @@
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>33</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>901113000000.0</v>
+      </c>
       <c r="C7">
         <v>964399000000.0</v>
       </c>
       <c r="D7">
         <v>588803000000.0</v>
       </c>
       <c r="E7">
         <v>592697000000.0</v>
       </c>
       <c r="F7">
         <v>578808000000.0</v>
       </c>
       <c r="G7">
         <v>559113000000.0</v>
       </c>
       <c r="H7">
         <v>544439000000.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
@@ -1522,51 +1529,53 @@
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>34</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2090558000000.0</v>
+      </c>
       <c r="C8">
         <v>2090558000000.0</v>
       </c>
       <c r="D8">
         <v>2090558000000.0</v>
       </c>
       <c r="E8">
         <v>2090558000000.0</v>
       </c>
       <c r="F8">
         <v>2090558000000.0</v>
       </c>
       <c r="G8">
         <v>2090558000000.0</v>
       </c>
       <c r="H8">
         <v>2090558000000.0</v>
       </c>
       <c r="I8">
         <v>2090558000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1624,51 +1633,53 @@
         <v>16423054000000.0</v>
       </c>
       <c r="M9">
         <v>15013304689.64</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
         <v>36</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>35649807000000.0</v>
+      </c>
       <c r="C10">
         <v>30792747000000.0</v>
       </c>
       <c r="D10">
         <v>30787443000000.0</v>
       </c>
       <c r="E10">
         <v>32063421000000.0</v>
       </c>
       <c r="F10">
         <v>32052164000000.0</v>
       </c>
       <c r="G10">
         <v>26712366000000.0</v>
       </c>
       <c r="H10">
         <v>21987962000000.0</v>
       </c>
       <c r="I10">
         <v>21461705000000.0</v>
       </c>
       <c r="J10">
         <v>21034570000000.0</v>
       </c>
       <c r="K10">
@@ -2266,51 +2277,53 @@
       </c>
       <c r="L19">
         <v>56359143000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
         <v>46</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>633665000000.0</v>
+      </c>
       <c r="C20">
         <v>874048000000.0</v>
       </c>
       <c r="D20">
         <v>866974000000.0</v>
       </c>
       <c r="E20">
         <v>845155000000.0</v>
       </c>
       <c r="F20">
         <v>806407000000.0</v>
       </c>
       <c r="G20">
         <v>763582000000.0</v>
       </c>
       <c r="H20">
         <v>275741000000.0</v>
       </c>
       <c r="I20">
         <v>275220000000.0</v>
       </c>
       <c r="J20">
         <v>273450000000.0</v>
       </c>
       <c r="K20">
@@ -2706,51 +2719,53 @@
         <v>44904829000000.0</v>
       </c>
       <c r="M25">
         <v>37580586890.94</v>
       </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>52</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>2.24582114E+14</v>
+      </c>
       <c r="C26">
         <v>2.10741881E+14</v>
       </c>
       <c r="D26">
         <v>1.99162111E+14</v>
       </c>
       <c r="E26">
         <v>1.82206589E+14</v>
       </c>
       <c r="F26">
         <v>1.71302404E+14</v>
       </c>
       <c r="G26">
         <v>1.61215464E+14</v>
       </c>
       <c r="H26">
         <v>1.26478995E+14</v>
       </c>
       <c r="I26">
         <v>1.13675505E+14</v>
       </c>
       <c r="J26">
         <v>1.00222464E+14</v>
       </c>
       <c r="K26">
@@ -2804,51 +2819,53 @@
         <v>0.0</v>
       </c>
       <c r="M27">
         <v>0.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>54</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>94897980000000.0</v>
+      </c>
       <c r="C28">
         <v>1.09978223E+14</v>
       </c>
       <c r="D28">
         <v>1.06253689E+14</v>
       </c>
       <c r="E28">
         <v>1.08352148E+14</v>
       </c>
       <c r="F28">
         <v>71415248000000.0</v>
       </c>
       <c r="G28">
         <v>63636958000000.0</v>
       </c>
       <c r="H28">
         <v>64661325000000.0</v>
       </c>
       <c r="I28">
         <v>64248114000000.0</v>
       </c>
       <c r="J28">
         <v>54083127000000.0</v>
       </c>
       <c r="K28">
@@ -2888,51 +2905,53 @@
         <v>27096049774000.0</v>
       </c>
       <c r="W28">
         <v>29098328000000.0</v>
       </c>
       <c r="X28">
         <v>35628973750000.0</v>
       </c>
       <c r="Y28">
         <v>39991190971000.0</v>
       </c>
       <c r="Z28">
         <v>29319072345000.0</v>
       </c>
       <c r="AA28">
         <v>14681345096000.0</v>
       </c>
       <c r="AB28">
         <v>4441461000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>55</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1.89595998E+14</v>
+      </c>
       <c r="C29">
         <v>1.84892417E+14</v>
       </c>
       <c r="D29">
         <v>1.77729998E+14</v>
       </c>
       <c r="E29">
         <v>1.88778381E+14</v>
       </c>
       <c r="F29">
         <v>1.71803144E+14</v>
       </c>
       <c r="G29">
         <v>1.32293887E+14</v>
       </c>
       <c r="H29">
         <v>1.1162326E+14</v>
       </c>
       <c r="I29">
         <v>1.10046122E+14</v>
       </c>
       <c r="J29">
         <v>97181526000000.0</v>
       </c>
       <c r="K29"/>
@@ -3940,51 +3959,53 @@
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44">
         <v>159000000.0</v>
       </c>
       <c r="AB44"/>
     </row>
     <row r="45" spans="1:28">
       <c r="A45" t="s">
         <v>71</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>10553276000000.0</v>
+      </c>
       <c r="C45">
         <v>10515863000000.0</v>
       </c>
       <c r="D45">
         <v>9637484000000.0</v>
       </c>
       <c r="E45">
         <v>9402247000000.0</v>
       </c>
       <c r="F45">
         <v>9495076000000.0</v>
       </c>
       <c r="G45">
         <v>5433554000000.0</v>
       </c>
       <c r="H45">
         <v>4386000000.0</v>
       </c>
       <c r="I45">
         <v>765000000.0</v>
       </c>
       <c r="J45">
         <v>895141000000.0</v>
       </c>
       <c r="K45">
@@ -4018,51 +4039,53 @@
         <v>1500322774572.8</v>
       </c>
       <c r="W45">
         <v>1581112000000.0</v>
       </c>
       <c r="X45">
         <v>2001727500000.0</v>
       </c>
       <c r="Y45">
         <v>2120682087060.7</v>
       </c>
       <c r="Z45">
         <v>2031247048340.6</v>
       </c>
       <c r="AA45">
         <v>1463209857277.5</v>
       </c>
       <c r="AB45">
         <v>744636000000.0</v>
       </c>
     </row>
     <row r="46" spans="1:28">
       <c r="A46" t="s">
         <v>72</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>5133801000000.0</v>
+      </c>
       <c r="C46">
         <v>5390015000000.0</v>
       </c>
       <c r="D46">
         <v>4945699000000.0</v>
       </c>
       <c r="E46">
         <v>4991467000000.0</v>
       </c>
       <c r="F46">
         <v>5239898000000.0</v>
       </c>
       <c r="G46">
         <v>5433554000000.0</v>
       </c>
       <c r="H46">
         <v>5067377000000.0</v>
       </c>
       <c r="I46">
         <v>4272127000000.0</v>
       </c>
       <c r="J46">
         <v>4201697000000.0</v>
       </c>
       <c r="K46">
@@ -4524,51 +4547,53 @@
       </c>
       <c r="V52">
         <v>6052995904944.0</v>
       </c>
       <c r="W52">
         <v>15105165000000.0</v>
       </c>
       <c r="X52">
         <v>22128553750000.0</v>
       </c>
       <c r="Y52">
         <v>23718962032267.0</v>
       </c>
       <c r="Z52">
         <v>16320107792940.0</v>
       </c>
       <c r="AA52">
         <v>9417677599717.0</v>
       </c>
       <c r="AB52"/>
     </row>
     <row r="53" spans="1:28">
       <c r="A53" t="s">
         <v>79</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>99919485000000.0</v>
+      </c>
       <c r="C53">
         <v>93895912000000.0</v>
       </c>
       <c r="D53">
         <v>82498140000000.0</v>
       </c>
       <c r="E53">
         <v>58299841000000.0</v>
       </c>
       <c r="F53">
         <v>60376243000000.0</v>
       </c>
       <c r="G53">
         <v>61825197000000.0</v>
       </c>
       <c r="H53">
         <v>46060953000000.0</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
@@ -5042,57 +5067,57 @@
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
     </row>
     <row r="60" spans="1:28">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
         <v>61371093000000.0</v>
       </c>
       <c r="C60">
         <v>57888952000000.0</v>
       </c>
       <c r="D60">
         <v>56692684000000.0</v>
       </c>
       <c r="E60">
-        <v>48362812000000.0</v>
+        <v>49642914000000.0</v>
       </c>
       <c r="F60">
-        <v>47460582000000.0</v>
+        <v>5.58087013E+14</v>
       </c>
       <c r="G60">
-        <v>42503676000000.0</v>
+        <v>5.18278859E+14</v>
       </c>
       <c r="H60">
         <v>38533918000000.0</v>
       </c>
       <c r="I60">
         <v>35703916000000.0</v>
       </c>
       <c r="J60">
         <v>34038685000000.0</v>
       </c>
       <c r="K60">
         <v>30998044000000.0</v>
       </c>
       <c r="L60">
         <v>28680621000000.0</v>
       </c>
       <c r="M60">
         <v>27315092000000.0</v>
       </c>
       <c r="N60">
         <v>25982274000000.0</v>
       </c>
       <c r="O60">
         <v>24887069000000.0</v>
       </c>
@@ -5245,715 +5270,721 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA62"/>
+  <dimension ref="A1:DB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CZ1" t="s">
         <v>165</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
+      <c r="DB1" t="s">
+        <v>167</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2"/>
-      <c r="C2"/>
+      <c r="C2">
+        <v>38214000000.0</v>
+      </c>
       <c r="D2"/>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
+      <c r="E2"/>
       <c r="F2">
         <v>36125000000.0</v>
       </c>
-      <c r="G2"/>
+      <c r="G2">
+        <v>36125000000.0</v>
+      </c>
       <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>36005000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3594575000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3.98943631E+14</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>8310694000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3.88888452E+14</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3.90346134E+14</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>-88215984000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12328543000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3.72023918E+14</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3.57283273E+14</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3.48403321E+14</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3.39270753E+14</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31184000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>33563000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>37507000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29519000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>27555000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>28294000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>26563000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>26574000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>25831000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>243459258727.19</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>237103595559.85</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>246817745000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>21767000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>220033954000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>214515380000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>216573613000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>19076000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>213628161000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>17305000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>19076000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>18233000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>19716000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15938000000.0</v>
       </c>
       <c r="AS2">
         <v>15938000000.0</v>
       </c>
       <c r="AT2">
+        <v>15938000000.0</v>
+      </c>
+      <c r="AU2">
         <v>19578000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>194210397000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>203005229000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>189753104000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>18527000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>188092497000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>172216783000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>174837172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18165000000.0</v>
       </c>
       <c r="BC2">
         <v>18165000000.0</v>
       </c>
       <c r="BD2">
+        <v>18165000000.0</v>
+      </c>
+      <c r="BE2">
         <v>173265854000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>172109356000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>164296591000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>158762620000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>173533564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3703325000000.0</v>
       </c>
       <c r="BJ2">
         <v>3703325000000.0</v>
       </c>
       <c r="BK2">
         <v>3703325000000.0</v>
       </c>
       <c r="BL2">
+        <v>3703325000000.0</v>
+      </c>
+      <c r="BM2">
         <v>147385930000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>156339539000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>148188783000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>149417993000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>136227970000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>121528004000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>128534363000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>137480534000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>149781765000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>149955332000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4195516000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>146084922000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>142599509000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>137251840000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3527695367624.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>135825237000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>132217413000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>127747028000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3271416009915.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>124040723000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>123924607000.0</v>
       </c>
-      <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>3376034000000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2">
         <v>4129405000000.0</v>
       </c>
-      <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>4462785289111.0</v>
       </c>
-      <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
-      <c r="CT2">
+      <c r="CT2"/>
+      <c r="CU2">
         <v>4619185293840.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>47646668000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>46598248000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>44438516000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>44869000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>48985016000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>47379073000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>44197903000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...1 lines deleted...]
-      </c>
+      <c r="Y3"/>
       <c r="Z3">
         <v>0.0</v>
       </c>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
@@ -5983,100 +6014,101 @@
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4"/>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -6106,362 +6138,366 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5">
+        <v>2254621513000.0</v>
+      </c>
+      <c r="C5">
         <v>59582290000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-450598000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-276887000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-401586000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5579500000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>494967000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5847984000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4284851000000.0</v>
       </c>
       <c r="J5">
         <v>4284851000000.0</v>
       </c>
       <c r="K5">
+        <v>4284851000000.0</v>
+      </c>
+      <c r="L5">
         <v>2101772000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1910088000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2713053000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1788167000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3177610000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2067494000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1054945000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-322591000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1449653000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>501595000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>294466000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>630011000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>386367000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>290258000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>173106000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>348021000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>500584000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>476423000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>352097000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>177806000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>230212000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>189472000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>174981000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>537668000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>652080000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>698053000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>438523000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>405329000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>596539000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>645219000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>602453000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>430244000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>469456000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>492058000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>572105000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>461679000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>582018000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>354365000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>333022000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>336312000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>302830000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>313772000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>402486000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>295142000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>400657000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>205196000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>181530000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>161039000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>258623000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>336189000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>562759000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373163000000.0</v>
       </c>
       <c r="BK5">
         <v>373163000000.0</v>
       </c>
-      <c r="BL5"/>
+      <c r="BL5">
+        <v>373163000000.0</v>
+      </c>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
-      <c r="BP5">
+      <c r="BP5"/>
+      <c r="BQ5">
         <v>966134000000.0</v>
       </c>
-      <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>966134000000.0</v>
       </c>
-      <c r="BS5"/>
       <c r="BT5"/>
-      <c r="BU5">
+      <c r="BU5"/>
+      <c r="BV5">
         <v>454210000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-132986000000.0</v>
       </c>
-      <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
-      <c r="BZ5">
+      <c r="BZ5"/>
+      <c r="CA5">
         <v>404894880000.0</v>
       </c>
-      <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-55951834000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>106193000000.0</v>
       </c>
-      <c r="CI5"/>
-      <c r="CJ5">
+      <c r="CJ5"/>
+      <c r="CK5">
         <v>253333333000.0</v>
       </c>
-      <c r="CK5"/>
-      <c r="CL5">
+      <c r="CL5"/>
+      <c r="CM5">
         <v>64157500000.0</v>
       </c>
-      <c r="CM5"/>
-      <c r="CN5">
+      <c r="CN5"/>
+      <c r="CO5">
         <v>486250000000.0</v>
       </c>
-      <c r="CO5"/>
-      <c r="CP5">
+      <c r="CP5"/>
+      <c r="CQ5">
         <v>165635824000.0</v>
       </c>
-      <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
-      <c r="CT5">
+      <c r="CT5"/>
+      <c r="CU5">
         <v>810575560000.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>160482490000.0</v>
       </c>
-      <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...1 lines deleted...]
-      </c>
+      <c r="Y6"/>
       <c r="Z6">
         <v>0.0</v>
       </c>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
@@ -6490,114 +6526,117 @@
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>901113000000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>964399000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>588803000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>592697000000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>578808000000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>559113000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>548087000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>566235000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>560253000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>544439000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>561999000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>573617000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>554331000000.0</v>
       </c>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -6627,56 +6666,59 @@
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
         <v>34</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2090558000000.0</v>
+      </c>
       <c r="C8">
         <v>2090558000000.0</v>
       </c>
       <c r="D8">
         <v>2090558000000.0</v>
       </c>
       <c r="E8">
         <v>2090558000000.0</v>
       </c>
       <c r="F8">
         <v>2090558000000.0</v>
       </c>
       <c r="G8">
         <v>2090558000000.0</v>
       </c>
       <c r="H8">
         <v>2090558000000.0</v>
       </c>
       <c r="I8">
         <v>2090558000000.0</v>
       </c>
       <c r="J8">
         <v>2090558000000.0</v>
       </c>
       <c r="K8">
@@ -6687,51 +6729,53 @@
       </c>
       <c r="M8">
         <v>2090558000000.0</v>
       </c>
       <c r="N8">
         <v>2090558000000.0</v>
       </c>
       <c r="O8">
         <v>2090558000000.0</v>
       </c>
       <c r="P8">
         <v>2090558000000.0</v>
       </c>
       <c r="Q8">
         <v>2090558000000.0</v>
       </c>
       <c r="R8">
         <v>2090558000000.0</v>
       </c>
       <c r="S8">
         <v>2090558000000.0</v>
       </c>
       <c r="T8">
         <v>2090558000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>2090558000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6772,140 +6816,141 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
         <v>35</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>16633518000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>17100602000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16645909000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17080534000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>17124092000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>17095258000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>16649170000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>17130565000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>17422021000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>16940731000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17422063000000.0</v>
       </c>
       <c r="P9">
         <v>17422063000000.0</v>
       </c>
       <c r="Q9">
-        <v>17421563000000.0</v>
+        <v>17422063000000.0</v>
       </c>
       <c r="R9">
         <v>17421563000000.0</v>
       </c>
       <c r="S9">
+        <v>17421563000000.0</v>
+      </c>
+      <c r="T9">
         <v>17422867000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>17204896000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>17204925000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17204921000000.0</v>
       </c>
       <c r="W9">
         <v>17204921000000.0</v>
       </c>
       <c r="X9">
+        <v>17204921000000.0</v>
+      </c>
+      <c r="Y9">
         <v>17209447000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>17604210000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>17604109000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>17603914000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>17604670000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>15525092615.46</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>0.01</v>
       </c>
-      <c r="AE9">
-[...2 lines deleted...]
-      <c r="AF9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
@@ -6935,321 +6980,327 @@
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
         <v>36</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>20377782999000.0</v>
+      </c>
       <c r="C10">
+        <v>35649807000000.0</v>
+      </c>
+      <c r="D10">
         <v>25270758000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34118314000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>30657613000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>24608867000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>26228938000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>31053065000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>30787443000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-16818777000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>31946108000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>31610850000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32063421000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>28955066000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>27496770000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>31610409000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>32052164000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>28984257000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>27827815000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24436938000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>30148816000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>26712366000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>26503384000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>23627899000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>24266809000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>21987962000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>23160530000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23682098000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>20359046000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>21461705000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>18349698000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>19776387000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>21044991000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>21034570000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>22974483000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>19166122000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>18934003000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>19119197000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>17019073000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>16954102000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>20041320000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>17524772000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>20199481000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>19119176000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14842367000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>16767500000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>16587876000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>15587672000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>15939591000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>16191954000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>14138204000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11795810000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>11038778000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>10592605000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>12638278000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>10415433000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>13084553000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>9186557000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>9278043000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>8942424000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>6400811000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6256193000000.0</v>
       </c>
       <c r="BK10">
         <v>6256193000000.0</v>
       </c>
-      <c r="BL10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL10">
+        <v>6256193000000.0</v>
+      </c>
+      <c r="BM10"/>
       <c r="BN10">
         <v>2695569000000.0</v>
       </c>
       <c r="BO10">
         <v>2695569000000.0</v>
       </c>
       <c r="BP10">
+        <v>2695569000000.0</v>
+      </c>
+      <c r="BQ10">
         <v>9133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3073410000000.0</v>
       </c>
       <c r="BR10">
         <v>3073410000000.0</v>
       </c>
       <c r="BS10">
         <v>3073410000000.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BT10">
+        <v>3073410000000.0</v>
+      </c>
+      <c r="BU10"/>
+      <c r="BV10">
         <v>5891515000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2839466000000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>4003919973646.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>3562479265736.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>3299216000000.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>2676666663990.0</v>
       </c>
-      <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>3914898750000.0</v>
       </c>
-      <c r="CM10"/>
-      <c r="CN10">
+      <c r="CN10"/>
+      <c r="CO10">
         <v>4201250000000.0</v>
       </c>
-      <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>3892066428095.0</v>
       </c>
-      <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>3634505922176.0</v>
       </c>
-      <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10">
         <v>4042059658976.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>2205000000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
+      <c r="DB10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7313,351 +7364,355 @@
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
         <v>38</v>
       </c>
-      <c r="B12"/>
-      <c r="C12">
+      <c r="B12">
+        <v>20377782999000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>1.21551129E+14</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1.29210141E+14</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1.26411785E+14</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24608867000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1.15680583E+14</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>27080178000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25826588000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-16818777000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>31946108000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1.11694414E+14</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>90363262000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1.07855713E+14</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>84864316000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>88172788000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>92428407000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>87973283000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>92554262000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>86782949000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>30148816000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>88537563000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>85876241000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>23627899000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>70279122000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>68048915000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>23160530000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23682098000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>20359046000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>21461705000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>18349698000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>19776387000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>21044991000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>21034570000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>22974483000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>19166122000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>18934003000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>19119197000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>17019073000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>16954102000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20041320000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>17524772000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>20199481000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>19119176000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14842367000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>16767500000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>16587876000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>15587672000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>15939591000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>16191954000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>14138204000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11795810000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>11038778000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>10592605000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>12638278000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>10415433000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>13084553000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>9186557000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>9278043000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8942424000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>6400811000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6256193000000.0</v>
       </c>
       <c r="BK12">
         <v>6256193000000.0</v>
       </c>
-      <c r="BL12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL12">
+        <v>6256193000000.0</v>
+      </c>
+      <c r="BM12"/>
       <c r="BN12">
         <v>2695569000000.0</v>
       </c>
       <c r="BO12">
         <v>2695569000000.0</v>
       </c>
       <c r="BP12">
+        <v>2695569000000.0</v>
+      </c>
+      <c r="BQ12">
         <v>9133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3073410000000.0</v>
       </c>
       <c r="BR12">
         <v>3073410000000.0</v>
       </c>
       <c r="BS12">
         <v>3073410000000.0</v>
       </c>
-      <c r="BT12"/>
-      <c r="BU12">
+      <c r="BT12">
+        <v>3073410000000.0</v>
+      </c>
+      <c r="BU12"/>
+      <c r="BV12">
         <v>5891515000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2839466000000.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>4003919973646.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>3562479265736.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>3299216000000.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>2676666663990.0</v>
       </c>
-      <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>3914898750000.0</v>
       </c>
-      <c r="CM12"/>
-      <c r="CN12">
+      <c r="CN12"/>
+      <c r="CO12">
         <v>4201250000000.0</v>
       </c>
-      <c r="CO12"/>
-      <c r="CP12">
+      <c r="CP12"/>
+      <c r="CQ12">
         <v>3892066428095.0</v>
       </c>
-      <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>3634505922176.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>4042059658976.0</v>
       </c>
-      <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
-        <v>2090558000000.0</v>
+        <v>2059997772000.0</v>
       </c>
       <c r="C13">
         <v>2090558000000.0</v>
       </c>
       <c r="D13">
         <v>2090558000000.0</v>
       </c>
       <c r="E13">
         <v>2090558000000.0</v>
       </c>
       <c r="F13">
         <v>2090558000000.0</v>
       </c>
       <c r="G13">
         <v>2090558000000.0</v>
       </c>
       <c r="H13">
         <v>2090558000000.0</v>
       </c>
       <c r="I13">
         <v>2090558000000.0</v>
       </c>
       <c r="J13">
+        <v>2090558000000.0</v>
+      </c>
+      <c r="K13">
         <v>2090557685000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2090558000000.0</v>
       </c>
       <c r="L13">
         <v>2090558000000.0</v>
       </c>
       <c r="M13">
         <v>2090558000000.0</v>
       </c>
       <c r="N13">
         <v>2090558000000.0</v>
       </c>
       <c r="O13">
         <v>2090558000000.0</v>
       </c>
       <c r="P13">
         <v>2090558000000.0</v>
       </c>
       <c r="Q13">
         <v>2090558000000.0</v>
       </c>
       <c r="R13">
         <v>2090558000000.0</v>
       </c>
       <c r="S13">
         <v>2090558000000.0</v>
       </c>
@@ -7697,51 +7752,51 @@
       <c r="AE13">
         <v>2090558000000.0</v>
       </c>
       <c r="AF13">
         <v>2090558000000.0</v>
       </c>
       <c r="AG13">
         <v>2090558000000.0</v>
       </c>
       <c r="AH13">
         <v>2090558000000.0</v>
       </c>
       <c r="AI13">
         <v>2090558000000.0</v>
       </c>
       <c r="AJ13">
         <v>2090558000000.0</v>
       </c>
       <c r="AK13">
         <v>2090558000000.0</v>
       </c>
       <c r="AL13">
         <v>2090558000000.0</v>
       </c>
       <c r="AM13">
-        <v>1931758000000.0</v>
+        <v>2090558000000.0</v>
       </c>
       <c r="AN13">
         <v>1931758000000.0</v>
       </c>
       <c r="AO13">
         <v>1931758000000.0</v>
       </c>
       <c r="AP13">
         <v>1931758000000.0</v>
       </c>
       <c r="AQ13">
         <v>1931758000000.0</v>
       </c>
       <c r="AR13">
         <v>1931758000000.0</v>
       </c>
       <c r="AS13">
         <v>1931758000000.0</v>
       </c>
       <c r="AT13">
         <v>1931758000000.0</v>
       </c>
       <c r="AU13">
         <v>1931758000000.0</v>
       </c>
@@ -7772,898 +7827,906 @@
       <c r="BD13">
         <v>1931758000000.0</v>
       </c>
       <c r="BE13">
         <v>1931758000000.0</v>
       </c>
       <c r="BF13">
         <v>1931758000000.0</v>
       </c>
       <c r="BG13">
         <v>1931758000000.0</v>
       </c>
       <c r="BH13">
         <v>1931758000000.0</v>
       </c>
       <c r="BI13">
         <v>1931758000000.0</v>
       </c>
       <c r="BJ13">
         <v>1931758000000.0</v>
       </c>
       <c r="BK13">
         <v>1931758000000.0</v>
       </c>
       <c r="BL13">
+        <v>1931758000000.0</v>
+      </c>
+      <c r="BM13">
         <v>1582306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1931758000000.0</v>
       </c>
       <c r="BN13">
         <v>1931758000000.0</v>
       </c>
       <c r="BO13">
         <v>1931758000000.0</v>
       </c>
       <c r="BP13">
-        <v>1781758000000.0</v>
+        <v>1931758000000.0</v>
       </c>
       <c r="BQ13">
         <v>1781758000000.0</v>
       </c>
       <c r="BR13">
         <v>1781758000000.0</v>
       </c>
       <c r="BS13">
         <v>1781758000000.0</v>
       </c>
       <c r="BT13">
+        <v>1781758000000.0</v>
+      </c>
+      <c r="BU13">
         <v>1606702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1681896000000.0</v>
       </c>
       <c r="BV13">
         <v>1681896000000.0</v>
       </c>
       <c r="BW13">
+        <v>1681896000000.0</v>
+      </c>
+      <c r="BX13">
         <v>1840954000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>1822996000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>1787160000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>1604266827381.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>1777903000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>1773217000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>1731414000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1664078145869.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
-      <c r="CH13">
+      <c r="CH13"/>
+      <c r="CI13">
         <v>1624863000000.0</v>
       </c>
-      <c r="CI13"/>
-      <c r="CJ13">
+      <c r="CJ13"/>
+      <c r="CK13">
         <v>1622222220600.0</v>
       </c>
-      <c r="CK13"/>
-      <c r="CL13">
+      <c r="CL13"/>
+      <c r="CM13">
         <v>1763733750000.0</v>
       </c>
-      <c r="CM13"/>
-      <c r="CN13">
+      <c r="CN13"/>
+      <c r="CO13">
         <v>1718750000000.0</v>
       </c>
-      <c r="CO13"/>
-      <c r="CP13">
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>1641209963854.0</v>
       </c>
-      <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
-      <c r="CT13">
+      <c r="CT13"/>
+      <c r="CU13">
         <v>1589064392855.0</v>
       </c>
-      <c r="CU13"/>
-      <c r="CV13">
+      <c r="CV13"/>
+      <c r="CW13">
         <v>1503728922062.0</v>
       </c>
-      <c r="CW13"/>
-      <c r="CX13">
+      <c r="CX13"/>
+      <c r="CY13">
         <v>1189000000.0</v>
       </c>
-      <c r="CY13"/>
-      <c r="CZ13">
+      <c r="CZ13"/>
+      <c r="DA13">
         <v>1343798000.0</v>
       </c>
-      <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
+        <v>377592000.0</v>
+      </c>
+      <c r="C14">
         <v>382218000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>366765000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>369038000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>375839000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>379215214.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>389162138.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>393330166.0</v>
       </c>
       <c r="I14">
         <v>393330166.0</v>
       </c>
       <c r="J14">
+        <v>393330166.0</v>
+      </c>
+      <c r="K14">
         <v>378663825.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>392370179.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>392934966.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>397244787.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>398679628.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>398642539.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>398317073.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>389634335.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>398589207.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>398129507.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>397898153.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>397672000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>389634335.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>394542000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>392542000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>392694000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>389634335.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>392243000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>392542000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>396881000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>396233674.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>398364000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>398492000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>399478000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>396233674.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>396234000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>396944000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>399129000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>386351693.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>386352000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>380971000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>387740000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>386351693.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>387655000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>387740000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>386873000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>386351693.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>387836000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>387740000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>387942000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>386351693.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>386352000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>386346000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>387437000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>383691163.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>383691000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>386352000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>387037000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>383691163.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>384255000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>351900000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>347492000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>343028989.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>343029000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>343147000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>343116000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>343146775.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>324000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>308944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>330498000.0</v>
       </c>
       <c r="BR14">
         <v>330498000.0</v>
       </c>
       <c r="BS14">
         <v>330498000.0</v>
       </c>
       <c r="BT14">
+        <v>330498000.0</v>
+      </c>
+      <c r="BU14">
         <v>336700337.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>336700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336346000.0</v>
       </c>
       <c r="BW14">
         <v>336346000.0</v>
       </c>
       <c r="BX14">
         <v>336346000.0</v>
       </c>
       <c r="BY14">
+        <v>336346000.0</v>
+      </c>
+      <c r="BZ14">
         <v>337066000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>336351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336353000.0</v>
       </c>
       <c r="CB14">
         <v>336353000.0</v>
       </c>
       <c r="CC14">
         <v>336353000.0</v>
       </c>
       <c r="CD14">
-        <v>322846000.0</v>
+        <v>336353000.0</v>
       </c>
       <c r="CE14">
         <v>322846000.0</v>
       </c>
       <c r="CF14">
-        <v>322948000.0</v>
+        <v>322846000.0</v>
       </c>
       <c r="CG14">
         <v>322948000.0</v>
       </c>
       <c r="CH14">
-        <v>307167000.0</v>
+        <v>322948000.0</v>
       </c>
       <c r="CI14">
         <v>307167000.0</v>
       </c>
       <c r="CJ14">
+        <v>307167000.0</v>
+      </c>
+      <c r="CK14">
         <v>306518000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>306377000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325454000.0</v>
       </c>
       <c r="CM14">
         <v>325454000.0</v>
       </c>
       <c r="CN14">
+        <v>325454000.0</v>
+      </c>
+      <c r="CO14">
         <v>325424000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>326147000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>325454000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>326677000.0</v>
       </c>
       <c r="CR14">
         <v>326677000.0</v>
       </c>
       <c r="CS14">
         <v>326677000.0</v>
       </c>
       <c r="CT14">
-        <v>301363000.0</v>
+        <v>326677000.0</v>
       </c>
       <c r="CU14">
         <v>301363000.0</v>
       </c>
       <c r="CV14">
         <v>301363000.0</v>
       </c>
       <c r="CW14">
-        <v>299613000.0</v>
+        <v>301363000.0</v>
       </c>
       <c r="CX14">
         <v>299613000.0</v>
       </c>
       <c r="CY14">
         <v>299613000.0</v>
       </c>
       <c r="CZ14">
         <v>299613000.0</v>
       </c>
       <c r="DA14">
         <v>299613000.0</v>
       </c>
+      <c r="DB14">
+        <v>299613000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>2090558000000.0</v>
       </c>
       <c r="V15">
         <v>2090558000000.0</v>
       </c>
       <c r="W15">
         <v>2090558000000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="X15">
         <v>2090558000000.0</v>
       </c>
+      <c r="Y15"/>
       <c r="Z15">
         <v>2090558000000.0</v>
       </c>
       <c r="AA15">
         <v>2090558000000.0</v>
       </c>
       <c r="AB15">
-        <v>0.0</v>
+        <v>2090558000000.0</v>
       </c>
       <c r="AC15">
-        <v>2090558000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD15">
         <v>2090558000000.0</v>
       </c>
       <c r="AE15">
         <v>2090558000000.0</v>
       </c>
       <c r="AF15">
-        <v>0.0</v>
+        <v>2090558000000.0</v>
       </c>
       <c r="AG15">
-        <v>2090558000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH15">
         <v>2090558000000.0</v>
       </c>
       <c r="AI15">
         <v>2090558000000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AJ15">
         <v>2090558000000.0</v>
       </c>
+      <c r="AK15"/>
       <c r="AL15">
         <v>2090558000000.0</v>
       </c>
       <c r="AM15">
+        <v>2090558000000.0</v>
+      </c>
+      <c r="AN15">
         <v>1931758000000.0</v>
       </c>
-      <c r="AN15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO15"/>
       <c r="AP15">
         <v>1931758000000.0</v>
       </c>
       <c r="AQ15">
         <v>1931758000000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AR15">
         <v>1931758000000.0</v>
       </c>
+      <c r="AS15"/>
       <c r="AT15">
         <v>1931758000000.0</v>
       </c>
       <c r="AU15">
         <v>1931758000000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AV15">
         <v>1931758000000.0</v>
       </c>
+      <c r="AW15"/>
       <c r="AX15">
         <v>1931758000000.0</v>
       </c>
       <c r="AY15">
         <v>1931758000000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="AZ15">
         <v>1931758000000.0</v>
       </c>
+      <c r="BA15"/>
       <c r="BB15">
         <v>1931758000000.0</v>
       </c>
       <c r="BC15">
         <v>1931758000000.0</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15">
+      <c r="BD15">
         <v>1931758000000.0</v>
       </c>
+      <c r="BE15"/>
       <c r="BF15">
         <v>1931758000000.0</v>
       </c>
       <c r="BG15">
         <v>1931758000000.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15">
+      <c r="BH15">
         <v>1931758000000.0</v>
       </c>
+      <c r="BI15"/>
       <c r="BJ15">
         <v>1931758000000.0</v>
       </c>
-      <c r="BK15"/>
+      <c r="BK15">
+        <v>1931758000000.0</v>
+      </c>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>1681896000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1682847381844.8</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>1604266827381.9</v>
       </c>
-      <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>1664078145869.1</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>1624863000000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>1763733750000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>1641209963854.8</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16">
         <v>594023000000.0</v>
       </c>
-      <c r="K16"/>
+      <c r="K16">
+        <v>594023000000.0</v>
+      </c>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>1002439000000.0</v>
       </c>
       <c r="O16">
         <v>1002439000000.0</v>
       </c>
       <c r="P16">
+        <v>1002439000000.0</v>
+      </c>
+      <c r="Q16">
         <v>6954000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>870428000000.0</v>
       </c>
       <c r="R16">
         <v>870428000000.0</v>
       </c>
       <c r="S16">
         <v>870428000000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="T16">
+        <v>870428000000.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16">
         <v>206188000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="W16">
         <v>4000000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="X16">
         <v>4000000.0</v>
       </c>
+      <c r="Y16"/>
       <c r="Z16">
         <v>4000000.0</v>
       </c>
       <c r="AA16">
         <v>4000000.0</v>
       </c>
-      <c r="AB16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB16">
+        <v>4000000.0</v>
+      </c>
+      <c r="AC16"/>
       <c r="AD16">
         <v>134000000.0</v>
       </c>
       <c r="AE16">
         <v>134000000.0</v>
       </c>
-      <c r="AF16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF16">
+        <v>134000000.0</v>
+      </c>
+      <c r="AG16"/>
       <c r="AH16">
         <v>8000000.0</v>
       </c>
       <c r="AI16">
         <v>8000000.0</v>
       </c>
-      <c r="AJ16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ16">
+        <v>8000000.0</v>
+      </c>
+      <c r="AK16"/>
       <c r="AL16">
         <v>16000000.0</v>
       </c>
       <c r="AM16">
         <v>16000000.0</v>
       </c>
-      <c r="AN16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN16">
+        <v>16000000.0</v>
+      </c>
+      <c r="AO16"/>
       <c r="AP16">
         <v>8373000000.0</v>
       </c>
       <c r="AQ16">
         <v>8373000000.0</v>
       </c>
-      <c r="AR16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR16">
+        <v>8373000000.0</v>
+      </c>
+      <c r="AS16"/>
       <c r="AT16">
         <v>15562000000.0</v>
       </c>
       <c r="AU16">
         <v>15562000000.0</v>
       </c>
-      <c r="AV16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV16">
+        <v>15562000000.0</v>
+      </c>
+      <c r="AW16"/>
       <c r="AX16">
         <v>15422000000.0</v>
       </c>
       <c r="AY16">
         <v>15422000000.0</v>
       </c>
-      <c r="AZ16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ16">
+        <v>15422000000.0</v>
+      </c>
+      <c r="BA16"/>
       <c r="BB16">
         <v>19000000.0</v>
       </c>
       <c r="BC16">
         <v>19000000.0</v>
       </c>
-      <c r="BD16"/>
+      <c r="BD16">
+        <v>19000000.0</v>
+      </c>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>11978509388691.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>13664492107884.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>9324411914861.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
-      <c r="CP16">
+      <c r="CP16"/>
+      <c r="CQ16">
         <v>28181747321380.0</v>
       </c>
-      <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
-      <c r="CT16">
+      <c r="CT16"/>
+      <c r="CU16">
         <v>20939293086780.0</v>
       </c>
-      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...1 lines deleted...]
-      </c>
+      <c r="Y17"/>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -8693,125 +8756,126 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...1 lines deleted...]
-      </c>
+      <c r="Y18"/>
       <c r="Z18">
         <v>0.0</v>
       </c>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18">
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18"/>
+      <c r="AI18">
         <v>498000000.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>86000000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>153000000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>85000000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
@@ -8826,108 +8890,109 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>1.84234435E+14</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1.70982927E+14</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1.67506853E+14</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1.59819056E+14</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1.78282308E+14</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1.7318313E+14</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1.56306304E+14</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1.48684572E+14</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1.35978489E+14</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1.35932957E+14</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1.28799727E+14</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1.29484961E+14</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -8959,1439 +9024,1453 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>633665000000.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>874048000000.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>874048000000.0</v>
+      </c>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>866974000000.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>866974000000.0</v>
+      </c>
       <c r="L20"/>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>845155000000.0</v>
       </c>
       <c r="O20">
         <v>845155000000.0</v>
       </c>
       <c r="P20">
+        <v>845155000000.0</v>
+      </c>
+      <c r="Q20">
         <v>3214949000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>806407000000.0</v>
       </c>
       <c r="R20">
         <v>806407000000.0</v>
       </c>
       <c r="S20">
         <v>806407000000.0</v>
       </c>
-      <c r="T20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T20">
+        <v>806407000000.0</v>
+      </c>
+      <c r="U20"/>
       <c r="V20">
         <v>763582000000.0</v>
       </c>
       <c r="W20">
+        <v>763582000000.0</v>
+      </c>
+      <c r="X20">
         <v>760300000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>672735000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>276270000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>275741000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>276268000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>275636000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>275247000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>275220000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>247990083.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>245753252.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>256446195.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>273450000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>229093290.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>229333566.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>234634713.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>331707000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>238245789.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>262392000000.0</v>
       </c>
       <c r="AO20">
         <v>262392000000.0</v>
       </c>
       <c r="AP20">
         <v>262392000000.0</v>
       </c>
       <c r="AQ20">
         <v>262392000000.0</v>
       </c>
       <c r="AR20">
         <v>262392000000.0</v>
       </c>
       <c r="AS20">
         <v>262392000000.0</v>
       </c>
       <c r="AT20">
         <v>262392000000.0</v>
       </c>
       <c r="AU20">
         <v>262392000000.0</v>
       </c>
       <c r="AV20">
         <v>262392000000.0</v>
       </c>
       <c r="AW20">
+        <v>262392000000.0</v>
+      </c>
+      <c r="AX20">
         <v>285174000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>205565000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>216941000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209598000000.0</v>
       </c>
       <c r="BA20">
         <v>209598000000.0</v>
       </c>
       <c r="BB20">
+        <v>209598000000.0</v>
+      </c>
+      <c r="BC20">
         <v>216052000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251209000000.0</v>
       </c>
       <c r="BD20">
         <v>251209000000.0</v>
       </c>
       <c r="BE20">
-        <v>143209000000.0</v>
+        <v>251209000000.0</v>
       </c>
       <c r="BF20">
         <v>143209000000.0</v>
       </c>
       <c r="BG20">
         <v>143209000000.0</v>
       </c>
       <c r="BH20">
         <v>143209000000.0</v>
       </c>
       <c r="BI20">
-        <v>585904000000.0</v>
+        <v>143209000000.0</v>
       </c>
       <c r="BJ20">
         <v>585904000000.0</v>
       </c>
       <c r="BK20">
         <v>585904000000.0</v>
       </c>
-      <c r="BL20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL20">
+        <v>585904000000.0</v>
+      </c>
+      <c r="BM20"/>
       <c r="BN20">
         <v>579450000000.0</v>
       </c>
       <c r="BO20">
         <v>579450000000.0</v>
       </c>
-      <c r="BP20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP20">
+        <v>579450000000.0</v>
+      </c>
+      <c r="BQ20"/>
       <c r="BR20">
         <v>578452000000.0</v>
       </c>
       <c r="BS20">
         <v>578452000000.0</v>
       </c>
       <c r="BT20">
+        <v>578452000000.0</v>
+      </c>
+      <c r="BU20">
         <v>174633000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>204726000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>394457000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>264410000.0</v>
       </c>
-      <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>322929000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>338171000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>357930000.0</v>
       </c>
-      <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21">
+        <v>1566240697000.0</v>
+      </c>
+      <c r="C21">
         <v>1609427000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1783831000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1817654000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1925304000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1092636000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1971123000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2034874000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1083884000000.0</v>
       </c>
       <c r="J21">
         <v>1083884000000.0</v>
       </c>
       <c r="K21">
+        <v>1083884000000.0</v>
+      </c>
+      <c r="L21">
         <v>1986101000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1956545000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2355244000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1984608000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3306310000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>16118000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2459950000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3228855000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3244870000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3275763000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3308889000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2587551000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2441752000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2381027000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2408195000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2462072000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2377221000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2438042000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2491126000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2480563000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2782013000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2834675000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2889301000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2669610000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2973323000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3030340000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>653215000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>320609000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>480911000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>212914000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>206348000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>204436000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>194584000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>198648000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>474201000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>226530000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>454528000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>462678000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>505982000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>237639000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>463734000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>260041000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>276684000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>493131000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>286354000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>543331000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>557989000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>461986000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>232549000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>239348000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>407929000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275320000000.0</v>
       </c>
       <c r="BK21">
         <v>275320000000.0</v>
       </c>
       <c r="BL21">
+        <v>275320000000.0</v>
+      </c>
+      <c r="BM21">
         <v>290254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190715000000.0</v>
       </c>
       <c r="BN21">
         <v>190715000000.0</v>
       </c>
       <c r="BO21">
         <v>190715000000.0</v>
       </c>
       <c r="BP21">
+        <v>190715000000.0</v>
+      </c>
+      <c r="BQ21">
         <v>293896000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208486000000.0</v>
       </c>
       <c r="BR21">
         <v>208486000000.0</v>
       </c>
       <c r="BS21">
         <v>208486000000.0</v>
       </c>
       <c r="BT21">
+        <v>208486000000.0</v>
+      </c>
+      <c r="BU21">
         <v>295971000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>317078000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>183470000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>350506000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>353498000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>367843000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>552991216274.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>375090000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>391040000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>393977000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>605249325679.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>705121000000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
-      <c r="CL21">
+      <c r="CL21"/>
+      <c r="CM21">
         <v>857302500000.0</v>
       </c>
-      <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>630616844388.0</v>
       </c>
-      <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>5969159000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-40270802000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1.16787661E+14</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-40898990000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-39854935000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-51976309000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-37559431000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-45147939000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-41110303000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-44799308000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-34122437000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-32213464000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24906707000000.0</v>
       </c>
       <c r="U22">
         <v>-24906707000000.0</v>
       </c>
-      <c r="V22"/>
+      <c r="V22">
+        <v>-24906707000000.0</v>
+      </c>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...1 lines deleted...]
-      </c>
+      <c r="Y22"/>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
         <v>24828000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>145684000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1998110000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1697751000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>78549000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>43322000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>42838000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>47978000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>48318000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>41589000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>39115000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>55609000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>59267000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>64495000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>58840000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>62921000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>63623000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>35743000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>46412000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>44203000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>30532000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>33306000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6348000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>7367000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>10453000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>8572000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>7982000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>12086000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>11390000.0</v>
       </c>
-      <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22">
         <v>537000.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>577000.0</v>
       </c>
-      <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>231000.0</v>
       </c>
-      <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
+      <c r="DB22"/>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
+        <v>8.17611496657E+14</v>
+      </c>
+      <c r="C23">
         <v>7.97923033E+14</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7.96063202E+14</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7.80622664E+14</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7.70327137E+14</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7.57845532E+14</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7.45334299E+14</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7.42232322E+14</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7.15738152E+14</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7.15738152145E+14</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7.16439839E+14</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7.06317746E+14</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7.01170848E+14</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6.91435637E+14</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7.26941982E+14</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6.94524096E+14</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6.63895834E+14</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6.80010962E+14</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6.5050654E+14</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6.33747775E+14</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6.20939188E+14</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6.10719944E+14</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6.05506353E+14</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5.69476631E+14</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5.44881709E+14</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5.18538117E+14</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5.06195339E+14</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4.98179066E+14</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4.90699398E+14</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4.79588298E+14</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4.77715626E+14</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4.6333739E+14</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4.51617866E+14</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4.36785609E+14</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4.32808475E+14</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4.22249427E+14</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3.80889477E+14</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3.75673656E+14</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3.51840289E+14</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3.43198122E+14</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3.35951565E+14</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3.29065467E+14</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3.24636265E+14</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3.17331867E+14</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3.15756144E+14</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3.08355708E+14</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3.01670893E+14</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2.99098085E+14</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2.97800581E+14</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2.92167598E+14</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2.9695845E+14</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2.93576615E+14</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2.86670378E+14</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2.86069504E+14</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2.91216709E+14</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2.89231804E+14</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2.84846538E+14</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2.80870107E+14</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2.7988305E+14</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2.71783903E+14</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2.66394656E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.51752002E+14</v>
       </c>
       <c r="BK23">
         <v>2.51752002E+14</v>
       </c>
-      <c r="BL23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL23">
+        <v>2.51752002E+14</v>
+      </c>
+      <c r="BM23"/>
       <c r="BN23">
         <v>2.53818725E+14</v>
       </c>
       <c r="BO23">
         <v>2.53818725E+14</v>
       </c>
       <c r="BP23">
+        <v>2.53818725E+14</v>
+      </c>
+      <c r="BQ23">
         <v>17080097000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.5832683E+14</v>
       </c>
       <c r="BR23">
         <v>2.5832683E+14</v>
       </c>
       <c r="BS23">
         <v>2.5832683E+14</v>
       </c>
-      <c r="BT23"/>
-      <c r="BU23">
+      <c r="BT23">
+        <v>2.5832683E+14</v>
+      </c>
+      <c r="BU23"/>
+      <c r="BV23">
         <v>2.33078951E+14</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2.17682768E+14</v>
       </c>
-      <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
-      <c r="BZ23">
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>1.84071221831E+14</v>
       </c>
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>1.76617018148E+14</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
-      <c r="CH23">
+      <c r="CH23"/>
+      <c r="CI23">
         <v>1.71516203E+14</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>1.78185555377E+14</v>
       </c>
-      <c r="CK23"/>
-      <c r="CL23">
+      <c r="CL23"/>
+      <c r="CM23">
         <v>1.929313025E+14</v>
       </c>
-      <c r="CM23"/>
-      <c r="CN23">
+      <c r="CN23"/>
+      <c r="CO23">
         <v>1.902725E+14</v>
       </c>
-      <c r="CO23"/>
-      <c r="CP23">
+      <c r="CP23"/>
+      <c r="CQ23">
         <v>1.84089583567E+14</v>
       </c>
-      <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
-      <c r="CT23">
+      <c r="CT23"/>
+      <c r="CU23">
         <v>1.68301732344E+14</v>
       </c>
-      <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23">
         <v>87701680851000.0</v>
       </c>
-      <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
+      <c r="DB23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24">
+        <v>1.33754082E+14</v>
+      </c>
+      <c r="C24">
         <v>1.50777666E+14</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1.27092086E+14</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1.44041276E+14</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1.26046905E+14</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1.27003465E+14</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1.22192497E+14</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1.22797149E+14</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1.21932746E+14</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1.20800194E+14</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1.38961622E+14</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1.22753085E+14</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1.19175893E+14</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1.40415569E+14</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1.2524176E+14</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1.18333802E+14</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1.09254661E+14</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1.24342562E+14</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1.00493429E+14</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>95284972000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1.12665516E+14</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>89790211000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>93091186000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>90054477000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>82570176000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>75306150000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>72910737000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>71872741000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>71980533000000.0</v>
       </c>
-      <c r="AD24">
-[...1 lines deleted...]
-      </c>
       <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24">
         <v>67600829622.18</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>65635313885.31</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>60469341000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>57932959000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>52542979000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>49230043000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>44499437000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>41103775000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>42353455000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>39958950000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>38519141000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>38404486000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>36774160000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>37990896000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>36737301000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>37684280000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>37102838000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>37688307000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>38748391000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>35827784000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>34654899000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>33871688000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>32770270000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>34244699000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>33365243000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>34317036000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>34249308000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>35530301000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>34792548000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>38140771000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>35995425000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>36291924000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>38388527000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>39129602000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>42971980000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>45672127000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>45468163000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>42881705000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>40087931000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>46368826000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>45514863000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>46577438000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>46340156000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>47292740000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>45754480000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>43205206000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>38327482000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>34131122000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>35227841000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>32896273000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>28730651000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>23270372000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>27101411000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>22072350000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>29880374000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>21300689000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>8749750000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>12185679000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>9278422000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>10041000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>10440258000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>10760232000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>12587350000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>51</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>1.50777666E+14</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1.3155655E+14</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1.44041276E+14</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1.26317601E+14</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1.29568849E+14</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1.22670714E+14</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>1.38961622E+14</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1.22753085E+14</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1.2419544E+14</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1.40415569E+14</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1.30872054E+14</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1.24517249E+14</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1.15191074E+14</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1.08868841E+14</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1.05974732E+14</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1.00729591E+14</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>97417846000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>95632659000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>93639273000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>90620712000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>83130429000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>75850589000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>73472736000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>72446358000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>63135370285.43</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>0.04</v>
       </c>
-      <c r="AE25">
-[...2 lines deleted...]
-      <c r="AF25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -10421,177 +10500,182 @@
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
         <v>52</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>2.27136001E+14</v>
+      </c>
       <c r="C26">
+        <v>2.24582114E+14</v>
+      </c>
+      <c r="D26">
         <v>2.21441969E+14</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2.14633461E+14</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2.12356011E+14</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2.10741881E+14</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2.02646666E+14</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2.05004384E+14</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2.00836765E+14</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1.99162111E+14</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1.92042652E+14</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1.90347861E+14</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1.86209609E+14</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1.82206589E+14</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1.74669997E+14</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1.71708973E+14</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1.75021684E+14</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1.71302404E+14</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1.67365907E+14</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1.64789703E+14</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1.56717756E+14</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1.61215464E+14</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1.56846968E+14</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1.34780547E+14</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1.31635865E+14</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1.26478995E+14</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1.21347766E+14</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1.14270253E+14</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1.15094553E+14</v>
       </c>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>53725335799.45</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>96469480194.48</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>57538956000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>69095274000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>65916730000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>63347834000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>48716402000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>48702542000000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>42065825000000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>36387025000000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
@@ -10606,100 +10690,101 @@
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...1 lines deleted...]
-      </c>
+      <c r="Y27"/>
       <c r="Z27">
         <v>0.0</v>
       </c>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
@@ -10729,393 +10814,403 @@
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>54</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>1.33090663621E+14</v>
+      </c>
       <c r="C28">
+        <v>94897980000000.0</v>
+      </c>
+      <c r="D28">
         <v>1.16148745E+14</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1.06090199E+14</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1.10298167E+14</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1.12231989E+14</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>95963559000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>91744084000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1.13594392E+14</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1.61200612E+14</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1.07015514E+14</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>88380299000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1.08352148E+14</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>90220827000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>97744990000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>86723393000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>71363324000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>80270404000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>72665614000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>70848034000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>67269030000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>79971323000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>76408209000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>76725227000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>69532592000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>64661325000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>63401424000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>58632767000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>63813493000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>64248114000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>65102671000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>62222432000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>56393129000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>54083127000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>49335103000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>48582631000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>42725907000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>45069683000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>34052547000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>33475162000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>27803983000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>33455187000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>28525175000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>30092531000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>30789808000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>31219745000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>27098979000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>27217981000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>30365999000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>27604790000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>26151470000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>29900103000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>30530123000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>33334022000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>30997884000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>33285263000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>30673470000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>34805555000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>34523549000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>33837862000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>36467270000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35250208000000.0</v>
       </c>
       <c r="BK28">
         <v>35250208000000.0</v>
       </c>
-      <c r="BL28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL28">
+        <v>35250208000000.0</v>
+      </c>
+      <c r="BM28"/>
       <c r="BN28">
         <v>36874340000000.0</v>
       </c>
       <c r="BO28">
         <v>36874340000000.0</v>
       </c>
       <c r="BP28">
+        <v>36874340000000.0</v>
+      </c>
+      <c r="BQ28">
         <v>1018841000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42074552000000.0</v>
       </c>
       <c r="BR28">
         <v>42074552000000.0</v>
       </c>
       <c r="BS28">
         <v>42074552000000.0</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28">
+      <c r="BT28">
+        <v>42074552000000.0</v>
+      </c>
+      <c r="BU28"/>
+      <c r="BV28">
         <v>44918548000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>40576508000000.0</v>
       </c>
-      <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
-      <c r="BZ28">
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>33925505086000.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>27096049774000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>29098328000000.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>27263333306000.0</v>
       </c>
-      <c r="CK28"/>
-      <c r="CL28">
+      <c r="CL28"/>
+      <c r="CM28">
         <v>35628973750000.0</v>
       </c>
-      <c r="CM28"/>
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28">
         <v>27615000000000.0</v>
       </c>
-      <c r="CO28"/>
-      <c r="CP28">
+      <c r="CP28"/>
+      <c r="CQ28">
         <v>39991190971000.0</v>
       </c>
-      <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>29319072345000.0</v>
       </c>
-      <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>11762988316000.0</v>
       </c>
-      <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
+      <c r="DB28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
         <v>55</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1.93103027E+14</v>
+      </c>
       <c r="C29">
+        <v>1.89595998E+14</v>
+      </c>
+      <c r="D29">
         <v>1.86674376E+14</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1.81855997E+14</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1.84281857E+14</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1.84892417E+14</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1.80140996E+14</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1.79949987E+14</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1.79068834E+14</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1.77729998E+14</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1.95845929E+14</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1.75661614E+14</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1.73733849E+14</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1.88778381E+14</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1.7300782E+14</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1.65426798E+14</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1.56513356E+14</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1.71803144E+14</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1.47472181E+14</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1.40110301E+14</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1.55835651E+14</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1.32293887E+14</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1.29219707E+14</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1.26262557E+14</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1.1971488E+14</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11151,384 +11246,386 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>367390000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>344131000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>328985000000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>315156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>295087000000.0</v>
       </c>
       <c r="I30">
         <v>295087000000.0</v>
       </c>
       <c r="J30">
+        <v>295087000000.0</v>
+      </c>
+      <c r="K30">
         <v>274900000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>262901000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>242981000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>204690000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>219172000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>241681000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>206567000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8750146000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>183279000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>96286000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>66659000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>122110000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12465786000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>13972790000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18574813000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12800391000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7472385000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11804653000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>13219838000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>13456151000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6448207000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>15682000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14274000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7061000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>8051824000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17880000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>40876000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>96620000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5715328000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>15328000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7918457000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>8182970000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4839612000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5324035000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8492581000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>138154000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4660120000000.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>4514315000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4861225000000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>4321920000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>332970000000.0</v>
       </c>
       <c r="BC30">
         <v>332970000000.0</v>
       </c>
-      <c r="BD30"/>
+      <c r="BD30">
+        <v>332970000000.0</v>
+      </c>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
-[...1 lines deleted...]
-      </c>
+      <c r="BI30"/>
       <c r="BJ30">
         <v>956746000000.0</v>
       </c>
-      <c r="BK30"/>
+      <c r="BK30">
+        <v>956746000000.0</v>
+      </c>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>2005100000000.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>765085600444.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>1048180274167.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>841096000000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>4984444439460.0</v>
       </c>
-      <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30">
         <v>1043150000000.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>1116429418363.0</v>
       </c>
-      <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
-      <c r="CT30">
+      <c r="CT30"/>
+      <c r="CU30">
         <v>1160074904287.0</v>
       </c>
-      <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
+      <c r="DB30"/>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>54898206000000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>52573494000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>45162413000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>44459750000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>43861929000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>44029857000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>44194081000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>43733882000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>41549566000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>39861246000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>39157169000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>38014216000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>36516667000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>35547422000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>35805803000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>35515166000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>34494703000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>25728909.75</v>
       </c>
-      <c r="AD31">
-[...1 lines deleted...]
-      </c>
       <c r="AE31">
+        <v>0.0</v>
+      </c>
+      <c r="AF31">
         <v>29448587667.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>28378813635.06</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>30735003000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>31095625000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>30747419000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>29540895000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>30671574000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>30345728000000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>28213793000000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>26826170000000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
@@ -11543,52 +11640,53 @@
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
+      <c r="DB31"/>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
         <v>58</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11652,367 +11750,371 @@
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
+      <c r="DB32"/>
     </row>
-    <row r="33" spans="1:105">
+    <row r="33" spans="1:106">
       <c r="A33" t="s">
         <v>59</v>
       </c>
-      <c r="B33"/>
-      <c r="C33">
+      <c r="B33">
+        <v>7.97233713658E+14</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33">
         <v>6.74144683E+14</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6.51068392E+14</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6.43586367E+14</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7.33236665E+14</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9.25864519E+14</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>9.20431847E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.64017689E+14</v>
       </c>
       <c r="J33">
         <v>6.64017689E+14</v>
       </c>
       <c r="K33">
+        <v>6.64017689E+14</v>
+      </c>
+      <c r="L33">
         <v>1.98971795E+14</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1.97260535E+14</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1.90398455E+14</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1.93150516E+14</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1.82976589E+14</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1.79905758E+14</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1.79335715E+14</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1.83485101E+14</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1.75887197E+14</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1.73323028E+14</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1.65415932E+14</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5.09462443E+14</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5.05329033E+14</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5.2700885E+14</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4.61533102E+14</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4.42817924E+14</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4.71033771E+14</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4.61064081E+14</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4.56684187E+14</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4.51472992E+14</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4.59350246E+14</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4.43546729E+14</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>4.30565814E+14</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>4.07545565E+14</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>4.09816112E+14</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>4.03042429E+14</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3.61858854E+14</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3.50650996E+14</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3.34805888E+14</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3.18077712E+14</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3.07445583E+14</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3.0642052E+14</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2.9879809E+14</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2.89392718E+14</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3.00775623E+14</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2.86600455E+14</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2.85083017E+14</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2.83510413E+14</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2.8186099E+14</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2.70734565E+14</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2.82820246E+14</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>51583781000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>52399323000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2.74877647E+14</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>47758072000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>47753837000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>47235065000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2.7168355E+14</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>46820776000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>44125098000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>45629915000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2.44539063E+14</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2339411000000.0</v>
       </c>
-      <c r="BL33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM33"/>
       <c r="BN33">
         <v>2387316000000.0</v>
       </c>
       <c r="BO33">
         <v>2387316000000.0</v>
       </c>
       <c r="BP33">
+        <v>2387316000000.0</v>
+      </c>
+      <c r="BQ33">
         <v>16876846000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2561838000000.0</v>
       </c>
       <c r="BR33">
         <v>2561838000000.0</v>
       </c>
       <c r="BS33">
         <v>2561838000000.0</v>
       </c>
-      <c r="BT33"/>
-      <c r="BU33">
+      <c r="BT33">
+        <v>2561838000000.0</v>
+      </c>
+      <c r="BU33"/>
+      <c r="BV33">
         <v>37389182000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>2.12838202E+14</v>
       </c>
-      <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
-      <c r="BZ33">
+      <c r="BZ33"/>
+      <c r="CA33">
         <v>29840196840094.0</v>
       </c>
-      <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>31912606186623.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
-      <c r="CH33">
+      <c r="CH33"/>
+      <c r="CI33">
         <v>30487000000000.0</v>
       </c>
-      <c r="CI33"/>
-      <c r="CJ33">
+      <c r="CJ33"/>
+      <c r="CK33">
         <v>26513333306820.0</v>
       </c>
-      <c r="CK33"/>
-      <c r="CL33">
+      <c r="CL33"/>
+      <c r="CM33">
         <v>34217032500000.0</v>
       </c>
-      <c r="CM33"/>
-      <c r="CN33">
+      <c r="CN33"/>
+      <c r="CO33">
         <v>37223750000000.0</v>
       </c>
-      <c r="CO33"/>
-      <c r="CP33">
+      <c r="CP33"/>
+      <c r="CQ33">
         <v>33569915765573.0</v>
       </c>
-      <c r="CQ33"/>
       <c r="CR33"/>
       <c r="CS33"/>
-      <c r="CT33">
+      <c r="CT33"/>
+      <c r="CU33">
         <v>34468211648179.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>25132360547063.0</v>
       </c>
-      <c r="CW33"/>
       <c r="CX33"/>
       <c r="CY33"/>
       <c r="CZ33"/>
       <c r="DA33"/>
+      <c r="DB33"/>
     </row>
-    <row r="34" spans="1:105">
+    <row r="34" spans="1:106">
       <c r="A34" t="s">
         <v>60</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-      <c r="Y34">
-[...1 lines deleted...]
-      </c>
+      <c r="Y34"/>
       <c r="Z34">
         <v>0.0</v>
       </c>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
@@ -12042,629 +12144,636 @@
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
+      <c r="DB34"/>
     </row>
-    <row r="35" spans="1:105">
+    <row r="35" spans="1:106">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
+        <v>6.6085709346E+14</v>
+      </c>
+      <c r="C35">
         <v>-61371093000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2.79374784E+14</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2.67280448E+14</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2.66863858E+14</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6.91013521E+14</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2.47271355E+14</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6.8038676E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.85413716E+14</v>
       </c>
       <c r="J35">
         <v>3.85413716E+14</v>
       </c>
       <c r="K35">
+        <v>3.85413716E+14</v>
+      </c>
+      <c r="L35">
         <v>1.41255319E+14</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1.22035737E+14</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>6.51527934E+14</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1.22107399E+14</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6.77392955E+14</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6395617000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6.15601914E+14</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6.31871645E+14</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6.02832926E+14</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>5.88022384E+14</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5.76873818E+14</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2.0563869E+14</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1.92880099E+14</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1.70205052E+14</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1.59134395E+14</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1.5347404E+14</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1.45483911E+14</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1.41506943E+14</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1.3976663E+14</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1.34300102E+14</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1.54938193E+14</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1.49200528E+14</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1.43371929E+14</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1.18834263E+14</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1.34179145E+14</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1.30996371E+14</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>95860812000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>77203907000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>83573940000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>71918769000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>69918154000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>65487547000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>68519375000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>66440118000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>72644377000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>59817156000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>68373441000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>65909900000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>68295308000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>56481829000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>68808696000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2.68631004E+14</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2.61587042E+14</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>53660221000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2.66608734E+14</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2.65238299E+14</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2.61429893E+14</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>63058473000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>2.56340734E+14</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>2.50592503E+14</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>2.45397658E+14</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>44112220000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>30080132000000.0</v>
       </c>
-      <c r="BL35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM35"/>
       <c r="BN35">
         <v>39569909000000.0</v>
       </c>
       <c r="BO35">
         <v>39569909000000.0</v>
       </c>
       <c r="BP35">
+        <v>39569909000000.0</v>
+      </c>
+      <c r="BQ35">
         <v>1042308000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45147962000000.0</v>
       </c>
       <c r="BR35">
         <v>45147962000000.0</v>
       </c>
       <c r="BS35">
         <v>45147962000000.0</v>
       </c>
-      <c r="BT35"/>
-      <c r="BU35">
+      <c r="BT35">
+        <v>45147962000000.0</v>
+      </c>
+      <c r="BU35"/>
+      <c r="BV35">
         <v>2.17123281E+14</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>51259680541662.0</v>
       </c>
-      <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
-      <c r="BZ35">
+      <c r="BZ35"/>
+      <c r="CA35">
         <v>27792628319745.0</v>
       </c>
-      <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>24605533135250.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
-      <c r="CH35">
+      <c r="CH35"/>
+      <c r="CI35">
         <v>17292379000000.0</v>
       </c>
-      <c r="CI35"/>
-      <c r="CJ35">
+      <c r="CJ35"/>
+      <c r="CK35">
         <v>23772222198450.0</v>
       </c>
-      <c r="CK35"/>
-      <c r="CL35">
+      <c r="CL35"/>
+      <c r="CM35">
         <v>17415318750000.0</v>
       </c>
-      <c r="CM35"/>
-      <c r="CN35">
+      <c r="CN35"/>
+      <c r="CO35">
         <v>20746250000000.0</v>
       </c>
-      <c r="CO35"/>
-      <c r="CP35">
+      <c r="CP35"/>
+      <c r="CQ35">
         <v>20164295366809.0</v>
       </c>
-      <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
-      <c r="CT35">
+      <c r="CT35"/>
+      <c r="CU35">
         <v>16633470474391.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>6107431900873.0</v>
       </c>
-      <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
+      <c r="DB35"/>
     </row>
-    <row r="36" spans="1:105">
+    <row r="36" spans="1:106">
       <c r="A36" t="s">
         <v>62</v>
       </c>
-      <c r="B36"/>
-      <c r="C36">
+      <c r="B36">
+        <v>49099168017000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
         <v>43349332000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>34144717000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>31117672000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7.25879966E+14</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-2.09895268E+14</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-2.12625432E+14</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6.53547164E+14</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>6.54631048E+14</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-245280000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-271776000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-3525169000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-200714000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-693985000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-278329000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-1.79335715E+14</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-165444000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-110318000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-94387000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-80378000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>18312335000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>17257038000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>12276582000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>11569004000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>11693212000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>11685571000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>11363735000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>10666872000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>9520902000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>23057637000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>21514856000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>19186769000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6696335000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>16990668000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>19061145000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>12435857000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2080665000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>11804395000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1416025000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1400872000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1389546000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1399265000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1379540000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>10881837000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1268203000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>8678685000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>9623870000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>7531723000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1080718000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>13527618000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-51583781000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-52399323000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>8532491000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-47758072000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-47753837000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-47235065000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>7527417000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-46820776000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-44125098000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-45629915000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>15341218000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-39996228000000.0</v>
       </c>
-      <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
-      <c r="BP36">
+      <c r="BP36"/>
+      <c r="BQ36">
         <v>-16876846000000.0</v>
       </c>
-      <c r="BQ36"/>
-      <c r="BR36">
+      <c r="BR36"/>
+      <c r="BS36">
         <v>-16876846000000.0</v>
       </c>
-      <c r="BS36"/>
       <c r="BT36"/>
-      <c r="BU36">
+      <c r="BU36"/>
+      <c r="BV36">
         <v>-37389182000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-9503348625394.5</v>
       </c>
-      <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
-      <c r="BZ36">
+      <c r="BZ36"/>
+      <c r="CA36">
         <v>-29840196840094.0</v>
       </c>
-      <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>-31912606186623.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>-30487000000000.0</v>
       </c>
-      <c r="CI36"/>
-      <c r="CJ36">
+      <c r="CJ36"/>
+      <c r="CK36">
         <v>-26513333306820.0</v>
       </c>
-      <c r="CK36"/>
-      <c r="CL36">
+      <c r="CL36"/>
+      <c r="CM36">
         <v>-34217032500000.0</v>
       </c>
-      <c r="CM36"/>
-      <c r="CN36">
+      <c r="CN36"/>
+      <c r="CO36">
         <v>-37223750000000.0</v>
       </c>
-      <c r="CO36"/>
-      <c r="CP36">
+      <c r="CP36"/>
+      <c r="CQ36">
         <v>-33569915765573.0</v>
       </c>
-      <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
-      <c r="CT36">
+      <c r="CT36"/>
+      <c r="CU36">
         <v>1.0</v>
       </c>
-      <c r="CU36"/>
-      <c r="CV36">
+      <c r="CV36"/>
+      <c r="CW36">
         <v>1.0</v>
       </c>
-      <c r="CW36"/>
       <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
+      <c r="DB36"/>
     </row>
-    <row r="37" spans="1:105">
+    <row r="37" spans="1:106">
       <c r="A37" t="s">
         <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...1 lines deleted...]
-      </c>
+      <c r="Y37"/>
       <c r="Z37">
         <v>0.0</v>
       </c>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
@@ -12693,1423 +12802,1431 @@
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
+      <c r="DB37"/>
     </row>
-    <row r="38" spans="1:105">
+    <row r="38" spans="1:106">
       <c r="A38" t="s">
         <v>64</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>815534000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>731591000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>737553000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>616032000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>674162000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-2.96525959E+14</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-2.5117053E+14</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>7.15738152145E+14</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>4.85259035E+14</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3.97119816E+14</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4.20204441E+14</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3.90210236E+14</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4.58859396E+14</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4.26238983E+14</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3.83381566E+14</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4.08369299E+14</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3.81968795E+14</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3.73575139E+14</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4.2525233E+14</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>6.1064489E+14</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3.40141196E+14</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3.84433684E+14</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3.22443443E+14</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>5.18511154E+14</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3.42276729E+14</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3.39386185E+14</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3.34163671E+14</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>4.79566134E+14</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3.41712719E+14</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3.27726986E+14</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3.17440748E+14</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>4.36765539E+14</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>3.07396496E+14</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>3.02835095E+14</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2.82552774E+14</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>3.7565466E+14</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2.72142763E+14</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2.57055111E+14</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2.52244784E+14</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>3.0899519E+14</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2.4525737E+14</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2.37743036E+14</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2.51263997E+14</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2.89359954E+14</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2.37658745E+14</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2.36128734E+14</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2.33427198E+14</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2.73541454E+14</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2.3420104E+14</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2.30197024E+14</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2.23232277E+14</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2.81992406E+14</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2.30820359E+14</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2.31062534E+14</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2.2452692E+14</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2.22081334E+14</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2.23784231E+14</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2.18716381E+14</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2.1436393E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.45545275E+14</v>
       </c>
       <c r="BK38">
         <v>2.45545275E+14</v>
       </c>
       <c r="BL38">
+        <v>2.45545275E+14</v>
+      </c>
+      <c r="BM38">
         <v>47550450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.4873584E+14</v>
       </c>
       <c r="BN38">
         <v>2.4873584E+14</v>
       </c>
       <c r="BO38">
         <v>2.4873584E+14</v>
       </c>
       <c r="BP38">
+        <v>2.4873584E+14</v>
+      </c>
+      <c r="BQ38">
         <v>194118000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.52691582E+14</v>
       </c>
       <c r="BR38">
         <v>2.52691582E+14</v>
       </c>
       <c r="BS38">
         <v>2.52691582E+14</v>
       </c>
       <c r="BT38">
+        <v>2.52691582E+14</v>
+      </c>
+      <c r="BU38">
         <v>42981179000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1.89798254E+14</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1.8053010993329E+14</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>43783218000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>43385013000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>41004537000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1.4946201941657E+14</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>47940472000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>46763463000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>42541008000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1.4009375242139E+14</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>1.36888891E+14</v>
       </c>
-      <c r="CI38"/>
-      <c r="CJ38">
+      <c r="CJ38"/>
+      <c r="CK38">
         <v>1.440111109671E+14</v>
       </c>
-      <c r="CK38"/>
-      <c r="CL38">
+      <c r="CL38"/>
+      <c r="CM38">
         <v>1.5375622125E+14</v>
       </c>
-      <c r="CM38"/>
-      <c r="CN38">
+      <c r="CN38"/>
+      <c r="CO38">
         <v>1.488475E+14</v>
       </c>
-      <c r="CO38"/>
-      <c r="CP38">
+      <c r="CP38"/>
+      <c r="CQ38">
         <v>1.4551117195527E+14</v>
       </c>
-      <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
-      <c r="CT38">
+      <c r="CT38"/>
+      <c r="CU38">
         <v>1.2903893986936E+14</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>22053483000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>58527260645373.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>22350030000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>18303000000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>20593520000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>21025227000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>22838113000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:105">
+    <row r="39" spans="1:106">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>654346000000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>-315156000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>39626581000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51720463000000.0</v>
       </c>
       <c r="J39">
         <v>51720463000000.0</v>
       </c>
       <c r="K39">
+        <v>51720463000000.0</v>
+      </c>
+      <c r="L39">
         <v>40898990000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>39854935000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>51976309000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>37559431000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>45147939000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>41110303000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>44799308000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>34122437000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>32213464000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>24906707000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4.2525233E+14</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>254152000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>328289000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>265069000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>269094000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>198893000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>196385000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>213049000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>200014000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>205394000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3.41712719E+14</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3.27726986E+14</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3.17440748E+14</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>153650000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3.07396496E+14</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3.02835095E+14</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2.82552774E+14</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>188135000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2.72142763E+14</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>247851000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>281692000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>280563000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>314659000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>327392000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2.51263997E+14</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>327633000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2.37658745E+14</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2.36128734E+14</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2.33427198E+14</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>379854000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2.3420104E+14</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2.30197024E+14</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2.23232277E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>266282000000.0</v>
       </c>
       <c r="BC39">
         <v>266282000000.0</v>
       </c>
       <c r="BD39">
+        <v>266282000000.0</v>
+      </c>
+      <c r="BE39">
         <v>2.31062534E+14</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>2.2452692E+14</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>2.22081334E+14</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2.23784231E+14</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2.18716381E+14</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2.1436393E+14</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2.02203424E+14</v>
       </c>
-      <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
-      <c r="BV39">
+      <c r="BV39"/>
+      <c r="BW39">
         <v>1.8053010993329E+14</v>
       </c>
-      <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
-      <c r="BZ39">
+      <c r="BZ39"/>
+      <c r="CA39">
         <v>1.4946201941657E+14</v>
       </c>
-      <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>1.4009375242139E+14</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
-      <c r="CH39">
+      <c r="CH39"/>
+      <c r="CI39">
         <v>1.36888891E+14</v>
       </c>
-      <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
-      <c r="CL39">
+      <c r="CL39"/>
+      <c r="CM39">
         <v>1.5375622125E+14</v>
       </c>
-      <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
-      <c r="CP39">
+      <c r="CP39"/>
+      <c r="CQ39">
         <v>1.4551117195527E+14</v>
       </c>
-      <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
+      <c r="DB39"/>
     </row>
-    <row r="40" spans="1:105">
+    <row r="40" spans="1:106">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>4.40989908E+14</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4.34488937E+14</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4.27811188E+14</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7016830000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-408170000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-320674000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2.75401857E+14</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1.84169396E+14</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1.70386433E+14</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1.70785159E+14</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1.79985225E+14</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1.69016735E+14</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-11295346000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>936268000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2.04265483E+14</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2.01231027E+14</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1.94432832E+14</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1.86654343E+14</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-1085272000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3.44368275E+14</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3.55251373E+14</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3.45107286E+14</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3.34448026E+14</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3.12310268E+14</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3.10196477E+14</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3.09812679E+14</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3.02594245E+14</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2.95677962E+14</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2.86564415E+14</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2.7905591E+14</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2.74046313E+14</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2.71296121E+14</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2.64625783E+14</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2.58295528E+14</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2.5298045E+14</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2.54841503E+14</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2.38009063E+14</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2.38417727E+14</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2.33935786E+14</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2.30574436E+14</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2.23987763E+14</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2.18451823E+14</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2.14853986E+14</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2.16712302E+14</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2.05959652E+14</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2.0662374E+14</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2.03234368E+14</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2.06028136E+14</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2.02614891E+14</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-196237000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-339969000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2.03353904E+14</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-260086000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-248490000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-775448000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1.9405781E+14</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-538272000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-427628000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-234418000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1.86900911E+14</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-3703325000000.0</v>
       </c>
-      <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
-      <c r="BV40">
+      <c r="BV40"/>
+      <c r="BW40">
         <v>1.4444744345834E+14</v>
       </c>
-      <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
-      <c r="BZ40">
+      <c r="BZ40"/>
+      <c r="CA40">
         <v>-27328984215768.0</v>
       </c>
-      <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>-9324411914860.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>-18481199000000.0</v>
       </c>
-      <c r="CI40"/>
-      <c r="CJ40">
+      <c r="CJ40"/>
+      <c r="CK40">
         <v>-6167777771610.0</v>
       </c>
-      <c r="CK40"/>
-      <c r="CL40">
+      <c r="CL40"/>
+      <c r="CM40">
         <v>-26257958750000.0</v>
       </c>
-      <c r="CM40"/>
-      <c r="CN40">
+      <c r="CN40"/>
+      <c r="CO40">
         <v>-11070000000000.0</v>
       </c>
-      <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>-28181747321379.0</v>
       </c>
-      <c r="CQ40"/>
       <c r="CR40"/>
       <c r="CS40"/>
-      <c r="CT40">
+      <c r="CT40"/>
+      <c r="CU40">
         <v>-41878586173560.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40">
         <v>-9697616073893.0</v>
       </c>
-      <c r="CW40"/>
       <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
+      <c r="DB40"/>
     </row>
-    <row r="41" spans="1:105">
+    <row r="41" spans="1:106">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>98861521000000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>91023796000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>87929233000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1.12060101E+14</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1.09573523E+14</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1.0882044E+14</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1.02800908E+14</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1.07141719E+14</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1.06507143E+14</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1.07108014E+14</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>86200626000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>86994849000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>67733379000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>61893965000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>56334911000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>62584333000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>60820717000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>46313290.78</v>
       </c>
-      <c r="AD41">
-[...1 lines deleted...]
-      </c>
       <c r="AE41">
+        <v>0.0</v>
+      </c>
+      <c r="AF41">
         <v>53873361406.41</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>50727233483.48</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>76874038000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>69724869000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>68655707000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>68541721000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>43325781000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>38529528000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>34869120000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>29671498000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>30394648000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>24925269000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>27966376000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>29642397000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>29831634000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>24851603000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>28094132000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>27856242000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>26092002000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>25406645000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>29906003000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>28558870000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>26437208000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>23884440000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>27717574000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>23581892000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>23362481000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>18481814000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>22167921000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>22161356000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>22894874000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>14404498000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>19136461000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>15446016000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>15805728000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>14715728000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>19117212000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>19417959000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>20959857000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>20428598000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>20487429000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>16486043000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>18275727000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>15672196000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>16761699000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>14898263000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>13437655000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>12583810000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>15531639000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>15358707000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>14675040000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>10851997000.0</v>
       </c>
-      <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
-      <c r="CH41">
+      <c r="CH41"/>
+      <c r="CI41">
         <v>11699249000.0</v>
       </c>
-      <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
-      <c r="CL41">
+      <c r="CL41"/>
+      <c r="CM41">
         <v>10887846000.0</v>
       </c>
-      <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
-      <c r="CP41">
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>9132470000.0</v>
       </c>
-      <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
-      <c r="CT41">
+      <c r="CT41"/>
+      <c r="CU41">
         <v>9089459000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>7935280000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>5010443000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>7964872000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>5558000000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>6456214000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>5265827000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>7122129000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:105">
+    <row r="42" spans="1:106">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="B42">
+        <v>7311519047509.0</v>
+      </c>
+      <c r="C42">
         <v>1788803000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>19950239000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>20566854000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>20389584000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>15410674000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>20793714000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>12514124000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>12438962000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>56782752746000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>20708639000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>20816199000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>20518794000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>20865559000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>20538794000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>19890095000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>18642264000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>19390860000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>18375266000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>18157295000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>17882052000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>17283389000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>16784538000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>16390043000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>16385895000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>16385794000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>16285599000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>16286235000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>16025093000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>16153111000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>16185776000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>16186775000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>16185159000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>16366255000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>16485666000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>16187690000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>16194347000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>16272929000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>15378714000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>15554499000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>15726969000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15854510000000.0</v>
       </c>
       <c r="AQ42">
         <v>15854510000000.0</v>
       </c>
       <c r="AR42">
         <v>15854510000000.0</v>
       </c>
       <c r="AS42">
         <v>15854510000000.0</v>
       </c>
       <c r="AT42">
         <v>15854510000000.0</v>
       </c>
       <c r="AU42">
-        <v>15854605000000.0</v>
+        <v>15854510000000.0</v>
       </c>
       <c r="AV42">
         <v>15854605000000.0</v>
       </c>
       <c r="AW42">
         <v>15854605000000.0</v>
       </c>
       <c r="AX42">
         <v>15854605000000.0</v>
       </c>
       <c r="AY42">
+        <v>15854605000000.0</v>
+      </c>
+      <c r="AZ42">
         <v>15854079000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>15855456000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15840300000000.0</v>
       </c>
       <c r="BB42">
         <v>15840300000000.0</v>
       </c>
       <c r="BC42">
         <v>15840300000000.0</v>
       </c>
       <c r="BD42">
-        <v>15841334000000.0</v>
+        <v>15840300000000.0</v>
       </c>
       <c r="BE42">
         <v>15841334000000.0</v>
       </c>
       <c r="BF42">
+        <v>15841334000000.0</v>
+      </c>
+      <c r="BG42">
         <v>15841824000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>15842218000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>13991895000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>13991753000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4594695000000.0</v>
       </c>
       <c r="BK42">
         <v>4594695000000.0</v>
       </c>
-      <c r="BL42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL42">
+        <v>4594695000000.0</v>
+      </c>
+      <c r="BM42"/>
       <c r="BN42">
         <v>4829686000000.0</v>
       </c>
       <c r="BO42">
         <v>4829686000000.0</v>
       </c>
       <c r="BP42">
+        <v>4829686000000.0</v>
+      </c>
+      <c r="BQ42">
         <v>13289897000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3780178000000.0</v>
       </c>
       <c r="BR42">
         <v>3780178000000.0</v>
       </c>
       <c r="BS42">
         <v>3780178000000.0</v>
       </c>
-      <c r="BT42"/>
-      <c r="BU42">
+      <c r="BT42">
+        <v>3780178000000.0</v>
+      </c>
+      <c r="BU42"/>
+      <c r="BV42">
         <v>6274831000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>5402805000000.0</v>
       </c>
-      <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
-      <c r="BZ42">
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>5150557954728.9</v>
       </c>
-      <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>5349459380269.2</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
-      <c r="CH42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>3939636000000.0</v>
       </c>
-      <c r="CI42"/>
-      <c r="CJ42">
+      <c r="CJ42"/>
+      <c r="CK42">
         <v>4731111106380.0</v>
       </c>
-      <c r="CK42"/>
-      <c r="CL42">
+      <c r="CL42"/>
+      <c r="CM42">
         <v>4262833750000.0</v>
       </c>
-      <c r="CM42"/>
-      <c r="CN42">
+      <c r="CN42"/>
+      <c r="CO42">
         <v>5988750000000.0</v>
       </c>
-      <c r="CO42"/>
-      <c r="CP42">
+      <c r="CP42"/>
+      <c r="CQ42">
         <v>4996253853579.6</v>
       </c>
-      <c r="CQ42"/>
       <c r="CR42"/>
       <c r="CS42"/>
-      <c r="CT42">
+      <c r="CT42"/>
+      <c r="CU42">
         <v>4961174782193.9</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>1603597923265.0</v>
       </c>
-      <c r="CW42"/>
       <c r="CX42"/>
       <c r="CY42"/>
       <c r="CZ42"/>
       <c r="DA42"/>
+      <c r="DB42"/>
     </row>
-    <row r="43" spans="1:105">
+    <row r="43" spans="1:106">
       <c r="A43" t="s">
         <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...1 lines deleted...]
-      </c>
+      <c r="Y43"/>
       <c r="Z43">
         <v>0.0</v>
       </c>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
@@ -14139,103 +14256,104 @@
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
+      <c r="DB43"/>
     </row>
-    <row r="44" spans="1:105">
+    <row r="44" spans="1:106">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...1 lines deleted...]
-      </c>
+      <c r="Y44"/>
       <c r="Z44">
         <v>0.0</v>
       </c>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
-      <c r="AG44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
@@ -14258,1153 +14376,1166 @@
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
-      <c r="CV44">
+      <c r="CV44"/>
+      <c r="CW44">
         <v>123011000.0</v>
       </c>
-      <c r="CW44"/>
-      <c r="CX44">
+      <c r="CX44"/>
+      <c r="CY44">
         <v>159000000.0</v>
       </c>
-      <c r="CY44"/>
-      <c r="CZ44">
+      <c r="CZ44"/>
+      <c r="DA44">
         <v>179404000.0</v>
       </c>
-      <c r="DA44"/>
+      <c r="DB44"/>
     </row>
-    <row r="45" spans="1:105">
+    <row r="45" spans="1:106">
       <c r="A45" t="s">
         <v>71</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>10553276000000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>10515863000000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>9637484000000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>9402247000000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>5257562000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>5389287000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>5433554000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>5467106000000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>5038423000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>5067377000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>4952172000000.0</v>
       </c>
-      <c r="AB45">
-[...1 lines deleted...]
-      </c>
       <c r="AC45">
+        <v>0.0</v>
+      </c>
+      <c r="AD45">
         <v>4859604000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>4272127000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>4155629000000.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45">
         <v>4170351000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>4201697000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>4108486000000.0</v>
       </c>
-      <c r="AJ45"/>
-      <c r="AK45">
+      <c r="AK45"/>
+      <c r="AL45">
         <v>3561443000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>3627268000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3336212000000.0</v>
       </c>
-      <c r="AN45"/>
-      <c r="AO45">
+      <c r="AO45"/>
+      <c r="AP45">
         <v>3273086000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>3287383000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>3114873000000.0</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45">
+      <c r="AS45"/>
+      <c r="AT45">
         <v>3042896000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>3082985000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>3000052000000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>3023948000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>3060843000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>3049368000000.0</v>
       </c>
-      <c r="AZ45"/>
-      <c r="BA45">
+      <c r="BA45"/>
+      <c r="BB45">
         <v>3085574000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>3103597000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>3122669000000.0</v>
       </c>
-      <c r="BD45"/>
-      <c r="BE45">
+      <c r="BE45"/>
+      <c r="BF45">
         <v>3162111000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>3186020000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>3137899000000.0</v>
       </c>
-      <c r="BH45"/>
-      <c r="BI45">
+      <c r="BI45"/>
+      <c r="BJ45">
         <v>3174372000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1478187000000.0</v>
       </c>
-      <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
-      <c r="BU45">
+      <c r="BU45"/>
+      <c r="BV45">
         <v>2257005000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1660507494157.0</v>
       </c>
-      <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
-      <c r="BZ45">
+      <c r="BZ45"/>
+      <c r="CA45">
         <v>1537577392651.4</v>
       </c>
-      <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>1500322774572.8</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>1581112000000.0</v>
       </c>
-      <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
-      <c r="CL45">
+      <c r="CL45"/>
+      <c r="CM45">
         <v>2001727500000.0</v>
       </c>
-      <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
-      <c r="CP45">
+      <c r="CP45"/>
+      <c r="CQ45">
         <v>2120682087060.7</v>
       </c>
-      <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
+      <c r="DB45"/>
     </row>
-    <row r="46" spans="1:105">
+    <row r="46" spans="1:106">
       <c r="A46" t="s">
         <v>72</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>5036567132000.0</v>
+      </c>
       <c r="C46">
+        <v>5133801000000.0</v>
+      </c>
+      <c r="D46">
         <v>5136837000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5179524000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5424795000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5390015000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5277479000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5310855000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4945699000000.0</v>
       </c>
       <c r="J46">
         <v>4945699000000.0</v>
       </c>
       <c r="K46">
+        <v>4945699000000.0</v>
+      </c>
+      <c r="L46">
         <v>4943042000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4956129000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4991467000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4956299000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5000282000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4965718000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5239898000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5234562000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5276420000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5257562000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>5389287000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5433554000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5467106000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5005926000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>5038423000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>5067377000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>4952172000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>4907014000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>4859604000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>4272127000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>4155629000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>4069484000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>4170351000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>4201697000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>4108486000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>4226576000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3561443000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3627268000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3336212000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3259369000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3273086000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3287383000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3114873000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3023516000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3042896000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3082985000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3000052000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3006252000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3023948000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3060843000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3049368000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3059663000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3085574000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3100393000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>3122669000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>3142692000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>3162111000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>3182746000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3137899000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>3213272000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>3174372000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1478187000000.0</v>
       </c>
       <c r="BK46">
         <v>1478187000000.0</v>
       </c>
-      <c r="BL46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL46">
+        <v>1478187000000.0</v>
+      </c>
+      <c r="BM46"/>
       <c r="BN46">
         <v>1617151000000.0</v>
       </c>
       <c r="BO46">
         <v>1617151000000.0</v>
       </c>
       <c r="BP46">
+        <v>1617151000000.0</v>
+      </c>
+      <c r="BQ46">
         <v>2532000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1774900000000.0</v>
       </c>
       <c r="BR46">
         <v>1774900000000.0</v>
       </c>
       <c r="BS46">
         <v>1774900000000.0</v>
       </c>
-      <c r="BT46"/>
-      <c r="BU46">
+      <c r="BT46">
+        <v>1774900000000.0</v>
+      </c>
+      <c r="BU46"/>
+      <c r="BV46">
         <v>2257005000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1659579000000.0</v>
       </c>
-      <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
-      <c r="BZ46">
+      <c r="BZ46"/>
+      <c r="CA46">
         <v>1537577392651.0</v>
       </c>
-      <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>1500322774572.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
-      <c r="CH46">
+      <c r="CH46"/>
+      <c r="CI46">
         <v>1581112000000.0</v>
       </c>
-      <c r="CI46"/>
-      <c r="CJ46">
+      <c r="CJ46"/>
+      <c r="CK46">
         <v>2839999997160.0</v>
       </c>
-      <c r="CK46"/>
-      <c r="CL46">
+      <c r="CL46"/>
+      <c r="CM46">
         <v>2001727500000.0</v>
       </c>
-      <c r="CM46"/>
-      <c r="CN46">
+      <c r="CN46"/>
+      <c r="CO46">
         <v>3025000000000.0</v>
       </c>
-      <c r="CO46"/>
-      <c r="CP46">
+      <c r="CP46"/>
+      <c r="CQ46">
         <v>2120682087060.0</v>
       </c>
-      <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
-      <c r="CT46">
+      <c r="CT46"/>
+      <c r="CU46">
         <v>2031247048340.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>1272963682331.0</v>
       </c>
-      <c r="CW46"/>
       <c r="CX46"/>
       <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
+      <c r="DB46"/>
     </row>
-    <row r="47" spans="1:105">
+    <row r="47" spans="1:106">
       <c r="A47" t="s">
         <v>73</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>5133801000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>5136837000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>5179524000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5424795000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5390015000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>5277479000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>4943042000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>4956129000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4956299000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>8112916000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5000282000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4965718000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5234562000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5239898000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5276420000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5257562000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5389287000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5438180000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5471984000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5011631000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>5046101000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>5077075000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>7555286000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>7498933000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3795308.61</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>5736281073.32</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3731170988.36</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3637104962.11</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>3930623000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3936311000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>3595829000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>3695367000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3187031000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3013357000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3038500000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2824043000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2874002000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2811505000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2629428000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2705995000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2747015000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2826119000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2844865000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2971779000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>2840321000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>2900586000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>2841035000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2680506000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>2773600000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2918999000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2810152000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>2753921000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>2794865000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>2750126000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>2657210000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2943181000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2893025000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2840930000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2840210000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>2672644000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>2917357000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2874853000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2866191000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>2677475000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>2508871000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>2775395000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1870332000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>2142229000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>2283032000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>2459355000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>2442106000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>2368332000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>2327451000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>2300877000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>2134413000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>2132386000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>2068319000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2020139000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>2090639000.0</v>
       </c>
-      <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
-      <c r="CL47">
+      <c r="CL47"/>
+      <c r="CM47">
         <v>2537708000.0</v>
       </c>
-      <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
-      <c r="CP47">
+      <c r="CP47"/>
+      <c r="CQ47">
         <v>2800692000.0</v>
       </c>
-      <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
-      <c r="CT47">
+      <c r="CT47"/>
+      <c r="CU47">
         <v>2505744000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>978605000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>981454000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>956396000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>1014000000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>1137850000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>1139622000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>1155916000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:105">
+    <row r="48" spans="1:106">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48">
+        <v>42972514395000.0</v>
+      </c>
+      <c r="C48">
         <v>38343553000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>37992091000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>36688909000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>36156396000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>34808220000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>34569260000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>31617619000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30039513000000.0</v>
       </c>
       <c r="J48">
         <v>30039513000000.0</v>
       </c>
       <c r="K48">
+        <v>30039513000000.0</v>
+      </c>
+      <c r="L48">
         <v>31983338000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>30853620000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>28466513000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>29813672000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>28314318000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>27179837000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>25672815000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>26099868000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>25063275000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>24075881000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>22903059000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>22540616000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>21949927000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>20793865000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>19574650000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>19709545000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>19278168000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>18338999000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>17349948000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>17282441000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>17074126000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>16120357000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>15173606000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>15044204000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>14492438000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>13594934000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>12601361000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>12229228000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>11775297000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>11210851000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>10630488000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>10464109000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>10117505000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>9710390000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>9370756000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>9067145000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>8558338000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>8102192000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>7710505000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>7859599000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>7271191000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>6844625000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>6702730000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>6819869000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>6235325000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>5825222000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>5277764000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>5048558000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>4733682000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>4154610000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>3337274000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10096917000000.0</v>
       </c>
       <c r="BK48">
         <v>10096917000000.0</v>
       </c>
       <c r="BL48">
+        <v>10096917000000.0</v>
+      </c>
+      <c r="BM48">
         <v>2034931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10778124000000.0</v>
       </c>
       <c r="BN48">
         <v>10778124000000.0</v>
       </c>
       <c r="BO48">
         <v>10778124000000.0</v>
       </c>
       <c r="BP48">
+        <v>10778124000000.0</v>
+      </c>
+      <c r="BQ48">
         <v>1530268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10032771000000.0</v>
       </c>
       <c r="BR48">
         <v>10032771000000.0</v>
       </c>
       <c r="BS48">
         <v>10032771000000.0</v>
       </c>
       <c r="BT48">
+        <v>10032771000000.0</v>
+      </c>
+      <c r="BU48">
         <v>8061713000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>7544733000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>10013862000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>8346077000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>7382052000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>6990330000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>6930636899000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>7070311000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>6222302000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>5243530000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>4314136106000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
-      <c r="CH48">
+      <c r="CH48"/>
+      <c r="CI48">
         <v>1751083000000.0</v>
       </c>
-      <c r="CI48"/>
-      <c r="CJ48">
+      <c r="CJ48"/>
+      <c r="CK48">
         <v>1901111109000.0</v>
       </c>
-      <c r="CK48"/>
-      <c r="CL48">
+      <c r="CL48"/>
+      <c r="CM48">
         <v>796703750000.0</v>
       </c>
-      <c r="CM48"/>
-      <c r="CN48">
+      <c r="CN48"/>
+      <c r="CO48">
         <v>2487500000000.0</v>
       </c>
-      <c r="CO48"/>
-      <c r="CP48">
+      <c r="CP48"/>
+      <c r="CQ48">
         <v>2031900355000.0</v>
       </c>
-      <c r="CQ48"/>
       <c r="CR48"/>
       <c r="CS48"/>
-      <c r="CT48">
+      <c r="CT48"/>
+      <c r="CU48">
         <v>277193168000.0</v>
       </c>
-      <c r="CU48"/>
-      <c r="CV48">
+      <c r="CV48"/>
+      <c r="CW48">
         <v>1531865109000.0</v>
       </c>
-      <c r="CW48"/>
-      <c r="CX48">
+      <c r="CX48"/>
+      <c r="CY48">
         <v>793000000.0</v>
       </c>
-      <c r="CY48"/>
       <c r="CZ48"/>
       <c r="DA48"/>
+      <c r="DB48"/>
     </row>
-    <row r="49" spans="1:105">
+    <row r="49" spans="1:106">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...1 lines deleted...]
-      </c>
+      <c r="Y49"/>
       <c r="Z49">
         <v>0.0</v>
       </c>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
@@ -15433,133 +15564,134 @@
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
+      <c r="DB49"/>
     </row>
-    <row r="50" spans="1:105">
+    <row r="50" spans="1:106">
       <c r="A50" t="s">
         <v>76</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
-[...1 lines deleted...]
-      </c>
+      <c r="Y50"/>
       <c r="Z50">
+        <v>0.0</v>
+      </c>
+      <c r="AA50">
         <v>432787000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1870095000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>670100000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>957032000000.0</v>
       </c>
-      <c r="AD50">
-[...1 lines deleted...]
-      </c>
       <c r="AE50">
+        <v>0.0</v>
+      </c>
+      <c r="AF50">
         <v>9924024026.72</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>10458703346.2</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>93527739000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>10676219000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>9199096000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>85762026000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>78801601000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>8825564000000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1845611000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1074146000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -15574,806 +15706,818 @@
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
+      <c r="DB50"/>
     </row>
-    <row r="51" spans="1:105">
+    <row r="51" spans="1:106">
       <c r="A51" t="s">
         <v>77</v>
       </c>
-      <c r="B51"/>
-      <c r="C51">
+      <c r="B51">
+        <v>1.5346844662E+14</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>1.41419503E+14</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1.40208513E+14</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1.4095578E+14</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1.36840856E+14</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1.22192497E+14</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1.22797149E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.44381835E+14</v>
       </c>
       <c r="J51">
         <v>1.44381835E+14</v>
       </c>
       <c r="K51">
+        <v>1.44381835E+14</v>
+      </c>
+      <c r="L51">
         <v>2.27420398E+14</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2.10751946E+14</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2.16262995E+14</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2.29642227E+14</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1.42409081E+14</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2.12733233E+14</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1.90681716E+14</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1.23071855E+14</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1.20109205E+14</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1.17170914E+14</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>97417846000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1.06683689E+14</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1.02911593E+14</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1.00353126E+14</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>93799401000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>86649287000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>86561954000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>82314865000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>84172539000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>85709819000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>83452369000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>81998819000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>77438120000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>75117697000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>72309586000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>67748753000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>61659910000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>64188880000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>51071620000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>50429264000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>47845303000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>50979959000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>48724656000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>49211707000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>45632175000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>47987245000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>43686855000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>42805653000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>46305590000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>43796744000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>40289674000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>41695913000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>41568901000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>43926627000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>43636162000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>43700696000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>43758023000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>43992112000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>43801592000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>42780286000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>42868081000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41506401000000.0</v>
       </c>
       <c r="BK51">
         <v>41506401000000.0</v>
       </c>
-      <c r="BL51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL51">
+        <v>41506401000000.0</v>
+      </c>
+      <c r="BM51"/>
       <c r="BN51">
         <v>39569909000000.0</v>
       </c>
       <c r="BO51">
         <v>39569909000000.0</v>
       </c>
       <c r="BP51">
+        <v>39569909000000.0</v>
+      </c>
+      <c r="BQ51">
         <v>1027974000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45147962000000.0</v>
       </c>
       <c r="BR51">
         <v>45147962000000.0</v>
       </c>
       <c r="BS51">
         <v>45147962000000.0</v>
       </c>
-      <c r="BT51"/>
-      <c r="BU51">
+      <c r="BT51">
+        <v>45147962000000.0</v>
+      </c>
+      <c r="BU51"/>
+      <c r="BV51">
         <v>50810063000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>43415974000000.0</v>
       </c>
-      <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
-      <c r="BZ51">
+      <c r="BZ51"/>
+      <c r="CA51">
         <v>37929425060000.0</v>
       </c>
-      <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51">
         <v>30658529040000.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51">
         <v>32397544000000.0</v>
       </c>
-      <c r="CI51"/>
-      <c r="CJ51">
+      <c r="CJ51"/>
+      <c r="CK51">
         <v>29939999970000.0</v>
       </c>
-      <c r="CK51"/>
-      <c r="CL51">
+      <c r="CL51"/>
+      <c r="CM51">
         <v>39543872500000.0</v>
       </c>
-      <c r="CM51"/>
-      <c r="CN51">
+      <c r="CN51"/>
+      <c r="CO51">
         <v>31816250000000.0</v>
       </c>
-      <c r="CO51"/>
-      <c r="CP51">
+      <c r="CP51"/>
+      <c r="CQ51">
         <v>43883257399000.0</v>
       </c>
-      <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
-      <c r="CT51">
+      <c r="CT51"/>
+      <c r="CU51">
         <v>32953578267000.0</v>
       </c>
-      <c r="CU51"/>
-      <c r="CV51">
+      <c r="CV51"/>
+      <c r="CW51">
         <v>15805047975000.0</v>
       </c>
-      <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
+      <c r="DB51"/>
     </row>
-    <row r="52" spans="1:105">
+    <row r="52" spans="1:106">
       <c r="A52" t="s">
         <v>78</v>
       </c>
-      <c r="B52"/>
-      <c r="C52">
+      <c r="B52">
+        <v>1.00390743487E+14</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>14327417000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>17421950000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>14908875000000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>14481992000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>15196554000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>91580089000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>88125935000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>88458776000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>87998861000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>92067555000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>89226658000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>11537027000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>88215984000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>75490642000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>14203014000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>14134473000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>16441323000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>15247670000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>16334365000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>14355189000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>13234245000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>11748477000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>13015506000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>11210726000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>9197283000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>11637675000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>13035506000000.0</v>
       </c>
-      <c r="AE52">
-[...1 lines deleted...]
-      </c>
       <c r="AF52">
+        <v>0.0</v>
+      </c>
+      <c r="AG52">
         <v>10458703346.2</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1298637000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>11974856000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>9199096000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>85762026000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2940133000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>11765697000000.0</v>
       </c>
-      <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52">
         <v>2971345000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2644455000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>3936517000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>3323150000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>3999243000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>2881656000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>3955802000000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52">
         <v>2647968000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>3333594000000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52">
         <v>2596926000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>3690957000000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>794138000000.0</v>
       </c>
-      <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>10136796740260.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>6052995904944.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>15105165000000.0</v>
       </c>
-      <c r="CI52"/>
-      <c r="CJ52">
+      <c r="CJ52"/>
+      <c r="CK52">
         <v>6167777771610.0</v>
       </c>
-      <c r="CK52"/>
-      <c r="CL52">
+      <c r="CL52"/>
+      <c r="CM52">
         <v>22128553750000.0</v>
       </c>
-      <c r="CM52"/>
-      <c r="CN52">
+      <c r="CN52"/>
+      <c r="CO52">
         <v>11070000000000.0</v>
       </c>
-      <c r="CO52"/>
-      <c r="CP52">
+      <c r="CP52"/>
+      <c r="CQ52">
         <v>23718962032267.0</v>
       </c>
-      <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
-      <c r="CT52">
+      <c r="CT52"/>
+      <c r="CU52">
         <v>16320107792940.0</v>
       </c>
-      <c r="CU52"/>
-      <c r="CV52">
+      <c r="CV52"/>
+      <c r="CW52">
         <v>9697616073893.0</v>
       </c>
-      <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
+      <c r="DB52"/>
     </row>
-    <row r="53" spans="1:105">
+    <row r="53" spans="1:106">
       <c r="A53" t="s">
         <v>79</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>97909608000000.0</v>
+      </c>
       <c r="C53">
+        <v>99919485000000.0</v>
+      </c>
+      <c r="D53">
         <v>96280371000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>95091827000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>95754172000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>93895912000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>89451645000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>89219926000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82498140000000.0</v>
       </c>
       <c r="J53">
         <v>82498140000000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="K53">
+        <v>82498140000000.0</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53">
         <v>80083564000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>58299841000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>78900647000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>57367546000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>56562379000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>60376243000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>58989026000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>64726447000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62346011000000.0</v>
       </c>
       <c r="U53">
         <v>62346011000000.0</v>
       </c>
       <c r="V53">
+        <v>62346011000000.0</v>
+      </c>
+      <c r="W53">
         <v>61825197000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59372857000000.0</v>
       </c>
       <c r="X53">
         <v>59372857000000.0</v>
       </c>
       <c r="Y53">
+        <v>59372857000000.0</v>
+      </c>
+      <c r="Z53">
         <v>46012313000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>46060953000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1150084000000.0</v>
       </c>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
+        <v>0.0</v>
+      </c>
+      <c r="AF53">
         <v>5087990231.29</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>2558987558.99</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>4046400000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1197700000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1736775000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1640525000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1419619000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1244200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1925700000000.0</v>
       </c>
       <c r="AN53">
         <v>1925700000000.0</v>
       </c>
-      <c r="AO53"/>
-      <c r="AP53">
+      <c r="AO53">
+        <v>1925700000000.0</v>
+      </c>
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>228000000000.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
+      <c r="AT53"/>
+      <c r="AU53">
         <v>12287107000.0</v>
       </c>
-      <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53">
         <v>12157003000.0</v>
       </c>
-      <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
-      <c r="BB53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>8019544000.0</v>
       </c>
-      <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53">
         <v>6333446000.0</v>
       </c>
-      <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
-      <c r="BJ53">
+      <c r="BJ53"/>
+      <c r="BK53">
         <v>4246556000.0</v>
       </c>
-      <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53">
         <v>5981593000.0</v>
       </c>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>4637819000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>4744390000.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>4261648000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>3078330000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>2581823000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>2841088000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>1842650000.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53">
         <v>3914289000.0</v>
       </c>
-      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>3049000000.0</v>
       </c>
-      <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
+      <c r="DB53"/>
     </row>
-    <row r="54" spans="1:105">
+    <row r="54" spans="1:106">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...1 lines deleted...]
-      </c>
+      <c r="Y54"/>
       <c r="Z54">
         <v>0.0</v>
       </c>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
@@ -16402,1215 +16546,1228 @@
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
+      <c r="DB54"/>
     </row>
-    <row r="55" spans="1:105">
+    <row r="55" spans="1:106">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
+        <v>8.17611496657E+14</v>
+      </c>
+      <c r="C55">
         <v>7.97923033E+14</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7.96063202E+14</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7.80622664E+14</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7.70327137E+14</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7.57845532E+14</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7.45334299E+14</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7.42232322E+14</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7.15738152E+14</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7.15738152145E+14</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7.16439839E+14</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7.06317746E+14</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7.01170848E+14</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6.91435637E+14</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>7.26941982E+14</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6.94524096E+14</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6.63895834E+14</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6.80010962E+14</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6.5050654E+14</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6.33747775E+14</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>6.20939188E+14</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>6.10719944E+14</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>6.05506353E+14</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5.69476631E+14</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>5.44881709E+14</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5.18538117E+14</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>5.06195339E+14</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4.98179066E+14</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4.90699398E+14</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4.79588298E+14</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4.77715626E+14</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4.6333739E+14</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4.51617866E+14</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4.36785609E+14</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4.32808475E+14</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4.22249427E+14</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3.80889477E+14</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3.75673656E+14</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3.51840289E+14</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3.43198122E+14</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3.35951565E+14</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3.29065467E+14</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3.24636265E+14</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3.17331867E+14</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3.15756144E+14</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3.08355708E+14</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3.01670893E+14</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2.99098085E+14</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2.97800581E+14</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2.92167598E+14</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2.9695845E+14</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2.93576615E+14</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2.86670378E+14</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2.86069504E+14</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2.91216709E+14</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2.89231804E+14</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2.84846538E+14</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2.80870107E+14</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2.7988305E+14</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2.71783903E+14</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2.66394656E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.51752002E+14</v>
       </c>
       <c r="BK55">
         <v>2.51752002E+14</v>
       </c>
       <c r="BL55">
+        <v>2.51752002E+14</v>
+      </c>
+      <c r="BM55">
         <v>220102302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.53818725E+14</v>
       </c>
       <c r="BN55">
         <v>2.53818725E+14</v>
       </c>
       <c r="BO55">
         <v>2.53818725E+14</v>
       </c>
       <c r="BP55">
+        <v>2.53818725E+14</v>
+      </c>
+      <c r="BQ55">
         <v>17080097000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.5832683E+14</v>
       </c>
       <c r="BR55">
         <v>2.5832683E+14</v>
       </c>
       <c r="BS55">
         <v>2.5832683E+14</v>
       </c>
       <c r="BT55">
+        <v>2.5832683E+14</v>
+      </c>
+      <c r="BU55">
         <v>234026802000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2.33078951E+14</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2.17682768E+14</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>233191107000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>224221504000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>211863569000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1.8407122183076E+14</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>209530944000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>202372599000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>191794509000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1.7661701814792E+14</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>173637825000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>174963759000.0</v>
       </c>
-      <c r="CG55"/>
-      <c r="CH55">
+      <c r="CH55"/>
+      <c r="CI55">
         <v>1.71516203E+14</v>
       </c>
-      <c r="CI55"/>
-      <c r="CJ55">
+      <c r="CJ55"/>
+      <c r="CK55">
         <v>1.7818555537737E+14</v>
       </c>
-      <c r="CK55"/>
-      <c r="CL55">
+      <c r="CL55"/>
+      <c r="CM55">
         <v>1.929313025E+14</v>
       </c>
-      <c r="CM55"/>
-      <c r="CN55">
+      <c r="CN55"/>
+      <c r="CO55">
         <v>1.902725E+14</v>
       </c>
-      <c r="CO55"/>
-      <c r="CP55">
+      <c r="CP55"/>
+      <c r="CQ55">
         <v>1.840895835673E+14</v>
       </c>
-      <c r="CQ55"/>
       <c r="CR55"/>
       <c r="CS55"/>
-      <c r="CT55">
+      <c r="CT55"/>
+      <c r="CU55">
         <v>1.6830173234401E+14</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>68229077000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>87701680851412.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>65087032000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>64715000000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>69608026000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>66897074000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>67267543000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:105">
+    <row r="56" spans="1:106">
       <c r="A56" t="s">
         <v>82</v>
       </c>
-      <c r="B56"/>
-      <c r="C56">
+      <c r="B56">
+        <v>20377782999000.0</v>
+      </c>
+      <c r="C56"/>
+      <c r="D56">
         <v>1.21918519E+14</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1.29554272E+14</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1.2674077E+14</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>24608867000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1.15995739E+14</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>72971005000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51720463000000.0</v>
       </c>
       <c r="J56">
         <v>51720463000000.0</v>
       </c>
       <c r="K56">
+        <v>51720463000000.0</v>
+      </c>
+      <c r="L56">
         <v>32209009000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1.11937395E+14</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>90567952000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1.08074885E+14</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>85105997000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>88379355000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1.01178553E+14</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>88156562000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>92650548000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>86849608000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>30270926000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1.01257501E+14</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1.0017732E+14</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>42467781000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>83348607000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>75720193000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>35161568000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>37114985000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>34015211000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>28115306000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>18365380000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>19790661000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>21052052000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>29240044000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>22992363000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>19206998000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>19030623000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>25022660000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>17034401000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>25120410000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>28505982000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>22644947000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>25838175000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>27939149000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>14980521000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>21755253000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>16587876000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>15587672000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>15939591000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>21433033000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>14138204000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>11795810000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>11038778000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>11191857000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>12638278000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>10415433000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>13084553000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>9186557000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>9278043000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>8942424000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>6400811000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>7212939000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>3867316000000.0</v>
       </c>
-      <c r="BL56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM56"/>
       <c r="BN56">
         <v>2695569000000.0</v>
       </c>
       <c r="BO56">
         <v>2695569000000.0</v>
       </c>
       <c r="BP56">
+        <v>2695569000000.0</v>
+      </c>
+      <c r="BQ56">
         <v>9133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3073410000000.0</v>
       </c>
       <c r="BR56">
         <v>3073410000000.0</v>
       </c>
       <c r="BS56">
         <v>3073410000000.0</v>
       </c>
-      <c r="BT56"/>
-      <c r="BU56">
+      <c r="BT56">
+        <v>3073410000000.0</v>
+      </c>
+      <c r="BU56"/>
+      <c r="BV56">
         <v>5891515000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>4844566000000.0</v>
       </c>
-      <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
-      <c r="BZ56">
+      <c r="BZ56"/>
+      <c r="CA56">
         <v>4769005574091.0</v>
       </c>
-      <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56">
         <v>4610659539904.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
-      <c r="CH56">
+      <c r="CH56"/>
+      <c r="CI56">
         <v>4140312000000.0</v>
       </c>
-      <c r="CI56"/>
-      <c r="CJ56">
+      <c r="CJ56"/>
+      <c r="CK56">
         <v>7661111103450.0</v>
       </c>
-      <c r="CK56"/>
-      <c r="CL56">
+      <c r="CL56"/>
+      <c r="CM56">
         <v>4958048750000.0</v>
       </c>
-      <c r="CM56"/>
-      <c r="CN56">
+      <c r="CN56"/>
+      <c r="CO56">
         <v>4201250000000.0</v>
       </c>
-      <c r="CO56"/>
-      <c r="CP56">
+      <c r="CP56"/>
+      <c r="CQ56">
         <v>5008495846458.0</v>
       </c>
-      <c r="CQ56"/>
       <c r="CR56"/>
       <c r="CS56"/>
-      <c r="CT56">
+      <c r="CT56"/>
+      <c r="CU56">
         <v>4794580826464.0</v>
       </c>
-      <c r="CU56"/>
-      <c r="CV56">
+      <c r="CV56"/>
+      <c r="CW56">
         <v>4042059658976.0</v>
       </c>
-      <c r="CW56"/>
       <c r="CX56"/>
       <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56"/>
+      <c r="DB56"/>
     </row>
-    <row r="57" spans="1:105">
+    <row r="57" spans="1:106">
       <c r="A57" t="s">
         <v>83</v>
       </c>
-      <c r="B57"/>
-      <c r="C57">
+      <c r="B57">
+        <v>1.00390743487E+14</v>
+      </c>
+      <c r="C57"/>
+      <c r="D57">
         <v>4.55317325E+14</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4.52388267E+14</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4.43328515E+14</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7016830000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4.38152928E+14</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4.30396051E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.76483929E+14</v>
       </c>
       <c r="J57">
         <v>2.76483929E+14</v>
       </c>
       <c r="K57">
+        <v>2.76483929E+14</v>
+      </c>
+      <c r="L57">
         <v>2.58845209E+14</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2.5878402E+14</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2.81365913E+14</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2.58243393E+14</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>241681000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>943222000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2.92955096E+14</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2.15434041E+14</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2.08567305E+14</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2.03095666E+14</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2.29662766E+14</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3.61678897E+14</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3.70518353E+14</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3.5896748E+14</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3.4693782E+14</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3.25944752E+14</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3.21971125E+14</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3.19469813E+14</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3.15105436E+14</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3.09575169E+14</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2.87188194E+14</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2.79543347E+14</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2.74615419E+14</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2.83906517E+14</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2.64902128E+14</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2.58375028E+14</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2.53426348E+14</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2.67208346E+14</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2.38329715E+14</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2.41695702E+14</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2.36915478E+14</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2.34675198E+14</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2.27526443E+14</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2.22695254E+14</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2.15181678E+14</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2.2102588E+14</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2.06175905E+14</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2.06753923E+14</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2.03490688E+14</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2.09703495E+14</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2.02789896E+14</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>4420931000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4568237000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2.07327692E+14</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>284000000.0</v>
       </c>
-      <c r="BD57"/>
       <c r="BE57"/>
-      <c r="BF57">
+      <c r="BF57"/>
+      <c r="BG57">
         <v>1.94646635E+14</v>
       </c>
-      <c r="BG57"/>
       <c r="BH57"/>
-      <c r="BI57">
+      <c r="BI57"/>
+      <c r="BJ57">
         <v>3703325000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1.90604236E+14</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>3703325000000.0</v>
       </c>
-      <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
-      <c r="BV57">
+      <c r="BV57"/>
+      <c r="BW57">
         <v>1.4943709745834E+14</v>
       </c>
-      <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
-      <c r="BZ57">
+      <c r="BZ57"/>
+      <c r="CA57">
         <v>13664492107884.0</v>
       </c>
-      <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>9324411914860.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>18481199000000.0</v>
       </c>
-      <c r="CI57"/>
-      <c r="CJ57">
+      <c r="CJ57"/>
+      <c r="CK57">
         <v>6167777771610.0</v>
       </c>
-      <c r="CK57"/>
-      <c r="CL57">
+      <c r="CL57"/>
+      <c r="CM57">
         <v>26257958750000.0</v>
       </c>
-      <c r="CM57"/>
-      <c r="CN57">
+      <c r="CN57"/>
+      <c r="CO57">
         <v>11070000000000.0</v>
       </c>
-      <c r="CO57"/>
-      <c r="CP57">
+      <c r="CP57"/>
+      <c r="CQ57">
         <v>28181747321379.0</v>
       </c>
-      <c r="CQ57"/>
       <c r="CR57"/>
       <c r="CS57"/>
-      <c r="CT57">
+      <c r="CT57"/>
+      <c r="CU57">
         <v>20939293086780.0</v>
       </c>
-      <c r="CU57"/>
-      <c r="CV57">
+      <c r="CV57"/>
+      <c r="CW57">
         <v>9697616073893.0</v>
       </c>
-      <c r="CW57"/>
       <c r="CX57"/>
       <c r="CY57"/>
       <c r="CZ57"/>
       <c r="DA57"/>
+      <c r="DB57"/>
     </row>
-    <row r="58" spans="1:105">
+    <row r="58" spans="1:106">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
+        <v>7.61247836947E+14</v>
+      </c>
+      <c r="C58">
         <v>-61371093000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7.34692109E+14</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7.19668715E+14</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7.10192373E+14</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6.98030351E+14</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6.85424283E+14</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6.8240972E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.61897645E+14</v>
       </c>
       <c r="J58">
         <v>6.61897645E+14</v>
       </c>
       <c r="K58">
+        <v>6.61897645E+14</v>
+      </c>
+      <c r="L58">
         <v>1.41255319E+14</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1.22035737E+14</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6.51527934E+14</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1.22107399E+14</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6.77634636E+14</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6.4614016E+14</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6.15601914E+14</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6.31871645E+14</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>6.02832926E+14</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5.88022384E+14</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5.76873818E+14</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5.67317587E+14</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5.63398452E+14</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5.29172532E+14</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5.06072215E+14</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4.79418792E+14</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4.67455036E+14</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4.60976756E+14</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4.54872066E+14</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4.43875271E+14</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4.42126387E+14</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4.28743875E+14</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4.17987348E+14</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4.0274078E+14</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3.99081273E+14</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3.89371399E+14</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3.4928716E+14</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3.44412253E+14</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3.21903655E+14</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3.13614471E+14</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3.06833632E+14</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3.00162745E+14</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2.96045818E+14</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2.89135372E+14</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2.87826055E+14</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2.80843036E+14</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2.74549346E+14</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2.72663823E+14</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2.71785996E+14</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2.66185324E+14</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2.71598592E+14</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2.68631004E+14</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2.61587042E+14</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2.60987913E+14</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2.66608734E+14</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2.65238299E+14</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2.61429893E+14</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2.57705108E+14</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2.56340734E+14</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2.50592503E+14</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2.45397658E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.34716456E+14</v>
       </c>
       <c r="BK58">
         <v>2.34716456E+14</v>
       </c>
       <c r="BL58">
+        <v>2.34716456E+14</v>
+      </c>
+      <c r="BM58">
         <v>205175066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39569909000000.0</v>
       </c>
       <c r="BN58">
         <v>39569909000000.0</v>
       </c>
       <c r="BO58">
         <v>39569909000000.0</v>
       </c>
       <c r="BP58">
+        <v>39569909000000.0</v>
+      </c>
+      <c r="BQ58">
         <v>1042308000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45147962000000.0</v>
       </c>
       <c r="BR58">
         <v>45147962000000.0</v>
       </c>
       <c r="BS58">
         <v>45147962000000.0</v>
       </c>
       <c r="BT58">
+        <v>45147962000000.0</v>
+      </c>
+      <c r="BU58">
         <v>218365561000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2.17123281E+14</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2.00696778E+14</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>216153926000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>208233131000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>196436098000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1.6996416164119E+14</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>194067194000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>187778981000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>178377011000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1.6533116624038E+14</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>162317790000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>164330602000.0</v>
       </c>
-      <c r="CG58"/>
-      <c r="CH58">
+      <c r="CH58"/>
+      <c r="CI58">
         <v>1.64081731E+14</v>
       </c>
-      <c r="CI58"/>
-      <c r="CJ58">
+      <c r="CJ58"/>
+      <c r="CK58">
         <v>1.696777776081E+14</v>
       </c>
-      <c r="CK58"/>
-      <c r="CL58">
+      <c r="CL58"/>
+      <c r="CM58">
         <v>1.8602726E+14</v>
       </c>
-      <c r="CM58"/>
-      <c r="CN58">
+      <c r="CN58"/>
+      <c r="CO58">
         <v>1.7959125E+14</v>
       </c>
-      <c r="CO58"/>
-      <c r="CP58">
+      <c r="CP58"/>
+      <c r="CQ58">
         <v>1.7518391215870E+14</v>
       </c>
-      <c r="CQ58"/>
       <c r="CR58"/>
       <c r="CS58"/>
-      <c r="CT58">
+      <c r="CT58"/>
+      <c r="CU58">
         <v>1.6035523298157E+14</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>64331698000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>82742459066190.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>61681810000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>61336000000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>65881488000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>63405132000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>63907382000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:105">
+    <row r="59" spans="1:106">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...1 lines deleted...]
-      </c>
+      <c r="Y59"/>
       <c r="Z59">
         <v>0.0</v>
       </c>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
@@ -17639,586 +17796,591 @@
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
+      <c r="DB59"/>
     </row>
-    <row r="60" spans="1:105">
+    <row r="60" spans="1:106">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
+        <v>54598652727000.0</v>
+      </c>
+      <c r="C60">
         <v>61371093000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>59582290000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>59069434000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>58234952000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>57888952000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>57948499000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>52070285000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>51897001000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>58873310431000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>56884307000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>55670465000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>48362812000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>54557956000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>47766060000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>47092996000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>47460582000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>47258695000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>46978752000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>44825329000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>43170135000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>42544574000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>41211390000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>39564724000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>38224209000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>38533918000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>38154909000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>37192215000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>35817696000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>35703916000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>35580672000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>34587162000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>33624304000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>34038685000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>33720742000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>32571235000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>31324789000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>30998044000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>29682308000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>29342327000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>28891668000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>28680621000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>28373229000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>27988716000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>27729129000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>27315092000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>26926719000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>26242920000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>25829890000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>25982274000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>25359858000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>24945611000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>24877274000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>24887069000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>24408040000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>23803510000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>23232386000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>22983179000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>22766281000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>20414452000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>19823544000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16996533000000.0</v>
       </c>
       <c r="BK60">
         <v>16996533000000.0</v>
       </c>
       <c r="BL60">
+        <v>16996533000000.0</v>
+      </c>
+      <c r="BM60">
         <v>14683043000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17539568000000.0</v>
       </c>
       <c r="BN60">
         <v>17539568000000.0</v>
       </c>
       <c r="BO60">
         <v>17539568000000.0</v>
       </c>
       <c r="BP60">
+        <v>17539568000000.0</v>
+      </c>
+      <c r="BQ60">
         <v>16037789000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15594707000000.0</v>
       </c>
       <c r="BR60">
         <v>15594707000000.0</v>
       </c>
       <c r="BS60">
         <v>15594707000000.0</v>
       </c>
       <c r="BT60">
+        <v>15594707000000.0</v>
+      </c>
+      <c r="BU60">
         <v>15661241000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>15955670000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>16965577000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>17037181000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>15988373000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>15427471000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>14090356561000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>15463750000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>14593618000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>13417498000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>11271721799000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>11320035000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>10633157000.0</v>
       </c>
-      <c r="CG60"/>
-      <c r="CH60">
+      <c r="CH60"/>
+      <c r="CI60">
         <v>7421775000000.0</v>
       </c>
-      <c r="CI60"/>
-      <c r="CJ60">
+      <c r="CJ60"/>
+      <c r="CK60">
         <v>8507777769000.0</v>
       </c>
-      <c r="CK60"/>
-      <c r="CL60">
+      <c r="CL60"/>
+      <c r="CM60">
         <v>6887428750000.0</v>
       </c>
-      <c r="CM60"/>
-      <c r="CN60">
+      <c r="CN60"/>
+      <c r="CO60">
         <v>10681250000000.0</v>
       </c>
-      <c r="CO60"/>
-      <c r="CP60">
+      <c r="CP60"/>
+      <c r="CQ60">
         <v>8834999997000.0</v>
       </c>
-      <c r="CQ60"/>
       <c r="CR60"/>
       <c r="CS60"/>
-      <c r="CT60">
+      <c r="CT60"/>
+      <c r="CU60">
         <v>7638007903000.0</v>
       </c>
-      <c r="CU60"/>
-      <c r="CV60">
+      <c r="CV60"/>
+      <c r="CW60">
         <v>4959221785000.0</v>
       </c>
-      <c r="CW60"/>
-      <c r="CX60">
+      <c r="CX60"/>
+      <c r="CY60">
         <v>3379000000.0</v>
       </c>
-      <c r="CY60"/>
-      <c r="CZ60">
+      <c r="CZ60"/>
+      <c r="DA60">
         <v>3491942000.0</v>
       </c>
-      <c r="DA60"/>
+      <c r="DB60"/>
     </row>
-    <row r="61" spans="1:105">
+    <row r="61" spans="1:106">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-1136188000000.0</v>
       </c>
       <c r="T61">
         <v>-1136188000000.0</v>
       </c>
       <c r="U61">
         <v>-1136188000000.0</v>
       </c>
       <c r="V61">
         <v>-1136188000000.0</v>
       </c>
       <c r="W61">
         <v>-1136188000000.0</v>
       </c>
       <c r="X61">
         <v>-1136188000000.0</v>
       </c>
       <c r="Y61">
         <v>-1136188000000.0</v>
       </c>
       <c r="Z61">
         <v>-1136188000000.0</v>
       </c>
       <c r="AA61">
-        <v>-1236188000000.0</v>
+        <v>-1136188000000.0</v>
       </c>
       <c r="AB61">
         <v>-1236188000000.0</v>
       </c>
       <c r="AC61">
+        <v>-1236188000000.0</v>
+      </c>
+      <c r="AD61">
         <v>-965567335.85</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-780040.83</v>
       </c>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
         <v>-882378000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-708225000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-556816000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-700504000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-716971000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-599780000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-433593000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-259937000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-111990000.0</v>
       </c>
-      <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
-      <c r="BH61">
+      <c r="BH61"/>
+      <c r="BI61">
         <v>-1874803000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-1821920000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-2582187000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-2560444000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-2391090000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-2580589000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-2508478000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-2694704000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-2486279000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-2292910000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-2492157000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-3488434000.0</v>
       </c>
-      <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
-      <c r="CD61">
+      <c r="CD61"/>
+      <c r="CE61">
         <v>-9564000.0</v>
       </c>
-      <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
-      <c r="CH61">
+      <c r="CH61"/>
+      <c r="CI61">
         <v>-1277480000.0</v>
       </c>
-      <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
-      <c r="CL61">
+      <c r="CL61"/>
+      <c r="CM61">
         <v>-1114356000.0</v>
       </c>
-      <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
-      <c r="CP61">
+      <c r="CP61"/>
+      <c r="CQ61">
         <v>-124169000.0</v>
       </c>
-      <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
-      <c r="CT61">
+      <c r="CT61"/>
+      <c r="CU61">
         <v>-1038000.0</v>
       </c>
-      <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
-      <c r="CX61">
+      <c r="CX61"/>
+      <c r="CY61">
         <v>-33000000.0</v>
       </c>
-      <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
+      <c r="DB61"/>
     </row>
-    <row r="62" spans="1:105">
+    <row r="62" spans="1:106">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...1 lines deleted...]
-      </c>
+      <c r="Y62"/>
       <c r="Z62">
         <v>0.0</v>
       </c>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
@@ -18248,50 +18410,51 @@
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
+      <c r="DB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18369,51 +18532,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B2">
         <v>25821500000000.0</v>
       </c>
       <c r="C2">
         <v>19708957000000.0</v>
       </c>
       <c r="D2">
         <v>20107573000000.0</v>
       </c>
       <c r="E2">
         <v>11084304000000.0</v>
       </c>
       <c r="F2">
         <v>5166439000000.0</v>
       </c>
       <c r="G2">
         <v>5806971000000.0</v>
       </c>
       <c r="H2">
         <v>6112585000000.0</v>
       </c>
       <c r="I2">
         <v>5503335000000.0</v>
       </c>
@@ -18455,51 +18618,51 @@
       </c>
       <c r="V2">
         <v>5312753074671.0</v>
       </c>
       <c r="W2">
         <v>9059251000000.0</v>
       </c>
       <c r="X2">
         <v>14292265000000.0</v>
       </c>
       <c r="Y2">
         <v>10619296556294.0</v>
       </c>
       <c r="Z2">
         <v>6617725377580.0</v>
       </c>
       <c r="AA2">
         <v>5884745876565.0</v>
       </c>
       <c r="AB2">
         <v>3123471000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>916295000000.0</v>
       </c>
       <c r="D3">
         <v>865927000000.0</v>
       </c>
       <c r="E3">
         <v>878841000000.0</v>
       </c>
       <c r="F3">
         <v>1006688000000.0</v>
       </c>
       <c r="G3">
         <v>1048777000000.0</v>
       </c>
       <c r="H3">
         <v>976890000000.0</v>
       </c>
       <c r="I3">
         <v>623634000000.0</v>
       </c>
       <c r="J3">
         <v>550343000000.0</v>
@@ -18539,95 +18702,95 @@
       </c>
       <c r="V3">
         <v>348877785669.0</v>
       </c>
       <c r="W3">
         <v>425683000000.0</v>
       </c>
       <c r="X3">
         <v>551482500000.0</v>
       </c>
       <c r="Y3">
         <v>442760379446.0</v>
       </c>
       <c r="Z3">
         <v>179040736312.0</v>
       </c>
       <c r="AA3">
         <v>162407079240.0</v>
       </c>
       <c r="AB3">
         <v>76795000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>6985247000000.0</v>
       </c>
       <c r="D5">
         <v>6120151000000.0</v>
       </c>
       <c r="E5">
         <v>5394963000000.0</v>
       </c>
       <c r="F5">
         <v>6081606000000.0</v>
       </c>
       <c r="G5">
         <v>4779972000000.0</v>
       </c>
       <c r="H5">
         <v>4533198000000.0</v>
       </c>
       <c r="I5">
         <v>4301532000000.0</v>
       </c>
       <c r="J5">
         <v>4138424000000.0</v>
@@ -18667,51 +18830,51 @@
       </c>
       <c r="V5">
         <v>3775492156786.0</v>
       </c>
       <c r="W5">
         <v>1429405000000.0</v>
       </c>
       <c r="X5">
         <v>-1378032500000.0</v>
       </c>
       <c r="Y5">
         <v>1751837484576.0</v>
       </c>
       <c r="Z5">
         <v>1572024971000.0</v>
       </c>
       <c r="AA5">
         <v>1044420983482.0</v>
       </c>
       <c r="AB5">
         <v>808161000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B6">
         <v>8531244000000.0</v>
       </c>
       <c r="C6">
         <v>7901542000000.0</v>
       </c>
       <c r="D6">
         <v>6986078000000.0</v>
       </c>
       <c r="E6">
         <v>6273804000000.0</v>
       </c>
       <c r="F6">
         <v>7088294000000.0</v>
       </c>
       <c r="G6">
         <v>5828749000000.0</v>
       </c>
       <c r="H6">
         <v>5510088000000.0</v>
       </c>
       <c r="I6">
         <v>4925166000000.0</v>
       </c>
@@ -18753,141 +18916,141 @@
       </c>
       <c r="V6">
         <v>4124369942455.0</v>
       </c>
       <c r="W6">
         <v>1855088000000.0</v>
       </c>
       <c r="X6">
         <v>-826550000000.0</v>
       </c>
       <c r="Y6">
         <v>2194597864022.0</v>
       </c>
       <c r="Z6">
         <v>1751065707312.0</v>
       </c>
       <c r="AA6">
         <v>1206828062722.0</v>
       </c>
       <c r="AB6">
         <v>884956000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8">
         <v>122974000.0</v>
       </c>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B9">
         <v>24864872000000.0</v>
       </c>
       <c r="C9">
         <v>18060034000000.0</v>
       </c>
       <c r="D9">
         <v>16304237000000.0</v>
       </c>
       <c r="E9">
         <v>14560061000000.0</v>
       </c>
       <c r="F9">
         <v>15808166000000.0</v>
       </c>
       <c r="G9">
         <v>14007436000000.0</v>
       </c>
       <c r="H9">
         <v>12542730000000.0</v>
       </c>
       <c r="I9">
         <v>11822072000000.0</v>
       </c>
@@ -18929,51 +19092,51 @@
       </c>
       <c r="V9">
         <v>8046194666495.0</v>
       </c>
       <c r="W9">
         <v>5327080000000.0</v>
       </c>
       <c r="X9">
         <v>3187513750000.0</v>
       </c>
       <c r="Y9">
         <v>5928059309965.0</v>
       </c>
       <c r="Z9">
         <v>4063166895631.0</v>
       </c>
       <c r="AA9">
         <v>4695309722775.0</v>
       </c>
       <c r="AB9">
         <v>790393000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B10">
         <v>8196679000000.0</v>
       </c>
       <c r="C10">
         <v>6985247000000.0</v>
       </c>
       <c r="D10">
         <v>6120151000000.0</v>
       </c>
       <c r="E10">
         <v>5394963000000.0</v>
       </c>
       <c r="F10">
         <v>6081606000000.0</v>
       </c>
       <c r="G10">
         <v>4779972000000.0</v>
       </c>
       <c r="H10">
         <v>4533198000000.0</v>
       </c>
       <c r="I10">
         <v>4301532000000.0</v>
       </c>
@@ -19015,51 +19178,51 @@
       </c>
       <c r="V10">
         <v>3775492156786.0</v>
       </c>
       <c r="W10">
         <v>1429405000000.0</v>
       </c>
       <c r="X10">
         <v>-1378032500000.0</v>
       </c>
       <c r="Y10">
         <v>1751837484576.0</v>
       </c>
       <c r="Z10">
         <v>1572024970999.0</v>
       </c>
       <c r="AA10">
         <v>1044420983482.0</v>
       </c>
       <c r="AB10">
         <v>808161000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B11">
         <v>2346152000000.0</v>
       </c>
       <c r="C11">
         <v>1956641000000.0</v>
       </c>
       <c r="D11">
         <v>1593817000000.0</v>
       </c>
       <c r="E11">
         <v>1504061000000.0</v>
       </c>
       <c r="F11">
         <v>1697225000000.0</v>
       </c>
       <c r="G11">
         <v>1264394000000.0</v>
       </c>
       <c r="H11">
         <v>1220570000000.0</v>
       </c>
       <c r="I11">
         <v>1239586000000.0</v>
       </c>
@@ -19101,51 +19264,51 @@
       </c>
       <c r="V11">
         <v>1088069351827.0</v>
       </c>
       <c r="W11">
         <v>432639000000.0</v>
       </c>
       <c r="X11">
         <v>-384916250000.0</v>
       </c>
       <c r="Y11">
         <v>597277579868.0</v>
       </c>
       <c r="Z11">
         <v>624946125052.0</v>
       </c>
       <c r="AA11">
         <v>449878633515.0</v>
       </c>
       <c r="AB11">
         <v>267504000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B12">
         <v>13073093000000.0</v>
       </c>
       <c r="C12">
         <v>17664671000000.0</v>
       </c>
       <c r="D12">
         <v>16961164000000.0</v>
       </c>
       <c r="E12">
         <v>9236529000000.0</v>
       </c>
       <c r="F12">
         <v>3981306000000.0</v>
       </c>
       <c r="G12">
         <v>4763473000000.0</v>
       </c>
       <c r="H12">
         <v>5442400000000.0</v>
       </c>
       <c r="I12">
         <v>4829641000000.0</v>
       </c>
@@ -19187,105 +19350,109 @@
       </c>
       <c r="V12">
         <v>4706142701724.0</v>
       </c>
       <c r="W12">
         <v>5328757000000.0</v>
       </c>
       <c r="X12">
         <v>6775848750000.0</v>
       </c>
       <c r="Y12">
         <v>6733964410521.0</v>
       </c>
       <c r="Z12">
         <v>5362342982914.0</v>
       </c>
       <c r="AA12">
         <v>4964830581772.0</v>
       </c>
       <c r="AB12">
         <v>2817320000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>179</v>
+      </c>
+      <c r="B13">
+        <v>29156100000000.0</v>
+      </c>
       <c r="C13">
         <v>30491385000000.0</v>
       </c>
       <c r="D13">
         <v>27825537000000.0</v>
       </c>
       <c r="E13">
         <v>20788518000000.0</v>
       </c>
       <c r="F13">
         <v>15210878000000.0</v>
       </c>
       <c r="G13">
         <v>14485747000000.0</v>
       </c>
       <c r="H13">
         <v>14639187000000.0</v>
       </c>
       <c r="I13">
         <v>13734569000000.0</v>
       </c>
       <c r="J13">
         <v>11382452000000.0</v>
       </c>
       <c r="K13">
         <v>10021882000000.0</v>
       </c>
       <c r="L13">
         <v>10375823000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>180</v>
+      </c>
+      <c r="B14">
+        <v>-7553000000.0</v>
+      </c>
       <c r="C14">
         <v>49615000000.0</v>
       </c>
       <c r="D14">
         <v>253822000000.0</v>
       </c>
       <c r="E14">
         <v>221591000000.0</v>
       </c>
       <c r="F14">
         <v>25162000000.0</v>
       </c>
       <c r="G14">
         <v>857783000000.0</v>
       </c>
       <c r="H14">
         <v>585407000000.0</v>
       </c>
       <c r="I14">
         <v>9111000000.0</v>
       </c>
       <c r="J14">
         <v>6144000000.0</v>
       </c>
       <c r="K14">
@@ -19311,51 +19478,51 @@
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14">
         <v>5217000.0</v>
       </c>
       <c r="U14">
         <v>9404000.0</v>
       </c>
       <c r="V14">
         <v>11801000.0</v>
       </c>
       <c r="W14"/>
       <c r="X14">
         <v>64180000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14">
         <v>91783000.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B15">
         <v>5850527000000.0</v>
       </c>
       <c r="C15">
         <v>5078221000000.0</v>
       </c>
       <c r="D15">
         <v>4594835000000.0</v>
       </c>
       <c r="E15">
         <v>4112493000000.0</v>
       </c>
       <c r="F15">
         <v>4409543000000.0</v>
       </c>
       <c r="G15">
         <v>3468448000000.0</v>
       </c>
       <c r="H15">
         <v>3311257000000.0</v>
       </c>
       <c r="I15">
         <v>3061191000000.0</v>
       </c>
@@ -19397,51 +19564,51 @@
       </c>
       <c r="V15">
         <v>2687422804958.0</v>
       </c>
       <c r="W15">
         <v>996766000000.0</v>
       </c>
       <c r="X15">
         <v>-993116250000.0</v>
       </c>
       <c r="Y15">
         <v>1251677342397.0</v>
       </c>
       <c r="Z15">
         <v>992299608213.0</v>
       </c>
       <c r="AA15">
         <v>594542349967.0</v>
       </c>
       <c r="AB15">
         <v>540665000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B16">
         <v>5842974000000.0</v>
       </c>
       <c r="C16">
         <v>4878421743510.0</v>
       </c>
       <c r="D16">
         <v>4409919787390.0</v>
       </c>
       <c r="E16">
         <v>4413327000000.0</v>
       </c>
       <c r="F16">
         <v>4409559000000.0</v>
       </c>
       <c r="G16">
         <v>3432291500000.0</v>
       </c>
       <c r="H16">
         <v>3305315500000.0</v>
       </c>
       <c r="I16">
         <v>3061191000000.0</v>
       </c>
@@ -19479,53 +19646,55 @@
         <v>2946480000.0</v>
       </c>
       <c r="U16">
         <v>2643290000.0</v>
       </c>
       <c r="V16">
         <v>2218866000.0</v>
       </c>
       <c r="W16">
         <v>536422000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16">
         <v>1059635000.0</v>
       </c>
       <c r="Z16">
         <v>514160000.0</v>
       </c>
       <c r="AA16">
         <v>570000000.0</v>
       </c>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>183</v>
+      </c>
+      <c r="B17">
+        <v>5840715000000.0</v>
+      </c>
       <c r="C17">
         <v>5028606000000.0</v>
       </c>
       <c r="D17">
         <v>4473167000000.0</v>
       </c>
       <c r="E17">
         <v>5820792000.0</v>
       </c>
       <c r="F17">
         <v>4384381000000.0</v>
       </c>
       <c r="G17">
         <v>3502281000000.0</v>
       </c>
       <c r="H17">
         <v>3313199000000.0</v>
       </c>
       <c r="I17">
         <v>3061946000000.0</v>
       </c>
       <c r="J17">
         <v>3343461000000.0</v>
       </c>
       <c r="K17">
@@ -19535,191 +19704,193 @@
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>1293638358.17</v>
       </c>
       <c r="N17">
         <v>1274698000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>184</v>
+      </c>
+      <c r="B18">
+        <v>13073093000000.0</v>
+      </c>
       <c r="C18">
         <v>12826714000000.0</v>
       </c>
       <c r="D18">
         <v>13558954000000.0</v>
       </c>
       <c r="E18">
         <v>13112934000000.0</v>
       </c>
       <c r="F18">
         <v>11229572000000.0</v>
       </c>
       <c r="G18">
         <v>9722274000000.0</v>
       </c>
       <c r="H18">
         <v>9196787000000.0</v>
       </c>
       <c r="I18">
         <v>8904928000000.0</v>
       </c>
       <c r="J18">
         <v>8246614000000.0</v>
       </c>
       <c r="K18">
         <v>6402529000000.0</v>
       </c>
       <c r="L18">
         <v>6203199000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B21">
         <v>8531244000000.0</v>
       </c>
       <c r="C21">
         <v>6985247000000.0</v>
       </c>
       <c r="D21">
         <v>6120151000000.0</v>
       </c>
       <c r="E21">
         <v>5394963000000.0</v>
       </c>
       <c r="F21">
         <v>6081606000000.0</v>
       </c>
       <c r="G21">
         <v>4779972000000.0</v>
       </c>
       <c r="H21">
         <v>4533198000000.0</v>
       </c>
       <c r="I21">
         <v>4301532000000.0</v>
       </c>
@@ -19761,95 +19932,95 @@
       </c>
       <c r="V21">
         <v>3775492156786.0</v>
       </c>
       <c r="W21">
         <v>1429405000000.0</v>
       </c>
       <c r="X21">
         <v>-1378032500000.0</v>
       </c>
       <c r="Y21">
         <v>1751837484576.0</v>
       </c>
       <c r="Z21">
         <v>1572024970999.0</v>
       </c>
       <c r="AA21">
         <v>1044420983482.0</v>
       </c>
       <c r="AB21">
         <v>808161000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B23">
         <v>42155128000000.0</v>
       </c>
       <c r="C23">
         <v>30783744000000.0</v>
       </c>
       <c r="D23">
         <v>30291659000000.0</v>
       </c>
       <c r="E23">
         <v>20249402000000.0</v>
       </c>
       <c r="F23">
         <v>14892999000000.0</v>
       </c>
       <c r="G23">
         <v>15034435000000.0</v>
       </c>
       <c r="H23">
         <v>14122117000000.0</v>
       </c>
       <c r="I23">
         <v>13023875000000.0</v>
       </c>
@@ -19891,187 +20062,189 @@
       </c>
       <c r="V23">
         <v>9583455584380.0</v>
       </c>
       <c r="W23">
         <v>12956926000000.0</v>
       </c>
       <c r="X23">
         <v>18857811250000.0</v>
       </c>
       <c r="Y23">
         <v>14795518381683.0</v>
       </c>
       <c r="Z23">
         <v>9108867302211.0</v>
       </c>
       <c r="AA23">
         <v>9535634615857.0</v>
       </c>
       <c r="AB23">
         <v>3105703000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>191</v>
+      </c>
+      <c r="B25">
+        <v>914686000000.0</v>
+      </c>
       <c r="C25">
         <v>916295000000.0</v>
       </c>
       <c r="D25">
         <v>865927000000.0</v>
       </c>
       <c r="E25">
         <v>1016458000000.0</v>
       </c>
       <c r="F25">
         <v>1006688000000.0</v>
       </c>
       <c r="G25">
         <v>1048777000000.0</v>
       </c>
       <c r="H25">
         <v>976890000000.0</v>
       </c>
       <c r="I25">
         <v>623634000000.0</v>
       </c>
       <c r="J25">
         <v>550343000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>230656000000.0</v>
       </c>
       <c r="D27">
         <v>230192000000.0</v>
       </c>
       <c r="E27">
         <v>236957000000.0</v>
       </c>
       <c r="F27">
         <v>210187000000.0</v>
       </c>
       <c r="G27">
         <v>236618000000.0</v>
       </c>
       <c r="H27">
         <v>228826000000.0</v>
       </c>
       <c r="I27">
         <v>217244000000.0</v>
       </c>
       <c r="J27">
         <v>199676000000.0</v>
@@ -20093,51 +20266,51 @@
       <c r="Q27">
         <v>948737000000.0</v>
       </c>
       <c r="R27">
         <v>870423000000.0</v>
       </c>
       <c r="S27">
         <v>826435000000.0</v>
       </c>
       <c r="T27">
         <v>728549000000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>39812894970.0</v>
       </c>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B28">
         <v>7051040000000.0</v>
       </c>
       <c r="C28">
         <v>5844730000000.0</v>
       </c>
       <c r="D28">
         <v>5618479000000.0</v>
       </c>
       <c r="E28">
         <v>5582985000000.0</v>
       </c>
       <c r="F28">
         <v>6085474000000.0</v>
       </c>
       <c r="G28">
         <v>5578850000000.0</v>
       </c>
       <c r="H28">
         <v>5463636000000.0</v>
       </c>
       <c r="I28">
         <v>4855238000000.0</v>
       </c>
@@ -20177,51 +20350,51 @@
       <c r="U28">
         <v>1959038404411.0</v>
       </c>
       <c r="V28">
         <v>2169721195907.0</v>
       </c>
       <c r="W28">
         <v>1644377000000.0</v>
       </c>
       <c r="X28">
         <v>1737585000000.0</v>
       </c>
       <c r="Y28">
         <v>1586259785937.0</v>
       </c>
       <c r="Z28">
         <v>1058520370530.0</v>
       </c>
       <c r="AA28">
         <v>444465232770.0</v>
       </c>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B29">
         <v>2346152000000.0</v>
       </c>
       <c r="C29">
         <v>1956641000000.0</v>
       </c>
       <c r="D29">
         <v>1798890000000.0</v>
       </c>
       <c r="E29">
         <v>1629056000000.0</v>
       </c>
       <c r="F29">
         <v>1697225000000.0</v>
       </c>
       <c r="G29">
         <v>1259351000000.0</v>
       </c>
       <c r="H29">
         <v>1220787000000.0</v>
       </c>
       <c r="I29">
         <v>1239586000000.0</v>
       </c>
@@ -20231,51 +20404,51 @@
       <c r="K29">
         <v>438475000000.0</v>
       </c>
       <c r="L29">
         <v>437389000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B30">
         <v>16333628000000.0</v>
       </c>
       <c r="C30">
         <v>11074787000000.0</v>
       </c>
       <c r="D30">
         <v>10184086000000.0</v>
       </c>
       <c r="E30">
         <v>9165098000000.0</v>
       </c>
       <c r="F30">
         <v>9726560000000.0</v>
       </c>
       <c r="G30">
         <v>9227464000000.0</v>
       </c>
       <c r="H30">
         <v>8009532000000.0</v>
       </c>
       <c r="I30">
         <v>7520540000000.0</v>
       </c>
@@ -20317,51 +20490,51 @@
       </c>
       <c r="V30">
         <v>4270702509709.0</v>
       </c>
       <c r="W30">
         <v>3897675000000.0</v>
       </c>
       <c r="X30">
         <v>4565546250000.0</v>
       </c>
       <c r="Y30">
         <v>4176221825389.0</v>
       </c>
       <c r="Z30">
         <v>2491141924631.0</v>
       </c>
       <c r="AA30">
         <v>3650888739292.0</v>
       </c>
       <c r="AB30">
         <v>-17768000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B31">
         <v>-334565000000.0</v>
       </c>
       <c r="C31">
         <v>-1409070000000.0</v>
       </c>
       <c r="D31">
         <v>-568808000000.0</v>
       </c>
       <c r="E31">
         <v>-247193000000.0</v>
       </c>
       <c r="F31">
         <v>-337612000000.0</v>
       </c>
       <c r="G31">
         <v>26469000000.0</v>
       </c>
       <c r="H31">
         <v>442000000.0</v>
       </c>
       <c r="I31">
         <v>-327455000000.0</v>
       </c>
@@ -20403,51 +20576,51 @@
       </c>
       <c r="V31">
         <v>0.0</v>
       </c>
       <c r="W31">
         <v>-2442000000.0</v>
       </c>
       <c r="X31">
         <v>54673750000.0</v>
       </c>
       <c r="Y31">
         <v>211161329000.0</v>
       </c>
       <c r="Z31">
         <v>-45220762000.0</v>
       </c>
       <c r="AA31">
         <v>-94174462470.0</v>
       </c>
       <c r="AB31">
         <v>808161000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B32">
         <v>50686372000000.0</v>
       </c>
       <c r="C32">
         <v>37768991000000.0</v>
       </c>
       <c r="D32">
         <v>36411810000000.0</v>
       </c>
       <c r="E32">
         <v>25644365000000.0</v>
       </c>
       <c r="F32">
         <v>20974605000000.0</v>
       </c>
       <c r="G32">
         <v>19814407000000.0</v>
       </c>
       <c r="H32">
         <v>18655315000000.0</v>
       </c>
       <c r="I32">
         <v>17325407000000.0</v>
       </c>
@@ -20508,951 +20681,955 @@
       <c r="AB32">
         <v>3913864000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ32"/>
+  <dimension ref="A1:DA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BT1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="BU1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BW1" t="s">
         <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CA1" t="s">
         <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CE1" t="s">
         <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CI1" t="s">
         <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CM1" t="s">
         <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CQ1" t="s">
         <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CU1" t="s">
         <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CY1" t="s">
         <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
+      <c r="DA1" t="s">
+        <v>167</v>
+      </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>168</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>11916630000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4223279000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4833218000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4848373000000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>4970890000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4937780000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4871958000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>-10935889000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4737345000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4772153000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4710906000000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>2758658000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2201890000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1800650000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>263297000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1169096000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1152708000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1156032000000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>1333189000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1563799000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1514448000000.0</v>
       </c>
-      <c r="Z2">
-[...1 lines deleted...]
-      </c>
       <c r="AA2">
+        <v>0.0</v>
+      </c>
+      <c r="AB2">
         <v>1518320000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1498877000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1586090000000.0</v>
       </c>
-      <c r="AD2">
-[...1 lines deleted...]
-      </c>
       <c r="AE2">
+        <v>0.0</v>
+      </c>
+      <c r="AF2">
         <v>1410196000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1283670000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1215518000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1178210000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1090661000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>948638000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1132351000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>477955000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1075023000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1114467000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1079016000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1214540000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1167917000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1303071000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1368539000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1235925000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1619129000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1673674000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1636569000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1718982000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>454361000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>351475000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>326097000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2285258000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>375735000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>753878000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2192710000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2090482000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>288162000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1994736000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1578784000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1890298000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>644097000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2885799000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2244660000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2250240000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2498926000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2197203000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2206388000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5163166000.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>2117257000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2280000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2043964000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1843363000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1467029000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2410973000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1724782000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1408446000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1359574000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1408595000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1141423000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1633266000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1520251000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>8191817000.0</v>
       </c>
-      <c r="CH2">
-[...1 lines deleted...]
-      </c>
       <c r="CI2">
+        <v>0.0</v>
+      </c>
+      <c r="CJ2">
         <v>2332222219890.0</v>
       </c>
-      <c r="CJ2"/>
-      <c r="CK2">
+      <c r="CK2"/>
+      <c r="CL2">
         <v>9323669000.0</v>
       </c>
-      <c r="CL2"/>
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>2631250000000.0</v>
       </c>
-      <c r="CN2"/>
-      <c r="CO2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>8505130000.0</v>
       </c>
-      <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
-      <c r="CS2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>2393080000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1005405000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1210561607162.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>979712000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>743475000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1097880000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1062887000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>980758000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B3"/>
-      <c r="C3">
+      <c r="C3"/>
+      <c r="D3">
         <v>228045000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>223218000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>223912000000.0</v>
       </c>
-      <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3">
         <v>232219000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>226849000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>216882000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>395322000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>216553000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>211331000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>205533000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>269892000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>359622000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>197195000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>189749000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>266604000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>252375000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>233597000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>254112000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>282570000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>261008000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>248603000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>256596000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>272393000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>242595000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>234596000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>227306000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>180417000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>155289000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>145673000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>142255000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>892484000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>952692000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1012030000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>938387000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-122447000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>908247000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>63168000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>59279000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>70789000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>65377000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>61202000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>60089000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>78735000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>60592000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>60805000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>14703000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1319301000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-9075000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-129830000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>13413000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-75804000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1034000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>411543000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>75804000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>100637000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>88950000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>79679000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>73390000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>113688000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>90543000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>78947000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>76390000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>78947000000.0</v>
       </c>
-      <c r="BO3"/>
-      <c r="BP3">
+      <c r="BP3"/>
+      <c r="BQ3">
         <v>86000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100458000000.0</v>
       </c>
       <c r="BR3">
         <v>-100458000000.0</v>
       </c>
       <c r="BS3">
         <v>-100458000000.0</v>
       </c>
       <c r="BT3">
+        <v>-100458000000.0</v>
+      </c>
+      <c r="BU3">
         <v>100458000000.0</v>
       </c>
-      <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
-      <c r="BX3">
+      <c r="BX3"/>
+      <c r="BY3">
         <v>87627000000.0</v>
       </c>
-      <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
-      <c r="CI3">
+      <c r="CI3"/>
+      <c r="CJ3">
         <v>1307777776000.0</v>
       </c>
-      <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
-      <c r="CU3">
+      <c r="CU3"/>
+      <c r="CV3">
         <v>1102197146000.0</v>
       </c>
-      <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
+      <c r="DA3"/>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4"/>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
@@ -21544,763 +21721,768 @@
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
-      <c r="BS4"/>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
       <c r="BT4"/>
-      <c r="BU4">
-[...1 lines deleted...]
-      </c>
+      <c r="BU4"/>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
-      <c r="CJ4"/>
-[...3 lines deleted...]
-      <c r="CL4"/>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4"/>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
       <c r="CM4"/>
       <c r="CN4"/>
-      <c r="CO4">
-[...2 lines deleted...]
-      <c r="CP4"/>
+      <c r="CO4"/>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
       <c r="CQ4"/>
       <c r="CR4"/>
-      <c r="CS4">
-[...1 lines deleted...]
-      </c>
+      <c r="CS4"/>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>2261433000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2343141000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2306606000000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>2284151000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2369731000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1397595000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1357367000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1903078000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1960469000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2043866000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6313803958416.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1847682000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1655414000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1919685000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3389245939541.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1783490000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1666710000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1786222000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3008033944787.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1570594000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1376206000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1019396000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2537283952700.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1260147000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1358805000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1165943000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2787347959626.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1328874000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1303106000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1343418000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>846883000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1165404000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1116147000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>886840000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>936420000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>721435000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>750353000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>719807000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1670625000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>558701000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>424545000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>741719000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1908302000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>585456000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>522767000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>458084000000.0</v>
       </c>
       <c r="AX5">
         <v>458084000000.0</v>
       </c>
       <c r="AY5">
         <v>458084000000.0</v>
       </c>
       <c r="AZ5">
+        <v>458084000000.0</v>
+      </c>
+      <c r="BA5">
         <v>84000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>175000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-86853000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>364438000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>316759000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>807991000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2606226000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>782750000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1085605000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1016507000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-774766000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>156453000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-277860000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>669880000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2432176000000.0</v>
       </c>
-      <c r="BO5">
-[...1 lines deleted...]
-      </c>
       <c r="BP5">
+        <v>0.0</v>
+      </c>
+      <c r="BQ5">
         <v>109652000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-4907609023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4907609022932.5</v>
       </c>
       <c r="BS5">
         <v>-4907609022932.5</v>
       </c>
       <c r="BT5">
+        <v>-4907609022932.5</v>
+      </c>
+      <c r="BU5">
         <v>869723000000.0</v>
       </c>
-      <c r="BU5">
-[...1 lines deleted...]
-      </c>
       <c r="BV5">
         <v>0.0</v>
       </c>
       <c r="BW5">
         <v>0.0</v>
       </c>
       <c r="BX5">
+        <v>0.0</v>
+      </c>
+      <c r="BY5">
         <v>1646546000000.0</v>
       </c>
-      <c r="BY5">
-[...1 lines deleted...]
-      </c>
       <c r="BZ5">
         <v>0.0</v>
       </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
       <c r="CI5">
+        <v>0.0</v>
+      </c>
+      <c r="CJ5">
         <v>211111111000.0</v>
       </c>
-      <c r="CJ5"/>
-[...3 lines deleted...]
-      <c r="CL5"/>
+      <c r="CK5"/>
+      <c r="CL5">
+        <v>0.0</v>
+      </c>
       <c r="CM5"/>
       <c r="CN5"/>
-      <c r="CO5">
-[...2 lines deleted...]
-      <c r="CP5"/>
+      <c r="CO5"/>
+      <c r="CP5">
+        <v>0.0</v>
+      </c>
       <c r="CQ5"/>
       <c r="CR5"/>
-      <c r="CS5">
-[...1 lines deleted...]
-      </c>
+      <c r="CS5"/>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
+        <v>0.0</v>
+      </c>
+      <c r="CV5">
         <v>477191958047.0</v>
       </c>
-      <c r="CV5">
-[...1 lines deleted...]
-      </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
+      <c r="DA5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B6">
+        <v>2709841176000.0</v>
+      </c>
+      <c r="C6">
         <v>1620064000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2489478000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2566359000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2530518000000.0</v>
       </c>
-      <c r="F6"/>
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6">
         <v>2516370000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2596580000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1614477000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-962045000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2119631000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2171800000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2249399000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>6313804000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2207304000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1852609000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2109434000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3389246000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2035865000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1900307000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2040334000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3008034000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1831602000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1624809000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1275992000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2537284000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1502742000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1593401000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1393249000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2787348000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1484163000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1448779000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1485673000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1739367000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1199523000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1247011000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>965258000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>813973000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>761857000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>813521000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>779086000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1729904000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>624078000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>485747000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>801808000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1968391000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>646048000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>583572000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>500988000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1777385000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>575473000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>323403000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>547736000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-162657000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>510846000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>729992000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>883795000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2682030000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>871700000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1165284000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1089897000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-661078000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>246996000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-198913000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>746270000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2508566000000.0</v>
       </c>
-      <c r="BO6"/>
-      <c r="BP6">
+      <c r="BP6"/>
+      <c r="BQ6">
         <v>109738000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-5008067023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5008067022932.5</v>
       </c>
       <c r="BS6">
         <v>-5008067022932.5</v>
       </c>
       <c r="BT6">
+        <v>-5008067022932.5</v>
+      </c>
+      <c r="BU6">
         <v>970181000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1015551426000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>913893597000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>905888564000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1734173000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>619234434000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>776228159000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>788981010000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>808168291000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>582017787000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>701801673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>672326000000.0</v>
       </c>
       <c r="CF6">
         <v>672326000000.0</v>
       </c>
       <c r="CG6">
+        <v>672326000000.0</v>
+      </c>
+      <c r="CH6">
         <v>580099334000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>120000000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>211111110900.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>152222222000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-533116250000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-422222222000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-193750000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>73750000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>262459842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>329740000000.0</v>
       </c>
       <c r="CQ6">
         <v>329740000000.0</v>
       </c>
       <c r="CR6">
+        <v>329740000000.0</v>
+      </c>
+      <c r="CS6">
         <v>349856765000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>187306155000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>138366492000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>477193255063.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>338183267000.0</v>
       </c>
-      <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...1 lines deleted...]
-      </c>
+      <c r="Y7"/>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
@@ -22392,165 +22574,166 @@
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
-      <c r="BS7"/>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
       <c r="BT7"/>
-      <c r="BU7">
-[...1 lines deleted...]
-      </c>
+      <c r="BU7"/>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
-      <c r="CJ7"/>
-[...3 lines deleted...]
-      <c r="CL7"/>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7"/>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
       <c r="CM7"/>
       <c r="CN7"/>
-      <c r="CO7">
-[...2 lines deleted...]
-      <c r="CP7"/>
+      <c r="CO7"/>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
       <c r="CQ7"/>
       <c r="CR7"/>
-      <c r="CS7">
-[...1 lines deleted...]
-      </c>
+      <c r="CS7"/>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...1 lines deleted...]
-      </c>
+      <c r="Y8"/>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
@@ -22642,1442 +22825,1461 @@
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
-      <c r="BS8"/>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
       <c r="BT8"/>
-      <c r="BU8">
-[...1 lines deleted...]
-      </c>
+      <c r="BU8"/>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
-      <c r="CJ8"/>
-[...3 lines deleted...]
-      <c r="CL8"/>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8"/>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
       <c r="CM8"/>
       <c r="CN8"/>
-      <c r="CO8">
-[...2 lines deleted...]
-      <c r="CP8"/>
+      <c r="CO8"/>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
       <c r="CQ8"/>
       <c r="CR8"/>
-      <c r="CS8">
+      <c r="CS8"/>
+      <c r="CT8">
         <v>122974000.0</v>
       </c>
-      <c r="CT8">
-[...1 lines deleted...]
-      </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B9">
+        <v>2709841176000.0</v>
+      </c>
+      <c r="C9">
         <v>10770538000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4671672000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4757346000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4665316000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3120146000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4613372000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4619534000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4780549000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>23352449000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4150431000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4103848000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4380175000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9736823000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3330226000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3649487000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4017520000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4021998000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4161877000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3901334000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4224652000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4024954000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3499300000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3442199000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3276001000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5502781000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3210878000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3262001000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3177214000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3349909000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2985905000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3131860000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3021421000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3419808000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2604383000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2717780000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2213586000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4024697000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>667685000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2314707000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2387497000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2527506000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2241479000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2349109000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2217906000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3477581000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2139171000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2152274000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1645839000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3390880000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>6141323000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1812562000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1893394000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4753769000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1540371000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-484691000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>202395000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1512365000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2023363000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2093849000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2262500000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>3092992000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1694294000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>600947000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1596368000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1731366000000.0</v>
       </c>
-      <c r="BO9">
-[...1 lines deleted...]
-      </c>
       <c r="BP9">
+        <v>0.0</v>
+      </c>
+      <c r="BQ9">
         <v>-12421000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6220342000000.0</v>
       </c>
       <c r="BR9">
         <v>-6220342000000.0</v>
       </c>
       <c r="BS9">
         <v>-6220342000000.0</v>
       </c>
       <c r="BT9">
+        <v>-6220342000000.0</v>
+      </c>
+      <c r="BU9">
         <v>6220342000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>10310402000.0</v>
       </c>
-      <c r="BV9">
-[...1 lines deleted...]
-      </c>
       <c r="BW9">
         <v>0.0</v>
       </c>
       <c r="BX9">
+        <v>0.0</v>
+      </c>
+      <c r="BY9">
         <v>3980934000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>9183299000.0</v>
       </c>
-      <c r="BZ9">
-[...1 lines deleted...]
-      </c>
       <c r="CA9">
         <v>0.0</v>
       </c>
       <c r="CB9">
         <v>0.0</v>
       </c>
       <c r="CC9">
+        <v>0.0</v>
+      </c>
+      <c r="CD9">
         <v>7384989000.0</v>
       </c>
-      <c r="CD9">
-[...1 lines deleted...]
-      </c>
       <c r="CE9">
         <v>0.0</v>
       </c>
       <c r="CF9">
         <v>0.0</v>
       </c>
       <c r="CG9">
+        <v>0.0</v>
+      </c>
+      <c r="CH9">
         <v>4815631000.0</v>
       </c>
-      <c r="CH9">
-[...1 lines deleted...]
-      </c>
       <c r="CI9">
+        <v>0.0</v>
+      </c>
+      <c r="CJ9">
         <v>2381111108730.0</v>
       </c>
-      <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>4600081000.0</v>
       </c>
-      <c r="CL9"/>
-      <c r="CM9">
+      <c r="CM9"/>
+      <c r="CN9">
         <v>1771250000000.0</v>
       </c>
-      <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>7011621000.0</v>
       </c>
-      <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
-      <c r="CS9">
+      <c r="CS9"/>
+      <c r="CT9">
         <v>2972090000.0</v>
       </c>
-      <c r="CT9">
-[...1 lines deleted...]
-      </c>
       <c r="CU9">
+        <v>0.0</v>
+      </c>
+      <c r="CV9">
         <v>1511415043974.0</v>
       </c>
-      <c r="CV9">
-[...1 lines deleted...]
-      </c>
       <c r="CW9">
+        <v>0.0</v>
+      </c>
+      <c r="CX9">
         <v>2068000000.0</v>
       </c>
-      <c r="CX9">
-[...1 lines deleted...]
-      </c>
       <c r="CY9">
         <v>0.0</v>
       </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
+      <c r="DA9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B10">
+        <v>2709841176000.0</v>
+      </c>
+      <c r="C10">
         <v>1285499000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2261433000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2343141000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2306606000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>924380000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2284151000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2369731000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1397595000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1408903000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1903078000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1960469000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2043866000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>407643000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1847682000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1655414000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1919685000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>845184000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1783490000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1666710000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1786222000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>795156000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1570594000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1376206000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1019396000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>749091000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1260147000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1358805000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1165943000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>326134000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1328874000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1303106000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1343418000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>726632000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1199523000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1247011000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>965258000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>396638000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>761857000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>750353000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>719807000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>429302000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>558701000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>424545000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>741719000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>299224000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>585456000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>522767000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>500988000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>368679000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>575473000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>323403000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>547736000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>214185000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>510846000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>729992000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>807991000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>375944000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>782750000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1085605000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1016507000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-836889000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>156453000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-277860000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>669880000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-277860000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>155662000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>109652000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-866299000000.0</v>
       </c>
       <c r="BR10">
         <v>-866299000000.0</v>
       </c>
       <c r="BS10">
         <v>-866299000000.0</v>
       </c>
       <c r="BT10">
+        <v>-866299000000.0</v>
+      </c>
+      <c r="BU10">
         <v>869723000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4856536000.0</v>
       </c>
-      <c r="BV10">
-[...1 lines deleted...]
-      </c>
       <c r="BW10">
         <v>0.0</v>
       </c>
       <c r="BX10">
+        <v>0.0</v>
+      </c>
+      <c r="BY10">
         <v>1646546000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>408524000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>991178000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1142903000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1157452000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>729737000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1230592000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>751694000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>514735000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>868127000.0</v>
       </c>
-      <c r="CH10">
-[...1 lines deleted...]
-      </c>
       <c r="CI10">
+        <v>0.0</v>
+      </c>
+      <c r="CJ10">
         <v>211111110900.0</v>
       </c>
-      <c r="CJ10"/>
-[...4 lines deleted...]
-      <c r="CM10">
+      <c r="CK10"/>
+      <c r="CL10">
+        <v>0.0</v>
+      </c>
+      <c r="CM10"/>
+      <c r="CN10">
         <v>-193750000000.0</v>
       </c>
-      <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>1515663000.0</v>
       </c>
-      <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>78742000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>218016000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>477193255063.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>268736000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>156272000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>373243000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>28909000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>266576000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B11">
+        <v>736047836000.0</v>
+      </c>
+      <c r="C11">
         <v>536902000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>606205000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>595561000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>607484000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>265692000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>688112000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>658827000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>341532000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>344270000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>565973000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>455838000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>533575000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-269892000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>487675000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>440928000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>448151000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>259054000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>477520000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>459438000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>501213000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>218509000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>376577000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>383729000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>280459000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>213974000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>319462000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>367338000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>320013000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>133347000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>374901000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>356309000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>375029000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>172911000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>302121000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>242262000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>77669000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-66508000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>184440000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>154970000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>165573000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>78123000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>142150000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>86029000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>128564000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>115815000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>135528000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>123838000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>141754000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>109714000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>148907000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>158145000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>134820000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>67296000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>101777000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>180844000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>199345000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>148441000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>192019000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>254721000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>237053000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>300981000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>46206000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-79802000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>36723000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-79802000000.0</v>
       </c>
-      <c r="BO11">
-[...1 lines deleted...]
-      </c>
       <c r="BP11">
+        <v>0.0</v>
+      </c>
+      <c r="BQ11">
         <v>-195000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-237263000000.0</v>
       </c>
       <c r="BR11">
         <v>-237263000000.0</v>
       </c>
       <c r="BS11">
         <v>-237263000000.0</v>
       </c>
       <c r="BT11">
+        <v>-237263000000.0</v>
+      </c>
+      <c r="BU11">
         <v>238220000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-1015551426000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-913893597000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-905888564000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>464055000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-619234434000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-776228159000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-788981010000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-808168291000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-582017787000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-701801673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-672326000000.0</v>
       </c>
       <c r="CF11">
         <v>-672326000000.0</v>
       </c>
       <c r="CG11">
+        <v>-672326000000.0</v>
+      </c>
+      <c r="CH11">
         <v>-580099334000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-120000000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>59999999940.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-152222222000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>533116250000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>422222222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-73750000000.0</v>
       </c>
       <c r="CN11">
         <v>-73750000000.0</v>
       </c>
       <c r="CO11">
+        <v>-73750000000.0</v>
+      </c>
+      <c r="CP11">
         <v>-262459842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-329740000000.0</v>
       </c>
       <c r="CQ11">
         <v>-329740000000.0</v>
       </c>
       <c r="CR11">
+        <v>-329740000000.0</v>
+      </c>
+      <c r="CS11">
         <v>-349856765000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-187306155000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-138366492000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>146905317631.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-338183267000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>55994000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>106688000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>8204000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>82114000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B12">
+        <v>3824907000000.0</v>
+      </c>
+      <c r="C12">
         <v>843423000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3858787000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4178107000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4192776000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4324025000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4472835000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4384962000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4443688000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4462477000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4288660000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4120856000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4042718000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2960013000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2445744000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1872196000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1654801000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1099972000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>969754000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>928943000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>982637000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1106329000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1118645000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1267724000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1270775000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1299001000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1352177000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1396845000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1394377000000.0</v>
       </c>
       <c r="AD12">
         <v>1394377000000.0</v>
       </c>
       <c r="AE12">
+        <v>1394377000000.0</v>
+      </c>
+      <c r="AF12">
         <v>1263764000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1166878000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1050981000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>980681000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>918471000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>895834000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>877457000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>858574000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>880796000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>919935000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>960048000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>957494000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1002133000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1038224000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1174773000000.0</v>
       </c>
       <c r="AT12">
         <v>1174773000000.0</v>
       </c>
       <c r="AU12">
+        <v>1174773000000.0</v>
+      </c>
+      <c r="AV12">
         <v>1295323000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1341231000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1355793000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408706000000.0</v>
       </c>
       <c r="AY12">
         <v>1408706000000.0</v>
       </c>
       <c r="AZ12">
-        <v>0.0</v>
+        <v>1408706000000.0</v>
       </c>
       <c r="BA12">
-        <v>1806775000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB12">
         <v>1806775000000.0</v>
       </c>
       <c r="BC12">
-        <v>0.0</v>
+        <v>1806775000000.0</v>
       </c>
       <c r="BD12">
+        <v>0.0</v>
+      </c>
+      <c r="BE12">
         <v>15901000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1803617000000.0</v>
       </c>
       <c r="BF12">
         <v>1803617000000.0</v>
       </c>
       <c r="BG12">
-        <v>0.0</v>
+        <v>1803617000000.0</v>
       </c>
       <c r="BH12">
+        <v>0.0</v>
+      </c>
+      <c r="BI12">
         <v>1691172000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1578784000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6231044000.0</v>
       </c>
-      <c r="BK12">
-[...1 lines deleted...]
-      </c>
       <c r="BL12">
+        <v>0.0</v>
+      </c>
+      <c r="BM12">
         <v>1755380000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1762296000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1755380000000.0</v>
       </c>
-      <c r="BO12">
-[...1 lines deleted...]
-      </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
-        <v>2111865000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BR12">
         <v>2111865000000.0</v>
       </c>
       <c r="BS12">
         <v>2111865000000.0</v>
       </c>
       <c r="BT12">
+        <v>2111865000000.0</v>
+      </c>
+      <c r="BU12">
         <v>2117257000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>7263969000.0</v>
       </c>
-      <c r="BV12">
-[...1 lines deleted...]
-      </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
+        <v>0.0</v>
+      </c>
+      <c r="BY12">
         <v>1467029000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5797899000.0</v>
       </c>
-      <c r="BZ12">
-[...1 lines deleted...]
-      </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
+        <v>0.0</v>
+      </c>
+      <c r="CD12">
         <v>4684284000.0</v>
       </c>
-      <c r="CD12">
-[...1 lines deleted...]
-      </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
+        <v>0.0</v>
+      </c>
+      <c r="CH12">
         <v>5227613000.0</v>
       </c>
-      <c r="CH12">
-[...1 lines deleted...]
-      </c>
       <c r="CI12">
+        <v>0.0</v>
+      </c>
+      <c r="CJ12">
         <v>1307777776470.0</v>
       </c>
-      <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>5432686000.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>1556250000000.0</v>
       </c>
-      <c r="CN12"/>
-      <c r="CO12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>5841130000.0</v>
       </c>
-      <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
-      <c r="CS12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>4188517000.0</v>
       </c>
-      <c r="CT12">
-[...1 lines deleted...]
-      </c>
       <c r="CU12">
+        <v>0.0</v>
+      </c>
+      <c r="CV12">
         <v>1102195848509.0</v>
       </c>
-      <c r="CV12">
-[...1 lines deleted...]
-      </c>
       <c r="CW12">
+        <v>0.0</v>
+      </c>
+      <c r="CX12">
         <v>3376000000.0</v>
       </c>
-      <c r="CX12">
-[...1 lines deleted...]
-      </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
+      <c r="DA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>179</v>
+      </c>
+      <c r="B13">
+        <v>7159729000000.0</v>
+      </c>
       <c r="C13">
+        <v>7221557000000.0</v>
+      </c>
+      <c r="D13">
         <v>7194969000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7284633000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7454941000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7628050000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7637802000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7611571000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>7613962000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7734528000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7413308000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>7130660000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>6866583000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6411447000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5372220000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4695140000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4309711000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4074190000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3824035000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3687716000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3624937000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3685212000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3578788000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3601771000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3619976000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3627201000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3671597000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3693946000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3646443000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24108,1101 +24310,1113 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>180</v>
+      </c>
+      <c r="B14">
+        <v>-24068000000.0</v>
+      </c>
       <c r="C14">
+        <v>-27356000000.0</v>
+      </c>
+      <c r="D14">
         <v>30812000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-9158000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1851000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24244000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>17907000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>21545000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-14081000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>44014000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>31785000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-5715000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1583000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>229322000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7765000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-4534000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-10962000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>50998000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-7544000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>900062000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>895235000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>857783000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>896511000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>739375000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>585285000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>585407000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>585394000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10095000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7496.96</v>
       </c>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
       <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
         <v>7691962.36</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5677999.43</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>148000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1947000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-329610465000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12465000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>15649000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>263203954000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>155046000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>12906000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>8105000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4183000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7204000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>6010000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>7394000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3381000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3176000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>6633000.0</v>
       </c>
-      <c r="AW14">
-[...1 lines deleted...]
-      </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>50000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>179000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1490000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1310000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8815000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-1453000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1453000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>3267000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>8051000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>6646000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>13287000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>19962000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>8430000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>5488000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>-3608000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3608000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>-6076000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>6076000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>502000.0</v>
       </c>
-      <c r="BQ14">
-[...1 lines deleted...]
-      </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
-      <c r="BS14"/>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
       <c r="BT14"/>
-      <c r="BU14">
+      <c r="BU14"/>
+      <c r="BV14">
         <v>5217000.0</v>
       </c>
-      <c r="BV14">
-[...1 lines deleted...]
-      </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
         <v>9404000.0</v>
       </c>
-      <c r="BZ14">
-[...1 lines deleted...]
-      </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
         <v>11801000.0</v>
       </c>
-      <c r="CD14">
-[...1 lines deleted...]
-      </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
-      <c r="CJ14"/>
-      <c r="CK14">
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14"/>
+      <c r="CL14">
         <v>64180000.0</v>
       </c>
-      <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
-      <c r="CO14">
-[...2 lines deleted...]
-      <c r="CP14"/>
+      <c r="CO14"/>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
       <c r="CQ14"/>
       <c r="CR14"/>
-      <c r="CS14">
+      <c r="CS14"/>
+      <c r="CT14">
         <v>91783000.0</v>
       </c>
-      <c r="CT14">
-[...1 lines deleted...]
-      </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B15">
+        <v>1973793340000.0</v>
+      </c>
+      <c r="C15">
         <v>721241000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1686040000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1738422000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1697271000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>682932000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1613946000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1732449000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1041982000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1049133000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1368890000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1498916000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1508708000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>270299643000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1367760000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1209951000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1460572000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>637128000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1298426000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1204125000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1269864000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>577228000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1166380000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>981886000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>729454000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>534700000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>940284000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>991192000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>845652000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>192439000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>953769000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>946751000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>968232000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>585775000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>897504000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>990081000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>870101000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>453931000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>564446000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>580363000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>545004000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>346604000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>407115000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>331729000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>604965000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>179364000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>446294000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>392219000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>359234000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>258965000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>426566000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>163520000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>411458000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>142166000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>410103000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>547458000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>604939000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>219069000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>579072000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>817335000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>757550000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-1075747000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>90623000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-217428000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>633157000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-217428000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>170769000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>109652000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-2558481023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2558481022932.5</v>
       </c>
       <c r="BS15">
         <v>-2558481022932.5</v>
       </c>
       <c r="BT15">
+        <v>-2558481022932.5</v>
+      </c>
+      <c r="BU15">
         <v>631503000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1015551425547.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>913893597385.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>905888564118.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1182491000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>619234434068.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>776228159431.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>788981009693.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>808168291332.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>582017786688.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>701801672756.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>672326000000.0</v>
       </c>
       <c r="CF15">
         <v>672326000000.0</v>
       </c>
       <c r="CG15">
+        <v>672326000000.0</v>
+      </c>
+      <c r="CH15">
         <v>580099333750.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>119999999880.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>151111110960.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>152222222070.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-533116250460.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-422222221800.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-120000000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>73750000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>262459842397.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>329740000000.0</v>
       </c>
       <c r="CQ15">
         <v>329740000000.0</v>
       </c>
       <c r="CR15">
+        <v>329740000000.0</v>
+      </c>
+      <c r="CS15">
         <v>349856764730.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>187306154905.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>138366491770.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>330287937432.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>338183267355.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>100278000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>266555000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>20705000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>184462000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>182</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>721241000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1635037323510.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1738422000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1647637329310.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>633297928830.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1564311505750.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1373737000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1450985519750.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1456926886980.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>471089994160.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1236811300000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1274818800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1453157000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>637144000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1278026125000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1186496125000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1256453125000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>567461625000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1160002375000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>978629750000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>726197750000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>531443750000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>937027531200.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>991192030540.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>657930.57</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>172699773.36</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>856350560.26</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>846159552.41</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>912574000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>688700000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>787193000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>847761000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>778628000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>384056000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>421800000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>496510000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>478552000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>311420000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>302289000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>292184000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>546140000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>148228000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>392954000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>405416000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>337420000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>261394000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>429392000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>133869000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>369857000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>205613000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>396246000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>475170000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>533132000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>224365000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>347034000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>786554000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>690408000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>-7003000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>85121000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-506254000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>506254000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>19662000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>170769000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>99797000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>173673000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>484887000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>545233000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>863421000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>281327000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1256499000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>256291000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>721242000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>839135000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>826622000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>464722000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>893872000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>525164000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>335108000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>47794000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>280324000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>208304000.0</v>
       </c>
-      <c r="CJ16"/>
-[...3 lines deleted...]
-      <c r="CL16"/>
+      <c r="CK16"/>
+      <c r="CL16">
+        <v>0.0</v>
+      </c>
       <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>1059635000.0</v>
       </c>
-      <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16">
         <v>363954000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>150206000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>323232000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>186071000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>100278000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>266555000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>20705000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>182462000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>183</v>
+      </c>
+      <c r="B17">
+        <v>1916469000000.0</v>
+      </c>
       <c r="C17">
+        <v>738785000000.0</v>
+      </c>
+      <c r="D17">
         <v>1655228000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1747580000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1699122000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>658688000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1596039000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1710665000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1063214000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>217476000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1341970000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1504771000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1499214000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>407643000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1263561000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1308003000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1464102000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>586130000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1305668000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1207423000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1285160000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>576647000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1194220000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>992477000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>738937000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>535117000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>940685000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>991467000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>845930000000.0</v>
       </c>
-      <c r="AD17">
-[...1 lines deleted...]
-      </c>
       <c r="AE17">
+        <v>0.0</v>
+      </c>
+      <c r="AF17">
         <v>856533723.6</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>846200664.95</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>968389000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>3567968000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>545922000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1658018000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>887589000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2190180000000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>1727306000000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>1415111000000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>1274698000000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -25216,222 +25430,229 @@
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
-      <c r="BS17"/>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
       <c r="BT17"/>
-      <c r="BU17">
-[...1 lines deleted...]
-      </c>
+      <c r="BU17"/>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
-      <c r="CJ17"/>
-[...3 lines deleted...]
-      <c r="CL17"/>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17"/>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
       <c r="CM17"/>
       <c r="CN17"/>
-      <c r="CO17">
-[...2 lines deleted...]
-      <c r="CP17"/>
+      <c r="CO17"/>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
       <c r="CQ17"/>
       <c r="CR17"/>
-      <c r="CS17">
-[...1 lines deleted...]
-      </c>
+      <c r="CS17"/>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>184</v>
+      </c>
+      <c r="B18">
+        <v>3334822000000.0</v>
+      </c>
       <c r="C18">
+        <v>3368220000000.0</v>
+      </c>
+      <c r="D18">
         <v>3336182000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3106526000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3262165000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3304025000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3164967000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3206237000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3151485000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3294906000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3087548000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2973670000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2785593000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3451434000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3365681000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3234729000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3061090000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2974218000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2854281000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2758773000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2642300000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2578883000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2460143000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2334047000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2349201000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2328200000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2319420000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2297101000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2252066000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25462,100 +25683,101 @@
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...1 lines deleted...]
-      </c>
+      <c r="Y19"/>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -25584,81 +25806,80 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...1 lines deleted...]
-      </c>
+      <c r="Y20"/>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
@@ -25750,479 +25971,483 @@
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
-      <c r="BS20"/>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
       <c r="BT20"/>
-      <c r="BU20">
-[...1 lines deleted...]
-      </c>
+      <c r="BU20"/>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
-      <c r="CJ20"/>
-[...3 lines deleted...]
-      <c r="CL20"/>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20"/>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
       <c r="CM20"/>
       <c r="CN20"/>
-      <c r="CO20">
-[...2 lines deleted...]
-      <c r="CP20"/>
+      <c r="CO20"/>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
       <c r="CQ20"/>
       <c r="CR20"/>
-      <c r="CS20">
-[...1 lines deleted...]
-      </c>
+      <c r="CS20"/>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B21">
+        <v>2709841176000.0</v>
+      </c>
+      <c r="C21">
         <v>1620064000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2261433000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2343141000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2306606000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1133448000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2284151000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2369731000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1397595000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2355448000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1903078000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1960469000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2043866000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-269506608000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1847682000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1655414000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1919685000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1996154000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1783490000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1666710000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1786222000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4267000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1570594000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1376206000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1019396000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2047675000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1260147000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1358805000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1165943000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1677000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1328874000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1303106000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1343418000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>846883000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1199523000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1247011000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>965258000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-337432000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>761857000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>750353000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>719807000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>346009000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>558701000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>424545000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>741719000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>365718000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>585456000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>522767000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>500988000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>458084000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>575473000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>323403000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>547736000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>364255000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>510846000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>729992000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>807991000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>367510000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>782750000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1085605000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1016507000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-771702000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>156453000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-277860000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>669880000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-277860000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>582403000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>109652000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1301974000000.0</v>
       </c>
       <c r="BR21">
         <v>-1301974000000.0</v>
       </c>
       <c r="BS21">
         <v>-1301974000000.0</v>
       </c>
       <c r="BT21">
+        <v>-1301974000000.0</v>
+      </c>
+      <c r="BU21">
         <v>869723000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1015551426000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>913893597000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>905888564000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1646546000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>619234434000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>776228159000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>788981010000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>808168291000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>582017787000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>701801673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>672326000000.0</v>
       </c>
       <c r="CF21">
         <v>672326000000.0</v>
       </c>
       <c r="CG21">
+        <v>672326000000.0</v>
+      </c>
+      <c r="CH21">
         <v>580099334000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>120000000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>211111110900.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>152222222000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-533116250000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-422222222000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-193750000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>73750000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>262459842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>329740000000.0</v>
       </c>
       <c r="CQ21">
         <v>329740000000.0</v>
       </c>
       <c r="CR21">
+        <v>329740000000.0</v>
+      </c>
+      <c r="CS21">
         <v>349856765000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>187306155000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>138366492000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>477193255063.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>338183267000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1999000000.0</v>
       </c>
-      <c r="CX21">
-[...1 lines deleted...]
-      </c>
       <c r="CY21">
         <v>0.0</v>
       </c>
       <c r="CZ21">
         <v>0.0</v>
       </c>
+      <c r="DA21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...1 lines deleted...]
-      </c>
+      <c r="Y22"/>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
@@ -26314,498 +26539,502 @@
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
-      <c r="BS22"/>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
       <c r="BT22"/>
-      <c r="BU22">
-[...1 lines deleted...]
-      </c>
+      <c r="BU22"/>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
-      <c r="CJ22"/>
-[...3 lines deleted...]
-      <c r="CL22"/>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22"/>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
       <c r="CM22"/>
       <c r="CN22"/>
-      <c r="CO22">
-[...2 lines deleted...]
-      <c r="CP22"/>
+      <c r="CO22"/>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
       <c r="CQ22"/>
       <c r="CR22"/>
-      <c r="CS22">
-[...1 lines deleted...]
-      </c>
+      <c r="CS22"/>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>189</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>21067104000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6633518000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7247423000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7207083000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1986698000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7300111000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7187583000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8254912000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10061112000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6984698000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6915532000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7047215000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1865941000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4241202000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4195963000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3898485000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1739903000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3547483000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3387332000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3594462000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5919000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3261895000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3629792000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3771053000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5863776000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3469051000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3402073000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3597361000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5229000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3067227000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3112424000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2893521000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4524000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2495521000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2419407000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2380679000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4010000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>980851000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2678821000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2746706000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3984000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2850695000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3227635000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2844726000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>189000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3172844000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3303181000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2781420000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>608805000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6020211000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1840634000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1671755000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1673000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1405260000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>460805000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1587114000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>908263000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1528775000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3002980000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2824777000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3864694000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2181938000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3764606000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3171148000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2009226000000.0</v>
       </c>
-      <c r="BO23">
-[...1 lines deleted...]
-      </c>
       <c r="BP23">
+        <v>0.0</v>
+      </c>
+      <c r="BQ23">
         <v>109652000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038404000000.0</v>
       </c>
       <c r="BR23">
         <v>1038404000000.0</v>
       </c>
       <c r="BS23">
         <v>1038404000000.0</v>
       </c>
       <c r="BT23">
+        <v>1038404000000.0</v>
+      </c>
+      <c r="BU23">
         <v>7467876000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1015551426000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>913893597000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>905888564000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3801417000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>619234434000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>776228159000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>788981010000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>808168291000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>582017787000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>701801673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>672326000000.0</v>
       </c>
       <c r="CF23">
         <v>672326000000.0</v>
       </c>
       <c r="CG23">
+        <v>672326000000.0</v>
+      </c>
+      <c r="CH23">
         <v>580099334000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>120000000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4502222217720.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>152222222000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>533116250000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>422222222000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4596250000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>73750000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>262459842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>329740000000.0</v>
       </c>
       <c r="CQ23">
         <v>329740000000.0</v>
       </c>
       <c r="CR23">
+        <v>329740000000.0</v>
+      </c>
+      <c r="CS23">
         <v>349856765000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>187306155000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>138366492000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2244783396074.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>338183267000.0</v>
       </c>
-      <c r="CW23">
-[...1 lines deleted...]
-      </c>
       <c r="CX23">
         <v>0.0</v>
       </c>
       <c r="CY23">
         <v>0.0</v>
       </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
+      <c r="DA23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...1 lines deleted...]
-      </c>
+      <c r="Y24"/>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
@@ -26834,291 +27063,295 @@
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>191</v>
+      </c>
+      <c r="B25">
+        <v>215663000000.0</v>
+      </c>
       <c r="C25">
+        <v>239511000000.0</v>
+      </c>
+      <c r="D25">
         <v>228045000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>223218000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>223912000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>240345000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>407569000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>226849000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>395322000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>232510000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>216553000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>211331000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>205533000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>269892000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>256046000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>248320000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>242200000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>266604000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>252375000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>193836000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>254112000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>282570000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>261008000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>248603000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>256596000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>272393000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>242595000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>234596000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>227306000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>180417000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>155289000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>145673000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>142255000000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>63168000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>59279000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>70789000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>65377000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>61202000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>60089000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>78735000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>60592000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>60805000000.0</v>
       </c>
-      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-      <c r="BE25">
+      <c r="BE25"/>
+      <c r="BF25">
         <v>75804000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>100637000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>88950000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>79679000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>73390000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>113688000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>90543000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>78947000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>76390000000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
-      <c r="BT25">
+      <c r="BT25"/>
+      <c r="BU25">
         <v>100458000000.0</v>
       </c>
-      <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
-      <c r="BX25">
+      <c r="BX25"/>
+      <c r="BY25">
         <v>87627000000.0</v>
       </c>
-      <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
+      <c r="Y26"/>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
@@ -27210,744 +27443,753 @@
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
-      <c r="BS26"/>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
       <c r="BT26"/>
-      <c r="BU26">
-[...1 lines deleted...]
-      </c>
+      <c r="BU26"/>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
-      <c r="CJ26"/>
-[...3 lines deleted...]
-      <c r="CL26"/>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26"/>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
       <c r="CM26"/>
       <c r="CN26"/>
-      <c r="CO26">
-[...2 lines deleted...]
-      <c r="CP26"/>
+      <c r="CO26"/>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
       <c r="CQ26"/>
       <c r="CR26"/>
-      <c r="CS26">
-[...1 lines deleted...]
-      </c>
+      <c r="CS26"/>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>193</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>154873000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>59995000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>60694000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>34184000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>78627000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>59430000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>57281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35318000000.0</v>
       </c>
       <c r="J27">
         <v>35318000000.0</v>
       </c>
       <c r="K27">
+        <v>35318000000.0</v>
+      </c>
+      <c r="L27">
         <v>54257000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>26280000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>43992000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>85435000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>49223000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>64483000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>31405000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>80738000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>48197000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>48893000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>32359000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>89245000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>51835000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>55080000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>40458000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>78401000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>55446000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>55936000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>39043000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>102168000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>49155000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>53013000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>42857000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>199676000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>52357000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>44551000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142186000000.0</v>
       </c>
       <c r="AL27">
         <v>142186000000.0</v>
       </c>
       <c r="AM27">
+        <v>142186000000.0</v>
+      </c>
+      <c r="AN27">
         <v>32784000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>27534000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>18771000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>124546000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>816741000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1166157000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>898572000000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>788354000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>822448000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>785363000000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>767808000000.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>613662000000.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>1602000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154506000000.0</v>
       </c>
       <c r="BR27">
         <v>154506000000.0</v>
       </c>
       <c r="BS27">
         <v>154506000000.0</v>
       </c>
       <c r="BT27">
         <v>154506000000.0</v>
       </c>
-      <c r="BU27"/>
+      <c r="BU27">
+        <v>154506000000.0</v>
+      </c>
       <c r="BV27"/>
       <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>121596000000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B28">
+        <v>1638629000000.0</v>
+      </c>
+      <c r="C28">
         <v>2671725000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1370972000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1557433000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1450910000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>306278000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1362147000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1391934000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465952000000.0</v>
       </c>
       <c r="J28">
         <v>1465952000000.0</v>
       </c>
       <c r="K28">
+        <v>1465952000000.0</v>
+      </c>
+      <c r="L28">
         <v>1312792000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1592942000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1406857000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1998651000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1539246000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1687580000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1342621000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1366411000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1414861000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1399160000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1554469000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1349204000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1216353000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1189387000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1078253000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5996181000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1072946000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1119918000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1142422000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>758535000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1071859000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1092913000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1160311000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>693790000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1307043000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1322371000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1167221000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>487206000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1310081000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>872323000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>935590000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>895100000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>871352000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>885678000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>949625000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>489288000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>852543000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>881046000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>990864000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>446655000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>957516000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1015563000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>985445000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>350056000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1040822000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1066589000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>971868000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>983659000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>967230000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>925581000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>801748000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2587025000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>994967000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>794908000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>869584000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>794908000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>585068000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>8243000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>883898000000.0</v>
       </c>
       <c r="BR28">
         <v>883898000000.0</v>
       </c>
       <c r="BS28">
         <v>883898000000.0</v>
       </c>
       <c r="BT28">
         <v>883898000000.0</v>
       </c>
       <c r="BU28">
+        <v>883898000000.0</v>
+      </c>
+      <c r="BV28">
         <v>503259000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>752198000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>615339000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>856127000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>526823000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>544229000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>679742000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>453803000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>637113000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>340992000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>459685000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>473557000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1677608000.0</v>
       </c>
-      <c r="CH28">
-[...1 lines deleted...]
-      </c>
       <c r="CI28">
         <v>0.0</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CJ28">
+        <v>0.0</v>
+      </c>
+      <c r="CK28"/>
+      <c r="CL28">
         <v>1519462000.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>658750000000.0</v>
       </c>
-      <c r="CN28"/>
-      <c r="CO28">
+      <c r="CO28"/>
+      <c r="CP28">
         <v>1425671000.0</v>
       </c>
-      <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
-      <c r="CS28">
+      <c r="CS28"/>
+      <c r="CT28">
         <v>885346000.0</v>
       </c>
-      <c r="CT28">
-[...1 lines deleted...]
-      </c>
       <c r="CU28">
+        <v>0.0</v>
+      </c>
+      <c r="CV28">
         <v>282352788320.0</v>
       </c>
-      <c r="CV28">
-[...1 lines deleted...]
-      </c>
       <c r="CW28">
+        <v>0.0</v>
+      </c>
+      <c r="CX28">
         <v>630000000.0</v>
       </c>
-      <c r="CX28">
-[...1 lines deleted...]
-      </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
+      <c r="DA28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B29">
+        <v>714671000000.0</v>
+      </c>
+      <c r="C29">
         <v>536902000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>606205000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>595561000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>607484000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>265692000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>688112000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>658567000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>344270000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>53761000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>567478000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>455889000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>529650000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>251573000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>448156000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>484042000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>445285000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>259054000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>477406000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>459495000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>501270000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>218509000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>376654000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>383729000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>280459000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>213974000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>319462000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>367338000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>320013000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -27978,964 +28220,970 @@
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>196</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>9150474000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2410239000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2414205000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2358710000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1986698000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2329221000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2249803000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3382954000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3674169000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2247353000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2143379000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2336309000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1865941000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1482544000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1994073000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2097835000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1476606000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2378387000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2234624000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2438430000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5919000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1928706000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2065993000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2256605000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5863776000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1950731000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1903196000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2011271000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5229000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1657031000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1828754000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1678003000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4524000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1404860000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1470769000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1248328000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4010000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-94172000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1564354000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1667690000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3984000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1682778000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1924564000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1476187000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>189000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1553715000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1629507000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1144851000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>608805000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5565850000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1489159000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1345658000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1673000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1029525000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1214683000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-605596000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>908263000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1240613000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1008244000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1245993000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-3864694000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1537841000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>878807000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>926488000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-2009226000000.0</v>
       </c>
-      <c r="BO30">
-[...1 lines deleted...]
-      </c>
       <c r="BP30">
+        <v>0.0</v>
+      </c>
+      <c r="BQ30">
         <v>-109652000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1038404000000.0</v>
       </c>
       <c r="BR30">
         <v>-1038404000000.0</v>
       </c>
       <c r="BS30">
         <v>-1038404000000.0</v>
       </c>
       <c r="BT30">
+        <v>-1038404000000.0</v>
+      </c>
+      <c r="BU30">
         <v>5350619000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1015551426000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>913893597000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>905888564000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2334388000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>619234434000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>776228159000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>788981010000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>808168291000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>582017787000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>701801673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>672326000000.0</v>
       </c>
       <c r="CF30">
         <v>672326000000.0</v>
       </c>
       <c r="CG30">
+        <v>672326000000.0</v>
+      </c>
+      <c r="CH30">
         <v>580099334000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>120000000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2169999997830.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>152222222000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-533116250000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-422222222000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1965000000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>73750000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>262459842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>329740000000.0</v>
       </c>
       <c r="CQ30">
         <v>329740000000.0</v>
       </c>
       <c r="CR30">
+        <v>329740000000.0</v>
+      </c>
+      <c r="CS30">
         <v>349856765000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>187306155000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>138366492000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1034221788911.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>338183267000.0</v>
       </c>
-      <c r="CW30">
-[...1 lines deleted...]
-      </c>
       <c r="CX30">
         <v>0.0</v>
       </c>
       <c r="CY30">
         <v>0.0</v>
       </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
+      <c r="DA30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:105">
       <c r="A31" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>197</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-334565000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-158524000000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-72875000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-209068000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-149824000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-25411000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1024747000000.0</v>
       </c>
       <c r="J31">
         <v>-1024747000000.0</v>
       </c>
       <c r="K31">
+        <v>-1024747000000.0</v>
+      </c>
+      <c r="L31">
         <v>-112886000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-193277000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-179940000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>269914251000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-72876000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>73395000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-12693000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-162977000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-62107000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-85304000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-27640000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3966441000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>96150000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-87196000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-84598000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-82820000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-42981000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-46778000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-51537000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-100037000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-51166000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-127283000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-48969000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-142162000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>34119000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>130864000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>78418000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-202350000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>40422000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>82276000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>20443000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>55688000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>17362000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>37080000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>205826000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-102013000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-29381000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2642000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-29074000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-89405000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-9075000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-128092000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>15046000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-63217000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-364438000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>413233000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-411547000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>8434000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7197000000.0</v>
       </c>
       <c r="BH31">
         <v>-7197000000.0</v>
       </c>
       <c r="BI31">
-        <v>-65187000000.0</v>
+        <v>-7197000000.0</v>
       </c>
       <c r="BJ31">
         <v>-65187000000.0</v>
       </c>
       <c r="BK31">
-        <v>20579000000.0</v>
+        <v>-65187000000.0</v>
       </c>
       <c r="BL31">
         <v>20579000000.0</v>
       </c>
       <c r="BM31">
-        <v>0.0</v>
+        <v>20579000000.0</v>
       </c>
       <c r="BN31">
         <v>0.0</v>
       </c>
       <c r="BO31">
         <v>0.0</v>
       </c>
       <c r="BP31">
+        <v>0.0</v>
+      </c>
+      <c r="BQ31">
         <v>86000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>435675000000.0</v>
       </c>
       <c r="BR31">
         <v>435675000000.0</v>
       </c>
       <c r="BS31">
         <v>435675000000.0</v>
       </c>
       <c r="BT31">
+        <v>435675000000.0</v>
+      </c>
+      <c r="BU31">
         <v>-435501000000.0</v>
       </c>
-      <c r="BU31">
-[...1 lines deleted...]
-      </c>
       <c r="BV31">
         <v>0.0</v>
       </c>
       <c r="BW31">
         <v>0.0</v>
       </c>
       <c r="BX31">
+        <v>0.0</v>
+      </c>
+      <c r="BY31">
         <v>1646546000000.0</v>
       </c>
-      <c r="BY31">
-[...1 lines deleted...]
-      </c>
       <c r="BZ31">
         <v>0.0</v>
       </c>
       <c r="CA31">
         <v>0.0</v>
       </c>
       <c r="CB31">
         <v>0.0</v>
       </c>
       <c r="CC31">
         <v>0.0</v>
       </c>
       <c r="CD31">
         <v>0.0</v>
       </c>
       <c r="CE31">
         <v>0.0</v>
       </c>
       <c r="CF31">
         <v>0.0</v>
       </c>
       <c r="CG31">
         <v>0.0</v>
       </c>
       <c r="CH31">
         <v>0.0</v>
       </c>
       <c r="CI31">
         <v>0.0</v>
       </c>
-      <c r="CJ31"/>
-[...4 lines deleted...]
-      <c r="CM31">
+      <c r="CJ31">
+        <v>0.0</v>
+      </c>
+      <c r="CK31"/>
+      <c r="CL31">
+        <v>0.0</v>
+      </c>
+      <c r="CM31"/>
+      <c r="CN31">
         <v>-193750000000.0</v>
       </c>
-      <c r="CN31"/>
-[...3 lines deleted...]
-      <c r="CP31"/>
+      <c r="CO31"/>
+      <c r="CP31">
+        <v>0.0</v>
+      </c>
       <c r="CQ31"/>
       <c r="CR31"/>
-      <c r="CS31">
-[...1 lines deleted...]
-      </c>
+      <c r="CS31"/>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
+        <v>0.0</v>
+      </c>
+      <c r="CV31">
         <v>1297000.0</v>
       </c>
-      <c r="CV31">
-[...1 lines deleted...]
-      </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
+      <c r="DA31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:105">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B32">
+        <v>2709841176000.0</v>
+      </c>
+      <c r="C32">
         <v>22687168000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8894951000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9590564000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>9513689000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3120146000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9584262000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9557314000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>9652507000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>12416560000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>8887776000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>8876001000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>9091081000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>9736823000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>6088884000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5851377000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5818170000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4285295000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5330973000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5054042000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5380684000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4024954000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4832489000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>5005998000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4790449000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>5502781000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4729198000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4760878000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>4763304000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3349909000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>4396101000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4415530000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>4236939000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3419808000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3695044000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3666418000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3345937000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>4024697000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1742708000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3429174000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3466513000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2527506000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>3409396000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3652180000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>3586445000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3477581000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3758300000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3825948000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>3282408000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3390880000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>6595684000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2164037000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2219491000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>4753769000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1916106000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>269187000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2395105000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1512365000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2311525000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>4088585000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3841284000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>3092992000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2338391000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>3486746000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>3841028000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1731366000000.0</v>
       </c>
-      <c r="BO32">
-[...1 lines deleted...]
-      </c>
       <c r="BP32">
+        <v>0.0</v>
+      </c>
+      <c r="BQ32">
         <v>-12421000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6220342000000.0</v>
       </c>
       <c r="BR32">
         <v>-6220342000000.0</v>
       </c>
       <c r="BS32">
         <v>-6220342000000.0</v>
       </c>
       <c r="BT32">
+        <v>-6220342000000.0</v>
+      </c>
+      <c r="BU32">
         <v>8337599000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>17916589000.0</v>
       </c>
-      <c r="BV32">
-[...1 lines deleted...]
-      </c>
       <c r="BW32">
         <v>0.0</v>
       </c>
       <c r="BX32">
+        <v>0.0</v>
+      </c>
+      <c r="BY32">
         <v>5447963000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>16142508000.0</v>
       </c>
-      <c r="BZ32">
-[...1 lines deleted...]
-      </c>
       <c r="CA32">
         <v>0.0</v>
       </c>
       <c r="CB32">
         <v>0.0</v>
       </c>
       <c r="CC32">
+        <v>0.0</v>
+      </c>
+      <c r="CD32">
         <v>13072224000.0</v>
       </c>
-      <c r="CD32">
-[...1 lines deleted...]
-      </c>
       <c r="CE32">
         <v>0.0</v>
       </c>
       <c r="CF32">
         <v>0.0</v>
       </c>
       <c r="CG32">
+        <v>0.0</v>
+      </c>
+      <c r="CH32">
         <v>13054215000.0</v>
       </c>
-      <c r="CH32">
-[...1 lines deleted...]
-      </c>
       <c r="CI32">
+        <v>0.0</v>
+      </c>
+      <c r="CJ32">
         <v>4713333328620.0</v>
       </c>
-      <c r="CJ32"/>
-      <c r="CK32">
+      <c r="CK32"/>
+      <c r="CL32">
         <v>13842936000.0</v>
       </c>
-      <c r="CL32"/>
-      <c r="CM32">
+      <c r="CM32"/>
+      <c r="CN32">
         <v>4402500000000.0</v>
       </c>
-      <c r="CN32"/>
-      <c r="CO32">
+      <c r="CO32"/>
+      <c r="CP32">
         <v>15544472000.0</v>
       </c>
-      <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
-      <c r="CS32">
+      <c r="CS32"/>
+      <c r="CT32">
         <v>8139857000.0</v>
       </c>
-      <c r="CT32">
-[...1 lines deleted...]
-      </c>
       <c r="CU32">
+        <v>0.0</v>
+      </c>
+      <c r="CV32">
         <v>2721976651137.0</v>
       </c>
-      <c r="CV32">
-[...1 lines deleted...]
-      </c>
       <c r="CW32">
+        <v>0.0</v>
+      </c>
+      <c r="CX32">
         <v>5797000000.0</v>
       </c>
-      <c r="CX32">
-[...1 lines deleted...]
-      </c>
       <c r="CY32">
         <v>0.0</v>
       </c>
       <c r="CZ32">
+        <v>0.0</v>
+      </c>
+      <c r="DA32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
@@ -29015,51 +29263,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
         <v>24608867000000.0</v>
       </c>
       <c r="C2">
         <v>25826588000000.0</v>
       </c>
       <c r="D2">
         <v>26534798000000.0</v>
       </c>
       <c r="E2">
         <v>25273273000000.0</v>
       </c>
       <c r="F2">
         <v>8685092000000.0</v>
       </c>
       <c r="G2">
         <v>6123725000000.0</v>
       </c>
       <c r="H2">
         <v>6642816000000.0</v>
       </c>
       <c r="I2">
         <v>8404898000000.0</v>
       </c>
@@ -29101,54 +29349,54 @@
       </c>
       <c r="V2">
         <v>2787673629000.0</v>
       </c>
       <c r="W2">
         <v>3062657000000.0</v>
       </c>
       <c r="X2">
         <v>3489455000000.0</v>
       </c>
       <c r="Y2">
         <v>3040534993000.0</v>
       </c>
       <c r="Z2">
         <v>1702194485000.0</v>
       </c>
       <c r="AA2">
         <v>5335867243000.0</v>
       </c>
       <c r="AB2">
         <v>1664663000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>554969000000</v>
       </c>
       <c r="C3">
         <v>626909000000</v>
       </c>
       <c r="D3">
         <v>680565000000</v>
       </c>
       <c r="E3">
         <v>534195000000</v>
       </c>
       <c r="F3">
         <v>478309000000</v>
       </c>
       <c r="G3">
         <v>607721000000</v>
       </c>
       <c r="H3">
         <v>942293000000</v>
       </c>
       <c r="I3">
         <v>578433000000</v>
       </c>
       <c r="J3">
         <v>410262000000</v>
       </c>
@@ -29187,139 +29435,139 @@
       </c>
       <c r="V3">
         <v>129399420000</v>
       </c>
       <c r="W3">
         <v>217732000000</v>
       </c>
       <c r="X3">
         <v>364270000000</v>
       </c>
       <c r="Y3">
         <v>613772242000</v>
       </c>
       <c r="Z3">
         <v>384561105000</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>256055000000</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
         <v>-24608867000000.0</v>
       </c>
       <c r="C6">
         <v>-1217721000000.0</v>
       </c>
       <c r="D6">
         <v>-708210000000.0</v>
       </c>
       <c r="E6">
         <v>889251000000.0</v>
       </c>
       <c r="F6">
         <v>423368000000.0</v>
       </c>
       <c r="G6">
         <v>2561367000000.0</v>
       </c>
       <c r="H6">
         <v>-519091000000.0</v>
       </c>
       <c r="I6">
         <v>-1762082000000.0</v>
       </c>
@@ -29361,53 +29609,55 @@
       </c>
       <c r="V6">
         <v>265181373000.0</v>
       </c>
       <c r="W6">
         <v>-340677000000.0</v>
       </c>
       <c r="X6">
         <v>-165046250000.0</v>
       </c>
       <c r="Y6">
         <v>286839858000.0</v>
       </c>
       <c r="Z6">
         <v>1339792382000.0</v>
       </c>
       <c r="AA6">
         <v>1090160554000.0</v>
       </c>
       <c r="AB6">
         <v>-383703000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>204</v>
+      </c>
+      <c r="B7">
+        <v>6890983000000.0</v>
+      </c>
       <c r="C7">
         <v>3091952000000.0</v>
       </c>
       <c r="D7">
         <v>1804838000000.0</v>
       </c>
       <c r="E7">
         <v>-3793383000000.0</v>
       </c>
       <c r="F7">
         <v>-16635219000000.0</v>
       </c>
       <c r="G7">
         <v>-19869148000000.0</v>
       </c>
       <c r="H7">
         <v>2681695000000.0</v>
       </c>
       <c r="I7">
         <v>-15317421000000.0</v>
       </c>
       <c r="J7">
         <v>-11417417000000.0</v>
       </c>
       <c r="K7">
@@ -29445,95 +29695,95 @@
       </c>
       <c r="V7">
         <v>1218799841000.0</v>
       </c>
       <c r="W7">
         <v>-60291000000.0</v>
       </c>
       <c r="X7">
         <v>311903750000.0</v>
       </c>
       <c r="Y7">
         <v>926077105000.0</v>
       </c>
       <c r="Z7">
         <v>358646519000.0</v>
       </c>
       <c r="AA7">
         <v>540075852000.0</v>
       </c>
       <c r="AB7">
         <v>297046000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-95539000000.0</v>
       </c>
       <c r="D9">
         <v>-39627000000.0</v>
       </c>
       <c r="E9">
         <v>-105892000000.0</v>
       </c>
       <c r="F9">
         <v>10581000000.0</v>
       </c>
       <c r="G9">
         <v>-54539000000.0</v>
       </c>
       <c r="H9">
         <v>-9091000000.0</v>
       </c>
       <c r="I9">
         <v>-3668000000.0</v>
       </c>
       <c r="J9">
         <v>59334000000.0</v>
@@ -29559,99 +29809,99 @@
       </c>
       <c r="R9">
         <v>273774000000.0</v>
       </c>
       <c r="S9">
         <v>-266272000000.0</v>
       </c>
       <c r="T9">
         <v>-568054000000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9">
         <v>1865673000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9">
         <v>107085000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10">
         <v>-4834515000000.0</v>
       </c>
       <c r="R10">
         <v>-3763211000000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-244196000000.0</v>
       </c>
       <c r="F11">
         <v>201163000000.0</v>
       </c>
       <c r="G11">
         <v>-140174000000.0</v>
       </c>
       <c r="H11">
         <v>236012000000.0</v>
       </c>
       <c r="I11">
         <v>114651000000.0</v>
       </c>
       <c r="J11">
         <v>111541000000.0</v>
       </c>
       <c r="K11">
         <v>-238034000000.0</v>
       </c>
@@ -29665,51 +29915,51 @@
         <v>-73114000000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11">
         <v>736204000.0</v>
       </c>
       <c r="T11">
         <v>266281000.0</v>
       </c>
       <c r="U11">
         <v>1623643000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>4068179000000.0</v>
       </c>
       <c r="F12">
         <v>4518723000000.0</v>
       </c>
       <c r="G12">
         <v>3824526000000.0</v>
       </c>
       <c r="H12">
         <v>2430293000000.0</v>
       </c>
       <c r="I12">
         <v>2674978000000.0</v>
       </c>
       <c r="J12">
         <v>2719611000000.0</v>
       </c>
       <c r="K12">
         <v>1118246000000.0</v>
       </c>
@@ -29721,51 +29971,51 @@
       </c>
       <c r="N12">
         <v>2882519000000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12">
         <v>2760000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12">
         <v>40594000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-23466119000000.0</v>
       </c>
       <c r="F13">
         <v>-43132174000000.0</v>
       </c>
       <c r="G13">
         <v>-40239763000000.0</v>
       </c>
       <c r="H13">
         <v>-24843600000000.0</v>
       </c>
       <c r="I13">
         <v>-27926086000000.0</v>
       </c>
       <c r="J13">
         <v>-26499697000000.0</v>
       </c>
       <c r="K13">
         <v>-12758137000000.0</v>
       </c>
@@ -29773,53 +30023,55 @@
         <v>0.0</v>
       </c>
       <c r="M13">
         <v>-9378433129.17</v>
       </c>
       <c r="N13">
         <v>-10000000000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>211</v>
+      </c>
+      <c r="B14">
+        <v>914686000000.0</v>
+      </c>
       <c r="C14">
         <v>916295000000.0</v>
       </c>
       <c r="D14">
         <v>865927000000.0</v>
       </c>
       <c r="E14">
         <v>1016458000000.0</v>
       </c>
       <c r="F14">
         <v>1006688000000.0</v>
       </c>
       <c r="G14">
         <v>1048777000000.0</v>
       </c>
       <c r="H14">
         <v>976890000000.0</v>
       </c>
       <c r="I14">
         <v>623634000000.0</v>
       </c>
       <c r="J14">
         <v>550343000000.0</v>
       </c>
       <c r="K14">
@@ -29857,53 +30109,55 @@
       </c>
       <c r="V14">
         <v>348877786000.0</v>
       </c>
       <c r="W14">
         <v>425683000000.0</v>
       </c>
       <c r="X14">
         <v>551482500000.0</v>
       </c>
       <c r="Y14">
         <v>442760379000.0</v>
       </c>
       <c r="Z14">
         <v>179040736000.0</v>
       </c>
       <c r="AA14">
         <v>162407079000.0</v>
       </c>
       <c r="AB14">
         <v>76795000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>212</v>
+      </c>
+      <c r="B15">
+        <v>1302291000000.0</v>
+      </c>
       <c r="C15">
         <v>1486978000000.0</v>
       </c>
       <c r="D15">
         <v>1151900000000.0</v>
       </c>
       <c r="E15">
         <v>1437751000000.0</v>
       </c>
       <c r="F15">
         <v>981879000000.0</v>
       </c>
       <c r="G15">
         <v>861092000000.0</v>
       </c>
       <c r="H15">
         <v>759736000000.0</v>
       </c>
       <c r="I15">
         <v>766728000000.0</v>
       </c>
       <c r="J15">
         <v>497969000000.0</v>
       </c>
       <c r="K15">
@@ -29937,53 +30191,55 @@
         <v>1228478467023.9</v>
       </c>
       <c r="U15">
         <v>176355007004.55</v>
       </c>
       <c r="V15">
         <v>166788248283.45</v>
       </c>
       <c r="W15">
         <v>1610000000.0</v>
       </c>
       <c r="X15">
         <v>343652500000.0</v>
       </c>
       <c r="Y15">
         <v>53916963208.24</v>
       </c>
       <c r="Z15">
         <v>162596583841.2</v>
       </c>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>213</v>
+      </c>
+      <c r="B16">
+        <v>29020564000000.0</v>
+      </c>
       <c r="C16">
         <v>24608867000000.0</v>
       </c>
       <c r="D16">
         <v>25826588000000.0</v>
       </c>
       <c r="E16">
         <v>26162524000000.0</v>
       </c>
       <c r="F16">
         <v>9108460000000.0</v>
       </c>
       <c r="G16">
         <v>8685092000000.0</v>
       </c>
       <c r="H16">
         <v>6123725000000.0</v>
       </c>
       <c r="I16">
         <v>6642816000000.0</v>
       </c>
       <c r="J16">
         <v>8404898000000.0</v>
       </c>
       <c r="K16">
@@ -30021,97 +30277,99 @@
       </c>
       <c r="V16">
         <v>3052855003000.0</v>
       </c>
       <c r="W16">
         <v>2721980000000.0</v>
       </c>
       <c r="X16">
         <v>3324408750000.0</v>
       </c>
       <c r="Y16">
         <v>3327374851000.0</v>
       </c>
       <c r="Z16">
         <v>3041986867000.0</v>
       </c>
       <c r="AA16">
         <v>6426027797000.0</v>
       </c>
       <c r="AB16">
         <v>1280960000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>0.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>215</v>
+      </c>
+      <c r="B18">
+        <v>3671409000000.0</v>
+      </c>
       <c r="C18">
         <v>3393277000000.0</v>
       </c>
       <c r="D18">
         <v>3428251000000.0</v>
       </c>
       <c r="E18">
         <v>5151889000000.0</v>
       </c>
       <c r="F18">
         <v>-7178574000000.0</v>
       </c>
       <c r="G18">
         <v>-12148415000000.0</v>
       </c>
       <c r="H18">
         <v>8458413000000.0</v>
       </c>
       <c r="I18">
         <v>-9536051000000.0</v>
       </c>
       <c r="J18">
         <v>-5246287000000.0</v>
       </c>
       <c r="K18">
@@ -30149,53 +30407,55 @@
       </c>
       <c r="V18">
         <v>4481497953000.0</v>
       </c>
       <c r="W18">
         <v>4504294000000.0</v>
       </c>
       <c r="X18">
         <v>6700737500000.0</v>
       </c>
       <c r="Y18">
         <v>5381748515000.0</v>
       </c>
       <c r="Z18">
         <v>2526534829000.0</v>
       </c>
       <c r="AA18">
         <v>2384379261000.0</v>
       </c>
       <c r="AB18">
         <v>-58079000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>216</v>
+      </c>
+      <c r="B19">
+        <v>-5670913000000.0</v>
+      </c>
       <c r="C19">
         <v>-3825055000000.0</v>
       </c>
       <c r="D19">
         <v>-3519492000000.0</v>
       </c>
       <c r="E19">
         <v>-20285715000000.0</v>
       </c>
       <c r="F19">
         <v>-3856014000000.0</v>
       </c>
       <c r="G19">
         <v>-10988410000000.0</v>
       </c>
       <c r="H19">
         <v>-12334424000000.0</v>
       </c>
       <c r="I19">
         <v>-4480286000000.0</v>
       </c>
       <c r="J19">
         <v>-8729419000000.0</v>
       </c>
       <c r="K19">
@@ -30205,89 +30465,91 @@
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>212649236.68</v>
       </c>
       <c r="N19">
         <v>2631451000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>399205000000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>218</v>
+      </c>
+      <c r="B21">
+        <v>7236429000000.0</v>
+      </c>
       <c r="C21">
         <v>513724000000.0</v>
       </c>
       <c r="D21">
         <v>-2363903000000.0</v>
       </c>
       <c r="E21">
         <v>15388180000000.0</v>
       </c>
       <c r="F21">
         <v>11958915000000.0</v>
       </c>
       <c r="G21">
         <v>22392377000000.0</v>
       </c>
       <c r="H21">
         <v>2307641000000.0</v>
       </c>
       <c r="I21">
         <v>12638973000000.0</v>
       </c>
       <c r="J21">
         <v>14737421000000.0</v>
       </c>
       <c r="K21">
@@ -30297,51 +30559,51 @@
         <v>0.0</v>
       </c>
       <c r="M21">
         <v>409943322.06</v>
       </c>
       <c r="N21">
         <v>844081000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22">
         <v>5842974000000.0</v>
       </c>
       <c r="C22">
         <v>5028606000000.0</v>
       </c>
       <c r="D22">
         <v>4526334000000.0</v>
       </c>
       <c r="E22">
         <v>4173239000000.0</v>
       </c>
       <c r="F22">
         <v>4384381000000.0</v>
       </c>
       <c r="G22">
         <v>3502281000000.0</v>
       </c>
       <c r="H22">
         <v>3313199000000.0</v>
       </c>
       <c r="I22">
         <v>3061946000000.0</v>
       </c>
@@ -30383,53 +30645,55 @@
       </c>
       <c r="V22">
         <v>2687422805000.0</v>
       </c>
       <c r="W22">
         <v>996766000000.0</v>
       </c>
       <c r="X22">
         <v>-993115000000.0</v>
       </c>
       <c r="Y22">
         <v>1251677342000.0</v>
       </c>
       <c r="Z22">
         <v>992299608000.0</v>
       </c>
       <c r="AA22">
         <v>594542350000.0</v>
       </c>
       <c r="AB22">
         <v>540665000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>219</v>
+      </c>
+      <c r="B23">
+        <v>1343785000000.0</v>
+      </c>
       <c r="C23">
         <v>-190583000000.0</v>
       </c>
       <c r="D23">
         <v>2848479000000.0</v>
       </c>
       <c r="E23">
         <v>1.23644777E+14</v>
       </c>
       <c r="F23">
         <v>1.2956611E+14</v>
       </c>
       <c r="G23">
         <v>1.34119666E+14</v>
       </c>
       <c r="H23">
         <v>3142206000000.0</v>
       </c>
       <c r="I23">
         <v>96227000000.0</v>
       </c>
       <c r="J23">
         <v>631311000000.0</v>
       </c>
       <c r="K23">
@@ -30467,53 +30731,55 @@
       </c>
       <c r="V23">
         <v>118820826000.0</v>
       </c>
       <c r="W23">
         <v>-4788185000000.0</v>
       </c>
       <c r="X23">
         <v>9567790000000.0</v>
       </c>
       <c r="Y23">
         <v>7335908657000.0</v>
       </c>
       <c r="Z23">
         <v>8486605802464.6</v>
       </c>
       <c r="AA23">
         <v>14617845729000.0</v>
       </c>
       <c r="AB23">
         <v>572434000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>220</v>
+      </c>
+      <c r="B24">
+        <v>-4982930000000.0</v>
+      </c>
       <c r="C24">
         <v>-471076000000.0</v>
       </c>
       <c r="D24">
         <v>-1828072000000.0</v>
       </c>
       <c r="E24">
         <v>-19751520000000.0</v>
       </c>
       <c r="F24">
         <v>-3377705000000.0</v>
       </c>
       <c r="G24">
         <v>78784000000.0</v>
       </c>
       <c r="H24">
         <v>-143696000000.0</v>
       </c>
       <c r="I24">
         <v>-1025901000000.0</v>
       </c>
       <c r="J24">
         <v>374835000000.0</v>
       </c>
       <c r="K24">
@@ -30551,51 +30817,51 @@
       </c>
       <c r="V24">
         <v>-1776372540000.0</v>
       </c>
       <c r="W24">
         <v>4477058000000.0</v>
       </c>
       <c r="X24">
         <v>-8191991250000.0</v>
       </c>
       <c r="Y24">
         <v>-25689041510000.0</v>
       </c>
       <c r="Z24">
         <v>-14807971127000.0</v>
       </c>
       <c r="AA24">
         <v>-15659733210000.0</v>
       </c>
       <c r="AB24">
         <v>6654000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
         <v>-5842974000000.0</v>
       </c>
       <c r="C25">
         <v>-5157120000000.0</v>
       </c>
       <c r="D25">
         <v>-3157986000000.0</v>
       </c>
       <c r="E25">
         <v>4231495000000.0</v>
       </c>
       <c r="F25">
         <v>3739042000000.0</v>
       </c>
       <c r="G25">
         <v>3547703000000.0</v>
       </c>
       <c r="H25">
         <v>2249895000000.0</v>
       </c>
       <c r="I25">
         <v>2663293000000.0</v>
       </c>
@@ -30637,53 +30903,55 @@
       </c>
       <c r="V25">
         <v>355796942000.0</v>
       </c>
       <c r="W25">
         <v>3359868000000.0</v>
       </c>
       <c r="X25">
         <v>7194736250000.0</v>
       </c>
       <c r="Y25">
         <v>3375005930000.0</v>
       </c>
       <c r="Z25">
         <v>1381109070000.0</v>
       </c>
       <c r="AA25">
         <v>1087353980000.0</v>
       </c>
       <c r="AB25">
         <v>-671104000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>222</v>
+      </c>
+      <c r="B26">
+        <v>-1480000000000.0</v>
+      </c>
       <c r="C26">
         <v>-820000000000.0</v>
       </c>
       <c r="D26">
         <v>-571745000000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-1296783000000.0</v>
       </c>
       <c r="H26">
         <v>-274317000000.0</v>
       </c>
       <c r="I26">
         <v>-224700000000.0</v>
       </c>
       <c r="J26">
         <v>-185532000000.0</v>
       </c>
       <c r="K26">
@@ -30697,53 +30965,55 @@
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26">
         <v>-2294000000.0</v>
       </c>
       <c r="S26">
         <v>-3411293000000.0</v>
       </c>
       <c r="T26">
         <v>-6247000000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>223</v>
+      </c>
+      <c r="B27">
+        <v>153882000000.0</v>
+      </c>
       <c r="C27">
         <v>140453000000.0</v>
       </c>
       <c r="D27">
         <v>69703000000.0</v>
       </c>
       <c r="E27">
         <v>58275000000.0</v>
       </c>
       <c r="F27">
         <v>101935000000.0</v>
       </c>
       <c r="G27">
         <v>49364000000.0</v>
       </c>
       <c r="H27">
         <v>49418000000.0</v>
       </c>
       <c r="I27">
         <v>10930000000.0</v>
       </c>
       <c r="J27">
         <v>73370000000.0</v>
       </c>
       <c r="K27">
@@ -30765,53 +31035,55 @@
         <v>-7609000000.0</v>
       </c>
       <c r="Q27">
         <v>7998000000.0</v>
       </c>
       <c r="R27">
         <v>30413000000.0</v>
       </c>
       <c r="S27">
         <v>-20139000000.0</v>
       </c>
       <c r="T27">
         <v>-722110488422.26</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>224</v>
+      </c>
+      <c r="B28">
+        <v>5797923000000.0</v>
+      </c>
       <c r="C28">
         <v>-1983837000000.0</v>
       </c>
       <c r="D28">
         <v>-1239069000000.0</v>
       </c>
       <c r="E28">
         <v>15318243000000.0</v>
       </c>
       <c r="F28">
         <v>10821398000000.0</v>
       </c>
       <c r="G28">
         <v>25262276000000.0</v>
       </c>
       <c r="H28">
         <v>2277608000000.0</v>
       </c>
       <c r="I28">
         <v>11743772000000.0</v>
       </c>
       <c r="J28">
         <v>14688746000000.0</v>
       </c>
       <c r="K28">
@@ -30849,53 +31121,55 @@
       </c>
       <c r="V28">
         <v>-1299118617000.0</v>
       </c>
       <c r="W28">
         <v>-8847496000000.0</v>
       </c>
       <c r="X28">
         <v>1423876250000.0</v>
       </c>
       <c r="Y28">
         <v>16699339259000.0</v>
       </c>
       <c r="Z28">
         <v>9480735897000.0</v>
       </c>
       <c r="AA28">
         <v>16205472779000.0</v>
       </c>
       <c r="AB28">
         <v>4856610000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>225</v>
+      </c>
+      <c r="B29">
+        <v>4226378000000.0</v>
+      </c>
       <c r="C29">
         <v>4020186000000.0</v>
       </c>
       <c r="D29">
         <v>4108816000000.0</v>
       </c>
       <c r="E29">
         <v>5686084000000.0</v>
       </c>
       <c r="F29">
         <v>-6700265000000.0</v>
       </c>
       <c r="G29">
         <v>-11540694000000.0</v>
       </c>
       <c r="H29">
         <v>9400706000000.0</v>
       </c>
       <c r="I29">
         <v>-8957618000000.0</v>
       </c>
       <c r="J29">
         <v>-4836025000000.0</v>
       </c>
       <c r="K29">
@@ -30933,53 +31207,55 @@
       </c>
       <c r="V29">
         <v>4610897373000.0</v>
       </c>
       <c r="W29">
         <v>4722026000000.0</v>
       </c>
       <c r="X29">
         <v>7065007500000.0</v>
       </c>
       <c r="Y29">
         <v>5995520757000.0</v>
       </c>
       <c r="Z29">
         <v>2911095934000.0</v>
       </c>
       <c r="AA29">
         <v>2384379261000.0</v>
       </c>
       <c r="AB29">
         <v>197976000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>226</v>
+      </c>
+      <c r="B30">
+        <v>-5537899000000.0</v>
+      </c>
       <c r="C30">
         <v>-3825055000000.0</v>
       </c>
       <c r="D30">
         <v>-3519492000000.0</v>
       </c>
       <c r="E30">
         <v>-20285715000000.0</v>
       </c>
       <c r="F30">
         <v>-3856014000000.0</v>
       </c>
       <c r="G30">
         <v>-10988410000000.0</v>
       </c>
       <c r="H30">
         <v>-12334424000000.0</v>
       </c>
       <c r="I30">
         <v>-4480286000000.0</v>
       </c>
       <c r="J30">
         <v>-8729419000000.0</v>
       </c>
       <c r="K30">
@@ -31036,930 +31312,939 @@
       <c r="AB30">
         <v>-5437130000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR30"/>
+  <dimension ref="A1:CS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BW1" t="s">
         <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CA1" t="s">
         <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CE1" t="s">
         <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CI1" t="s">
         <v>153</v>
       </c>
       <c r="CJ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CK1" t="s">
         <v>24</v>
       </c>
-      <c r="CK1" t="s">
+      <c r="CL1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CM1" t="s">
         <v>162</v>
       </c>
       <c r="CN1" t="s">
         <v>163</v>
       </c>
       <c r="CO1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CP1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CQ1" t="s">
         <v>165</v>
       </c>
       <c r="CR1" t="s">
         <v>166</v>
       </c>
+      <c r="CS1" t="s">
+        <v>167</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
+        <v>29020564000000.0</v>
+      </c>
+      <c r="C2">
         <v>20885184000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29869161000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26564184000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24608867000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22116446000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27080178000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26700355000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25826588000000.0</v>
       </c>
       <c r="J2">
         <v>25826588000000.0</v>
       </c>
       <c r="K2">
+        <v>25826588000000.0</v>
+      </c>
+      <c r="L2">
         <v>26556884000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>24098427000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9821873000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21920882000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26358673000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23861387000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26033162000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8665432000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7436387000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8195228000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8685092000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8592102000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7749407000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8884997000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6123725000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5656562000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5753751000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5648989000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6642816000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6245608000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5829262000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6054786000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8404898000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8181273000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6634310000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6339477000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7414836000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8321417000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7732373000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8053304000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7457919000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9095147000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8165753000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7054943000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7018796000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7493524000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6347166000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7789207000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6169186000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8239130000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6144536000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6601935000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6587305000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6289776000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6721424000000.0</v>
       </c>
       <c r="BD2">
         <v>6721424000000.0</v>
       </c>
       <c r="BE2">
+        <v>6721424000000.0</v>
+      </c>
+      <c r="BF2">
         <v>4740804000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4462104000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4553528000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3278258000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3266415000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3986454000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3165696000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3542120000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3005784000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3542120000000.0</v>
       </c>
-      <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>2768585000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2533763000000.0</v>
       </c>
-      <c r="BU2"/>
       <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>2628839000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3287819000000.0</v>
       </c>
-      <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>46495344000</v>
       </c>
       <c r="C3">
+        <v>554969000000</v>
+      </c>
+      <c r="D3">
         <v>21912000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>98553000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>168663000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>162031000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>104921000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>139012000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>116097000000</v>
       </c>
       <c r="J3">
         <v>116097000000</v>
       </c>
       <c r="K3">
+        <v>116097000000</v>
+      </c>
+      <c r="L3">
         <v>84480000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>77852000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>215726000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>147682000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>58404000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>86262000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>82218000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>197211000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>91912000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>98732000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>90454000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>214900000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>140536000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>137112000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>115173000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>472255000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>144689000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>173707000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>151642000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>240783000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>171568000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>86413000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>79669000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>109703000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>95289000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>64153000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>29223000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>215550000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>112349000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>48494000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>63095000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>168646000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>56779000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>31443000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>24468000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>143434000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>44791000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>28492000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>12618000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>153788000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>144774000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>136804000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>25679000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>43490000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>57747000000</v>
       </c>
       <c r="BD3">
         <v>57747000000</v>
       </c>
       <c r="BE3">
+        <v>57747000000</v>
+      </c>
+      <c r="BF3">
         <v>36784000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>150502000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>85019000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>33106000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>98619000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>99605000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>65873000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>124396000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>29152000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>124396000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
         <v>283225000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>89455000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>37912000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>525722000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>351018000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>203316000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>123031000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>392333000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>160532000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>86988000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>26304000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>170297000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
+        <v>0</v>
+      </c>
+      <c r="CH3">
         <v>208820000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
+      <c r="CS3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4"/>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -31980,100 +32265,101 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...1 lines deleted...]
-      </c>
+      <c r="Y5"/>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
@@ -32094,562 +32380,571 @@
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
+        <v>-2792651000000.0</v>
+      </c>
+      <c r="C6">
         <v>-20885184000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8983977000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3304977000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1955317000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2492421000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4963732000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>379823000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>873767000000.0</v>
       </c>
       <c r="J6">
         <v>873767000000.0</v>
       </c>
       <c r="K6">
+        <v>873767000000.0</v>
+      </c>
+      <c r="L6">
         <v>1400915000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2458457000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16340651000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4613916000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4437791000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2497286000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2171775000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>443028000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1229045000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-758841000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-489864000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>92990000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>842695000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1135590000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2761272000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>467163000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-97189000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>104762000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-993827000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>397208000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>416346000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-225524000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2350112000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>223625000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1546963000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>294833000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1075359000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-906581000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>589044000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-320931000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>595385000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1637228000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>929394000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1110810000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>36147000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-474728000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1146358000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1442041000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1620021000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2069944000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2094594000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-457399000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>14630000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>297529000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-420791000000.0</v>
       </c>
       <c r="BD6">
         <v>-420791000000.0</v>
       </c>
       <c r="BE6">
+        <v>-420791000000.0</v>
+      </c>
+      <c r="BF6">
         <v>2137985000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>278700000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-91424000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1275270000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>11843000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-119138000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>820758000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-376424000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>536336000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-376424000000.0</v>
       </c>
-      <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
-      <c r="BT6">
+      <c r="BT6"/>
+      <c r="BU6">
         <v>234822000000.0</v>
       </c>
-      <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
-      <c r="BX6">
+      <c r="BX6"/>
+      <c r="BY6">
         <v>-658980000000.0</v>
       </c>
-      <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>204</v>
+      </c>
+      <c r="B7">
+        <v>2554572758000.0</v>
+      </c>
       <c r="C7">
+        <v>6890983000000.0</v>
+      </c>
+      <c r="D7">
         <v>-7631351000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1459655000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2436242000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7301292000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3315840000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1049252000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9035898000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1564650000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2463093000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3909853000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8058216000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>14378493000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-20841745000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-640098000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3203590000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-5607691000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1057107000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3191384000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-6779037000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4403935000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1577395000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-11270144000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2617906000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1611739000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1364300000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1306553000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>4351181000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-200262000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2642502000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-4365279000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-8109378000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-3442633000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-9729066000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-8270087000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-5057911000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-3756318000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-3968849000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1881486000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1284992000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>23835000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-347509000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1754208000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-3497479000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>261234000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-2974523000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-2205801000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-1207747000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-4371324000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-4013180000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-6462105000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1348083000000.0</v>
       </c>
       <c r="BB7">
         <v>1348083000000.0</v>
       </c>
-      <c r="BC7"/>
+      <c r="BC7">
+        <v>1348083000000.0</v>
+      </c>
       <c r="BD7"/>
-      <c r="BE7">
+      <c r="BE7"/>
+      <c r="BF7">
         <v>1423113000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-659773000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-2522611000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-1802269000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-3906442000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-3708731000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>3992523000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-507473000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>1941702000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-507473000000.0</v>
       </c>
-      <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
-      <c r="BT7">
+      <c r="BT7"/>
+      <c r="BU7">
         <v>-9950884000000.0</v>
       </c>
-      <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
-      <c r="BX7">
+      <c r="BX7"/>
+      <c r="BY7">
         <v>-3928676000000.0</v>
       </c>
-      <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...1 lines deleted...]
-      </c>
+      <c r="Y8"/>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
@@ -32670,1626 +32965,1645 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>-23259000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-15146000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>10870000000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>-20069000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-20188000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-30583000000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-19920000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-23809000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-14482000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>36991000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-35114000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-23288000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-84481000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2905000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-29889000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>55457000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-12082000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-8675000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-46174000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3410000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3720000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4606000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4391000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-10075000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>769000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5714000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1458000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-7197000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-727000000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-      <c r="AN9">
+      <c r="AN9"/>
+      <c r="AO9">
         <v>-1251000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4562000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-4823000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>20747000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>103705000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>168159000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>16986000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>9852000000.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-      <c r="BJ9">
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>230815000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9">
         <v>2620732000.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>-1710361000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>88156000.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9">
         <v>-1614513000000.0</v>
       </c>
-      <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>1865673000.0</v>
       </c>
-      <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
-[...1 lines deleted...]
-      </c>
+      <c r="Y10"/>
       <c r="Z10">
         <v>0.0</v>
       </c>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
-      <c r="AG10"/>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>2368113000.0</v>
       </c>
-      <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>216866000000.0</v>
       </c>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>64925000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-183408000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-134126000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8413000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>51613000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-54017000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-51259000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>254826000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-35749000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-61220000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-88274000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>45069000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-15152000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1845000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>59310000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>147829.99</v>
       </c>
-      <c r="AD11">
-[...1 lines deleted...]
-      </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>67558540.44</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-13477763.48</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>111541000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5275000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>139035000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>43705000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-238034000000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>114975000000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-27382000000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>-73114000000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>736204000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1998511000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1809903000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>266281000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1824907000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1526474000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1738799000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1623643000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>4520583000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3613174000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2956526000.0</v>
       </c>
-      <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>-110311000000.0</v>
       </c>
       <c r="M12">
         <v>-110311000000.0</v>
       </c>
       <c r="N12">
+        <v>-110311000000.0</v>
+      </c>
+      <c r="O12">
         <v>832234000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1359652000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>895681000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>980612000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>843647000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>983365000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1123826000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1567885000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>936986000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>863198000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>979306000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1045036000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>598908000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>457709000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>736627000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>495634.15</v>
       </c>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
       <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>476663733.66</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>740405584.16</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>828425000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2719611000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>762477000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>878868000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>562247000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1118246000000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>2304801000000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>2556785000000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>2882519000000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>2760000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>40594000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-5001298000000.0</v>
       </c>
       <c r="M13">
         <v>-5001298000000.0</v>
       </c>
       <c r="N13">
+        <v>-5001298000000.0</v>
+      </c>
+      <c r="O13">
         <v>7242675000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-15379895000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-10511621000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-4817278000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-15836848000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-10350105000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-8809728000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-8135493000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3213083000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-10109164000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-19252679000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-14091003000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-16880804000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1087411000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-4807197000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-3301128.57</v>
       </c>
-      <c r="AD13">
-[...1 lines deleted...]
-      </c>
       <c r="AE13">
+        <v>0.0</v>
+      </c>
+      <c r="AF13">
         <v>-5412239620.74</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-5087706456.46</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-5692533000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-26499697000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-9366754000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-8735678000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-4954632000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-12758137000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-3968849000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-1621452000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-14654083000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-10259068000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-10000000000000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>211</v>
+      </c>
+      <c r="B14">
+        <v>215663000000.0</v>
+      </c>
       <c r="C14">
+        <v>914686000000.0</v>
+      </c>
+      <c r="D14">
         <v>228045000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>223218000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>223912000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>240345000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>232219000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>226849000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>216882000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>395322000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>216553000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>211331000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>269892000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>284929000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>206968000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>197195000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>189749000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>266604000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>252375000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>233597000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>254112000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>282570000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>261008000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>248603000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>256596000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>272393000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>242595000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>234596000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>227306000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>180417000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>155289000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>145673000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>142255000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>103639000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>154846000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>150748000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>74455000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>54993000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>70458000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>63168000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>59279000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>70789000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>65377000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>61202000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>60089000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>78735000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>60592000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>60808000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>61062000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-4269000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>71562000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>67302000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>65185000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>92549000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81880000000.0</v>
       </c>
       <c r="BD14">
         <v>81880000000.0</v>
       </c>
       <c r="BE14">
+        <v>81880000000.0</v>
+      </c>
+      <c r="BF14">
         <v>75804000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>100637000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>88950000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>79679000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>73390000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>113688000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>90543000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>78947000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>76390000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>78947000000.0</v>
       </c>
-      <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
-      <c r="BT14">
+      <c r="BT14"/>
+      <c r="BU14">
         <v>100458000000.0</v>
       </c>
-      <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
-      <c r="BX14">
+      <c r="BX14"/>
+      <c r="BY14">
         <v>87627000000.0</v>
       </c>
-      <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15"/>
       <c r="C15">
+        <v>1302291000000.0</v>
+      </c>
+      <c r="D15">
         <v>385657000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>53684000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>49633000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>349522000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>349634000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>939552000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48070000000.0</v>
       </c>
       <c r="J15">
         <v>48070000000.0</v>
       </c>
       <c r="K15">
+        <v>48070000000.0</v>
+      </c>
+      <c r="L15">
         <v>244037000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>809006000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>194818000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>235520000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>229332000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1076767000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>22533000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>20097000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>312324000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>707433000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>13562000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9767000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>6011000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>876940000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3256000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3257000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3256000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>759736000000.0</v>
       </c>
       <c r="AC15">
         <v>759736000000.0</v>
       </c>
       <c r="AD15">
+        <v>759736000000.0</v>
+      </c>
+      <c r="AE15">
         <v>688080409.23</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>682136187.33</v>
-      </c>
-[...1 lines deleted...]
-        <v>766728000000.0</v>
       </c>
       <c r="AG15">
         <v>766728000000.0</v>
       </c>
       <c r="AH15">
-        <v>1000000.0</v>
+        <v>766728000000.0</v>
       </c>
       <c r="AI15">
         <v>1000000.0</v>
       </c>
       <c r="AJ15">
+        <v>1000000.0</v>
+      </c>
+      <c r="AK15">
         <v>492813000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5156000000.0</v>
       </c>
       <c r="AL15">
         <v>5156000000.0</v>
       </c>
       <c r="AM15">
+        <v>5156000000.0</v>
+      </c>
+      <c r="AN15">
         <v>344838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>378625000000.0</v>
       </c>
       <c r="AO15">
         <v>378625000000.0</v>
       </c>
       <c r="AP15">
+        <v>378625000000.0</v>
+      </c>
+      <c r="AQ15">
         <v>257731000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>254389000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301354000000.0</v>
       </c>
       <c r="AS15">
         <v>301354000000.0</v>
       </c>
       <c r="AT15">
+        <v>301354000000.0</v>
+      </c>
+      <c r="AU15">
         <v>177081000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>183183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193176000000.0</v>
       </c>
       <c r="AW15">
         <v>193176000000.0</v>
       </c>
       <c r="AX15">
+        <v>193176000000.0</v>
+      </c>
+      <c r="AY15">
         <v>219674000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>215973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231811000000.0</v>
       </c>
       <c r="BA15">
         <v>231811000000.0</v>
       </c>
       <c r="BB15">
+        <v>231811000000.0</v>
+      </c>
+      <c r="BC15">
         <v>261628000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>250333000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>243761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46331000000.0</v>
       </c>
       <c r="BF15">
         <v>46331000000.0</v>
       </c>
       <c r="BG15">
         <v>46331000000.0</v>
       </c>
       <c r="BH15">
+        <v>46331000000.0</v>
+      </c>
+      <c r="BI15">
         <v>38604000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>16148000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>69783000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
-      <c r="BM15">
-[...1 lines deleted...]
-      </c>
+      <c r="BM15"/>
       <c r="BN15">
         <v>16148000000.0</v>
       </c>
-      <c r="BO15"/>
+      <c r="BO15">
+        <v>16148000000.0</v>
+      </c>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>787284000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>824129000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1313655000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1343897000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1330787000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1227784000000.0</v>
       </c>
-      <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>213</v>
+      </c>
+      <c r="B16">
+        <v>26227913000000.0</v>
+      </c>
       <c r="C16">
+        <v>29020564000000.0</v>
+      </c>
+      <c r="D16">
         <v>20885184000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>29869161000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>26564184000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>24608867000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>22116446000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>27080178000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26700355000000.0</v>
       </c>
       <c r="J16">
         <v>26700355000000.0</v>
       </c>
       <c r="K16">
+        <v>26700355000000.0</v>
+      </c>
+      <c r="L16">
         <v>27957799000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>26556884000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>26162524000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>26534798000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>21920882000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>26358673000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>23861387000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9108460000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8665432000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7436387000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8195228000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8685092000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8592102000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7749407000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8884997000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6123725000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5656562000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5753751000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5648989000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6642816000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6245608000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5829262000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6054786000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8404898000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8181273000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6634310000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6339477000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7414836000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>8321417000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>7732373000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>8053304000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7457919000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>9095147000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>8165753000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7054943000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7018796000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>7493524000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>6347166000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7789207000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6169186000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>8239130000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>6144536000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6601935000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>6587305000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300633000000.0</v>
       </c>
       <c r="BD16">
         <v>6300633000000.0</v>
       </c>
       <c r="BE16">
+        <v>6300633000000.0</v>
+      </c>
+      <c r="BF16">
         <v>6878789000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4740804000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>4462104000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4553528000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3278258000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3867316000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3986454000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3165696000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3542120000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3165696000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3005784000000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>2768585000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2533763000000.0</v>
       </c>
-      <c r="BV16"/>
       <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>2628839000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>3287819000000.0</v>
       </c>
-      <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...1 lines deleted...]
-      </c>
+      <c r="Y17"/>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -34310,464 +34624,475 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>215</v>
+      </c>
+      <c r="B18">
+        <v>3076434039000.0</v>
+      </c>
       <c r="C18">
+        <v>7208233000000.0</v>
+      </c>
+      <c r="D18">
         <v>-11936209000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>724738000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2830864000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8751424000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3317570000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1041695000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>9006037000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1529094000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1185617000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5020807000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9311511000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11206821000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-16943677000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-593780000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3143789000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4057523000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1384731000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-728360000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3777422000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2822051000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>573090000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-9197461000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-701993000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-677993000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>131599000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3095261000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5909546000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>665324000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1174123000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2530843000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-6496409000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-3412270000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-8210960000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-8864968000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3504405000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-3108397000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-3477917000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2778771000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-434174000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>778915000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1082104000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>2400204000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-2348928000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1283770000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1828975000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-884200000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-8125000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-3367855000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-980911000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-6304609000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1569386000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>5041297000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-704126000000.0</v>
       </c>
       <c r="BD18">
         <v>-704126000000.0</v>
       </c>
       <c r="BE18">
+        <v>-704126000000.0</v>
+      </c>
+      <c r="BF18">
         <v>2709305000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>575871000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-1497363000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-723554000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-2729390000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-5043195000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>5530179000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>510384000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>3218479000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>510384000000.0</v>
       </c>
-      <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
-      <c r="BT18">
+      <c r="BT18"/>
+      <c r="BU18">
         <v>-8711022000000.0</v>
       </c>
-      <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
-      <c r="BX18">
+      <c r="BX18"/>
+      <c r="BY18">
         <v>-2549462000000.0</v>
       </c>
-      <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>216</v>
+      </c>
+      <c r="B19">
+        <v>-1144127000000.0</v>
+      </c>
       <c r="C19">
+        <v>-2910671000000.0</v>
+      </c>
+      <c r="D19">
         <v>-1119948000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>658019000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-841274000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-392018000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>2935884000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2967787000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3401134000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1502195000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3745226000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2470580000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>4195596000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-9299030000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4157774000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3857533000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4629854000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>304358000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2733509000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3446679000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2192955000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1296660000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5376254000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-875987000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3025151000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4349367000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4445673000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-491890000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3047494000000.0</v>
       </c>
-      <c r="AD19">
-[...1 lines deleted...]
-      </c>
       <c r="AE19">
+        <v>0.0</v>
+      </c>
+      <c r="AF19">
         <v>1220228774.6</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-605733411.98</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-677743000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-8400069000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-3026737000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1495252000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-125440000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-4123108000000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-4903972000000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>232617000000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>2631451000000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -34820,2354 +35145,2401 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>218</v>
+      </c>
+      <c r="B21">
+        <v>-1554703000000.0</v>
+      </c>
       <c r="C21">
+        <v>4532364000000.0</v>
+      </c>
+      <c r="D21">
         <v>1071360000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1760782000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-128077000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4562460000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2212177000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>780831000000.0</v>
       </c>
       <c r="M21">
         <v>780831000000.0</v>
       </c>
       <c r="N21">
+        <v>780831000000.0</v>
+      </c>
+      <c r="O21">
         <v>288400000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3462504000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6945739000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4691537000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5104271000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2638589000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4555526000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-339471000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3696668000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3923595000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8531034000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6241080000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5108192000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3290641000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2328705000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2927274.11</v>
       </c>
-      <c r="AD21">
-[...1 lines deleted...]
-      </c>
       <c r="AE21">
+        <v>0.0</v>
+      </c>
+      <c r="AF21">
         <v>1474014150.27</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3261414092.66</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3649131000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>14737421000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5054208000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6446168000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>668559000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2670562000000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>3379323000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>448437000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>844081000000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22">
+        <v>1902857083000.0</v>
+      </c>
+      <c r="C22">
         <v>721241000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1686040000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1747580000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1699122000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>682932000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1602951000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1710904000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1056063000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1001062675000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1373755000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1504771000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>137573000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>114709000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1367760000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1214486000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1471534000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>586130000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1305970000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1207272000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1285009000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>576647000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1193609000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>992477000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>738937000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>535117000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>940685000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>991467000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>845930000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>192787000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>953973000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>946797000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>968389000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>553752000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>897504000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>990081000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>870101000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>453931000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>564446000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>595383000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>554234000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>351179000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>424456000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>338516000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>613155000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>207020000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>449928000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>392219000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>359234000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>269958000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>426566000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>163520000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>411458000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>110375000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>464107000000.0</v>
       </c>
       <c r="BD22">
         <v>464107000000.0</v>
       </c>
       <c r="BE22">
+        <v>464107000000.0</v>
+      </c>
+      <c r="BF22">
         <v>606882000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>227503000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>590731000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>830884000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>779454000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1137870000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>110247000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-198058000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>633157000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-198058000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>170769000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>99797000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>173673000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>484887000.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>631503000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>545233000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>863421000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>281327000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1182491000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>256291000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>721242000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>839135000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>826622000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>464722000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>893872000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>525164000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>335108000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>47794000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>280324000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>208304000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1059635000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>637134000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>150206000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>323232000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>186071000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>100278000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>266555000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>20705000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>184462000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>219</v>
+      </c>
+      <c r="B23">
+        <v>3769899148000.0</v>
+      </c>
       <c r="C23">
+        <v>1343785000000.0</v>
+      </c>
+      <c r="D23">
         <v>3853943000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>807141000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>342417000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7194900000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1814089000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1056301000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1175573000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11465216000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6463207000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-38251000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>62160070000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1002875000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12715547000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>834290000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>663435000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-460345000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>246440000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-509324000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1272255000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1210455000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1624666000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1492073000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>224589000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>363444000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>701537000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>601673000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-256916000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>729905000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1286828000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>86791000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>566359000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4835660000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7303050000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5006683000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2347726000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2202316000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4108815000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-82778000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>305060000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1863326000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1797939000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>47701000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>194982000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-74383000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>435093000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3361419000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-247515000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-112673000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2676311000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3131123000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-628352000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-2758392000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91413000000.0</v>
       </c>
       <c r="BD23">
         <v>91413000000.0</v>
       </c>
       <c r="BE23">
+        <v>91413000000.0</v>
+      </c>
+      <c r="BF23">
         <v>-188558000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-441411000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-542131000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>266358000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-238803000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>10133335000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>117622000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-72415000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-247712000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-72415000000.0</v>
       </c>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>2448270000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>16676789000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>8975999000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9830294000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>5063723000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2145660000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-1155475000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3524094000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1885606000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>468673000.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>220</v>
+      </c>
+      <c r="B24">
+        <v>-820345060000.0</v>
+      </c>
       <c r="C24">
+        <v>-4982930000000.0</v>
+      </c>
+      <c r="D24">
         <v>-1098036000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>738006000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-237471000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-229987000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-66023000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-143963000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-168390000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-86842000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>154750000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-431723000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4407875000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-7953033000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-3145866000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>517393000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>184383000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>144166000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-86733000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-61115000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-39618000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>500600000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>135022000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-24409000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-37276000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-440838000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-76905000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-427333000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-9898000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-389424000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-55955000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-761581000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>181059000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-3517834000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-3007079000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1376426000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-123895000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-417359000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1956582000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-2123720000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1775678000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1661888000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>44582000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>429049000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1246109000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1695955000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>827133000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>148685000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-218933000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>503907000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1566313000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2885375000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-945950000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-1960468000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199674000000.0</v>
       </c>
       <c r="BD24">
         <v>199674000000.0</v>
       </c>
       <c r="BE24">
+        <v>199674000000.0</v>
+      </c>
+      <c r="BF24">
         <v>183347000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-717727000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>110773000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>191791000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>572922000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-880003000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-548422000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-147471000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>103475000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>54765000000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>298349000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>868812000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>69619000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>598155000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>821644000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>374970000000.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>259583000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>1325124000.0</v>
       </c>
-      <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>941465000.0</v>
       </c>
-      <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
+        <v>-1334500457000.0</v>
+      </c>
+      <c r="C25">
         <v>-721241000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-6226430000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2694774000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1353840000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2238461000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1753678000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1822954000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1246610000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-525199675000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2724212000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-542603000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1029305000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3457544000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2380565000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1261583000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1563862000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>876083000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>959826000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1091431000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1514610000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>908941000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>817062000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>961108000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1041764000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>577025000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>442683000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>718437000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>641359000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>736010000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>518726000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>829637000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>578920000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-542621000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>549313000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1693133000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>623407000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>338549000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-45465000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>281938000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>297340000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>498190000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>993328000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>273062000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>493804000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>874988000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>671682000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>897878000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>793074000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>575349000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2674716000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>60479000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-231109000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4881863000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1192366000000.0</v>
       </c>
       <c r="BD25">
         <v>-1192366000000.0</v>
       </c>
       <c r="BE25">
+        <v>-1192366000000.0</v>
+      </c>
+      <c r="BF25">
         <v>634958000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1056272000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>430586000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>201258000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>425441000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-428143000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1402739000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1261364000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>596382000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1261364000000.0</v>
       </c>
-      <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
-      <c r="BT25">
+      <c r="BT25"/>
+      <c r="BU25">
         <v>545813000000.0</v>
       </c>
-      <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
-      <c r="BX25">
+      <c r="BX25"/>
+      <c r="BY25">
         <v>232127000000.0</v>
       </c>
-      <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>222</v>
+      </c>
+      <c r="B26">
+        <v>-511926748000.0</v>
+      </c>
       <c r="C26">
+        <v>-1480000000000.0</v>
+      </c>
+      <c r="D26">
         <v>-594851000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-355886000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-464114000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-330012000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-170679000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-254463000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65537000000.0</v>
       </c>
       <c r="J26">
         <v>-65537000000.0</v>
       </c>
       <c r="K26">
-        <v>-101950000000.0</v>
+        <v>-65537000000.0</v>
       </c>
       <c r="L26">
         <v>-101950000000.0</v>
       </c>
       <c r="M26">
-        <v>-271745000000.0</v>
+        <v>-101950000000.0</v>
       </c>
       <c r="N26">
         <v>-271745000000.0</v>
       </c>
-      <c r="O26"/>
+      <c r="O26">
+        <v>-271745000000.0</v>
+      </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
-[...1 lines deleted...]
-      </c>
+      <c r="U26"/>
       <c r="V26">
         <v>-797932000000.0</v>
       </c>
       <c r="W26">
         <v>-797932000000.0</v>
       </c>
       <c r="X26">
-        <v>0.0</v>
+        <v>-797932000000.0</v>
       </c>
       <c r="Y26">
-        <v>5558885000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z26">
         <v>5558885000000.0</v>
       </c>
       <c r="AA26">
+        <v>5558885000000.0</v>
+      </c>
+      <c r="AB26">
         <v>-5098000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-140540000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-128679000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25677000000.0</v>
       </c>
       <c r="AE26">
         <v>-25677000000.0</v>
       </c>
       <c r="AF26">
-        <v>0.0</v>
+        <v>-25677000000.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>-199023000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-103355000000.0</v>
       </c>
       <c r="AI26">
         <v>-103355000000.0</v>
       </c>
       <c r="AJ26">
+        <v>-103355000000.0</v>
+      </c>
+      <c r="AK26">
         <v>-81000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-82177000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-255974000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-160828000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-178849000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-121157000000.0</v>
       </c>
       <c r="AP26">
         <v>-121157000000.0</v>
       </c>
-      <c r="AQ26"/>
+      <c r="AQ26">
+        <v>-121157000000.0</v>
+      </c>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>3515000000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-      <c r="BI26">
+      <c r="BI26"/>
+      <c r="BJ26">
         <v>3496343000000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>223</v>
+      </c>
+      <c r="B27">
+        <v>33754000000.0</v>
+      </c>
       <c r="C27">
+        <v>42780000000.0</v>
+      </c>
+      <c r="D27">
         <v>29399000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>87612000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>-5909000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>27083000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>21699000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>31770000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59901000000.0</v>
       </c>
       <c r="J27">
         <v>59901000000.0</v>
       </c>
       <c r="K27">
+        <v>59901000000.0</v>
+      </c>
+      <c r="L27">
         <v>32767000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>15307000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>32251000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>33916000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1179000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>-17518000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>44598000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>18562000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15579000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>29456000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>38338000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>28626000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>19342000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>7607000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-6211000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>21466000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>14625000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>17915000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-4588000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-2845000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>11959000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>-1258000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3074000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>25296000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>11732000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>21576000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>14766000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>15998000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>13842000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5290000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3060000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3568000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3231000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4659000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5971000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>5227000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>8137000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>-812000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>-1130000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>8643000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>4199000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2999000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1448000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1680000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9077000000.0</v>
       </c>
       <c r="BD27">
         <v>9077000000.0</v>
       </c>
       <c r="BE27">
+        <v>9077000000.0</v>
+      </c>
+      <c r="BF27">
         <v>5332000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1734000000.0</v>
       </c>
       <c r="BG27">
         <v>1734000000.0</v>
       </c>
-      <c r="BH27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH27">
+        <v>1734000000.0</v>
+      </c>
+      <c r="BI27"/>
       <c r="BJ27">
         <v>18256000000.0</v>
       </c>
       <c r="BK27">
         <v>18256000000.0</v>
       </c>
-      <c r="BL27"/>
+      <c r="BL27">
+        <v>18256000000.0</v>
+      </c>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>224</v>
+      </c>
+      <c r="B28">
+        <v>1322057144000.0</v>
+      </c>
       <c r="C28">
+        <v>5797923000000.0</v>
+      </c>
+      <c r="D28">
         <v>3944795000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2158353000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-299407000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11077826000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4546579000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4100661000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-5012968000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5276675000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6219170000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-187282000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>114635000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1646235000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15351796000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6709705000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5332439000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3990702000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2572705000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3338769000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>919222000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4099424000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5554272000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9146167000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6462413000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5069174000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3983824000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2627308000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-4148082000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3740455000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>354870000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3520924000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4127523000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7300790000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>12357257000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>11138829000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2750080000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2592874000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6041961000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1599962000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2126255000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>151526000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1847078000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>546282000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>710379000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1135761000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1172473000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-683723000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2105364000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>797632000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1223540000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2899312000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-628352000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2758392000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91413000000.0</v>
       </c>
       <c r="BD28">
         <v>91413000000.0</v>
       </c>
       <c r="BE28">
+        <v>91413000000.0</v>
+      </c>
+      <c r="BF28">
         <v>-216103000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-346857000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2483786000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>92098000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2545854000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7305206000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-5227278000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1557272000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1532206000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1557272000000.0</v>
       </c>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>7708105000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>20026579000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>8322840000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>20540126000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>14191100000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>9145434000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1499849000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>13161825000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>12515704000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>7123530000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1791626000.0</v>
       </c>
-      <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>225</v>
+      </c>
+      <c r="B29">
+        <v>3122929384000.0</v>
+      </c>
       <c r="C29">
+        <v>4226378000000.0</v>
+      </c>
+      <c r="D29">
         <v>-11914297000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>823291000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2999527000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-8589393000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3212649000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-902683000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9122134000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1645191000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1101137000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5098659000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9527237000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11354503000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-16885273000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-507518000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3061571000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3860312000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1476643000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-629628000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-3686968000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2607151000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>713626000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-9060349000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-586820000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-205738000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>276288000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3268968000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6061188000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>906107000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1002555000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-2444430000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-6416740000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-3302567000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-8115671000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-8800815000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-3475182000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-2892847000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-3365568000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>2827265000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-371079000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>947561000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1138883000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>2431647000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-2324460000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1427204000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-1784184000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-855708000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>4493000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-3521643000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-836137000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-6167805000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1595065000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>5084787000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-646379000000.0</v>
       </c>
       <c r="BD29">
         <v>-646379000000.0</v>
       </c>
       <c r="BE29">
+        <v>-646379000000.0</v>
+      </c>
+      <c r="BF29">
         <v>2746089000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>726373000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-1412344000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-690448000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-2630771000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-5142800000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>5596052000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>634780000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>3247631000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>634780000000.0</v>
       </c>
-      <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
-      <c r="BT29">
+      <c r="BT29"/>
+      <c r="BU29">
         <v>-8673110000000.0</v>
       </c>
-      <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
-      <c r="BX29">
+      <c r="BX29"/>
+      <c r="BY29">
         <v>-2426431000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>4273491000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>2236111000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1453558000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>2885026000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>4547972000.0</v>
       </c>
-      <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29">
         <v>4493206000.0</v>
       </c>
-      <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>226</v>
+      </c>
+      <c r="B30">
+        <v>-7686335130000.0</v>
+      </c>
       <c r="C30">
+        <v>-5537899000000.0</v>
+      </c>
+      <c r="D30">
         <v>-1119948000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>658019000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-841274000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3825055000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2935884000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2967787000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3401134000000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-3742313000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2470580000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4195596000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-8100715000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3204270000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3836987000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4493907000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>304358000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2890919000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3446085000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2176632000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1296660000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5376254000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1118851000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3196645000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4349367000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4445673000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-491890000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3047494000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-4208367000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1115272000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1321733000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-65458000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-3670590000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2622197000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2134746000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-301886000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-632909000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2068931000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-4818181000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3081483000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2747141000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2101207000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1872675000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1645693000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-3041671000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1735631000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>120193000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-498450000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>657695000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1744180000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2748571000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-971629000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2003958000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>141927000000.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>-396151000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-89459000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1235943000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1884446000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>129508000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-2040419000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>587209000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>477810000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1156752000000.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>585092000000.0</v>
       </c>
-      <c r="BU30"/>
       <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>639993000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>267602000000.0</v>
       </c>
-      <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>1100046000.0</v>
       </c>
-      <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
+      <c r="CS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>