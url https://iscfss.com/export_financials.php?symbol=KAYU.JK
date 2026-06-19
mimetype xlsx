--- v0 (2026-03-01)
+++ v1 (2026-06-19)
@@ -1947,51 +1947,51 @@
       </c>
       <c r="D51">
         <v>7884345531.0</v>
       </c>
       <c r="E51">
         <v>13865699620.0</v>
       </c>
       <c r="F51">
         <v>15040355675.0</v>
       </c>
       <c r="G51">
         <v>15039980000.0</v>
       </c>
       <c r="H51">
         <v>11508634190.0</v>
       </c>
       <c r="I51">
         <v>7450983050.0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>6859775236.0</v>
+        <v>6878065469.0</v>
       </c>
       <c r="C52">
         <v>6859775236.0</v>
       </c>
       <c r="D52">
         <v>6801336233.0</v>
       </c>
       <c r="E52">
         <v>12517771646.0</v>
       </c>
       <c r="F52">
         <v>14057975675.0</v>
       </c>
       <c r="G52">
         <v>13770080000.0</v>
       </c>
       <c r="H52">
         <v>9910619690.0</v>
       </c>
       <c r="I52">
         <v>5666652020.0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
@@ -5999,79 +5999,81 @@
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>113</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>289996000.0</v>
+      </c>
       <c r="C27">
         <v>927700000.0</v>
       </c>
       <c r="D27">
         <v>311949876.0</v>
       </c>
       <c r="E27">
         <v>2810103929.0</v>
       </c>
       <c r="F27">
         <v>1764671440.0</v>
       </c>
       <c r="G27">
         <v>1395268305.0</v>
       </c>
       <c r="H27">
         <v>2026595348.0</v>
       </c>
       <c r="I27">
         <v>109796193.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>114</v>
       </c>
       <c r="B28">
-        <v>1396807970.0</v>
+        <v>1787996000.0</v>
       </c>
       <c r="C28">
         <v>1970500858.0</v>
       </c>
       <c r="D28">
         <v>2387566284.0</v>
       </c>
       <c r="E28">
         <v>2668974649.0</v>
       </c>
       <c r="F28">
         <v>1684023110.0</v>
       </c>
       <c r="G28">
         <v>1774943589.0</v>
       </c>
       <c r="H28">
         <v>883659102.0</v>
       </c>
       <c r="I28">
         <v>498251291.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">