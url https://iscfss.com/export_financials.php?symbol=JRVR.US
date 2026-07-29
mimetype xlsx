--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -12791,51 +12791,51 @@
       </c>
       <c r="O2">
         <v>353073000.0</v>
       </c>
       <c r="P2">
         <v>321637000.0</v>
       </c>
       <c r="Q2">
         <v>181144000.0</v>
       </c>
       <c r="R2">
         <v>106726000.0</v>
       </c>
       <c r="S2">
         <v>67464000.0</v>
       </c>
       <c r="T2">
         <v>7306000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>132</v>
       </c>
       <c r="B3">
-        <v>-717000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="C3">
         <v>-709000.0</v>
       </c>
       <c r="D3">
         <v>-475000.0</v>
       </c>
       <c r="E3">
         <v>1048000.0</v>
       </c>
       <c r="F3">
         <v>4715000.0</v>
       </c>
       <c r="G3">
         <v>5019000.0</v>
       </c>
       <c r="H3">
         <v>4063000.0</v>
       </c>
       <c r="I3">
         <v>4215000.0</v>
       </c>
       <c r="J3">
         <v>2123000.0</v>
       </c>
@@ -12923,51 +12923,51 @@
       <c r="L5">
         <v>66775000.0</v>
       </c>
       <c r="M5">
         <v>51971000.0</v>
       </c>
       <c r="N5">
         <v>83855000.0</v>
       </c>
       <c r="O5">
         <v>16033000.0</v>
       </c>
       <c r="P5">
         <v>54300000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>135</v>
       </c>
       <c r="B6">
-        <v>73364000.0</v>
+        <v>74602000.0</v>
       </c>
       <c r="C6">
         <v>-47163000.0</v>
       </c>
       <c r="D6">
         <v>111066000.0</v>
       </c>
       <c r="E6">
         <v>68192000.0</v>
       </c>
       <c r="F6">
         <v>-94493000.0</v>
       </c>
       <c r="G6">
         <v>26989000.0</v>
       </c>
       <c r="H6">
         <v>66526000.0</v>
       </c>
       <c r="I6">
         <v>86606000.0</v>
       </c>
       <c r="J6">
         <v>66242000.0</v>
       </c>
@@ -14582,51 +14582,51 @@
       </c>
       <c r="BO2">
         <v>19087000.0</v>
       </c>
       <c r="BP2">
         <v>24147000.0</v>
       </c>
       <c r="BQ2">
         <v>19989000.0</v>
       </c>
       <c r="BR2">
         <v>14851000.0</v>
       </c>
       <c r="BS2">
         <v>9291000.0</v>
       </c>
       <c r="BT2">
         <v>7306000.0</v>
       </c>
     </row>
     <row r="3" spans="1:72">
       <c r="A3" t="s">
         <v>132</v>
       </c>
       <c r="B3">
-        <v>521000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="C3">
         <v>91000.0</v>
       </c>
       <c r="D3">
         <v>90000.0</v>
       </c>
       <c r="E3">
         <v>91000.0</v>
       </c>
       <c r="F3">
         <v>91000.0</v>
       </c>
       <c r="G3">
         <v>91000.0</v>
       </c>
       <c r="H3">
         <v>90000.0</v>
       </c>
       <c r="I3">
         <v>91000.0</v>
       </c>
       <c r="J3">
         <v>91000.0</v>
       </c>
@@ -14732,57 +14732,57 @@
       <c r="AR3">
         <v>149000.0</v>
       </c>
       <c r="AS3">
         <v>149000.0</v>
       </c>
       <c r="AT3">
         <v>149000.0</v>
       </c>
       <c r="AU3">
         <v>150000.0</v>
       </c>
       <c r="AV3">
         <v>149000.0</v>
       </c>
       <c r="AW3">
         <v>173000.0</v>
       </c>
       <c r="AX3">
         <v>125000.0</v>
       </c>
       <c r="AY3">
         <v>552000.0</v>
       </c>
       <c r="AZ3">
-        <v>-25185000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="BA3">
-        <v>-18098500.0</v>
+        <v>639000.0</v>
       </c>
       <c r="BB3">
-        <v>-18098500.0</v>
+        <v>639000.0</v>
       </c>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
     </row>
     <row r="4" spans="1:72">
       <c r="A4" t="s">
         <v>133</v>
       </c>
       <c r="B4"/>
@@ -14924,51 +14924,51 @@
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>134</v>
       </c>
       <c r="B5">
-        <v>-10635000.0</v>
+        <v>-5046000.0</v>
       </c>
       <c r="C5">
         <v>30523000.0</v>
       </c>
       <c r="D5">
         <v>8876000.0</v>
       </c>
       <c r="E5">
         <v>13132000.0</v>
       </c>
       <c r="F5">
         <v>21550000.0</v>
       </c>
       <c r="G5">
         <v>-66569000.0</v>
       </c>
       <c r="H5">
         <v>-45863000.0</v>
       </c>
       <c r="I5">
         <v>26533000.0</v>
       </c>
       <c r="J5">
         <v>39445000.0</v>
       </c>
@@ -15074,57 +15074,57 @@
       <c r="AR5">
         <v>22800000.0</v>
       </c>
       <c r="AS5">
         <v>15498000.0</v>
       </c>
       <c r="AT5">
         <v>11968000.0</v>
       </c>
       <c r="AU5">
         <v>7865000.0</v>
       </c>
       <c r="AV5">
         <v>20609000.0</v>
       </c>
       <c r="AW5">
         <v>11762000.0</v>
       </c>
       <c r="AX5">
         <v>11735000.0</v>
       </c>
       <c r="AY5">
         <v>22865000.0</v>
       </c>
       <c r="AZ5">
-        <v>23611000.0</v>
+        <v>117805000.0</v>
       </c>
       <c r="BA5">
-        <v>16089500.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB5">
-        <v>16089500.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
@@ -15142,51 +15142,51 @@
       </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
       <c r="BP5">
         <v>0.0</v>
       </c>
       <c r="BQ5">
         <v>0.0</v>
       </c>
       <c r="BR5">
         <v>0.0</v>
       </c>
       <c r="BS5">
         <v>0.0</v>
       </c>
       <c r="BT5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>135</v>
       </c>
       <c r="B6">
-        <v>-10114000.0</v>
+        <v>-4955000.0</v>
       </c>
       <c r="C6">
         <v>30614000.0</v>
       </c>
       <c r="D6">
         <v>8966000.0</v>
       </c>
       <c r="E6">
         <v>13223000.0</v>
       </c>
       <c r="F6">
         <v>21641000.0</v>
       </c>
       <c r="G6">
         <v>-66478000.0</v>
       </c>
       <c r="H6">
         <v>-45773000.0</v>
       </c>
       <c r="I6">
         <v>26624000.0</v>
       </c>
       <c r="J6">
         <v>39536000.0</v>
       </c>
@@ -15292,57 +15292,57 @@
       <c r="AR6">
         <v>22949000.0</v>
       </c>
       <c r="AS6">
         <v>15647000.0</v>
       </c>
       <c r="AT6">
         <v>12117000.0</v>
       </c>
       <c r="AU6">
         <v>8015000.0</v>
       </c>
       <c r="AV6">
         <v>20758000.0</v>
       </c>
       <c r="AW6">
         <v>11935000.0</v>
       </c>
       <c r="AX6">
         <v>11860000.0</v>
       </c>
       <c r="AY6">
         <v>23417000.0</v>
       </c>
       <c r="AZ6">
-        <v>-1574000.0</v>
+        <v>118445000.0</v>
       </c>
       <c r="BA6">
-        <v>-2009000.0</v>
+        <v>639000.0</v>
       </c>
       <c r="BB6">
-        <v>-2009000.0</v>
+        <v>639000.0</v>
       </c>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
     </row>
     <row r="7" spans="1:72">
       <c r="A7" t="s">
         <v>136</v>
       </c>
       <c r="B7"/>
@@ -20977,51 +20977,51 @@
       <c r="N22">
         <v>67337000.0</v>
       </c>
       <c r="O22">
         <v>8664000.0</v>
       </c>
       <c r="P22">
         <v>38473000.0</v>
       </c>
       <c r="Q22">
         <v>34703000.0</v>
       </c>
       <c r="R22">
         <v>12064000.0</v>
       </c>
       <c r="S22">
         <v>8755000.0</v>
       </c>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>186</v>
       </c>
       <c r="B23">
-        <v>-745000.0</v>
+        <v>-1179000.0</v>
       </c>
       <c r="C23">
         <v>-847000.0</v>
       </c>
       <c r="D23">
         <v>-1135000.0</v>
       </c>
       <c r="E23">
         <v>144898000.0</v>
       </c>
       <c r="F23">
         <v>1877000.0</v>
       </c>
       <c r="G23">
         <v>166580000.0</v>
       </c>
       <c r="H23">
         <v>-711000.0</v>
       </c>
       <c r="I23">
         <v>4068000.0</v>
       </c>
       <c r="J23">
         <v>916000.0</v>
       </c>
@@ -21031,51 +21031,51 @@
       <c r="L23">
         <v>4661000.0</v>
       </c>
       <c r="M23">
         <v>-1039000.0</v>
       </c>
       <c r="N23">
         <v>-1823000.0</v>
       </c>
       <c r="O23">
         <v>-1977000.0</v>
       </c>
       <c r="P23">
         <v>30204000.0</v>
       </c>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>187</v>
       </c>
       <c r="B24">
-        <v>-116044000.0</v>
+        <v>-8468000.0</v>
       </c>
       <c r="C24">
         <v>10920000.0</v>
       </c>
       <c r="D24">
         <v>10540000.0</v>
       </c>
       <c r="E24">
         <v>-6684000.0</v>
       </c>
       <c r="F24">
         <v>-8752000.0</v>
       </c>
       <c r="G24">
         <v>104671000.0</v>
       </c>
       <c r="H24">
         <v>8658000.0</v>
       </c>
       <c r="I24">
         <v>-20530000.0</v>
       </c>
       <c r="J24">
         <v>-37507000.0</v>
       </c>
@@ -21140,51 +21140,53 @@
       </c>
       <c r="L25">
         <v>6731000.0</v>
       </c>
       <c r="M25">
         <v>-4113000.0</v>
       </c>
       <c r="N25">
         <v>-9726000.0</v>
       </c>
       <c r="O25">
         <v>17754000.0</v>
       </c>
       <c r="P25">
         <v>-46611000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>189</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-745000.0</v>
+      </c>
       <c r="C26">
         <v>-847000.0</v>
       </c>
       <c r="D26">
         <v>-1734000.0</v>
       </c>
       <c r="E26">
         <v>-1304000.0</v>
       </c>
       <c r="F26">
         <v>-3077000.0</v>
       </c>
       <c r="G26">
         <v>-3604000.0</v>
       </c>
       <c r="H26">
         <v>-2899000.0</v>
       </c>
       <c r="I26">
         <v>-2239000.0</v>
       </c>
       <c r="J26">
         <v>-9448000.0</v>
       </c>
       <c r="K26">
@@ -22458,51 +22460,53 @@
         <v>-17613000.0</v>
       </c>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
     </row>
     <row r="7" spans="1:71">
       <c r="A7" t="s">
         <v>171</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>62457000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7">
         <v>-77688000.0</v>
       </c>
       <c r="P7">
         <v>28808000.0</v>
       </c>
       <c r="Q7">
         <v>73966000.0</v>
       </c>
       <c r="R7">
         <v>65355000.0</v>
       </c>
       <c r="S7">
         <v>-809072000.0</v>
@@ -22682,51 +22686,53 @@
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
     </row>
     <row r="9" spans="1:71">
       <c r="A9" t="s">
         <v>173</v>
       </c>
       <c r="B9"/>
-      <c r="C9"/>
+      <c r="C9">
+        <v>90244000.0</v>
+      </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9">
         <v>53442000.0</v>
       </c>
       <c r="P9">
         <v>53442000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9">
         <v>-46865000.0</v>
       </c>
       <c r="T9">
         <v>-46865000.0</v>
       </c>
@@ -23334,54 +23340,58 @@
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
     </row>
     <row r="14" spans="1:71">
       <c r="A14" t="s">
         <v>178</v>
       </c>
       <c r="B14"/>
       <c r="C14">
-        <v>521000.0</v>
-[...2 lines deleted...]
-      <c r="E14"/>
+        <v>64452000.0</v>
+      </c>
+      <c r="D14">
+        <v>90000.0</v>
+      </c>
+      <c r="E14">
+        <v>91000.0</v>
+      </c>
       <c r="F14">
         <v>383000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14">
         <v>-182000.0</v>
       </c>
       <c r="I14">
         <v>91000.0</v>
       </c>
       <c r="J14">
         <v>91000.0</v>
       </c>
       <c r="K14">
         <v>-747000.0</v>
       </c>
       <c r="L14">
         <v>90000.0</v>
       </c>
       <c r="M14">
         <v>91000.0</v>
       </c>
       <c r="N14">
         <v>91000.0</v>
       </c>
@@ -24528,60 +24538,60 @@
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
     </row>
     <row r="22" spans="1:71">
       <c r="A22" t="s">
         <v>144</v>
       </c>
       <c r="B22">
         <v>-8774000.0</v>
       </c>
       <c r="C22">
-        <v>47427000.0</v>
+        <v>32073000.0</v>
       </c>
       <c r="D22">
-        <v>1593000.0</v>
+        <v>1020999.0</v>
       </c>
       <c r="E22">
         <v>4759000.0</v>
       </c>
       <c r="F22">
-        <v>-63395000.0</v>
+        <v>10988000.0</v>
       </c>
       <c r="G22">
         <v>-63395000.0</v>
       </c>
       <c r="H22">
         <v>-31133000.0</v>
       </c>
       <c r="I22">
         <v>7625000.0</v>
       </c>
       <c r="J22">
         <v>23508000.0</v>
       </c>
       <c r="K22">
         <v>20056000.0</v>
       </c>
       <c r="L22">
         <v>23722000.0</v>
       </c>
       <c r="M22">
         <v>23693000.0</v>
       </c>
       <c r="N22">
         <v>9608000.0</v>
       </c>
@@ -24742,54 +24752,54 @@
       <c r="BO22">
         <v>3259000.0</v>
       </c>
       <c r="BP22">
         <v>2968000.0</v>
       </c>
       <c r="BQ22">
         <v>1947000.0</v>
       </c>
       <c r="BR22">
         <v>581000.0</v>
       </c>
       <c r="BS22"/>
     </row>
     <row r="23" spans="1:71">
       <c r="A23" t="s">
         <v>186</v>
       </c>
       <c r="B23">
         <v>-671000.0</v>
       </c>
       <c r="C23">
         <v>-99000.0</v>
       </c>
       <c r="D23">
-        <v>-96000.0</v>
+        <v>-49000.0</v>
       </c>
       <c r="E23">
-        <v>-1135000.0</v>
+        <v>-1130000.0</v>
       </c>
       <c r="F23">
         <v>-545000.0</v>
       </c>
       <c r="G23">
         <v>-7000.0</v>
       </c>
       <c r="H23">
         <v>-3000.0</v>
       </c>
       <c r="I23">
         <v>-21500000.0</v>
       </c>
       <c r="J23">
         <v>-824000.0</v>
       </c>
       <c r="K23">
         <v>-221000.0</v>
       </c>
       <c r="L23">
         <v>-1119000.0</v>
       </c>
       <c r="M23">
         <v>-16000.0</v>
       </c>
@@ -24925,51 +24935,51 @@
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23">
         <v>1723000.0</v>
       </c>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
     </row>
     <row r="24" spans="1:71">
       <c r="A24" t="s">
         <v>187</v>
       </c>
       <c r="B24">
         <v>18204999.0</v>
       </c>
       <c r="C24">
         <v>-13948000.0</v>
       </c>
       <c r="D24">
-        <v>750999.0</v>
+        <v>1193000.0</v>
       </c>
       <c r="E24">
         <v>-6777000.0</v>
       </c>
       <c r="F24">
         <v>-3687000.0</v>
       </c>
       <c r="G24">
         <v>1292000.0</v>
       </c>
       <c r="H24">
         <v>348458000.0</v>
       </c>
       <c r="I24">
         <v>97360000.0</v>
       </c>
       <c r="J24">
         <v>715000.0</v>
       </c>
       <c r="K24">
         <v>-5880000.0</v>
       </c>
       <c r="L24">
         <v>280000.0</v>
       </c>
@@ -25115,57 +25125,57 @@
       <c r="BJ24">
         <v>11223000.0</v>
       </c>
       <c r="BK24"/>
       <c r="BL24">
         <v>2073000.0</v>
       </c>
       <c r="BM24"/>
       <c r="BN24">
         <v>1347000.0</v>
       </c>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
     </row>
     <row r="25" spans="1:71">
       <c r="A25" t="s">
         <v>188</v>
       </c>
       <c r="B25">
         <v>8090000.0</v>
       </c>
       <c r="C25">
-        <v>-26796000.0</v>
+        <v>-186482000.0</v>
       </c>
       <c r="D25">
-        <v>32727000.0</v>
+        <v>32362001.0</v>
       </c>
       <c r="E25">
-        <v>25157000.0</v>
+        <v>19473000.0</v>
       </c>
       <c r="F25">
         <v>-51467000.0</v>
       </c>
       <c r="G25">
         <v>70860000.0</v>
       </c>
       <c r="H25">
         <v>-238814000.0</v>
       </c>
       <c r="I25">
         <v>-17951000.0</v>
       </c>
       <c r="J25">
         <v>571000.0</v>
       </c>
       <c r="K25">
         <v>-29854000.0</v>
       </c>
       <c r="L25">
         <v>29094000.0</v>
       </c>
       <c r="M25">
         <v>-2931000.0</v>
       </c>
@@ -25292,56 +25302,58 @@
       <c r="BB25">
         <v>7642500.0</v>
       </c>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
     </row>
     <row r="26" spans="1:71">
       <c r="A26" t="s">
         <v>189</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-671000.0</v>
+      </c>
       <c r="C26">
-        <v>-550000.0</v>
+        <v>-99000.0</v>
       </c>
       <c r="D26">
-        <v>550000.0</v>
+        <v>-96000.0</v>
       </c>
       <c r="E26">
         <v>-5000.0</v>
       </c>
       <c r="F26">
         <v>-545000.0</v>
       </c>
       <c r="G26">
         <v>-7000.0</v>
       </c>
       <c r="H26">
         <v>-3000.0</v>
       </c>
       <c r="I26">
         <v>-13000.0</v>
       </c>
       <c r="J26">
         <v>-824000.0</v>
       </c>
       <c r="K26">
         <v>-221000.0</v>
       </c>
       <c r="L26">
         <v>-6000.0</v>
       </c>
@@ -25463,54 +25475,58 @@
       </c>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
     </row>
     <row r="27" spans="1:71">
       <c r="A27" t="s">
         <v>190</v>
       </c>
       <c r="B27"/>
       <c r="C27">
-        <v>5045000.0</v>
-[...2 lines deleted...]
-      <c r="E27"/>
+        <v>704000.0</v>
+      </c>
+      <c r="D27">
+        <v>847000.0</v>
+      </c>
+      <c r="E27">
+        <v>834000.0</v>
+      </c>
       <c r="F27">
         <v>3956000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>-4228000.0</v>
       </c>
       <c r="I27">
         <v>1553000.0</v>
       </c>
       <c r="J27">
         <v>2675000.0</v>
       </c>
       <c r="K27">
         <v>1884000.0</v>
       </c>
       <c r="L27">
         <v>2224000.0</v>
       </c>
       <c r="M27">
         <v>2316000.0</v>
       </c>
       <c r="N27">
         <v>2692000.0</v>
       </c>