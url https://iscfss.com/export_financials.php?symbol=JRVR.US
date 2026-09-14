--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3837,463 +3840,469 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BP62"/>
+  <dimension ref="A1:BQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>19</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:68">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>47567000.0</v>
+      </c>
+      <c r="C2">
         <v>58827000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>68459000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>92979000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>133358000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>94372000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>132922000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>108465000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>157006000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>126538000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>158670000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>153330000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>170004000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>139934000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>123121000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>114064000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>155645000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>127012000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>135617000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>139720000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>144147000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>130593000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>110431000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>109727000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>109908000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>109499000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>108059000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>131093000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>104882000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>91469000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>61662000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>74180000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>69812000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>59138000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>56268000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>47013000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>50799000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>43207000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>39899000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>36939000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>26922000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>22134000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>19867000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>20566000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17298000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>21950000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>19272000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>18004000.0</v>
       </c>
-      <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>29364000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>79097000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2081000.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>4839000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5672000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5346000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6083000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6440000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>11316000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>10175000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2163000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>496000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>326000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3451000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:68">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4320,52 +4329,53 @@
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
+      <c r="BQ3"/>
     </row>
-    <row r="4" spans="1:68">
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4392,328 +4402,333 @@
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
+      <c r="BQ4"/>
     </row>
-    <row r="5" spans="1:68">
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>-44863000.0</v>
+      </c>
+      <c r="C5">
         <v>-43895000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-34741000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-39005000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-50748000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-55675000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-69997000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-42797000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-73853000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-71494000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-63721000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-188825000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-148599000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-132142000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-163044000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-175249000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-114593000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-55993000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>29978000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>43110000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>54569000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>39211000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>81899000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>78547000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>73508000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>27195000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>31114000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>34621000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>25164000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4432000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-15828000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-23119000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-18730000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-12172000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>10346000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>12585000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>11869000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5161000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1127000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>29926000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>31598000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>18806000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3186000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8886000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>7300000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>22305000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>18356000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>14285000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>18705000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>701490000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>7201000.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>783772000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
+      <c r="BQ5"/>
     </row>
-    <row r="6" spans="1:68">
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
-      <c r="AU6"/>
+      <c r="AU6">
+        <v>0.0</v>
+      </c>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
+      <c r="BQ6"/>
     </row>
-    <row r="7" spans="1:68">
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4740,480 +4755,488 @@
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
+      <c r="BQ7"/>
     </row>
-    <row r="8" spans="1:68">
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
         <v>133124000.0</v>
       </c>
       <c r="C8">
         <v>133124000.0</v>
       </c>
       <c r="D8">
         <v>133124000.0</v>
       </c>
       <c r="E8">
         <v>133124000.0</v>
       </c>
       <c r="F8">
         <v>133124000.0</v>
       </c>
       <c r="G8">
         <v>133124000.0</v>
       </c>
       <c r="H8">
-        <v>144905000.0</v>
+        <v>133124000.0</v>
       </c>
       <c r="I8">
         <v>144905000.0</v>
       </c>
       <c r="J8">
         <v>144905000.0</v>
       </c>
       <c r="K8">
         <v>144905000.0</v>
       </c>
       <c r="L8">
-        <v>144898000.0</v>
+        <v>144905000.0</v>
       </c>
       <c r="M8">
         <v>144898000.0</v>
       </c>
       <c r="N8">
         <v>144898000.0</v>
       </c>
       <c r="O8">
         <v>144898000.0</v>
       </c>
       <c r="P8">
         <v>144898000.0</v>
       </c>
       <c r="Q8">
         <v>144898000.0</v>
       </c>
       <c r="R8">
+        <v>144898000.0</v>
+      </c>
+      <c r="S8">
         <v>144905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="T8">
         <v>7000.0</v>
       </c>
       <c r="U8">
         <v>7000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>7000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
+      <c r="BQ8"/>
     </row>
-    <row r="9" spans="1:68">
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>872359000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>870043000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>867309000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>865081000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>862904000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>862040000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>859634000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>857916000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>663987000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>664476000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>664092000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>660427000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>657704000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>657875000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>655998000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>653151000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>648242000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>645310000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>643343000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>641290000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>639183000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>636149000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>636474000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>637349000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>638221000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>636856000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>637612000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>635557000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>632744000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>630820000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>630272000.0</v>
       </c>
-      <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>629147000.0</v>
       </c>
-      <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
+      <c r="BQ9"/>
     </row>
-    <row r="10" spans="1:68">
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>204209000.0</v>
+      </c>
+      <c r="C10">
         <v>227607000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>260941000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>238750000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>220041000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>279427000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>362345000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>359773000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>672523000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>305496000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>274298000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>232923000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>227239000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>199898000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>159200000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>187544000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>350740000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>270195000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>190123000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>220551000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>360931000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>183491000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>162260000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>139969000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>204309000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>291223000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>206912000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>256302000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>169125000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>132552000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>172457000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>184417000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>267367000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>151046000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>163495000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>106500000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>87771000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>94224000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>109784000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>90873000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>80654000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>92125000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>106406000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>76561000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>65832000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>71355000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>73383000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>91633000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>59059000.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>158604000.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>95794000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-      <c r="BG10">
+      <c r="BG10"/>
+      <c r="BH10">
         <v>40319000.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>41029000.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>15571000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>9352000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:68">
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5240,287 +5263,291 @@
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
+      <c r="BQ11"/>
     </row>
-    <row r="12" spans="1:68">
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>835226000.0</v>
+      </c>
+      <c r="C12">
         <v>867568000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>888104000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>926153000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>916772000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>901934000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>979454000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>950153000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1221521000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>958650000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1670911000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1104828000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2125062000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2123717000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1425854000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2035696000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2078870000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2079807000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2004247000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1969220000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2245648000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2034840000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2076191000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2025426000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2047978000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1932886000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1797463000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1683509000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1525630000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1475612000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1438625000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1379124000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1313894000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1220532000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1216397000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1165649000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1111252000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1089272000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1101705000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1092163000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1048132000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1039622000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1025336000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1015266000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>982597000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>972559000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>962202000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>958508000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>59059000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>893240000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
+      <c r="BQ12"/>
     </row>
-    <row r="13" spans="1:68">
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
         <v>9000.0</v>
       </c>
       <c r="C13">
         <v>9000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
-        <v>7000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="I13">
         <v>7000.0</v>
       </c>
       <c r="J13">
         <v>7000.0</v>
       </c>
       <c r="K13">
         <v>7000.0</v>
       </c>
       <c r="L13">
         <v>7000.0</v>
       </c>
       <c r="M13">
+        <v>7000.0</v>
+      </c>
+      <c r="N13">
         <v>37619226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="O13">
         <v>7000.0</v>
       </c>
       <c r="P13">
         <v>7000.0</v>
       </c>
       <c r="Q13">
         <v>7000.0</v>
       </c>
       <c r="R13">
         <v>7000.0</v>
       </c>
       <c r="S13">
         <v>7000.0</v>
       </c>
       <c r="T13">
         <v>7000.0</v>
       </c>
       <c r="U13">
         <v>7000.0</v>
       </c>
       <c r="V13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="W13">
         <v>6000.0</v>
       </c>
       <c r="X13">
         <v>6000.0</v>
       </c>
       <c r="Y13">
         <v>6000.0</v>
       </c>
       <c r="Z13">
         <v>6000.0</v>
       </c>
       <c r="AA13">
         <v>6000.0</v>
       </c>
       <c r="AB13">
         <v>6000.0</v>
       </c>
       <c r="AC13">
         <v>6000.0</v>
       </c>
       <c r="AD13">
         <v>6000.0</v>
       </c>
@@ -5559,312 +5586,316 @@
       </c>
       <c r="AP13">
         <v>6000.0</v>
       </c>
       <c r="AQ13">
         <v>6000.0</v>
       </c>
       <c r="AR13">
         <v>6000.0</v>
       </c>
       <c r="AS13">
         <v>6000.0</v>
       </c>
       <c r="AT13">
         <v>6000.0</v>
       </c>
       <c r="AU13">
         <v>6000.0</v>
       </c>
       <c r="AV13">
         <v>6000.0</v>
       </c>
       <c r="AW13">
         <v>6000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13">
+      <c r="AX13">
         <v>6000.0</v>
       </c>
-      <c r="AZ13"/>
+      <c r="AY13"/>
+      <c r="AZ13">
+        <v>6000.0</v>
+      </c>
       <c r="BA13"/>
       <c r="BB13"/>
-      <c r="BC13">
+      <c r="BC13"/>
+      <c r="BD13">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151000.0</v>
       </c>
       <c r="BE13">
         <v>151000.0</v>
       </c>
       <c r="BF13">
         <v>151000.0</v>
       </c>
       <c r="BG13">
         <v>151000.0</v>
       </c>
       <c r="BH13">
-        <v>150000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="BI13">
         <v>150000.0</v>
       </c>
       <c r="BJ13">
         <v>150000.0</v>
       </c>
       <c r="BK13">
         <v>150000.0</v>
       </c>
       <c r="BL13">
         <v>150000.0</v>
       </c>
-      <c r="BM13"/>
+      <c r="BM13">
+        <v>150000.0</v>
+      </c>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
+      <c r="BQ13"/>
     </row>
-    <row r="14" spans="1:68">
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>46962276.0</v>
+      </c>
+      <c r="C14">
         <v>46099930.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>60105097.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>46461351.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>46432481.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>43834981.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>41237480.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37880000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38037393.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>44638969.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>37656268.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>37822906.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>43498905.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>37785452.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>37675679.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>37450381.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>37732371.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>37554662.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>37318807.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>37278469.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>34586997.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>30713986.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>30838595.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>30946843.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>30782609.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>30476307.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>30716072.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>30382105.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>30689074.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>30472304.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>30356990.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>30380145.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>30293933.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>30193303.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>30233639.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>30220077.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>30307099.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>30327423.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>30072744.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>29935152.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>29825914.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>29742252.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>29604363.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>29418251.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>29214859.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>29098309.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>28878751.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28540350.0</v>
       </c>
       <c r="AW14">
         <v>28540350.0</v>
       </c>
       <c r="AX14">
         <v>28540350.0</v>
       </c>
       <c r="AY14">
         <v>28540350.0</v>
       </c>
       <c r="AZ14">
+        <v>28540350.0</v>
+      </c>
+      <c r="BA14">
         <v>28487650.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32383600.0</v>
       </c>
       <c r="BB14">
         <v>32383600.0</v>
       </c>
-      <c r="BC14"/>
+      <c r="BC14">
+        <v>32383600.0</v>
+      </c>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
+      <c r="BQ14"/>
     </row>
-    <row r="15" spans="1:68">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>7000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
         <v>7000.0</v>
       </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>7000.0</v>
       </c>
       <c r="R15">
         <v>7000.0</v>
       </c>
       <c r="S15">
         <v>7000.0</v>
       </c>
       <c r="T15">
         <v>7000.0</v>
       </c>
       <c r="U15">
         <v>7000.0</v>
       </c>
       <c r="V15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="W15">
         <v>6000.0</v>
       </c>
       <c r="X15">
         <v>6000.0</v>
       </c>
       <c r="Y15">
         <v>6000.0</v>
       </c>
       <c r="Z15">
         <v>6000.0</v>
       </c>
       <c r="AA15">
         <v>6000.0</v>
       </c>
       <c r="AB15">
         <v>6000.0</v>
       </c>
       <c r="AC15">
         <v>6000.0</v>
       </c>
       <c r="AD15">
         <v>6000.0</v>
       </c>
@@ -5889,213 +5920,217 @@
       <c r="AK15">
         <v>6000.0</v>
       </c>
       <c r="AL15">
         <v>6000.0</v>
       </c>
       <c r="AM15">
         <v>6000.0</v>
       </c>
       <c r="AN15">
         <v>6000.0</v>
       </c>
       <c r="AO15">
         <v>6000.0</v>
       </c>
       <c r="AP15">
         <v>6000.0</v>
       </c>
       <c r="AQ15">
         <v>6000.0</v>
       </c>
       <c r="AR15">
         <v>6000.0</v>
       </c>
       <c r="AS15">
-        <v>0.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AT15">
-        <v>6000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU15">
         <v>6000.0</v>
       </c>
       <c r="AV15">
         <v>6000.0</v>
       </c>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>6000.0</v>
+      </c>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>6000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
+      <c r="BQ15"/>
     </row>
-    <row r="16" spans="1:68">
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
         <v>35</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>407499000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>447644000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>489097000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>570980000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>526506000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>119567000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>131471000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>539564000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>524377000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>510109000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>474430000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>420601000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>386473000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>394994000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>417771000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>432248000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>418114000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>469214000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>420997000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>400181000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>390563000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>414009000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>322323000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>294798000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>301104000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>329867000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>327795000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>273170000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
+      <c r="BQ16"/>
     </row>
-    <row r="17" spans="1:68">
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6122,158 +6157,160 @@
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
+      <c r="BQ17"/>
     </row>
-    <row r="18" spans="1:68">
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>1105000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>5247000.0</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>2902000.0</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>2902000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
+      <c r="BQ18"/>
     </row>
-    <row r="19" spans="1:68">
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6300,52 +6337,53 @@
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
+      <c r="BQ19"/>
     </row>
-    <row r="20" spans="1:68">
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20">
         <v>181831000.0</v>
       </c>
       <c r="C20">
         <v>181831000.0</v>
       </c>
       <c r="D20">
         <v>181831000.0</v>
       </c>
       <c r="E20">
         <v>181831000.0</v>
       </c>
       <c r="F20">
         <v>181831000.0</v>
       </c>
       <c r="G20">
         <v>181831000.0</v>
       </c>
       <c r="H20">
         <v>181831000.0</v>
       </c>
       <c r="I20">
@@ -6449,1069 +6487,1086 @@
       </c>
       <c r="AP20">
         <v>181831000.0</v>
       </c>
       <c r="AQ20">
         <v>181831000.0</v>
       </c>
       <c r="AR20">
         <v>181831000.0</v>
       </c>
       <c r="AS20">
         <v>181831000.0</v>
       </c>
       <c r="AT20">
         <v>181831000.0</v>
       </c>
       <c r="AU20">
         <v>181831000.0</v>
       </c>
       <c r="AV20">
         <v>181831000.0</v>
       </c>
       <c r="AW20">
         <v>181831000.0</v>
       </c>
-      <c r="AX20"/>
-      <c r="AY20">
+      <c r="AX20">
         <v>181831000.0</v>
       </c>
-      <c r="AZ20"/>
+      <c r="AY20"/>
+      <c r="AZ20">
+        <v>181831000.0</v>
+      </c>
       <c r="BA20"/>
       <c r="BB20"/>
-      <c r="BC20">
+      <c r="BC20"/>
+      <c r="BD20">
         <v>181831000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>9341000.0</v>
       </c>
-      <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
+      <c r="BQ20"/>
     </row>
-    <row r="21" spans="1:68">
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>31905000.0</v>
+      </c>
+      <c r="C21">
         <v>62038000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>63373000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>62317000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>62781000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>60203000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>32450000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>32541000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>32631000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>32722000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>32813000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>32904000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>35494000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>35585000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>35676000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>35767000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>35857000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>35948000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>36039000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>36130000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>36220000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>36311000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>36402000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>36493000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>36642000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>36791000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>36940000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>37090000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>37239000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>37388000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>37537000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>37887000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>38036000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>38185000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>38334000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>38484000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>38633000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>38782000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>38931000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>39081000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>39230000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>39379000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>39528000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>39678000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>39827000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>39976000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>40125000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>40275000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>92802000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>40722000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>225023000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>9341000.0</v>
       </c>
-      <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
-[...1 lines deleted...]
-      </c>
+      <c r="BG21"/>
       <c r="BH21">
         <v>4184000.0</v>
       </c>
       <c r="BI21">
         <v>4184000.0</v>
       </c>
       <c r="BJ21">
         <v>4184000.0</v>
       </c>
       <c r="BK21">
         <v>4184000.0</v>
       </c>
       <c r="BL21">
         <v>4184000.0</v>
       </c>
       <c r="BM21">
         <v>4184000.0</v>
       </c>
       <c r="BN21">
         <v>4184000.0</v>
       </c>
       <c r="BO21">
         <v>4184000.0</v>
       </c>
       <c r="BP21">
         <v>4184000.0</v>
       </c>
+      <c r="BQ21">
+        <v>4184000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:68">
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-3048862000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2700367000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3437090000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2530060000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2578773000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-735555000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-791363000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-903258000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1034925000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1002628000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-920643000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-743344000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1672555000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1501400000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
-      <c r="AU22"/>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
+      <c r="BQ22"/>
     </row>
-    <row r="23" spans="1:68">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>2481827000.0</v>
+      </c>
+      <c r="C23">
         <v>4761809000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4859930000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4950271000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5018322000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4949015000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5007076000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4958731000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4738206000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5250919000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5317250000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5193487000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5295870000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5205087000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5137075000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5205491000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5265275000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5267218000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4948550000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4784099000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5391816000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5109707000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5063072000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4984353000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5009201000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4996810000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5024405000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3660916000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3451107000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3299251000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3136776000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3035434000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2937376000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2862010000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2756695000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2721652000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2532053000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2411325000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2346533000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2347911000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2189861000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2102077000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2055497000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2096115000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2062712000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1992453000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1959292000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1969586000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1897972000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>701490000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1806793000.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
-      <c r="BB23">
+      <c r="BB23"/>
+      <c r="BC23">
         <v>784040000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
+      <c r="BQ23"/>
     </row>
-    <row r="24" spans="1:68">
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
         <v>329855000.0</v>
       </c>
       <c r="C24">
         <v>329855000.0</v>
       </c>
       <c r="D24">
         <v>329855000.0</v>
       </c>
       <c r="E24">
         <v>329855000.0</v>
       </c>
       <c r="F24">
         <v>329855000.0</v>
       </c>
       <c r="G24">
-        <v>304855000.0</v>
+        <v>329855000.0</v>
       </c>
       <c r="H24">
         <v>304855000.0</v>
       </c>
       <c r="I24">
         <v>304855000.0</v>
       </c>
       <c r="J24">
-        <v>326355000.0</v>
+        <v>304855000.0</v>
       </c>
       <c r="K24">
         <v>326355000.0</v>
       </c>
       <c r="L24">
         <v>326355000.0</v>
       </c>
       <c r="M24">
         <v>326355000.0</v>
       </c>
       <c r="N24">
         <v>326355000.0</v>
       </c>
       <c r="O24">
         <v>326355000.0</v>
       </c>
       <c r="P24">
         <v>326355000.0</v>
       </c>
       <c r="Q24">
+        <v>326355000.0</v>
+      </c>
+      <c r="R24">
         <v>457740000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>475908000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>201415000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>104055000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>366355000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>855723000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1226275000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1044276000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>321355000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>381355000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>262355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202355000.0</v>
       </c>
       <c r="AC24">
         <v>202355000.0</v>
       </c>
       <c r="AD24">
         <v>202355000.0</v>
       </c>
       <c r="AE24">
+        <v>202355000.0</v>
+      </c>
+      <c r="AF24">
         <v>222355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202355000.0</v>
       </c>
       <c r="AG24">
         <v>202355000.0</v>
       </c>
       <c r="AH24">
         <v>202355000.0</v>
       </c>
       <c r="AI24">
         <v>202355000.0</v>
       </c>
       <c r="AJ24">
-        <v>192355000.0</v>
+        <v>202355000.0</v>
       </c>
       <c r="AK24">
         <v>192355000.0</v>
       </c>
       <c r="AL24">
         <v>192355000.0</v>
       </c>
       <c r="AM24">
         <v>192355000.0</v>
       </c>
       <c r="AN24">
         <v>192355000.0</v>
       </c>
       <c r="AO24">
         <v>192355000.0</v>
       </c>
       <c r="AP24">
         <v>192355000.0</v>
       </c>
       <c r="AQ24">
         <v>192355000.0</v>
       </c>
       <c r="AR24">
         <v>192355000.0</v>
       </c>
       <c r="AS24">
         <v>192355000.0</v>
       </c>
       <c r="AT24">
         <v>192355000.0</v>
       </c>
       <c r="AU24">
+        <v>192355000.0</v>
+      </c>
+      <c r="AV24">
         <v>220158000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>182355000.0</v>
       </c>
-      <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>189796000.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>139055000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>59531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58300000.0</v>
       </c>
       <c r="BF24">
         <v>58300000.0</v>
       </c>
       <c r="BG24">
         <v>58300000.0</v>
       </c>
       <c r="BH24">
         <v>58300000.0</v>
       </c>
       <c r="BI24">
         <v>58300000.0</v>
       </c>
       <c r="BJ24">
-        <v>37681000.0</v>
+        <v>58300000.0</v>
       </c>
       <c r="BK24">
         <v>37681000.0</v>
       </c>
       <c r="BL24">
         <v>37681000.0</v>
       </c>
       <c r="BM24">
         <v>37681000.0</v>
       </c>
       <c r="BN24">
         <v>37681000.0</v>
       </c>
       <c r="BO24">
         <v>37681000.0</v>
       </c>
-      <c r="BP24"/>
+      <c r="BP24">
+        <v>37681000.0</v>
+      </c>
+      <c r="BQ24"/>
     </row>
-    <row r="25" spans="1:68">
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>379386000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>401057000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>439288000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>457740000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>475908000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>201415000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>104055000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>827580000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>855723000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1226275000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1044276000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1124911000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>381355000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>262355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202355000.0</v>
       </c>
       <c r="AC25">
         <v>202355000.0</v>
       </c>
       <c r="AD25">
         <v>202355000.0</v>
       </c>
       <c r="AE25">
+        <v>202355000.0</v>
+      </c>
+      <c r="AF25">
         <v>222355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202355000.0</v>
       </c>
       <c r="AG25">
         <v>202355000.0</v>
       </c>
       <c r="AH25">
         <v>202355000.0</v>
       </c>
       <c r="AI25">
         <v>202355000.0</v>
       </c>
       <c r="AJ25">
-        <v>192355000.0</v>
+        <v>202355000.0</v>
       </c>
       <c r="AK25">
         <v>192355000.0</v>
       </c>
       <c r="AL25">
         <v>192355000.0</v>
       </c>
       <c r="AM25">
         <v>192355000.0</v>
       </c>
       <c r="AN25">
         <v>192355000.0</v>
       </c>
       <c r="AO25">
         <v>192355000.0</v>
       </c>
       <c r="AP25">
         <v>192355000.0</v>
       </c>
       <c r="AQ25">
         <v>192355000.0</v>
       </c>
       <c r="AR25">
         <v>192355000.0</v>
       </c>
-      <c r="AS25"/>
-      <c r="AT25">
+      <c r="AS25">
         <v>192355000.0</v>
       </c>
-      <c r="AU25"/>
+      <c r="AT25"/>
+      <c r="AU25">
+        <v>192355000.0</v>
+      </c>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
+      <c r="BQ25"/>
     </row>
-    <row r="26" spans="1:68">
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26">
+        <v>1516969000.0</v>
+      </c>
+      <c r="C26">
         <v>1507289000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1477866000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1523286000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1499475000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1426464000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1373286000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1390019000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1289016000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1500690000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1516558000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2006207000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2015939000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2039910000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2009856000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1966266000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2049850000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2136697000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2141522000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2073183000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1980063000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2170603000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2208038000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2153902000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1921714000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1713057000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1671286000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1516047000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1444033000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1427465000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1688956000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1629840000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1470540000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1500361000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1456035000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1461674000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1422451000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1370370000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1339576000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1367291000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1326836000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1279043000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1252359000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1310616000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>1249543000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>858490000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>771991000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
+      <c r="BQ26"/>
     </row>
-    <row r="27" spans="1:68">
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7538,656 +7593,667 @@
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
+      <c r="BQ27"/>
     </row>
-    <row r="28" spans="1:68">
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>125646000.0</v>
+      </c>
+      <c r="C28">
         <v>102248000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>68914000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>91105000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>109814000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>50428000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-57490000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-54918000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-367668000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>20859000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>52057000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>93432000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>99116000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>126457000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>167155000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>138811000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-24385000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>56160000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>176232000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>145804000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5424000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>182864000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>204095000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>181386000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>117046000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>90132000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>55443000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-53947000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>33230000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>69803000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>49898000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>17938000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-65012000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>51309000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>38860000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>85855000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>104584000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>98131000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>82571000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>101482000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>111701000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>100230000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>85949000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>115794000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>126523000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>121000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>118972000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>90722000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>102996000.0</v>
       </c>
-      <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>3451000.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
+      <c r="BQ28"/>
     </row>
-    <row r="29" spans="1:68">
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>852456000.0</v>
+      </c>
+      <c r="C29">
         <v>848271000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>868008000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>833493000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>822413000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>814335000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>765770000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>835202000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>846646000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>865892000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>860976000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>888899000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>922278000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>917270000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>880121000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>853159000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>920741000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>974032000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366355000.0</v>
       </c>
       <c r="T29">
         <v>366355000.0</v>
       </c>
       <c r="U29">
+        <v>366355000.0</v>
+      </c>
+      <c r="V29">
         <v>1224854000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1005983000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1161963000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1142761000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1117066000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1101672000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
+      <c r="BQ29"/>
     </row>
-    <row r="30" spans="1:68">
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>137969000.0</v>
+      </c>
+      <c r="C30">
         <v>2237974000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2310735000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2320335000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2368620000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2328451000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2364322000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2275220000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1827341000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1741717000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1766179000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1971404000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2092534000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2026757000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1613803000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2036751000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2051859000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2073470000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1828167000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1800165000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1402140000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1313280000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1225812000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1137414000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1110232000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1046712000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1070728000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1016236000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>983695000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>894751000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>793614000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>758519000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>730291000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>739202000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>666252000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>688704000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>559494000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>493021000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>450929000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>443309000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>378865000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>347322000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>319771000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>337070000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>347833000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>309578000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>291506000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>304912000.0</v>
       </c>
-      <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>257332000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
+      <c r="BQ30"/>
     </row>
-    <row r="31" spans="1:68">
+    <row r="31" spans="1:69">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>347809000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>523496000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>518397000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>336259000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>454104000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>376698000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>574796000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>507492000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>595678000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>640448000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>421486000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>577375000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>603082000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>577238000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>501695000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>559810000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>550048000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>571980000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>535078000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>489873000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>477690000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>469376000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>465754000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>474534000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>500654000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>499255000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>487647000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>472459000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>524853000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>508837000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>484360000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>459679000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>485907000.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>475730000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>465965000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>478937000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
+      <c r="BQ31"/>
     </row>
-    <row r="32" spans="1:68">
+    <row r="32" spans="1:69">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -8214,1704 +8280,1727 @@
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
+      <c r="BQ32"/>
     </row>
-    <row r="33" spans="1:68">
+    <row r="33" spans="1:69">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>2139649000.0</v>
+      </c>
+      <c r="C33">
         <v>1468283000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1448660000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1433970000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1407436000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1414564000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5007076000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4958731000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4065683000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2699616000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1587052000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5193487000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>217325000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2257326000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2228721000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2183864000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4914535000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2130364000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2141185000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2066610000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2198114000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2160368000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1150143000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2183677000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2140187000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1931679000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>997434000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1734968000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1663103000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1646684000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>889761000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1499252000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1350403000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1379264000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>912961000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1361981000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1329116000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1300194000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1318827000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1316978000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1286295000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1251950000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1243435000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1235918000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1219350000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1206157000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1211045000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1168825000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1838913000.0</v>
       </c>
-      <c r="AX33"/>
-      <c r="AY33">
+      <c r="AY33"/>
+      <c r="AZ33">
         <v>1066867000.0</v>
       </c>
-      <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
+      <c r="BQ33"/>
     </row>
-    <row r="34" spans="1:68">
+    <row r="34" spans="1:69">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>3900856000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>3802185000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>3820191000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>3790904000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>3728206000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3701553000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3546841000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>3388120000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>3299705000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2984095000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>2846464000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>2818017000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2736009000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2724406000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2631955000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2404856000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>2293696000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>2151473000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>2087908000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>2005436000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1938747000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1815099000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>1768052000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>1584856000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>1476680000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>1421171000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>1374283000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>1238796000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>1178534000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>1152628000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>1167094000.0</v>
       </c>
-      <c r="AS34"/>
-      <c r="AT34">
+      <c r="AT34"/>
+      <c r="AU34">
         <v>1076549000.0</v>
       </c>
-      <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
+      <c r="BQ34"/>
     </row>
-    <row r="35" spans="1:68">
+    <row r="35" spans="1:69">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>1826111000.0</v>
+      </c>
+      <c r="C35">
         <v>430445000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>434358000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>462498000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>477069000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>508607000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4201789000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4283486000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4051517000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4566484000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4357104000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4486045000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>363927000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>139934000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>123502000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>114064000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4470944000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>127012000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>135617000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366355000.0</v>
       </c>
       <c r="U35">
         <v>366355000.0</v>
       </c>
       <c r="V35">
         <v>366355000.0</v>
       </c>
       <c r="W35">
+        <v>366355000.0</v>
+      </c>
+      <c r="X35">
         <v>367460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>321355000.0</v>
       </c>
       <c r="Y35">
         <v>321355000.0</v>
       </c>
       <c r="Z35">
+        <v>321355000.0</v>
+      </c>
+      <c r="AA35">
         <v>381355000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>262355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202355000.0</v>
       </c>
       <c r="AC35">
         <v>202355000.0</v>
       </c>
       <c r="AD35">
         <v>202355000.0</v>
       </c>
       <c r="AE35">
+        <v>202355000.0</v>
+      </c>
+      <c r="AF35">
         <v>222355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202355000.0</v>
       </c>
       <c r="AG35">
         <v>202355000.0</v>
       </c>
       <c r="AH35">
         <v>202355000.0</v>
       </c>
       <c r="AI35">
+        <v>202355000.0</v>
+      </c>
+      <c r="AJ35">
         <v>207602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192355000.0</v>
       </c>
       <c r="AK35">
         <v>192355000.0</v>
       </c>
       <c r="AL35">
         <v>192355000.0</v>
       </c>
       <c r="AM35">
+        <v>192355000.0</v>
+      </c>
+      <c r="AN35">
         <v>195257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192355000.0</v>
       </c>
       <c r="AO35">
         <v>192355000.0</v>
       </c>
       <c r="AP35">
         <v>192355000.0</v>
       </c>
       <c r="AQ35">
         <v>192355000.0</v>
       </c>
       <c r="AR35">
         <v>192355000.0</v>
       </c>
       <c r="AS35">
         <v>192355000.0</v>
       </c>
       <c r="AT35">
         <v>192355000.0</v>
       </c>
       <c r="AU35">
         <v>192355000.0</v>
       </c>
       <c r="AV35">
+        <v>192355000.0</v>
+      </c>
+      <c r="AW35">
         <v>182355000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1152699000.0</v>
       </c>
-      <c r="AX35"/>
-      <c r="AY35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>162055000.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
+      <c r="BQ35"/>
     </row>
-    <row r="36" spans="1:68">
+    <row r="36" spans="1:69">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
+        <v>821959000.0</v>
+      </c>
+      <c r="C36">
         <v>136337000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>46627000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>131021000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>143069000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>171791000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-1607340000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-1604391000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-1503478000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-1715243000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-1748197000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-2220942000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-2015939000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-2257326000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-1600663000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-2183864000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2870064000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-2130364000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-2141185000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-2066610000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-2198114000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-2160368000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1150143000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-2183677000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-2140187000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-1931679000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-1891825000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-1734968000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-1663103000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-1646684000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>889761000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-1499252000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-1350403000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-1379264000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>912961000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-1361981000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-1329116000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-1300194000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-1318827000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-1316978000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-1286295000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-1251950000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-1243435000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-1235918000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-1219350000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-1206157000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-1211045000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-1168825000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1564280000.0</v>
       </c>
-      <c r="AX36"/>
-      <c r="AY36">
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>-1066867000.0</v>
       </c>
-      <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
+      <c r="BQ36"/>
     </row>
-    <row r="37" spans="1:68">
+    <row r="37" spans="1:69">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
-      <c r="AU37"/>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
+      <c r="BQ37"/>
     </row>
-    <row r="38" spans="1:68">
+    <row r="38" spans="1:69">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>878143000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4950271000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5018322000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4949015000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5007076000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>4958731000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>4738206000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>5250919000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>5317250000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>5193487000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2610769000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-1202713000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>5137075000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>-1050820000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-909925000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-1016423000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4948550000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4784099000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>-454086000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-398781000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3912358000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>-362164000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>-289196000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>85533000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>5024405000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>-773797000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-721321000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>-717796000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2246775000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>-601461000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>-457212000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>-476988000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1840885000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>-494682000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>-467809000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>-471162000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>-524928000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>-504539000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>-523431000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>-536817000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>-533045000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>-492139000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-487068000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>-495841000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>-505461000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-462659000.0</v>
       </c>
-      <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>-410646000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>1197841000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>632831000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>579722000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>582381000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>541137000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>510108000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>489318000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>430163000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>386454000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>386053000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>268798000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>239580000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>206076000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>74735000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:68">
+    <row r="39" spans="1:69">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>-631017000.0</v>
+      </c>
+      <c r="C39">
         <v>187984000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>212431000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>269813000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>325494000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>304066000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-3343776000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-3225373000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-3048862000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-2700367000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-3437090000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-3076232000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>828953000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>735555000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-3039657000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>903258000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1034925000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1819218000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-3832414000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>-3769385000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1723417000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1684600000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-461358000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-868969000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1805653000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1977423000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>-2868191000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>299791000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>275935000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>103970000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>93076000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>50773000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>34633000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>34984000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>45185000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>50441000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>48168000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>941686000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>941028000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>977996000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>952565000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>927746000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>899669000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>888426000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>811198000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>739986000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>106027000.0</v>
       </c>
-      <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>84265000.0</v>
       </c>
-      <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
+      <c r="BQ39"/>
     </row>
-    <row r="40" spans="1:68">
+    <row r="40" spans="1:69">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>-47567000.0</v>
+      </c>
+      <c r="C40">
         <v>3213507000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3238201000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3268944000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3211242000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3201935000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-132922000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-108465000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-157006000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-126538000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-158670000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-153330000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-170004000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-139934000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-137021000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-114064000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-100598000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-127012000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-135617000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-139720000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-144147000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-130593000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-110431000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-109727000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-109908000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-109499000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-109542000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-131093000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-104882000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-91469000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-63577000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-74180000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-69812000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-59138000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-56268000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-47013000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-50799000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-43207000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-39899000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-36939000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-26922000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-22134000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-19867000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-20566000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-17298000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-21950000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-19272000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-18004000.0</v>
       </c>
-      <c r="AW40"/>
       <c r="AX40"/>
-      <c r="AY40">
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>-29364000.0</v>
       </c>
-      <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>11383000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>17596000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>12062000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>7296000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>11510000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>9534000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>6925000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>4659000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>4635000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>5057000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>3792000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>3311000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>4182000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1059000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:68">
+    <row r="41" spans="1:69">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3038603000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>3028091000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>3126375000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1990732000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3009675000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3067842000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2894424000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2974001000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2844595000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2678641000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2494769000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>3214749000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2155639000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2141666000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2086946000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1399518000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1973684000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1807758000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1764318000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1144185000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1618734000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1517853000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1447361000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1728521000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1721039000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1534057000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1433473000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1351426000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1337344000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1211874000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1156400000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1104188000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1146528000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1134247000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1054599000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1000099000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1075515000.0</v>
       </c>
-      <c r="AW41"/>
       <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>870882000.0</v>
       </c>
-      <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>1005768000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>523082000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>497382000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>475037000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>451234000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>430632000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>414261000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>403903000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>367257000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>357379000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>214071000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>178626000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>143054000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>48655000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:68">
+    <row r="42" spans="1:69">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>939611000.0</v>
+      </c>
+      <c r="C42">
         <v>938404000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>937611000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>937006000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>936255000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>935426000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>933311000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>881074000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>879631000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>878091000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>876240000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>874577000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-36746860000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>870043000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>868858000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>867309000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>865081000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>862904000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>862040000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>859634000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>857916000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>663987000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>664476000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>664092000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>660427000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>657704000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>657875000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>655998000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>653151000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>648242000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>645310000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>643343000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>641290000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>639183000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>636149000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>636474000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>637349000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>638221000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>636856000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>637612000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>635557000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>632744000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>630820000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>630272000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>630932000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>629147000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>628236000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>627959000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>627860000.0</v>
       </c>
-      <c r="AX42"/>
-      <c r="AY42">
+      <c r="AY42"/>
+      <c r="AZ42">
         <v>627647000.0</v>
       </c>
-      <c r="AZ42"/>
       <c r="BA42"/>
-      <c r="BB42">
+      <c r="BB42"/>
+      <c r="BC42">
         <v>268000.0</v>
       </c>
-      <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
+      <c r="BQ42"/>
     </row>
-    <row r="43" spans="1:68">
+    <row r="43" spans="1:69">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9938,2722 +10027,2756 @@
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
+      <c r="BQ43"/>
     </row>
-    <row r="44" spans="1:68">
+    <row r="44" spans="1:69">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
-      <c r="AU44"/>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
-      <c r="BM44">
+      <c r="BM44"/>
+      <c r="BN44">
         <v>79011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76991000.0</v>
       </c>
       <c r="BO44">
         <v>76991000.0</v>
       </c>
       <c r="BP44">
+        <v>76991000.0</v>
+      </c>
+      <c r="BQ44">
         <v>75638000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:68">
+    <row r="45" spans="1:69">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
-      <c r="AT45">
-[...1 lines deleted...]
-      </c>
+      <c r="AT45"/>
       <c r="AU45">
         <v>24977000.0</v>
       </c>
-      <c r="AV45"/>
+      <c r="AV45">
+        <v>24977000.0</v>
+      </c>
       <c r="AW45"/>
       <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>25565000.0</v>
       </c>
-      <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
+      <c r="BQ45"/>
     </row>
-    <row r="46" spans="1:68">
+    <row r="46" spans="1:69">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46"/>
-      <c r="C46">
+      <c r="C46"/>
+      <c r="D46">
         <v>21940000.0</v>
       </c>
-      <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46">
         <v>19773000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
-      <c r="J46">
-[...1 lines deleted...]
-      </c>
+      <c r="J46"/>
       <c r="K46">
         <v>16995000.0</v>
       </c>
-      <c r="L46"/>
+      <c r="L46">
+        <v>16995000.0</v>
+      </c>
       <c r="M46"/>
       <c r="N46"/>
-      <c r="O46">
+      <c r="O46"/>
+      <c r="P46">
         <v>1347000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
-      <c r="S46">
+      <c r="S46"/>
+      <c r="T46">
         <v>781000.0</v>
       </c>
-      <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>1288000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>1768000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>16200000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>16900000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>16400000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>23311000.0</v>
       </c>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>25001000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>24680000.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>23989000.0</v>
       </c>
-      <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
-      <c r="AU46">
+      <c r="AU46"/>
+      <c r="AV46">
         <v>24977000.0</v>
       </c>
-      <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-      <c r="AY46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>25565000.0</v>
       </c>
-      <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
+      <c r="BQ46"/>
     </row>
-    <row r="47" spans="1:68">
+    <row r="47" spans="1:69">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>14158000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
-      <c r="S47">
+      <c r="S47"/>
+      <c r="T47">
         <v>12481000.0</v>
       </c>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-      <c r="W47">
+      <c r="W47"/>
+      <c r="X47">
         <v>15288000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-      <c r="AA47">
+      <c r="AA47"/>
+      <c r="AB47">
         <v>18968000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>16200000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>16900000.0</v>
       </c>
-      <c r="AD47"/>
-      <c r="AE47">
+      <c r="AE47"/>
+      <c r="AF47">
         <v>23311000.0</v>
       </c>
-      <c r="AF47">
-[...1 lines deleted...]
-      </c>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
         <v>0.0</v>
       </c>
       <c r="AI47">
+        <v>0.0</v>
+      </c>
+      <c r="AJ47">
         <v>25001000.0</v>
       </c>
-      <c r="AJ47">
-[...1 lines deleted...]
-      </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
+        <v>0.0</v>
+      </c>
+      <c r="AN47">
         <v>24680000.0</v>
       </c>
-      <c r="AN47">
-[...1 lines deleted...]
-      </c>
       <c r="AO47">
         <v>0.0</v>
       </c>
       <c r="AP47">
         <v>0.0</v>
       </c>
       <c r="AQ47">
+        <v>0.0</v>
+      </c>
+      <c r="AR47">
         <v>23989000.0</v>
       </c>
-      <c r="AR47">
-[...1 lines deleted...]
-      </c>
       <c r="AS47">
         <v>0.0</v>
       </c>
       <c r="AT47">
         <v>0.0</v>
       </c>
       <c r="AU47">
+        <v>0.0</v>
+      </c>
+      <c r="AV47">
         <v>24977000.0</v>
       </c>
-      <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>25565000.0</v>
       </c>
-      <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>26610000.0</v>
       </c>
-      <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-      <c r="BG47">
+      <c r="BG47"/>
+      <c r="BH47">
         <v>2241000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2284000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2452000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2589000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2741000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>2885000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>3065000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>3161000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>3239000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>3377000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:68">
+    <row r="48" spans="1:69">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>-372156000.0</v>
+      </c>
+      <c r="C48">
         <v>-376102000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-364726000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-394372000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-392958000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-395280000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-402408000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-307937000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-263994000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-267067000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-277905000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-123215000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-127844000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-146993000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-152055000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-165263000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-156109000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-159241000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-166663000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-89112000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-53993000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-63576000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>49227000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>78761000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>61770000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>35412000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>89586000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>78344000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>112729000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>101617000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>79753000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>77178000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>66677000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>58753000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>48198000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>71904000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>70495000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>64872000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>55232000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>78221000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>62737000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>54014000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>47026000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>68252000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>53947000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>46079000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>41323000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>32457000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>85287000.0</v>
       </c>
-      <c r="AX48"/>
-      <c r="AY48">
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>66636000.0</v>
       </c>
-      <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>45745000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>62606000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>49822000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>47784000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>39339000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>28821000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>12486000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>6555000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>2637000.0</v>
       </c>
-      <c r="BL48"/>
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48">
         <v>13198000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>6110000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>3704000.0</v>
       </c>
-      <c r="BP48"/>
+      <c r="BQ48"/>
     </row>
-    <row r="49" spans="1:68">
+    <row r="49" spans="1:69">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-127844000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-146993000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-165263000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-156109000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-159241000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-166663000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-89112000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-53993000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-63576000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>49227000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>78761000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>61770000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>35412000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>89586000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>78344000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>112729000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>101617000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>79753000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>77178000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>66677000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>58753000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>48198000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>71904000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>70495000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>64872000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>55232000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>78221000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>62737000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>54014000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>47026000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>68252000.0</v>
       </c>
-      <c r="AS49">
-[...1 lines deleted...]
-      </c>
       <c r="AT49">
+        <v>0.0</v>
+      </c>
+      <c r="AU49">
         <v>46079000.0</v>
       </c>
-      <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
+      <c r="BQ49"/>
     </row>
-    <row r="50" spans="1:68">
+    <row r="50" spans="1:69">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
-[...1 lines deleted...]
-      </c>
+      <c r="AG50"/>
       <c r="AH50">
         <v>202355000.0</v>
       </c>
       <c r="AI50">
         <v>202355000.0</v>
       </c>
       <c r="AJ50">
-        <v>192355000.0</v>
+        <v>202355000.0</v>
       </c>
       <c r="AK50">
         <v>192355000.0</v>
       </c>
       <c r="AL50">
         <v>192355000.0</v>
       </c>
       <c r="AM50">
         <v>192355000.0</v>
       </c>
       <c r="AN50">
         <v>192355000.0</v>
       </c>
       <c r="AO50">
-        <v>192000000.0</v>
+        <v>192355000.0</v>
       </c>
       <c r="AP50">
         <v>192000000.0</v>
       </c>
       <c r="AQ50">
+        <v>192000000.0</v>
+      </c>
+      <c r="AR50">
         <v>192355000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>192355000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>162055000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
+      <c r="BQ50"/>
     </row>
-    <row r="51" spans="1:68">
+    <row r="51" spans="1:69">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
         <v>329855000.0</v>
       </c>
       <c r="C51">
         <v>329855000.0</v>
       </c>
       <c r="D51">
         <v>329855000.0</v>
       </c>
       <c r="E51">
         <v>329855000.0</v>
       </c>
       <c r="F51">
         <v>329855000.0</v>
       </c>
       <c r="G51">
-        <v>304855000.0</v>
+        <v>329855000.0</v>
       </c>
       <c r="H51">
         <v>304855000.0</v>
       </c>
       <c r="I51">
         <v>304855000.0</v>
       </c>
       <c r="J51">
-        <v>326355000.0</v>
+        <v>304855000.0</v>
       </c>
       <c r="K51">
         <v>326355000.0</v>
       </c>
       <c r="L51">
         <v>326355000.0</v>
       </c>
       <c r="M51">
+        <v>326355000.0</v>
+      </c>
+      <c r="N51">
         <v>601686000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>623357000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>326355000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>661588000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>680040000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>698208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366355000.0</v>
       </c>
       <c r="T51">
         <v>366355000.0</v>
       </c>
       <c r="U51">
+        <v>366355000.0</v>
+      </c>
+      <c r="V51">
         <v>1089880000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1118023000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1330330000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1365631000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1342211000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>658655000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>262355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202355000.0</v>
       </c>
       <c r="AC51">
         <v>202355000.0</v>
       </c>
       <c r="AD51">
         <v>202355000.0</v>
       </c>
       <c r="AE51">
+        <v>202355000.0</v>
+      </c>
+      <c r="AF51">
         <v>222355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202355000.0</v>
       </c>
       <c r="AG51">
         <v>202355000.0</v>
       </c>
       <c r="AH51">
         <v>202355000.0</v>
       </c>
       <c r="AI51">
         <v>202355000.0</v>
       </c>
       <c r="AJ51">
-        <v>192355000.0</v>
+        <v>202355000.0</v>
       </c>
       <c r="AK51">
         <v>192355000.0</v>
       </c>
       <c r="AL51">
         <v>192355000.0</v>
       </c>
       <c r="AM51">
         <v>192355000.0</v>
       </c>
       <c r="AN51">
         <v>192355000.0</v>
       </c>
       <c r="AO51">
-        <v>384355000.0</v>
+        <v>192355000.0</v>
       </c>
       <c r="AP51">
         <v>384355000.0</v>
       </c>
       <c r="AQ51">
-        <v>192355000.0</v>
+        <v>384355000.0</v>
       </c>
       <c r="AR51">
         <v>192355000.0</v>
       </c>
       <c r="AS51">
         <v>192355000.0</v>
       </c>
       <c r="AT51">
         <v>192355000.0</v>
       </c>
       <c r="AU51">
         <v>192355000.0</v>
       </c>
       <c r="AV51">
+        <v>192355000.0</v>
+      </c>
+      <c r="AW51">
         <v>182355000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>162055000.0</v>
       </c>
-      <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>162055000.0</v>
       </c>
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
+      <c r="BQ51"/>
     </row>
-    <row r="52" spans="1:68">
+    <row r="52" spans="1:69">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>3150000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
+      <c r="J52"/>
       <c r="K52">
         <v>3102000.0</v>
       </c>
-      <c r="L52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L52">
+        <v>3102000.0</v>
+      </c>
+      <c r="M52"/>
       <c r="N52">
         <v>222300000.0</v>
       </c>
       <c r="O52">
+        <v>222300000.0</v>
+      </c>
+      <c r="P52">
         <v>3935000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>222300000.0</v>
       </c>
       <c r="Q52">
         <v>222300000.0</v>
       </c>
       <c r="R52">
         <v>222300000.0</v>
       </c>
       <c r="S52">
-        <v>104055000.0</v>
+        <v>222300000.0</v>
       </c>
       <c r="T52">
         <v>104055000.0</v>
       </c>
       <c r="U52">
-        <v>262300000.0</v>
+        <v>104055000.0</v>
       </c>
       <c r="V52">
         <v>262300000.0</v>
       </c>
       <c r="W52">
+        <v>262300000.0</v>
+      </c>
+      <c r="X52">
         <v>104055000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>321355000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>217300000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>277300000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
-[...1 lines deleted...]
-      </c>
+      <c r="AG52"/>
       <c r="AH52">
         <v>202355000.0</v>
       </c>
       <c r="AI52">
         <v>202355000.0</v>
       </c>
       <c r="AJ52">
-        <v>192355000.0</v>
+        <v>202355000.0</v>
       </c>
       <c r="AK52">
         <v>192355000.0</v>
       </c>
       <c r="AL52">
         <v>192355000.0</v>
       </c>
       <c r="AM52">
         <v>192355000.0</v>
       </c>
       <c r="AN52">
         <v>192355000.0</v>
       </c>
       <c r="AO52">
-        <v>192000000.0</v>
+        <v>192355000.0</v>
       </c>
       <c r="AP52">
         <v>192000000.0</v>
       </c>
       <c r="AQ52">
+        <v>192000000.0</v>
+      </c>
+      <c r="AR52">
         <v>192355000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>192355000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>162055000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
+      <c r="BQ52"/>
     </row>
-    <row r="53" spans="1:68">
+    <row r="53" spans="1:69">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53">
+        <v>639650000.0</v>
+      </c>
+      <c r="C53">
         <v>639961000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>627163000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>687403000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>696731000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>622507000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>617109000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>590380000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>548998000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>653154000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1396613000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>871905000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1897823000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1923819000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1266654000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1848152000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1728130000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1809612000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1814124000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1748669000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1884717000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1851349000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1913931000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1885457000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1843669000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1641663000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1590551000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1427207000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1356505000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1343060000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1266168000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1194707000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1046527000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1069486000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1052902000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1059149000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1023481000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>995048000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>991921000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1001290000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>967478000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>947497000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>918930000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>938705000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>916765000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>901204000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>888819000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>866875000.0</v>
       </c>
-      <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>734636000.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>98798000.0</v>
       </c>
-      <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-      <c r="BG53">
+      <c r="BG53"/>
+      <c r="BH53">
         <v>20155000.0</v>
       </c>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53">
         <v>7465000.0</v>
       </c>
-      <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>6788000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>10902000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:68">
+    <row r="54" spans="1:69">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
-      <c r="AU54"/>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
+      <c r="BQ54"/>
     </row>
-    <row r="55" spans="1:68">
+    <row r="55" spans="1:69">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>2481827000.0</v>
+      </c>
+      <c r="C55">
         <v>4761809000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4859930000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4950271000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5018322000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4949015000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5007076000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4958731000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4738206000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5250919000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5317250000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5193487000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5295870000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5205087000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5137075000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5205491000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5265275000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5267218000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4948550000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4784099000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5391816000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5109707000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5063072000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4984353000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>5009201000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4996810000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>5024405000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3660916000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3451107000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3299251000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3136776000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3035434000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2937376000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2862010000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2756695000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2721652000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2532053000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2411325000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2346533000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2347911000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2189861000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2102077000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2055497000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2096115000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2062712000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1992453000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1959292000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1969586000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1897972000.0</v>
       </c>
-      <c r="AX55"/>
-      <c r="AY55">
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>1806793000.0</v>
       </c>
-      <c r="AZ55"/>
       <c r="BA55"/>
       <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>2025381000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>841442000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>793523000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>774476000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>741721000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>707381000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>672364000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>636944000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>597044000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>575019000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>350550000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>305783000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>266948000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>123561000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:68">
+    <row r="56" spans="1:69">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>342178000.0</v>
+      </c>
+      <c r="C56">
         <v>3293526000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3411270000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3516301000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3610886000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3534451000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1795960000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3225373000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>672523000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2989750000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3730198000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2372363000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2467776000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4150474000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4039273000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4072447000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>350740000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4153277000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3832414000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3769385000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3647788000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3348120000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>571000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3162840000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3158210000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2979598000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1521000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2699745000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2509325000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2370363000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>240000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2137643000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2044185000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1959734000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2849000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1854353000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1670746000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1582293000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1552634000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1535472000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1426997000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1386944000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1345107000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1352336000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1330430000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1282137000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1253708000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1263420000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>59059000.0</v>
       </c>
-      <c r="AX56"/>
-      <c r="AY56">
+      <c r="AY56"/>
+      <c r="AZ56">
         <v>1150572000.0</v>
       </c>
-      <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
       <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
+      <c r="BQ56"/>
     </row>
-    <row r="57" spans="1:68">
+    <row r="57" spans="1:69">
       <c r="A57" t="s">
         <v>76</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
         <v>3679833000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3754304000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3851020000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3915580000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3822813000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>211257000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>108465000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>229932000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>234481000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>280627000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>153330000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>170004000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>139934000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>123502000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>114064000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>55047000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>127012000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>135617000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>139720000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>144147000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>130593000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>110431000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>109727000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>109908000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>109499000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>108059000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>131093000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>104882000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>91469000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>61662000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>74180000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>69812000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>59138000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>56268000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>47013000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>50799000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>43207000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>39899000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>36939000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>26922000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>22134000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>19867000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>20566000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>17298000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>21950000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>19272000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>18004000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>13415000.0</v>
       </c>
-      <c r="AX57"/>
-      <c r="AY57">
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>29364000.0</v>
       </c>
-      <c r="AZ57"/>
       <c r="BA57"/>
       <c r="BB57"/>
       <c r="BC57"/>
       <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
+      <c r="BQ57"/>
     </row>
-    <row r="58" spans="1:68">
+    <row r="58" spans="1:69">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>1826111000.0</v>
+      </c>
+      <c r="C58">
         <v>4110278000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4188662000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4313518000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4392649000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4331420000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4413046000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4283486000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4051517000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4566484000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4637731000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4486045000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>363927000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4469274000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4438411000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4533789000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4525991000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4474643000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4223188000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3970460000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4533317000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4470079000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4267464000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4162947000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4213490000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4276493000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4245824000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2891947000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2660057000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2544954000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2427535000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2338026000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2248133000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2176240000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2061996000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2000683000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1812334000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1703065000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1653312000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1602146000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1459963000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1396507000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1374459000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1388699000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1370527000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1294916000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1271371000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1294879000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1166114000.0</v>
       </c>
-      <c r="AX58"/>
-      <c r="AY58">
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>1105303000.0</v>
       </c>
-      <c r="AZ58"/>
       <c r="BA58"/>
       <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>1241341000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>602502000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>567744000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>551054000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>527329000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>504073000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>485651000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>456400000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>420889000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>410292000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>258341000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>222682000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>186253000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>53165000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:68">
+    <row r="59" spans="1:69">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
-      <c r="AU59"/>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
+      <c r="BQ59"/>
     </row>
-    <row r="60" spans="1:68">
+    <row r="60" spans="1:69">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>655716000.0</v>
+      </c>
+      <c r="C60">
         <v>651531000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>671268000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>636753000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>625673000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>617595000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>594030000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>675245000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>686689000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>684435000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>679519000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>707442000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>740821000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>735813000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>698664000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>671702000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>739284000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>792575000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>725362000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>813639000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>858499000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>639628000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>795608000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>821406000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>795711000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>720317000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>778581000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>768969000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>791050000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>754297000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>709241000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>697408000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>689243000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>685770000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>694699000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>720969000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>719719000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>708260000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>693221000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>745765000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>729898000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>705570000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>681038000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>707416000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>692185000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>697537000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>687921000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>674707000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>731858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701490000.0</v>
       </c>
       <c r="AY60">
         <v>701490000.0</v>
       </c>
-      <c r="AZ60"/>
+      <c r="AZ60">
+        <v>701490000.0</v>
+      </c>
       <c r="BA60"/>
-      <c r="BB60">
+      <c r="BB60"/>
+      <c r="BC60">
         <v>784040000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>783772000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>238940000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>225779000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>223422000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>214392000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>203308000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>186713000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>180544000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>176155000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>164727000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>92209000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>83101000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>80695000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>70396000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:68">
+    <row r="61" spans="1:69">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
-      <c r="AU61"/>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
+      <c r="BQ61"/>
     </row>
-    <row r="62" spans="1:68">
+    <row r="62" spans="1:69">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
-[...1 lines deleted...]
-      </c>
+      <c r="M62"/>
       <c r="N62">
         <v>144898000.0</v>
       </c>
-      <c r="O62"/>
-      <c r="P62">
+      <c r="O62">
         <v>144898000.0</v>
       </c>
+      <c r="P62"/>
       <c r="Q62">
         <v>144898000.0</v>
       </c>
       <c r="R62">
         <v>144898000.0</v>
       </c>
-      <c r="S62"/>
+      <c r="S62">
+        <v>144898000.0</v>
+      </c>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
+      <c r="BQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12726,51 +12849,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>17</v>
       </c>
       <c r="R1" t="s">
         <v>18</v>
       </c>
       <c r="S1" t="s">
         <v>19</v>
       </c>
       <c r="T1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>492645000.0</v>
       </c>
       <c r="C2">
         <v>620334000.0</v>
       </c>
       <c r="D2">
         <v>572790000.0</v>
       </c>
       <c r="E2">
         <v>490451000.0</v>
       </c>
       <c r="F2">
         <v>614060000.0</v>
       </c>
       <c r="G2">
         <v>554123000.0</v>
       </c>
       <c r="H2">
         <v>755995000.0</v>
       </c>
       <c r="I2">
         <v>711379000.0</v>
       </c>
@@ -12788,51 +12911,51 @@
       </c>
       <c r="N2">
         <v>256134000.0</v>
       </c>
       <c r="O2">
         <v>353073000.0</v>
       </c>
       <c r="P2">
         <v>321637000.0</v>
       </c>
       <c r="Q2">
         <v>181144000.0</v>
       </c>
       <c r="R2">
         <v>106726000.0</v>
       </c>
       <c r="S2">
         <v>67464000.0</v>
       </c>
       <c r="T2">
         <v>7306000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>521000.0</v>
       </c>
       <c r="C3">
         <v>-709000.0</v>
       </c>
       <c r="D3">
         <v>-475000.0</v>
       </c>
       <c r="E3">
         <v>1048000.0</v>
       </c>
       <c r="F3">
         <v>4715000.0</v>
       </c>
       <c r="G3">
         <v>5019000.0</v>
       </c>
       <c r="H3">
         <v>4063000.0</v>
       </c>
       <c r="I3">
         <v>4215000.0</v>
       </c>
@@ -12842,75 +12965,75 @@
       <c r="K3">
         <v>2414000.0</v>
       </c>
       <c r="L3">
         <v>2004000.0</v>
       </c>
       <c r="M3">
         <v>2760000.0</v>
       </c>
       <c r="N3">
         <v>3567000.0</v>
       </c>
       <c r="O3">
         <v>3186000.0</v>
       </c>
       <c r="P3">
         <v>1691000.0</v>
       </c>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5">
         <v>74081000.0</v>
       </c>
       <c r="C5">
         <v>-46454000.0</v>
       </c>
       <c r="D5">
         <v>111541000.0</v>
       </c>
       <c r="E5">
         <v>67144000.0</v>
       </c>
       <c r="F5">
         <v>-99208000.0</v>
       </c>
       <c r="G5">
         <v>21970000.0</v>
       </c>
       <c r="H5">
         <v>62463000.0</v>
       </c>
       <c r="I5">
         <v>82391000.0</v>
       </c>
@@ -12920,51 +13043,51 @@
       <c r="K5">
         <v>87791000.0</v>
       </c>
       <c r="L5">
         <v>66775000.0</v>
       </c>
       <c r="M5">
         <v>51971000.0</v>
       </c>
       <c r="N5">
         <v>83855000.0</v>
       </c>
       <c r="O5">
         <v>16033000.0</v>
       </c>
       <c r="P5">
         <v>54300000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>74602000.0</v>
       </c>
       <c r="C6">
         <v>-47163000.0</v>
       </c>
       <c r="D6">
         <v>111066000.0</v>
       </c>
       <c r="E6">
         <v>68192000.0</v>
       </c>
       <c r="F6">
         <v>-94493000.0</v>
       </c>
       <c r="G6">
         <v>26989000.0</v>
       </c>
       <c r="H6">
         <v>66526000.0</v>
       </c>
       <c r="I6">
         <v>86606000.0</v>
       </c>
@@ -12974,101 +13097,101 @@
       <c r="K6">
         <v>90205000.0</v>
       </c>
       <c r="L6">
         <v>68779000.0</v>
       </c>
       <c r="M6">
         <v>54731000.0</v>
       </c>
       <c r="N6">
         <v>87422000.0</v>
       </c>
       <c r="O6">
         <v>19219000.0</v>
       </c>
       <c r="P6">
         <v>55991000.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-3400000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
         <v>194969000.0</v>
       </c>
       <c r="C9">
         <v>87292000.0</v>
       </c>
       <c r="D9">
         <v>239219000.0</v>
       </c>
       <c r="E9">
         <v>171063000.0</v>
       </c>
       <c r="F9">
         <v>-5025000.0</v>
       </c>
       <c r="G9">
         <v>114566000.0</v>
       </c>
       <c r="H9">
         <v>151130000.0</v>
       </c>
       <c r="I9">
         <v>174220000.0</v>
       </c>
@@ -13084,51 +13207,51 @@
       <c r="M9">
         <v>116452000.0</v>
       </c>
       <c r="N9">
         <v>130158000.0</v>
       </c>
       <c r="O9">
         <v>64837000.0</v>
       </c>
       <c r="P9">
         <v>84960000.0</v>
       </c>
       <c r="Q9">
         <v>56148000.0</v>
       </c>
       <c r="R9">
         <v>20867000.0</v>
       </c>
       <c r="S9">
         <v>11998000.0</v>
       </c>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>50543000.0</v>
       </c>
       <c r="C10">
         <v>-71120000.0</v>
       </c>
       <c r="D10">
         <v>86914000.0</v>
       </c>
       <c r="E10">
         <v>53272000.0</v>
       </c>
       <c r="F10">
         <v>-108130000.0</v>
       </c>
       <c r="G10">
         <v>11937000.0</v>
       </c>
       <c r="H10">
         <v>51867000.0</v>
       </c>
       <c r="I10">
         <v>70838000.0</v>
       </c>
@@ -13144,51 +13267,51 @@
       <c r="M10">
         <v>45624000.0</v>
       </c>
       <c r="N10">
         <v>77078000.0</v>
       </c>
       <c r="O10">
         <v>7767000.0</v>
       </c>
       <c r="P10">
         <v>46168000.0</v>
       </c>
       <c r="Q10">
         <v>50906000.0</v>
       </c>
       <c r="R10">
         <v>17266000.0</v>
       </c>
       <c r="S10">
         <v>10391000.0</v>
       </c>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11">
         <v>723000.0</v>
       </c>
       <c r="C11">
         <v>-7634000.0</v>
       </c>
       <c r="D11">
         <v>25705000.0</v>
       </c>
       <c r="E11">
         <v>18414000.0</v>
       </c>
       <c r="F11">
         <v>-23235000.0</v>
       </c>
       <c r="G11">
         <v>7113000.0</v>
       </c>
       <c r="H11">
         <v>13528000.0</v>
       </c>
       <c r="I11">
         <v>7008000.0</v>
       </c>
@@ -13204,51 +13327,51 @@
       <c r="M11">
         <v>939000.0</v>
       </c>
       <c r="N11">
         <v>9741000.0</v>
       </c>
       <c r="O11">
         <v>-897000.0</v>
       </c>
       <c r="P11">
         <v>7695000.0</v>
       </c>
       <c r="Q11">
         <v>16203000.0</v>
       </c>
       <c r="R11">
         <v>5202000.0</v>
       </c>
       <c r="S11">
         <v>1636000.0</v>
       </c>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12">
         <v>23538000.0</v>
       </c>
       <c r="C12">
         <v>24666000.0</v>
       </c>
       <c r="D12">
         <v>24627000.0</v>
       </c>
       <c r="E12">
         <v>13872000.0</v>
       </c>
       <c r="F12">
         <v>8922000.0</v>
       </c>
       <c r="G12">
         <v>10033000.0</v>
       </c>
       <c r="H12">
         <v>10596000.0</v>
       </c>
       <c r="I12">
         <v>11553000.0</v>
       </c>
@@ -13266,109 +13389,109 @@
       </c>
       <c r="N12">
         <v>6777000.0</v>
       </c>
       <c r="O12">
         <v>8266000.0</v>
       </c>
       <c r="P12">
         <v>8132000.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>10596000.0</v>
       </c>
       <c r="I13">
         <v>11553000.0</v>
       </c>
       <c r="J13">
         <v>8974000.0</v>
       </c>
       <c r="K13">
         <v>8448000.0</v>
       </c>
       <c r="L13">
         <v>6999000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
         <v>47427000.0</v>
       </c>
       <c r="C15">
         <v>-81120000.0</v>
       </c>
       <c r="D15">
         <v>-107684000.0</v>
       </c>
       <c r="E15">
         <v>30973000.0</v>
       </c>
       <c r="F15">
         <v>-172799000.0</v>
       </c>
       <c r="G15">
         <v>4824000.0</v>
       </c>
       <c r="H15">
         <v>38339000.0</v>
       </c>
       <c r="I15">
         <v>63830000.0</v>
       </c>
@@ -13384,51 +13507,51 @@
       <c r="M15">
         <v>44685000.0</v>
       </c>
       <c r="N15">
         <v>67337000.0</v>
       </c>
       <c r="O15">
         <v>8664000.0</v>
       </c>
       <c r="P15">
         <v>38473000.0</v>
       </c>
       <c r="Q15">
         <v>34703000.0</v>
       </c>
       <c r="R15">
         <v>12064000.0</v>
       </c>
       <c r="S15">
         <v>8755000.0</v>
       </c>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>22223000.0</v>
       </c>
       <c r="F16">
         <v>-172799000.0</v>
       </c>
       <c r="G16">
         <v>4824000.0</v>
       </c>
       <c r="H16">
         <v>38339000.0</v>
       </c>
       <c r="I16">
         <v>63830000.0</v>
       </c>
       <c r="J16">
         <v>43566000.0</v>
       </c>
       <c r="K16">
         <v>74471000.0</v>
       </c>
@@ -13436,205 +13559,205 @@
         <v>53497000.0</v>
       </c>
       <c r="M16">
         <v>44685000.0</v>
       </c>
       <c r="N16">
         <v>67337000.0</v>
       </c>
       <c r="O16">
         <v>8664000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16">
         <v>34703000.0</v>
       </c>
       <c r="R16">
         <v>12064000.0</v>
       </c>
       <c r="S16">
         <v>8755000.0</v>
       </c>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17">
         <v>49820000.0</v>
       </c>
       <c r="C17">
         <v>-63486000.0</v>
       </c>
       <c r="D17">
         <v>60196000.0</v>
       </c>
       <c r="E17">
         <v>30973000.0</v>
       </c>
       <c r="F17">
         <v>-172799000.0</v>
       </c>
       <c r="G17">
         <v>4824000.0</v>
       </c>
       <c r="H17">
         <v>38339000.0</v>
       </c>
       <c r="I17">
         <v>63830000.0</v>
       </c>
       <c r="J17">
         <v>43566000.0</v>
       </c>
       <c r="K17">
         <v>74471000.0</v>
       </c>
       <c r="L17">
         <v>53497000.0</v>
       </c>
       <c r="M17">
         <v>44685000.0</v>
       </c>
       <c r="N17">
         <v>67337000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>-23538000.0</v>
       </c>
       <c r="C18">
         <v>-24666000.0</v>
       </c>
       <c r="D18">
         <v>-27176000.0</v>
       </c>
       <c r="E18">
         <v>-17578000.0</v>
       </c>
       <c r="F18">
         <v>-8922000.0</v>
       </c>
       <c r="G18">
         <v>-10033000.0</v>
       </c>
       <c r="H18">
         <v>-10596000.0</v>
       </c>
       <c r="I18">
         <v>-11553000.0</v>
       </c>
       <c r="J18">
         <v>-8974000.0</v>
       </c>
       <c r="K18">
         <v>-8448000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>10033000.0</v>
       </c>
       <c r="H20">
         <v>10596000.0</v>
       </c>
       <c r="I20">
         <v>11553000.0</v>
       </c>
       <c r="J20">
         <v>8974000.0</v>
       </c>
       <c r="K20">
         <v>8448000.0</v>
       </c>
       <c r="L20">
         <v>6999000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>50543000.0</v>
       </c>
       <c r="C21">
         <v>-71120000.0</v>
       </c>
       <c r="D21">
         <v>86914000.0</v>
       </c>
       <c r="E21">
         <v>53272000.0</v>
       </c>
       <c r="F21">
         <v>-108130000.0</v>
       </c>
       <c r="G21">
         <v>11937000.0</v>
       </c>
       <c r="H21">
         <v>51867000.0</v>
       </c>
       <c r="I21">
         <v>70838000.0</v>
       </c>
@@ -13650,75 +13773,75 @@
       <c r="M21">
         <v>45624000.0</v>
       </c>
       <c r="N21">
         <v>77078000.0</v>
       </c>
       <c r="O21">
         <v>7767000.0</v>
       </c>
       <c r="P21">
         <v>46168000.0</v>
       </c>
       <c r="Q21">
         <v>55200000.0</v>
       </c>
       <c r="R21">
         <v>19933000.0</v>
       </c>
       <c r="S21">
         <v>11184000.0</v>
       </c>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
         <v>637071000.0</v>
       </c>
       <c r="C23">
         <v>778746000.0</v>
       </c>
       <c r="D23">
         <v>725095000.0</v>
       </c>
       <c r="E23">
         <v>608242000.0</v>
       </c>
       <c r="F23">
         <v>717165000.0</v>
       </c>
       <c r="G23">
         <v>656752000.0</v>
       </c>
       <c r="H23">
         <v>855258000.0</v>
       </c>
       <c r="I23">
         <v>814761000.0</v>
       </c>
@@ -13728,263 +13851,263 @@
       <c r="K23">
         <v>506884000.0</v>
       </c>
       <c r="L23">
         <v>445145000.0</v>
       </c>
       <c r="M23">
         <v>393379000.0</v>
       </c>
       <c r="N23">
         <v>309214000.0</v>
       </c>
       <c r="O23">
         <v>410143000.0</v>
       </c>
       <c r="P23">
         <v>360429000.0</v>
       </c>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>-717000.0</v>
       </c>
       <c r="C25">
         <v>-709000.0</v>
       </c>
       <c r="D25">
         <v>363000.0</v>
       </c>
       <c r="E25">
         <v>363000.0</v>
       </c>
       <c r="F25">
         <v>363000.0</v>
       </c>
       <c r="G25">
         <v>5019000.0</v>
       </c>
       <c r="H25">
         <v>4063000.0</v>
       </c>
       <c r="I25">
         <v>4215000.0</v>
       </c>
       <c r="J25">
         <v>2123000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28">
         <v>1967000.0</v>
       </c>
       <c r="H28">
         <v>1055000.0</v>
       </c>
       <c r="I28">
         <v>1723000.0</v>
       </c>
       <c r="J28">
         <v>682000.0</v>
       </c>
       <c r="K28">
         <v>1773000.0</v>
       </c>
       <c r="L28">
         <v>276000.0</v>
       </c>
       <c r="M28">
         <v>5199000.0</v>
       </c>
       <c r="N28">
         <v>285000.0</v>
       </c>
       <c r="O28">
         <v>239000.0</v>
       </c>
       <c r="P28">
         <v>592000.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>723000.0</v>
       </c>
       <c r="C29">
         <v>-7634000.0</v>
       </c>
       <c r="D29">
         <v>28016000.0</v>
       </c>
       <c r="E29">
         <v>18414000.0</v>
       </c>
       <c r="F29">
         <v>-23235000.0</v>
       </c>
       <c r="G29">
         <v>7113000.0</v>
       </c>
       <c r="H29">
         <v>13528000.0</v>
       </c>
       <c r="I29">
         <v>7008000.0</v>
       </c>
       <c r="J29">
         <v>11579000.0</v>
       </c>
       <c r="K29">
         <v>4872000.0</v>
       </c>
       <c r="L29">
         <v>6279000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>144426000.0</v>
       </c>
       <c r="C30">
         <v>158412000.0</v>
       </c>
       <c r="D30">
         <v>152305000.0</v>
       </c>
       <c r="E30">
         <v>117791000.0</v>
       </c>
       <c r="F30">
         <v>103105000.0</v>
       </c>
       <c r="G30">
         <v>102629000.0</v>
       </c>
       <c r="H30">
         <v>99263000.0</v>
       </c>
       <c r="I30">
         <v>103382000.0</v>
       </c>
@@ -13994,51 +14117,51 @@
       <c r="K30">
         <v>79839000.0</v>
       </c>
       <c r="L30">
         <v>68379000.0</v>
       </c>
       <c r="M30">
         <v>70828000.0</v>
       </c>
       <c r="N30">
         <v>53080000.0</v>
       </c>
       <c r="O30">
         <v>57070000.0</v>
       </c>
       <c r="P30">
         <v>38792000.0</v>
       </c>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B31">
         <v>723000.0</v>
       </c>
       <c r="C31">
         <v>-7634000.0</v>
       </c>
       <c r="D31">
         <v>-27127000.0</v>
       </c>
       <c r="E31">
         <v>-13872000.0</v>
       </c>
       <c r="F31">
         <v>-8922000.0</v>
       </c>
       <c r="G31">
         <v>-12000000.0</v>
       </c>
       <c r="H31">
         <v>8933000.0</v>
       </c>
       <c r="I31">
         <v>242000.0</v>
       </c>
@@ -14048,51 +14171,51 @@
       <c r="K31">
         <v>8025000.0</v>
       </c>
       <c r="L31">
         <v>-1314000.0</v>
       </c>
       <c r="M31">
         <v>-12800000.0</v>
       </c>
       <c r="N31">
         <v>-308282000.0</v>
       </c>
       <c r="O31">
         <v>-12997000.0</v>
       </c>
       <c r="P31">
         <v>-8132000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B32">
         <v>687614000.0</v>
       </c>
       <c r="C32">
         <v>707626000.0</v>
       </c>
       <c r="D32">
         <v>812009000.0</v>
       </c>
       <c r="E32">
         <v>661514000.0</v>
       </c>
       <c r="F32">
         <v>609035000.0</v>
       </c>
       <c r="G32">
         <v>668689000.0</v>
       </c>
       <c r="H32">
         <v>907125000.0</v>
       </c>
       <c r="I32">
         <v>885599000.0</v>
       </c>
@@ -14129,716 +14252,723 @@
       <c r="T32">
         <v>5697000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BT32"/>
+  <dimension ref="A1:BU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:72">
+    <row r="1" spans="1:73">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
-        <v>122</v>
+        <v>163</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
         <v>124</v>
       </c>
       <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
         <v>127</v>
       </c>
       <c r="BL1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
         <v>130</v>
       </c>
       <c r="BP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="BR1" t="s">
         <v>164</v>
       </c>
       <c r="BS1" t="s">
         <v>165</v>
       </c>
       <c r="BT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="BU1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:72">
+    <row r="2" spans="1:73">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>99105000.0</v>
+      </c>
+      <c r="C2">
         <v>108160000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>108753000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>136290000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>130537000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>117065000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>160303000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>51314000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>129236000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>128089000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>55869000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>139488000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>140370000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>143210000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>154079000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>176304000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>144557000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>158445000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>247607000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>186029000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>133403000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>294975000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>189960000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>122815000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>120375000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>120972000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>191902000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>235342000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>170203000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>158548000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>176244000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>177898000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>183267000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>173970000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>189917000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>185756000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>162698000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>133007000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>123002000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>108087000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>99369000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>96587000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>92110000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>95339000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>90331000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>98986000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>87299000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>76744000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>82218000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>76290000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>302045000.0</v>
       </c>
-      <c r="AZ2">
-[...1 lines deleted...]
-      </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
       <c r="BC2">
+        <v>0.0</v>
+      </c>
+      <c r="BD2">
         <v>393960000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>-58036000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>58036000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>52599000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>50177000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>49472000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>47780000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>43598000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>41242000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>22688000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>40445000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>25440000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>19087000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>24147000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>19989000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>14851000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>9291000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7306000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:72">
+    <row r="3" spans="1:73">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>91000.0</v>
       </c>
       <c r="C3">
         <v>91000.0</v>
       </c>
       <c r="D3">
+        <v>91000.0</v>
+      </c>
+      <c r="E3">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="F3">
         <v>91000.0</v>
       </c>
       <c r="G3">
         <v>91000.0</v>
       </c>
       <c r="H3">
+        <v>91000.0</v>
+      </c>
+      <c r="I3">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="J3">
         <v>91000.0</v>
       </c>
       <c r="K3">
         <v>91000.0</v>
       </c>
       <c r="L3">
+        <v>91000.0</v>
+      </c>
+      <c r="M3">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="N3">
         <v>91000.0</v>
       </c>
       <c r="O3">
         <v>91000.0</v>
       </c>
       <c r="P3">
+        <v>91000.0</v>
+      </c>
+      <c r="Q3">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="R3">
         <v>91000.0</v>
       </c>
       <c r="S3">
         <v>91000.0</v>
       </c>
       <c r="T3">
+        <v>91000.0</v>
+      </c>
+      <c r="U3">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="V3">
         <v>91000.0</v>
       </c>
       <c r="W3">
         <v>91000.0</v>
       </c>
       <c r="X3">
-        <v>149000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="Y3">
         <v>149000.0</v>
       </c>
       <c r="Z3">
         <v>149000.0</v>
       </c>
       <c r="AA3">
+        <v>149000.0</v>
+      </c>
+      <c r="AB3">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AC3">
         <v>149000.0</v>
       </c>
       <c r="AD3">
         <v>149000.0</v>
       </c>
       <c r="AE3">
+        <v>149000.0</v>
+      </c>
+      <c r="AF3">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AG3">
         <v>149000.0</v>
       </c>
       <c r="AH3">
         <v>149000.0</v>
       </c>
       <c r="AI3">
+        <v>149000.0</v>
+      </c>
+      <c r="AJ3">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AK3">
         <v>149000.0</v>
       </c>
       <c r="AL3">
         <v>149000.0</v>
       </c>
       <c r="AM3">
+        <v>149000.0</v>
+      </c>
+      <c r="AN3">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AO3">
         <v>149000.0</v>
       </c>
       <c r="AP3">
         <v>149000.0</v>
       </c>
       <c r="AQ3">
+        <v>149000.0</v>
+      </c>
+      <c r="AR3">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AS3">
         <v>149000.0</v>
       </c>
       <c r="AT3">
         <v>149000.0</v>
       </c>
       <c r="AU3">
+        <v>149000.0</v>
+      </c>
+      <c r="AV3">
         <v>150000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>149000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>173000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>125000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>552000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>639000.0</v>
       </c>
       <c r="BB3">
         <v>639000.0</v>
       </c>
-      <c r="BC3"/>
+      <c r="BC3">
+        <v>639000.0</v>
+      </c>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
+      <c r="BU3"/>
     </row>
-    <row r="4" spans="1:72">
+    <row r="4" spans="1:73">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -14918,211 +15048,214 @@
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:72">
+    <row r="5" spans="1:73">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5">
+        <v>14074000.0</v>
+      </c>
+      <c r="C5">
         <v>-5046000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>30523000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>8876000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>13132000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>21550000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-66569000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-45863000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>26533000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>39445000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>32651000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>37221000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>23835000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>16623000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>36498000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>337000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>14310000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15820000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-64157000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-19074000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>34732000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-138613000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-15290000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>32877000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>42725000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-38342000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>31341000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-24823000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>27646000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>28299000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>16195000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>25107000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>21453000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>19636000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>8342000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>15893000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>17779000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>22105000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>29292000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>24354000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>17638000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>16507000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>16509000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>22800000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>15498000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>11968000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7865000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>20609000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>11762000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>11735000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>22865000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>117805000.0</v>
       </c>
-      <c r="BA5">
-[...1 lines deleted...]
-      </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
@@ -15136,269 +15269,273 @@
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
         <v>0.0</v>
       </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
       <c r="BP5">
         <v>0.0</v>
       </c>
       <c r="BQ5">
         <v>0.0</v>
       </c>
       <c r="BR5">
         <v>0.0</v>
       </c>
       <c r="BS5">
         <v>0.0</v>
       </c>
       <c r="BT5">
         <v>0.0</v>
       </c>
+      <c r="BU5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:72">
+    <row r="6" spans="1:73">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>14165000.0</v>
+      </c>
+      <c r="C6">
         <v>-4955000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>30614000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8966000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>13223000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21641000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-66478000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-45773000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>26624000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>39536000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>32742000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>37311000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>23926000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>16714000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>36589000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>427000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>14401000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15911000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-64066000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-18984000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>34823000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-138522000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-15199000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>33026000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>42874000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-38193000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>31491000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-24674000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>27795000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>28448000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>16345000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>25256000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>21602000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>19785000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>8492000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>16042000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>17928000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>22254000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>29442000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>24503000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>17787000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>16656000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>16659000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>22949000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>15647000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>12117000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>8015000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>20758000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>11935000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>11860000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>23417000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>118445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>639000.0</v>
       </c>
       <c r="BB6">
         <v>639000.0</v>
       </c>
-      <c r="BC6"/>
+      <c r="BC6">
+        <v>639000.0</v>
+      </c>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
+      <c r="BU6"/>
     </row>
-    <row r="7" spans="1:72">
+    <row r="7" spans="1:73">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -15478,87 +15615,88 @@
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:72">
+    <row r="8" spans="1:73">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -15638,1045 +15776,1059 @@
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:72">
+    <row r="9" spans="1:73">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>62239000.0</v>
+      </c>
+      <c r="C9">
         <v>43224000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>58994000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>36445000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>44306000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>55224000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-33590000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>140183000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>59053000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>73038000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>60991000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>70831000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>54412000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>48524000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>71634000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>24925000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>40249000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>43503000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-40267000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4964000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>58164000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-111995000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4231000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>54650000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>66374000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-10688000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>49248000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-3868000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>50171000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>55579000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>38278000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>46794000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>44774000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>44374000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>28046000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>35110000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>39696000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>43395000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>46020000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>43278000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>35142000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>34742000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>32994000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>37784000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>29896000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>27481000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>33396000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>35073000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>24578000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>23405000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>91937000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>93351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100502000.0</v>
       </c>
       <c r="BB9">
         <v>100502000.0</v>
       </c>
       <c r="BC9">
+        <v>100502000.0</v>
+      </c>
+      <c r="BD9">
         <v>24648000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
         <v>56148000.0</v>
       </c>
-      <c r="BI9">
-[...1 lines deleted...]
-      </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
+        <v>0.0</v>
+      </c>
+      <c r="BM9">
         <v>20867000.0</v>
       </c>
-      <c r="BM9">
-[...1 lines deleted...]
-      </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
+        <v>0.0</v>
+      </c>
+      <c r="BQ9">
         <v>11998000.0</v>
       </c>
-      <c r="BQ9">
-[...1 lines deleted...]
-      </c>
       <c r="BR9">
         <v>0.0</v>
       </c>
       <c r="BS9">
         <v>0.0</v>
       </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
+      <c r="BU9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:72">
+    <row r="10" spans="1:73">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>8461000.0</v>
+      </c>
+      <c r="C10">
         <v>-10635000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24555000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2652000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7327000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16009000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-72278000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-51991000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>20189000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>32960000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>28913000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>30735000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>17838000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11040000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>30211000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4613000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10261000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13528000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-66387000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-21301000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>32483000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-140829000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-17353000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>30748000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>39760000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-41218000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>28831000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-27417000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>24962000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>25491000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>13101000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>22116000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>18507000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>17114000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6019000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13589000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>15555000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>19982000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>27138000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>22275000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>15597000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>14333000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>14727000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>21031000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>13754000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>10264000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6179000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>19052000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>10205000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>10188000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>21288000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>23611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16089500.0</v>
       </c>
       <c r="BB10">
         <v>16089500.0</v>
       </c>
       <c r="BC10">
+        <v>16089500.0</v>
+      </c>
+      <c r="BD10">
         <v>7767000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-14615000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>14615000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>13076000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>14621000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>14670000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>13555000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>12611000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>10070000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>18360000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-6967000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>6967000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6922000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4964000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2899000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1947000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>581000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:72">
+    <row r="11" spans="1:73">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11">
+        <v>1841000.0</v>
+      </c>
+      <c r="C11">
         <v>-1861000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-7564000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1059000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2207000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5021000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-8883000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-13914000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5711000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>9452000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>10175000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7013000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5709000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3136000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>12486000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2597000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3323000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-94000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2588000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11640000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-37369000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2905000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4465000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4146000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4403000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>8360000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2250000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4655000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2763000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1469000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2535000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1523000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1481000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5795000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3238000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1014000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1532000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1466000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>909000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1001000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1496000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2057000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2070000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1265000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>887000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-2687000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1884000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>692000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1050000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3258000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2021500.0</v>
       </c>
       <c r="BB11">
         <v>2021500.0</v>
       </c>
       <c r="BC11">
-        <v>0.0</v>
+        <v>2021500.0</v>
       </c>
       <c r="BD11">
+        <v>0.0</v>
+      </c>
+      <c r="BE11">
         <v>-4431000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>4431000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>3920000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>4494000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>4609000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4293000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>4060000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3241000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6106000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-2282000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2282000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>2316000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1705000.0</v>
       </c>
-      <c r="BQ11">
-[...1 lines deleted...]
-      </c>
       <c r="BR11">
         <v>0.0</v>
       </c>
       <c r="BS11">
         <v>0.0</v>
       </c>
       <c r="BT11">
         <v>0.0</v>
       </c>
+      <c r="BU11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:72">
+    <row r="12" spans="1:73">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12">
+        <v>5613000.0</v>
+      </c>
+      <c r="C12">
         <v>5589000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5968000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6224000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5805000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5541000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5709000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6128000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6344000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6485000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5715000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7332000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5997000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5583000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6287000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4950000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4049000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2292000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2230000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2227000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2249000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2216000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2063000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2129000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2965000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2876000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2510000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2594000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2684000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2808000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3094000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2991000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2946000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2522000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2323000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2304000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2224000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2123000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2154000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2079000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2041000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2174000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1782000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1769000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1744000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1704000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1557000.0</v>
       </c>
       <c r="AW12">
         <v>1557000.0</v>
       </c>
       <c r="AX12">
+        <v>1557000.0</v>
+      </c>
+      <c r="AY12">
         <v>1547000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1577000.0</v>
       </c>
-      <c r="AZ12">
-[...1 lines deleted...]
-      </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
         <v>8266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1340000.0</v>
       </c>
       <c r="BE12">
         <v>1340000.0</v>
       </c>
       <c r="BF12">
+        <v>1340000.0</v>
+      </c>
+      <c r="BG12">
         <v>1298000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1284000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1316000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1305000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>896000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>777000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>743000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>694000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>642000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>588000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>375000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>307000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>111000.0</v>
       </c>
-      <c r="BS12">
-[...1 lines deleted...]
-      </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
+      <c r="BU12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:72">
+    <row r="13" spans="1:73">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>2876000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2510000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2594000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2684000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2808000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
+      <c r="BU13"/>
     </row>
-    <row r="14" spans="1:72">
+    <row r="14" spans="1:73">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -16756,624 +16908,631 @@
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:72">
+    <row r="15" spans="1:73">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>6399000.0</v>
+      </c>
+      <c r="C15">
         <v>-8923000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>32073000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1021000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4759000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9574000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-64767000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-39381000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7625000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>15403000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-150155000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>19551000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>15914000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9608000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>17725000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-4621000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7664000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>10205000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-66293000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-23889000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>20843000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-103460000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-20258000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>26283000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>35614000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-36815000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>20471000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-25167000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>20307000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>22728000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>11632000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>19581000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>16984000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>15633000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>224000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>10351000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>14541000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>18450000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>25672000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>21366000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>14596000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>12837000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>12670000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>18961000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>12489000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>9377000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>8866000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>17168000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>9513000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>9138000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>18030000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>21171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14068000.0</v>
       </c>
       <c r="BB15">
         <v>14068000.0</v>
       </c>
       <c r="BC15">
+        <v>14068000.0</v>
+      </c>
+      <c r="BD15">
         <v>8664000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-10184000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>10184000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>9156000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>10127000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>10061000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>9262000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>8551000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>6829000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>12254000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-4685000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4685000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4606000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>3259000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2968000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1947000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>581000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:72">
+    <row r="16" spans="1:73">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>16926000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21068000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6983000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-7246000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5039000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9330000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-66293000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-23889000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>20843000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-103460000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-20258000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>26283000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>35614000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-36815000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>20471000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-25167000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>20307000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>22728000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>11632000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>19581000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>16984000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>15633000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>224000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>10351000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>14541000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>18450000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>25672000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>21366000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>14596000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>12837000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>12670000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>18961000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>12489000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>9377000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8866000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>17168000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>9513000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9138000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>18030000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>21171000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>12404000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15732000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>8664000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-10184000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>10184000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>9156000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>10127000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>10061000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>9262000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>8551000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>6829000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>12254000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-4685000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>4685000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>4606000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3259000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2968000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1947000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>581000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:72">
+    <row r="17" spans="1:73">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17">
+        <v>6620000.0</v>
+      </c>
+      <c r="C17">
         <v>-8774000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>32119000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1593000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>5120000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10988000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-63395000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-38077000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>14478000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>23508000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>18738000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>19551000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>23693000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>9608000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>17725000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-4621000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>7664000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>10205000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-66293000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-23889000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>20843000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-103460000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-20258000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>26283000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>35614000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-36815000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>20471000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-25167000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>20307000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>22728000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>11632000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>19581000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>16984000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>15633000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>21488000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>10351000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>14541000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>18450000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>96893000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>21366000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>14596000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>12837000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>53497000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>18961000.0</v>
       </c>
-      <c r="AS17">
-[...1 lines deleted...]
-      </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>9377000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>44685000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>67337000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -17390,188 +17549,194 @@
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:72">
+    <row r="18" spans="1:73">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-5613000.0</v>
+      </c>
+      <c r="C18">
         <v>-5589000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5968000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6224000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5805000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5541000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5709000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6128000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6344000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6485000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3738000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-7332000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6941000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-6616000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6287000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4950000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4049000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2292000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2230000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2227000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2249000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2216000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2063000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2129000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2965000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2876000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2510000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2594000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2684000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2808000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
+      <c r="BU18"/>
     </row>
-    <row r="19" spans="1:72">
+    <row r="19" spans="1:73">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -17600,155 +17765,154 @@
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
+      <c r="BU19"/>
     </row>
-    <row r="20" spans="1:72">
+    <row r="20" spans="1:73">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>2227000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2249000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2216000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2063000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2129000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2965000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2876000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>2594000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2684000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2808000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>2991000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2946000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>2522000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
         <v>2304000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>2224000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>2123000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
         <v>2079000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>2041000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>2174000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>1769000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>1704000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -17780,305 +17944,309 @@
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:72">
+    <row r="21" spans="1:73">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>14074000.0</v>
+      </c>
+      <c r="C21">
         <v>-10635000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>24555000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2652000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7327000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16009000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-72278000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-38077000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20189000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>32960000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>28913000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>30735000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>17838000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>11040000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>30211000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4613000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>10261000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13528000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-66387000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-21301000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>32483000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-140829000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-17353000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>30748000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>39760000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-41218000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>28831000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-27417000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>24962000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>25491000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>13101000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>22116000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>18507000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>17114000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6019000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>13589000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>15555000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>19982000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>27138000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>22275000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>15597000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>14333000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>14727000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>21031000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>13754000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10264000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6179000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>19052000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>10205000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>10188000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>22865000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>25185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18098500.0</v>
       </c>
       <c r="BB21">
         <v>18098500.0</v>
       </c>
       <c r="BC21">
+        <v>18098500.0</v>
+      </c>
+      <c r="BD21">
         <v>21462000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-16907000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>16907000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>16388000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>15905000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>15986000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>14860000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>13507000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>10847000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>19103000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-7609000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>7609000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>7510000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>5339000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3206000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2058000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>581000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:72">
+    <row r="22" spans="1:73">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -18158,216 +18326,219 @@
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:72">
+    <row r="23" spans="1:73">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>147270000.0</v>
+      </c>
+      <c r="C23">
         <v>162019000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>143192000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>170083000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>167516000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>156280000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>198991000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>229574000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>168100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>168167000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>87947000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>179584000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>176944000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>180694000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>195502000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>205842000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>174545000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>188420000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>273727000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>212294000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>159084000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>323809000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>211544000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>146717000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>146989000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>151502000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>212319000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>258891000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>195412000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>188636000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>201421000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>202576000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>209534000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>201230000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>211944000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>207277000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>186839000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>156420000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>141884000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>129090000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>118914000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>116996000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>110377000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>112092000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>106473000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>116203000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>114516000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>92765000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>96591000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>89507000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>70649000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>68166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82599499.0</v>
       </c>
       <c r="BB23">
         <v>82599499.0</v>
       </c>
       <c r="BC23">
-        <v>0.0</v>
+        <v>82599499.0</v>
       </c>
       <c r="BD23">
         <v>0.0</v>
       </c>
       <c r="BE23">
         <v>0.0</v>
       </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
       <c r="BG23">
         <v>0.0</v>
       </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
       <c r="BI23">
         <v>0.0</v>
       </c>
       <c r="BJ23">
         <v>0.0</v>
       </c>
       <c r="BK23">
         <v>0.0</v>
       </c>
@@ -18376,83 +18547,86 @@
       </c>
       <c r="BM23">
         <v>0.0</v>
       </c>
       <c r="BN23">
         <v>0.0</v>
       </c>
       <c r="BO23">
         <v>0.0</v>
       </c>
       <c r="BP23">
         <v>0.0</v>
       </c>
       <c r="BQ23">
         <v>0.0</v>
       </c>
       <c r="BR23">
         <v>0.0</v>
       </c>
       <c r="BS23">
         <v>0.0</v>
       </c>
       <c r="BT23">
         <v>0.0</v>
       </c>
+      <c r="BU23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:72">
+    <row r="24" spans="1:73">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>2625000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="O24">
         <v>2625000.0</v>
       </c>
+      <c r="P24"/>
       <c r="Q24">
         <v>2625000.0</v>
       </c>
       <c r="R24">
+        <v>2625000.0</v>
+      </c>
+      <c r="S24">
         <v>875000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
@@ -18462,263 +18636,265 @@
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
+      <c r="BU24"/>
     </row>
-    <row r="25" spans="1:72">
+    <row r="25" spans="1:73">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>91000.0</v>
       </c>
       <c r="C25">
         <v>91000.0</v>
       </c>
       <c r="D25">
+        <v>91000.0</v>
+      </c>
+      <c r="E25">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="F25">
         <v>91000.0</v>
       </c>
       <c r="G25">
         <v>91000.0</v>
       </c>
       <c r="H25">
+        <v>91000.0</v>
+      </c>
+      <c r="I25">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="J25">
         <v>91000.0</v>
       </c>
       <c r="K25">
         <v>91000.0</v>
       </c>
       <c r="L25">
+        <v>91000.0</v>
+      </c>
+      <c r="M25">
         <v>2590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="N25">
         <v>91000.0</v>
       </c>
       <c r="O25">
         <v>91000.0</v>
       </c>
       <c r="P25">
+        <v>91000.0</v>
+      </c>
+      <c r="Q25">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="R25">
         <v>91000.0</v>
       </c>
       <c r="S25">
         <v>91000.0</v>
       </c>
       <c r="T25">
+        <v>91000.0</v>
+      </c>
+      <c r="U25">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="V25">
         <v>91000.0</v>
       </c>
       <c r="W25">
         <v>91000.0</v>
       </c>
       <c r="X25">
-        <v>149000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="Y25">
         <v>149000.0</v>
       </c>
       <c r="Z25">
         <v>149000.0</v>
       </c>
       <c r="AA25">
+        <v>149000.0</v>
+      </c>
+      <c r="AB25">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AC25">
         <v>149000.0</v>
       </c>
       <c r="AD25">
         <v>149000.0</v>
       </c>
       <c r="AE25">
+        <v>149000.0</v>
+      </c>
+      <c r="AF25">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AG25">
         <v>149000.0</v>
       </c>
       <c r="AH25">
         <v>149000.0</v>
       </c>
       <c r="AI25">
+        <v>149000.0</v>
+      </c>
+      <c r="AJ25">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AK25">
         <v>149000.0</v>
       </c>
       <c r="AL25">
         <v>149000.0</v>
       </c>
       <c r="AM25">
+        <v>149000.0</v>
+      </c>
+      <c r="AN25">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AO25">
         <v>149000.0</v>
       </c>
       <c r="AP25">
         <v>149000.0</v>
       </c>
       <c r="AQ25">
+        <v>149000.0</v>
+      </c>
+      <c r="AR25">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AS25">
         <v>149000.0</v>
       </c>
       <c r="AT25">
         <v>149000.0</v>
       </c>
       <c r="AU25">
+        <v>149000.0</v>
+      </c>
+      <c r="AV25">
         <v>150000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>149000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>173000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>125000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>552000.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
+      <c r="BU25"/>
     </row>
-    <row r="26" spans="1:72">
+    <row r="26" spans="1:73">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -18798,56 +18974,61 @@
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:72">
+    <row r="27" spans="1:73">
       <c r="A27" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>157</v>
+      </c>
+      <c r="B27">
+        <v>18028000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
@@ -18874,174 +19055,175 @@
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
+      <c r="BU27"/>
     </row>
-    <row r="28" spans="1:72">
+    <row r="28" spans="1:73">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>29173000.0</v>
+      </c>
+      <c r="C28">
         <v>48051000.0</v>
       </c>
-      <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>43899000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>46744000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>48002000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>32602000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>38284000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>45129000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>51621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="AB28">
         <v>5200000.0</v>
       </c>
       <c r="AC28">
         <v>5200000.0</v>
       </c>
       <c r="AD28">
         <v>5200000.0</v>
       </c>
       <c r="AE28">
-        <v>0.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="AF28">
+        <v>0.0</v>
+      </c>
+      <c r="AG28">
         <v>49180000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>51751000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>54783000.0</v>
       </c>
-      <c r="AI28">
-[...1 lines deleted...]
-      </c>
       <c r="AJ28">
+        <v>0.0</v>
+      </c>
+      <c r="AK28">
         <v>54260000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>53036000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>48893000.0</v>
       </c>
-      <c r="AM28">
-[...1 lines deleted...]
-      </c>
       <c r="AN28">
+        <v>0.0</v>
+      </c>
+      <c r="AO28">
         <v>43536000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>40065000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>41167000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>276000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>43456000.0</v>
       </c>
-      <c r="AS28">
-[...1 lines deleted...]
-      </c>
       <c r="AT28">
+        <v>0.0</v>
+      </c>
+      <c r="AU28">
         <v>39866000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>299000.0</v>
       </c>
-      <c r="AV28">
-[...1 lines deleted...]
-      </c>
       <c r="AW28">
         <v>0.0</v>
       </c>
       <c r="AX28">
         <v>0.0</v>
       </c>
       <c r="AY28">
+        <v>0.0</v>
+      </c>
+      <c r="AZ28">
         <v>285000.0</v>
       </c>
-      <c r="AZ28">
-[...1 lines deleted...]
-      </c>
       <c r="BA28">
         <v>0.0</v>
       </c>
       <c r="BB28">
         <v>0.0</v>
       </c>
       <c r="BC28">
         <v>0.0</v>
       </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
       <c r="BF28">
         <v>0.0</v>
       </c>
       <c r="BG28">
         <v>0.0</v>
       </c>
       <c r="BH28">
         <v>0.0</v>
       </c>
       <c r="BI28">
@@ -19058,350 +19240,356 @@
       </c>
       <c r="BM28">
         <v>0.0</v>
       </c>
       <c r="BN28">
         <v>0.0</v>
       </c>
       <c r="BO28">
         <v>0.0</v>
       </c>
       <c r="BP28">
         <v>0.0</v>
       </c>
       <c r="BQ28">
         <v>0.0</v>
       </c>
       <c r="BR28">
         <v>0.0</v>
       </c>
       <c r="BS28">
         <v>0.0</v>
       </c>
       <c r="BT28">
         <v>0.0</v>
       </c>
+      <c r="BU28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:72">
+    <row r="29" spans="1:73">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>1841000.0</v>
+      </c>
+      <c r="C29">
         <v>-1861000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-7564000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1059000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2207000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5021000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8883000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-13914000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5711000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9452000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10175000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7013000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7321000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3136000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>12486000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2597000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3323000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-94000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2588000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11640000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-37369000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2905000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4465000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4146000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-4403000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>8360000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-2250000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4655000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2763000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
+      <c r="BU29"/>
     </row>
-    <row r="30" spans="1:72">
+    <row r="30" spans="1:73">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>48165000.0</v>
+      </c>
+      <c r="C30">
         <v>53859000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34439000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33793000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36979000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39215000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>38688000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>178260000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>38864000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>40078000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32078000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>40096000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>36574000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>37484000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>41423000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>29538000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>29988000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>29975000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>26120000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>26265000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>25681000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>28834000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>21584000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>23902000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>26614000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>30530000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20417000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23549000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>25209000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>30088000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>25177000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>24678000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>26267000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>27260000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>22027000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>21521000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>24141000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>23413000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>18882000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>21003000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>19545000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>20409000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>18267000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>16753000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>16142000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>17217000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>27217000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>16021000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>14373000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13217000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-69072000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>68166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82599499.0</v>
       </c>
       <c r="BB30">
         <v>82599499.0</v>
       </c>
       <c r="BC30">
-        <v>0.0</v>
+        <v>82599499.0</v>
       </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
       <c r="BJ30">
         <v>0.0</v>
       </c>
       <c r="BK30">
         <v>0.0</v>
       </c>
@@ -19410,216 +19598,219 @@
       </c>
       <c r="BM30">
         <v>0.0</v>
       </c>
       <c r="BN30">
         <v>0.0</v>
       </c>
       <c r="BO30">
         <v>0.0</v>
       </c>
       <c r="BP30">
         <v>0.0</v>
       </c>
       <c r="BQ30">
         <v>0.0</v>
       </c>
       <c r="BR30">
         <v>0.0</v>
       </c>
       <c r="BS30">
         <v>0.0</v>
       </c>
       <c r="BT30">
         <v>0.0</v>
       </c>
+      <c r="BU30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:72">
+    <row r="31" spans="1:73">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B31">
+        <v>-5613000.0</v>
+      </c>
+      <c r="C31">
         <v>-1861000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-7564000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1059000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2207000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5021000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8883000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-13914000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6344000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-6485000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6561000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8986000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>10463000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6616000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>60678000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4613000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-174545000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-188420000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-261969000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-21301000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2249000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-140829000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-198919000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-146717000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-146989000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-41218000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-14103000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-27417000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-195412000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-188636000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-57495000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-202576000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-209534000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-201230000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-41366000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-207277000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-186839000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-156420000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-136392000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-129090000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-118914000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-116996000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-106366000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-112092000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-106473000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-116203000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-113940000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-92666000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-96591000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-89507000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-70448000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2009000.0</v>
       </c>
       <c r="BB31">
         <v>-2009000.0</v>
       </c>
       <c r="BC31">
-        <v>0.0</v>
+        <v>-2009000.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
       <c r="BJ31">
         <v>0.0</v>
       </c>
       <c r="BK31">
         <v>0.0</v>
       </c>
@@ -19628,266 +19819,272 @@
       </c>
       <c r="BM31">
         <v>0.0</v>
       </c>
       <c r="BN31">
         <v>0.0</v>
       </c>
       <c r="BO31">
         <v>0.0</v>
       </c>
       <c r="BP31">
         <v>0.0</v>
       </c>
       <c r="BQ31">
         <v>0.0</v>
       </c>
       <c r="BR31">
         <v>0.0</v>
       </c>
       <c r="BS31">
         <v>0.0</v>
       </c>
       <c r="BT31">
         <v>0.0</v>
       </c>
+      <c r="BU31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:72">
+    <row r="32" spans="1:73">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B32">
+        <v>161344000.0</v>
+      </c>
+      <c r="C32">
         <v>151384000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>167747000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>172735000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>174843000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>172289000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>126713000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>191497000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>188289000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>201127000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>116860000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>210319000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>194782000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>191734000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>225713000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>201229000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>184806000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>201948000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>207340000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>190993000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>191567000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>182980000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>194191000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>177465000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>186749000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>110284000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>241150000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>231474000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>220374000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>214127000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>214522000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>224692000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>228041000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>218344000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>217963000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>220866000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>202394000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>176402000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>169022000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>151365000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>134511000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>131329000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>125104000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>133123000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>120227000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>126467000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>120695000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>111817000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>106796000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>99695000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>91937000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>93351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100502000.0</v>
       </c>
       <c r="BB32">
         <v>100502000.0</v>
       </c>
       <c r="BC32">
+        <v>100502000.0</v>
+      </c>
+      <c r="BD32">
         <v>418608000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74943000.0</v>
       </c>
       <c r="BE32">
         <v>74943000.0</v>
       </c>
       <c r="BF32">
+        <v>74943000.0</v>
+      </c>
+      <c r="BG32">
         <v>68987000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>66082000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>65458000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>62640000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>57105000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>52089000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>41791000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>26156000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>33049000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>26597000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>29486000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>23195000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>16909000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>9872000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>5550000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
@@ -19962,51 +20159,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>17</v>
       </c>
       <c r="R1" t="s">
         <v>18</v>
       </c>
       <c r="S1" t="s">
         <v>19</v>
       </c>
       <c r="T1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B2">
         <v>391050000.0</v>
       </c>
       <c r="C2">
         <v>359949000.0</v>
       </c>
       <c r="D2">
         <v>276379000.0</v>
       </c>
       <c r="E2">
         <v>292128000.0</v>
       </c>
       <c r="F2">
         <v>1022180000.0</v>
       </c>
       <c r="G2">
         <v>1406076000.0</v>
       </c>
       <c r="H2">
         <v>172457000.0</v>
       </c>
       <c r="I2">
         <v>163495000.0</v>
       </c>
@@ -20016,51 +20213,51 @@
       <c r="K2">
         <v>106406000.0</v>
       </c>
       <c r="L2">
         <v>73383000.0</v>
       </c>
       <c r="M2">
         <v>158604000.0</v>
       </c>
       <c r="N2">
         <v>95794000.0</v>
       </c>
       <c r="O2">
         <v>149876000.0</v>
       </c>
       <c r="P2">
         <v>45328000.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B3">
         <v>4801000</v>
       </c>
       <c r="C3">
         <v>4890000</v>
       </c>
       <c r="D3">
         <v>6434000</v>
       </c>
       <c r="E3">
         <v>8219000</v>
       </c>
       <c r="F3">
         <v>6303000</v>
       </c>
       <c r="G3">
         <v>549000</v>
       </c>
       <c r="H3">
         <v>519000</v>
       </c>
       <c r="I3">
         <v>519000</v>
       </c>
@@ -20078,127 +20275,127 @@
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>453000</v>
       </c>
       <c r="R3">
         <v>446000</v>
       </c>
       <c r="S3">
         <v>908000</v>
       </c>
       <c r="T3">
         <v>2428000</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-730052000.0</v>
       </c>
       <c r="G4">
         <v>-383896000.0</v>
       </c>
       <c r="H4">
         <v>1233619000.0</v>
       </c>
       <c r="I4">
         <v>8962000.0</v>
       </c>
       <c r="J4">
         <v>53711000.0</v>
       </c>
       <c r="K4">
         <v>3378000.0</v>
       </c>
       <c r="L4">
         <v>33023000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>594126000.0</v>
       </c>
       <c r="G5">
         <v>144843000.0</v>
       </c>
       <c r="H5">
         <v>404175000.0</v>
       </c>
       <c r="I5">
         <v>387028000.0</v>
       </c>
       <c r="J5">
         <v>332345000.0</v>
       </c>
       <c r="K5">
         <v>145147000.0</v>
       </c>
       <c r="L5">
         <v>63626000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B6">
         <v>-121628000.0</v>
       </c>
       <c r="C6">
         <v>31101000.0</v>
       </c>
       <c r="D6">
         <v>83570000.0</v>
       </c>
       <c r="E6">
         <v>-15749000.0</v>
       </c>
       <c r="F6">
         <v>-730052000.0</v>
       </c>
       <c r="G6">
         <v>-383896000.0</v>
       </c>
       <c r="H6">
         <v>1233619000.0</v>
       </c>
       <c r="I6">
         <v>8962000.0</v>
       </c>
@@ -20208,51 +20405,51 @@
       <c r="K6">
         <v>3378000.0</v>
       </c>
       <c r="L6">
         <v>33023000.0</v>
       </c>
       <c r="M6">
         <v>-85221000.0</v>
       </c>
       <c r="N6">
         <v>62810000.0</v>
       </c>
       <c r="O6">
         <v>-54082000.0</v>
       </c>
       <c r="P6">
         <v>104548000.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B7">
         <v>-61933000.0</v>
       </c>
       <c r="C7">
         <v>-166167000.0</v>
       </c>
       <c r="D7">
         <v>48086000.0</v>
       </c>
       <c r="E7">
         <v>138287000.0</v>
       </c>
       <c r="F7">
         <v>-711891000.0</v>
       </c>
       <c r="G7">
         <v>-301235000.0</v>
       </c>
       <c r="H7">
         <v>1451867000.0</v>
       </c>
       <c r="I7">
         <v>192956000.0</v>
       </c>
@@ -20262,89 +20459,89 @@
       <c r="K7">
         <v>80564000.0</v>
       </c>
       <c r="L7">
         <v>49502000.0</v>
       </c>
       <c r="M7">
         <v>90233000.0</v>
       </c>
       <c r="N7">
         <v>41332000.0</v>
       </c>
       <c r="O7">
         <v>22508000.0</v>
       </c>
       <c r="P7">
         <v>74976000.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-1411057000.0</v>
       </c>
       <c r="G8">
         <v>-552623000.0</v>
       </c>
       <c r="H8">
         <v>901969000.0</v>
       </c>
       <c r="I8">
         <v>-142487000.0</v>
       </c>
       <c r="J8">
         <v>-200786000.0</v>
       </c>
       <c r="K8">
         <v>-157127000.0</v>
       </c>
       <c r="L8">
         <v>-42371000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B9">
         <v>90244000.0</v>
       </c>
       <c r="C9">
         <v>15374000.0</v>
       </c>
       <c r="D9">
         <v>22594000.0</v>
       </c>
       <c r="E9">
         <v>53442000.0</v>
       </c>
       <c r="F9">
         <v>-46865000.0</v>
       </c>
       <c r="G9">
         <v>-115000.0</v>
       </c>
       <c r="H9">
         <v>-61563000.0</v>
       </c>
       <c r="I9">
         <v>44537000.0</v>
       </c>
@@ -20354,235 +20551,235 @@
       <c r="K9">
         <v>-88630000.0</v>
       </c>
       <c r="L9">
         <v>-14158000.0</v>
       </c>
       <c r="M9">
         <v>-26638000.0</v>
       </c>
       <c r="N9">
         <v>114985000.0</v>
       </c>
       <c r="O9">
         <v>-110737000.0</v>
       </c>
       <c r="P9">
         <v>-78556000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>99962000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-108986000.0</v>
       </c>
       <c r="G10">
         <v>-86676000.0</v>
       </c>
       <c r="H10">
         <v>1721115000.0</v>
       </c>
       <c r="I10">
         <v>337469000.0</v>
       </c>
       <c r="J10">
         <v>376035000.0</v>
       </c>
       <c r="K10">
         <v>248002000.0</v>
       </c>
       <c r="L10">
         <v>92551000.0</v>
       </c>
       <c r="M10">
         <v>128891000.0</v>
       </c>
       <c r="N10">
         <v>-83792000.0</v>
       </c>
       <c r="O10">
         <v>159208000.0</v>
       </c>
       <c r="P10">
         <v>148313000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-51536000.0</v>
       </c>
       <c r="F11">
         <v>99467000.0</v>
       </c>
       <c r="G11">
         <v>105598000.0</v>
       </c>
       <c r="H11">
         <v>138167000.0</v>
       </c>
       <c r="I11">
         <v>-33670000.0</v>
       </c>
       <c r="J11">
         <v>27551000.0</v>
       </c>
       <c r="K11">
         <v>89459000.0</v>
       </c>
       <c r="L11">
         <v>23525000.0</v>
       </c>
       <c r="M11">
         <v>59047000.0</v>
       </c>
       <c r="N11">
         <v>-20523000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-36145000.0</v>
       </c>
       <c r="F12">
         <v>-27998000.0</v>
       </c>
       <c r="G12">
         <v>18509000.0</v>
       </c>
       <c r="H12">
         <v>2309000.0</v>
       </c>
       <c r="I12">
         <v>11112000.0</v>
       </c>
       <c r="J12">
         <v>-121005000.0</v>
       </c>
       <c r="K12">
         <v>-104724000.0</v>
       </c>
       <c r="L12">
         <v>-82782000.0</v>
       </c>
       <c r="M12">
         <v>-92468000.0</v>
       </c>
       <c r="N12">
         <v>-78472000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12">
         <v>1476000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12">
         <v>1010000.0</v>
       </c>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>136381000.0</v>
       </c>
       <c r="F13">
         <v>-762207000.0</v>
       </c>
       <c r="G13">
         <v>-407114000.0</v>
       </c>
       <c r="H13">
         <v>1375526000.0</v>
       </c>
       <c r="I13">
         <v>180060000.0</v>
       </c>
       <c r="J13">
         <v>226701000.0</v>
       </c>
       <c r="K13">
         <v>79735000.0</v>
       </c>
       <c r="L13">
         <v>40135000.0</v>
       </c>
       <c r="M13">
         <v>57824000.0</v>
       </c>
       <c r="N13">
         <v>-52904000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B14">
         <v>521000.0</v>
       </c>
       <c r="C14">
         <v>-709000.0</v>
       </c>
       <c r="D14">
         <v>-475000.0</v>
       </c>
       <c r="E14">
         <v>1048000.0</v>
       </c>
       <c r="F14">
         <v>4715000.0</v>
       </c>
       <c r="G14">
         <v>5019000.0</v>
       </c>
       <c r="H14">
         <v>4063000.0</v>
       </c>
       <c r="I14">
         <v>4215000.0</v>
       </c>
@@ -20592,101 +20789,101 @@
       <c r="K14">
         <v>2414000.0</v>
       </c>
       <c r="L14">
         <v>2004000.0</v>
       </c>
       <c r="M14">
         <v>2760000.0</v>
       </c>
       <c r="N14">
         <v>3567000.0</v>
       </c>
       <c r="O14">
         <v>3186000.0</v>
       </c>
       <c r="P14">
         <v>1691000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B15">
         <v>9874000.0</v>
       </c>
       <c r="C15">
         <v>18999000.0</v>
       </c>
       <c r="D15">
         <v>18246000.0</v>
       </c>
       <c r="E15">
         <v>13923000.0</v>
       </c>
       <c r="F15">
         <v>43236000.0</v>
       </c>
       <c r="G15">
         <v>37051000.0</v>
       </c>
       <c r="H15">
         <v>36720000.0</v>
       </c>
       <c r="I15">
         <v>36123000.0</v>
       </c>
       <c r="J15">
         <v>50832000.0</v>
       </c>
       <c r="K15">
         <v>65988000.0</v>
       </c>
       <c r="L15">
         <v>47405000.0</v>
       </c>
       <c r="M15">
         <v>69998000.0</v>
       </c>
       <c r="N15">
         <v>69998000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B16">
         <v>269422000.0</v>
       </c>
       <c r="C16">
         <v>391050000.0</v>
       </c>
       <c r="D16">
         <v>359949000.0</v>
       </c>
       <c r="E16">
         <v>276379000.0</v>
       </c>
       <c r="F16">
         <v>292128000.0</v>
       </c>
       <c r="G16">
         <v>1022180000.0</v>
       </c>
       <c r="H16">
         <v>1406076000.0</v>
       </c>
       <c r="I16">
         <v>172457000.0</v>
       </c>
@@ -20698,75 +20895,75 @@
       </c>
       <c r="L16">
         <v>106406000.0</v>
       </c>
       <c r="M16">
         <v>73383000.0</v>
       </c>
       <c r="N16">
         <v>158604000.0</v>
       </c>
       <c r="O16">
         <v>95794000.0</v>
       </c>
       <c r="P16">
         <v>149876000.0</v>
       </c>
       <c r="Q16">
         <v>45328000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B18">
         <v>-23587000.0</v>
       </c>
       <c r="C18">
         <v>-251975000.0</v>
       </c>
       <c r="D18">
         <v>81519000.0</v>
       </c>
       <c r="E18">
         <v>214515000.0</v>
       </c>
       <c r="F18">
         <v>-919849000.0</v>
       </c>
       <c r="G18">
         <v>-273830000.0</v>
       </c>
       <c r="H18">
         <v>1489022000.0</v>
       </c>
       <c r="I18">
         <v>290028000.0</v>
       </c>
@@ -20776,189 +20973,189 @@
       <c r="K18">
         <v>151158000.0</v>
       </c>
       <c r="L18">
         <v>116391000.0</v>
       </c>
       <c r="M18">
         <v>130393000.0</v>
       </c>
       <c r="N18">
         <v>105638000.0</v>
       </c>
       <c r="O18">
         <v>49392000.0</v>
       </c>
       <c r="P18">
         <v>74909000.0</v>
       </c>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B19">
         <v>-88024000.0</v>
       </c>
       <c r="C19">
         <v>307032000.0</v>
       </c>
       <c r="D19">
         <v>-83989000.0</v>
       </c>
       <c r="E19">
         <v>-328154000.0</v>
       </c>
       <c r="F19">
         <v>50878000.0</v>
       </c>
       <c r="G19">
         <v>-280662000.0</v>
       </c>
       <c r="H19">
         <v>-272017000.0</v>
       </c>
       <c r="I19">
         <v>-244895000.0</v>
       </c>
       <c r="J19">
         <v>-104741000.0</v>
       </c>
       <c r="K19">
         <v>-80764000.0</v>
       </c>
       <c r="L19">
         <v>-72419000.0</v>
       </c>
       <c r="M19">
         <v>-135264000.0</v>
       </c>
       <c r="N19">
         <v>71141000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>12500000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>144898000.0</v>
       </c>
       <c r="F20">
         <v>192107000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>5172000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B21">
         <v>25000000.0</v>
       </c>
       <c r="C21">
         <v>-21500000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-40000000.0</v>
       </c>
       <c r="F21">
         <v>-40000000.0</v>
       </c>
       <c r="G21">
         <v>104000000.0</v>
       </c>
       <c r="H21">
         <v>40000000.0</v>
       </c>
       <c r="I21">
         <v>20000000.0</v>
       </c>
       <c r="J21">
         <v>10000000.0</v>
       </c>
       <c r="K21">
         <v>10000000.0</v>
       </c>
       <c r="L21">
         <v>10000000.0</v>
       </c>
       <c r="M21">
         <v>30300000.0</v>
       </c>
       <c r="N21">
         <v>23000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22">
         <v>47427000.0</v>
       </c>
       <c r="C22">
         <v>-81120000.0</v>
       </c>
       <c r="D22">
         <v>-107684000.0</v>
       </c>
       <c r="E22">
         <v>30973000.0</v>
       </c>
       <c r="F22">
         <v>-172799000.0</v>
       </c>
       <c r="G22">
         <v>4824000.0</v>
       </c>
       <c r="H22">
         <v>38339000.0</v>
       </c>
       <c r="I22">
         <v>63830000.0</v>
       </c>
@@ -20974,51 +21171,51 @@
       <c r="M22">
         <v>44685000.0</v>
       </c>
       <c r="N22">
         <v>67337000.0</v>
       </c>
       <c r="O22">
         <v>8664000.0</v>
       </c>
       <c r="P22">
         <v>38473000.0</v>
       </c>
       <c r="Q22">
         <v>34703000.0</v>
       </c>
       <c r="R22">
         <v>12064000.0</v>
       </c>
       <c r="S22">
         <v>8755000.0</v>
       </c>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B23">
         <v>-1179000.0</v>
       </c>
       <c r="C23">
         <v>-847000.0</v>
       </c>
       <c r="D23">
         <v>-1135000.0</v>
       </c>
       <c r="E23">
         <v>144898000.0</v>
       </c>
       <c r="F23">
         <v>1877000.0</v>
       </c>
       <c r="G23">
         <v>166580000.0</v>
       </c>
       <c r="H23">
         <v>-711000.0</v>
       </c>
       <c r="I23">
         <v>4068000.0</v>
       </c>
@@ -21028,51 +21225,51 @@
       <c r="K23">
         <v>3879000.0</v>
       </c>
       <c r="L23">
         <v>4661000.0</v>
       </c>
       <c r="M23">
         <v>-1039000.0</v>
       </c>
       <c r="N23">
         <v>-1823000.0</v>
       </c>
       <c r="O23">
         <v>-1977000.0</v>
       </c>
       <c r="P23">
         <v>30204000.0</v>
       </c>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B24">
         <v>-8468000.0</v>
       </c>
       <c r="C24">
         <v>10920000.0</v>
       </c>
       <c r="D24">
         <v>10540000.0</v>
       </c>
       <c r="E24">
         <v>-6684000.0</v>
       </c>
       <c r="F24">
         <v>-8752000.0</v>
       </c>
       <c r="G24">
         <v>104671000.0</v>
       </c>
       <c r="H24">
         <v>8658000.0</v>
       </c>
       <c r="I24">
         <v>-20530000.0</v>
       </c>
@@ -21084,51 +21281,51 @@
       </c>
       <c r="L24">
         <v>38256000.0</v>
       </c>
       <c r="M24">
         <v>-39613000.0</v>
       </c>
       <c r="N24">
         <v>-24386000.0</v>
       </c>
       <c r="O24">
         <v>-12137000.0</v>
       </c>
       <c r="P24">
         <v>-51512000.0</v>
       </c>
       <c r="Q24">
         <v>450000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B25">
         <v>4540000.0</v>
       </c>
       <c r="C25">
         <v>5485000.0</v>
       </c>
       <c r="D25">
         <v>144882000.0</v>
       </c>
       <c r="E25">
         <v>39677000.0</v>
       </c>
       <c r="F25">
         <v>-19829000.0</v>
       </c>
       <c r="G25">
         <v>14358000.0</v>
       </c>
       <c r="H25">
         <v>-7500000.0</v>
       </c>
       <c r="I25">
         <v>28658000.0</v>
       </c>
@@ -21138,101 +21335,101 @@
       <c r="K25">
         <v>-16876000.0</v>
       </c>
       <c r="L25">
         <v>6731000.0</v>
       </c>
       <c r="M25">
         <v>-4113000.0</v>
       </c>
       <c r="N25">
         <v>-9726000.0</v>
       </c>
       <c r="O25">
         <v>17754000.0</v>
       </c>
       <c r="P25">
         <v>-46611000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B26">
         <v>-745000.0</v>
       </c>
       <c r="C26">
         <v>-847000.0</v>
       </c>
       <c r="D26">
         <v>-1734000.0</v>
       </c>
       <c r="E26">
         <v>-1304000.0</v>
       </c>
       <c r="F26">
         <v>-3077000.0</v>
       </c>
       <c r="G26">
         <v>-3604000.0</v>
       </c>
       <c r="H26">
         <v>-2899000.0</v>
       </c>
       <c r="I26">
         <v>-2239000.0</v>
       </c>
       <c r="J26">
         <v>-9448000.0</v>
       </c>
       <c r="K26">
         <v>-4907000.0</v>
       </c>
       <c r="L26">
         <v>-6461000.0</v>
       </c>
       <c r="M26">
         <v>1730000.0</v>
       </c>
       <c r="N26">
         <v>-110760000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B27">
         <v>5045000.0</v>
       </c>
       <c r="C27">
         <v>6631000.0</v>
       </c>
       <c r="D27">
         <v>9116000.0</v>
       </c>
       <c r="E27">
         <v>8122000.0</v>
       </c>
       <c r="F27">
         <v>6658000.0</v>
       </c>
       <c r="G27">
         <v>7625000.0</v>
       </c>
       <c r="H27">
         <v>7178000.0</v>
       </c>
       <c r="I27">
         <v>6228000.0</v>
       </c>
@@ -21242,51 +21439,51 @@
       <c r="K27">
         <v>5492000.0</v>
       </c>
       <c r="L27">
         <v>3735000.0</v>
       </c>
       <c r="M27">
         <v>589000.0</v>
       </c>
       <c r="N27">
         <v>647000.0</v>
       </c>
       <c r="O27">
         <v>1012000.0</v>
       </c>
       <c r="P27">
         <v>1962000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B28">
         <v>13202000.0</v>
       </c>
       <c r="C28">
         <v>-28846000.0</v>
       </c>
       <c r="D28">
         <v>-21115000.0</v>
       </c>
       <c r="E28">
         <v>89671000.0</v>
       </c>
       <c r="F28">
         <v>147671000.0</v>
       </c>
       <c r="G28">
         <v>65925000.0</v>
       </c>
       <c r="H28">
         <v>7956000.0</v>
       </c>
       <c r="I28">
         <v>-14294000.0</v>
       </c>
@@ -21304,51 +21501,51 @@
       </c>
       <c r="N28">
         <v>-89583000.0</v>
       </c>
       <c r="O28">
         <v>-1977000.0</v>
       </c>
       <c r="P28">
         <v>-565000.0</v>
       </c>
       <c r="Q28">
         <v>20509000.0</v>
       </c>
       <c r="R28">
         <v>86616000.0</v>
       </c>
       <c r="S28">
         <v>37301000.0</v>
       </c>
       <c r="T28">
         <v>68773000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B29">
         <v>-18786000.0</v>
       </c>
       <c r="C29">
         <v>-247085000.0</v>
       </c>
       <c r="D29">
         <v>87953000.0</v>
       </c>
       <c r="E29">
         <v>222734000.0</v>
       </c>
       <c r="F29">
         <v>-913546000.0</v>
       </c>
       <c r="G29">
         <v>-273830000.0</v>
       </c>
       <c r="H29">
         <v>1489022000.0</v>
       </c>
       <c r="I29">
         <v>290028000.0</v>
       </c>
@@ -21366,51 +21563,51 @@
       </c>
       <c r="N29">
         <v>105638000.0</v>
       </c>
       <c r="O29">
         <v>49392000.0</v>
       </c>
       <c r="P29">
         <v>74909000.0</v>
       </c>
       <c r="Q29">
         <v>133203000.0</v>
       </c>
       <c r="R29">
         <v>106784000.0</v>
       </c>
       <c r="S29">
         <v>80455000.0</v>
       </c>
       <c r="T29">
         <v>10974000.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30">
         <v>-116044000.0</v>
       </c>
       <c r="C30">
         <v>307032000.0</v>
       </c>
       <c r="D30">
         <v>16732000.0</v>
       </c>
       <c r="E30">
         <v>-328154000.0</v>
       </c>
       <c r="F30">
         <v>35823000.0</v>
       </c>
       <c r="G30">
         <v>-175991000.0</v>
       </c>
       <c r="H30">
         <v>-263359000.0</v>
       </c>
       <c r="I30">
         <v>-266772000.0</v>
       </c>
@@ -21439,2483 +21636,2511 @@
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS30"/>
+  <dimension ref="A1:BT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="BQ1" t="s">
         <v>164</v>
       </c>
       <c r="BR1" t="s">
         <v>165</v>
       </c>
       <c r="BS1" t="s">
+        <v>166</v>
+      </c>
+      <c r="BT1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B2">
+        <v>236164000.0</v>
+      </c>
+      <c r="C2">
         <v>269422000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>268382000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>249362000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>308439000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>391050000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>388137000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>700486000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>426068000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>346747000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>339781000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>332741000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>304152000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>276379000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>290029000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>452839000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>372204000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>292128000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>230551000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1084456000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>935159000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1022180000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1080190000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1225165000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1398544000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1406076000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>256302000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>169125000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>132552000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>172457000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>184417000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>267367000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>151046000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>163495000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>106500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>87771000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>94224000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>109784000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>90873000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>80654000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>92125000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>106406000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>76561000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>65832000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>71355000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>73383000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>91633000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>59059000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>209649000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>158604000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>166345000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>60568000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>78181000.0</v>
       </c>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
+      <c r="BT2"/>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B3">
+        <v>855000</v>
+      </c>
+      <c r="C3">
         <v>82000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2461000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>663000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>459000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1218000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2733000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>830000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>582000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>745000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3127000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1134000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>876000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1297000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3655000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1389000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1446000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1729000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3373000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1054000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1876000</v>
       </c>
       <c r="V3">
         <v>1876000</v>
       </c>
       <c r="W3">
+        <v>1876000</v>
+      </c>
+      <c r="X3">
         <v>234000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>104000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>131000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>342000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>442000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>245000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>53000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>144000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>595000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>125000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>195000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>275000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2118000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>692000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>456000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>970000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2142000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>284000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>642000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1216000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1185000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>762000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>280000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>143000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>909000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>724000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>99000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>86000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>355000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>219000</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000</v>
       </c>
       <c r="BB3">
         <v>68000</v>
       </c>
       <c r="BC3">
+        <v>68000</v>
+      </c>
+      <c r="BD3">
         <v>0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>770000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>560000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>340000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>453000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>264000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>195000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>87000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>446000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>342000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>289000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>156000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>908000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
         <v>2428000</v>
       </c>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>28589000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>27773000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-162810000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>80635000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>80076000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>61577000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-853905000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>149297000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-87021000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-58010000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-144975000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-173379000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-7532000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>1149774000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>87177000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>36573000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-39905000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-11960000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-82950000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>116321000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-12449000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>18729000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-6453000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-15560000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>10219000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-11471000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-14281000.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-      <c r="AT4">
+      <c r="AT4"/>
+      <c r="AU4">
         <v>-2028000.0</v>
       </c>
-      <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>594126000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>144843000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>404175000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>387028000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B6">
+        <v>-31955000.0</v>
+      </c>
+      <c r="C6">
         <v>-33258000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1040000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>19020000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-59077000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-82611000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2913000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-312349000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>274418000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>32145000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6966000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7040000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>28589000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>27773000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13650000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-162810000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>80635000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>80076000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>61577000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-853905000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>149297000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-87021000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-58010000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-144975000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-173379000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7532000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1149774000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>87177000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>36573000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-39905000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-11960000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-82950000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>116321000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-12449000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>56995000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>18729000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-6453000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-15560000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>18911000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>10219000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-11471000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-14281000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>29845000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>10729000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-5523000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2028000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-18250000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>32574000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-150590000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>51045000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-7741000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>105777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17613000.0</v>
       </c>
       <c r="BB6">
         <v>-17613000.0</v>
       </c>
-      <c r="BC6"/>
+      <c r="BC6">
+        <v>-17613000.0</v>
+      </c>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>62457000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>-77688000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>28808000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>73966000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>65355000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-809072000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>485687000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>204095000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-407229000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5073572000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1626492000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-104159000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-106617000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-120857000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>93435000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-166430000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-123104000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-156814000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>44149000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-136901000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-123549000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-167427000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1009118000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-64742000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-8895000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-106469000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-50081000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-8223000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>25977000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>69828000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-9988000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-291114000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>31186000.0</v>
       </c>
-      <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-      <c r="AY7">
+      <c r="AY7"/>
+      <c r="AZ7">
         <v>62081000.0</v>
       </c>
-      <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>-1411057000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-552623000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>901969000.0</v>
       </c>
-      <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-142487000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>90244000.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>53442000.0</v>
       </c>
-      <c r="Q9"/>
+      <c r="Q9">
+        <v>53442000.0</v>
+      </c>
       <c r="R9"/>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
+      <c r="S9"/>
       <c r="T9">
         <v>-46865000.0</v>
       </c>
       <c r="U9">
         <v>-46865000.0</v>
       </c>
       <c r="V9">
         <v>-46865000.0</v>
       </c>
       <c r="W9">
+        <v>-46865000.0</v>
+      </c>
+      <c r="X9">
         <v>-115000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-19585000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>24868000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-5770000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-61563000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8748000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-12718000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>14643000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>44537000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3064000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-12576000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>12576000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-87121000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>11477000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1541000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-336000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-88630000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2303000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1997000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>399000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-14158000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-882000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>19422000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-18501000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-26638000.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>114985000.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
-      <c r="AU10"/>
+      <c r="AU10">
+        <v>0.0</v>
+      </c>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
+      <c r="BT10"/>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-51536000.0</v>
       </c>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>99467000.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>105598000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>138167000.0</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>-33670000.0</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>27551000.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>89459000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>23525000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>59047000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>-20523000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>45870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-615000.0</v>
       </c>
       <c r="N12">
         <v>-615000.0</v>
       </c>
       <c r="O12">
+        <v>-615000.0</v>
+      </c>
+      <c r="P12">
         <v>-190754000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>33339000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>66211000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>55059000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-27998000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-944512000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-32932000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>22364000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>18509000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-112261000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-106689000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-28639000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2309000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>170682000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>12217000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>12573000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11112000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>68097000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>98492000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>32679000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-121005000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>45175000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>34524000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-2487000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-104724000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>-82782000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-92468000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>-78472000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>1476000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>1010000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
-[...1 lines deleted...]
-      </c>
+      <c r="O13"/>
       <c r="P13">
         <v>136381000.0</v>
       </c>
-      <c r="Q13"/>
+      <c r="Q13">
+        <v>136381000.0</v>
+      </c>
       <c r="R13"/>
-      <c r="S13">
-[...1 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>-762207000.0</v>
       </c>
       <c r="U13">
         <v>-762207000.0</v>
       </c>
       <c r="V13">
         <v>-762207000.0</v>
       </c>
       <c r="W13">
-        <v>-407114000.0</v>
+        <v>-762207000.0</v>
       </c>
       <c r="X13">
         <v>-407114000.0</v>
       </c>
       <c r="Y13">
         <v>-407114000.0</v>
       </c>
       <c r="Z13">
         <v>-407114000.0</v>
       </c>
       <c r="AA13">
-        <v>1375526000.0</v>
+        <v>-407114000.0</v>
       </c>
       <c r="AB13">
         <v>1375526000.0</v>
       </c>
       <c r="AC13">
         <v>1375526000.0</v>
       </c>
       <c r="AD13">
         <v>1375526000.0</v>
       </c>
       <c r="AE13">
-        <v>180060000.0</v>
+        <v>1375526000.0</v>
       </c>
       <c r="AF13">
         <v>180060000.0</v>
       </c>
       <c r="AG13">
         <v>180060000.0</v>
       </c>
       <c r="AH13">
         <v>180060000.0</v>
       </c>
       <c r="AI13">
-        <v>226701000.0</v>
+        <v>180060000.0</v>
       </c>
       <c r="AJ13">
         <v>226701000.0</v>
       </c>
-      <c r="AK13"/>
+      <c r="AK13">
+        <v>226701000.0</v>
+      </c>
       <c r="AL13"/>
-      <c r="AM13">
-[...1 lines deleted...]
-      </c>
+      <c r="AM13"/>
       <c r="AN13">
         <v>79735000.0</v>
       </c>
       <c r="AO13">
-        <v>80000000.0</v>
+        <v>79735000.0</v>
       </c>
       <c r="AP13">
         <v>80000000.0</v>
       </c>
       <c r="AQ13">
+        <v>80000000.0</v>
+      </c>
+      <c r="AR13">
         <v>40135000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>57824000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-52904000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>64452000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>90000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>91000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>383000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>-182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="J14">
         <v>91000.0</v>
       </c>
       <c r="K14">
+        <v>91000.0</v>
+      </c>
+      <c r="L14">
         <v>-747000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="N14">
         <v>91000.0</v>
       </c>
       <c r="O14">
+        <v>91000.0</v>
+      </c>
+      <c r="P14">
         <v>216000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="R14">
         <v>91000.0</v>
       </c>
       <c r="S14">
+        <v>91000.0</v>
+      </c>
+      <c r="T14">
         <v>74106000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="V14">
         <v>91000.0</v>
       </c>
       <c r="W14">
+        <v>91000.0</v>
+      </c>
+      <c r="X14">
         <v>80150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="Y14">
         <v>149000.0</v>
       </c>
       <c r="Z14">
         <v>149000.0</v>
       </c>
       <c r="AA14">
+        <v>149000.0</v>
+      </c>
+      <c r="AB14">
         <v>83893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AC14">
         <v>149000.0</v>
       </c>
       <c r="AD14">
         <v>149000.0</v>
       </c>
       <c r="AE14">
+        <v>149000.0</v>
+      </c>
+      <c r="AF14">
         <v>111103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AG14">
         <v>149000.0</v>
       </c>
       <c r="AH14">
         <v>149000.0</v>
       </c>
       <c r="AI14">
+        <v>149000.0</v>
+      </c>
+      <c r="AJ14">
         <v>116001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AK14">
         <v>149000.0</v>
       </c>
       <c r="AL14">
         <v>149000.0</v>
       </c>
       <c r="AM14">
+        <v>149000.0</v>
+      </c>
+      <c r="AN14">
         <v>1967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AO14">
         <v>149000.0</v>
       </c>
       <c r="AP14">
         <v>149000.0</v>
       </c>
       <c r="AQ14">
+        <v>149000.0</v>
+      </c>
+      <c r="AR14">
         <v>1557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AS14">
         <v>149000.0</v>
       </c>
       <c r="AT14">
         <v>149000.0</v>
       </c>
       <c r="AU14">
+        <v>149000.0</v>
+      </c>
+      <c r="AV14">
         <v>2313000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>149000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>173000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>125000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1649000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>639000.0</v>
       </c>
       <c r="BB14">
         <v>639000.0</v>
       </c>
-      <c r="BC14"/>
+      <c r="BC14">
+        <v>639000.0</v>
+      </c>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B15">
+        <v>2433000.0</v>
+      </c>
+      <c r="C15">
         <v>2490000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2439000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2436000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2430000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2569000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2705000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7143000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4519000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4632000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4561000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1879000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4508000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7298000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1919000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4497000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5386000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2121000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11246000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11186000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11194000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9610000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>9213000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9193000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>9177000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9468000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9257000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>9121000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9098000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>9244000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>9099000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8982000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8968000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9074000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>24236000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>8867000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>8844000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8885000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>48560000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5824000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5814000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5790000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>33670000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4602000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4566000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4567000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4953000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>65045000.0</v>
       </c>
-      <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>69998000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>6812000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4541000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2270000.0</v>
       </c>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B16">
+        <v>204209000.0</v>
+      </c>
+      <c r="C16">
         <v>236164000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>269422000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>268382000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>249362000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>308439000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>391050000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>388137000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>700486000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>378892000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>346747000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>339781000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>332741000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>304152000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>276379000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>290029000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>452839000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>372204000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>292128000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>230551000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1084456000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>935159000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1022180000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1080190000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1225165000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1398544000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1406076000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>256302000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>169125000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>132552000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>172457000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>184417000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>267367000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>151046000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>163495000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>106500000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>87771000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>94224000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>109784000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>90873000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>80654000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>92125000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>106406000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>76561000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>65832000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>71355000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>73383000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>91633000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>59059000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>209649000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>158604000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>166345000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>60568000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-17613000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -23943,2337 +24168,2373 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>-5945000.0</v>
+      </c>
+      <c r="C18">
         <v>-766000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-29257000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>33657000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>24698000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-52685000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4732000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-270777000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9264000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>23334000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12925000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>53996000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>22293000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>18155000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>50950000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>27419000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>72520000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>63626000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>144395000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-969365000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-13873999.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-81005000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-52004000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-85933000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-70795000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-65647000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1275677000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>145419000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>32620000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>35306000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>38710000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>87702000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>115430000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>48186000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>88933000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>54983000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>48758000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>15142000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>70551000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>52718000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>27587000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>302000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>13297000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>54664000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>23543000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>24887000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>43081000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>39118000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>23495000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>24699000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>13396000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>47679000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22281500.0</v>
       </c>
       <c r="BB18">
         <v>22281500.0</v>
       </c>
-      <c r="BC18"/>
+      <c r="BC18">
+        <v>22281500.0</v>
+      </c>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B19">
+        <v>-30925000.0</v>
+      </c>
+      <c r="C19">
         <v>-26388000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>46783000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-12719000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-80669000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-53030000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-14340000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-35256000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>309132000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>47496000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>34748000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-44232000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>5310000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>4766000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-65973000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-190841000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>15697000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-93631000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-58882000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>123209000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-19579000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>4689000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-35589000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-38147000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-149524000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-57402000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-180170000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-46150000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2001000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-43696000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-63656000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-152968000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>5774000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-34045000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-67234000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-21107000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-27641000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-1416000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-70582000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-31825000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-21701000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-15674000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-72419000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-35614000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-135264000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>71141000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>144898000.0</v>
       </c>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>25000000.0</v>
       </c>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
+      <c r="R21"/>
       <c r="S21">
         <v>-40000000.0</v>
       </c>
       <c r="T21">
         <v>-40000000.0</v>
       </c>
       <c r="U21">
         <v>-40000000.0</v>
       </c>
-      <c r="V21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V21">
+        <v>-40000000.0</v>
+      </c>
+      <c r="W21"/>
       <c r="X21">
         <v>45000000.0</v>
       </c>
       <c r="Y21">
+        <v>45000000.0</v>
+      </c>
+      <c r="Z21">
         <v>-60000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="AB21">
         <v>60000000.0</v>
       </c>
       <c r="AC21">
         <v>60000000.0</v>
       </c>
       <c r="AD21">
+        <v>60000000.0</v>
+      </c>
+      <c r="AE21">
         <v>-20000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>20171000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>20000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>171000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-171000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>10000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-155000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-176000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-291000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>10000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-287000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-286000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-271000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>10000000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-162000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>30300000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>23000000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22">
+        <v>8774000.0</v>
+      </c>
+      <c r="C22">
         <v>-8774000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>32073000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1020999.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4759000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10988000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-63395000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-31133000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7625000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>23508000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20056000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>23722000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>23693000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9608000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>30973000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-4621000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7664000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>10205000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-66293000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-23889000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>20843000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-103460000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-20258000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>26283000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>35614000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-36815000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>20471000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-25167000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>20307000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>22728000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11632000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>19581000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>16984000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>15633000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>224000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>10351000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>14541000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>18450000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>25672000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>21366000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>14596000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>12837000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>12670000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>18961000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>12489000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>9377000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8866000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>17168000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>9513000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9138000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>18030000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>21171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14068000.0</v>
       </c>
       <c r="BB22">
         <v>14068000.0</v>
       </c>
       <c r="BC22">
+        <v>14068000.0</v>
+      </c>
+      <c r="BD22">
         <v>8664000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>10184000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>9156000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>10127000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>10061000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>9262000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>8551000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6829000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>12254000.0</v>
       </c>
-      <c r="BL22"/>
-      <c r="BM22">
+      <c r="BM22"/>
+      <c r="BN22">
         <v>4685000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4606000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3259000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2968000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1947000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>581000.0</v>
       </c>
-      <c r="BS22"/>
+      <c r="BT22"/>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B23">
+        <v>-6000.0</v>
+      </c>
+      <c r="C23">
         <v>-671000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-99000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-49000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1130000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-545000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-7000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-21500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-824000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-221000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1119000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-16000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17126000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>40000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-187121000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>12074000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>144898000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1306000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>242000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>192277000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>159000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>51000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1691000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>838000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-711000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1468000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3861000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2632000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>20563000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>71000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>743000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2691000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9990000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>525000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>389000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>303000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>578000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>535000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1076000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>667000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>12730000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2061000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>787000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-54000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-644000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>19905000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-174026000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>26417000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-529000.0</v>
       </c>
-      <c r="AZ23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA23"/>
       <c r="BB23">
         <v>-44604000.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23">
+      <c r="BC23">
+        <v>-44604000.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23">
         <v>100000.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>1723000.0</v>
       </c>
-      <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B24">
+        <v>-71188999.0</v>
+      </c>
+      <c r="C24">
         <v>18204999.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-13948000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1193000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-6777000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3687000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1292000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>348458000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>97360000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>715000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-5880000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>280000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5510000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>13657000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-59447000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>28358000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>961000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5670000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-72563000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-3864000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-17703000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5988000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-40426000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-51417000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>117385000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-49379000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-5788000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>8748000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-12718000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>14643000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-2122000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1049000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-10561000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>12576000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-17344000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>11477000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1541000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-336000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-2423000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2303000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1997000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>399000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-3455000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-882000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>19422000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-18501000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-37540000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>36654000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-45428000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>46555000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-58312000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>58260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4709500.0</v>
       </c>
       <c r="BB24">
         <v>4709500.0</v>
       </c>
-      <c r="BC24"/>
+      <c r="BC24">
+        <v>4709500.0</v>
+      </c>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>270000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>450000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>1671000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>11223000.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>2073000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>1347000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B25">
+        <v>-13864000.0</v>
+      </c>
+      <c r="C25">
         <v>8090000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-186482000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>32362001.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>19473000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-51467000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>70860000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-238814000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-17951000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>571000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-29854000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>29094000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2931000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9844000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15294000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>31111000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>73966000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>65355000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>947612000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-944422000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-34794000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>20459000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>293816000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-114358000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-70926000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-30506000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1254764000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>170831000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>12366000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>12722000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>38115000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>68246000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>98641000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>32828000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>86815000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>45324000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>34673000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-2338000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>42737000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>31636000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>13633000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-11319000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-558000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>36465000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>11334000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>15653000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>33306000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>22674000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>14081000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>15647000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-4989000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>25569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7642500.0</v>
       </c>
       <c r="BB25">
         <v>7642500.0</v>
       </c>
-      <c r="BC25"/>
+      <c r="BC25">
+        <v>7642500.0</v>
+      </c>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B26">
+        <v>671000.0</v>
+      </c>
+      <c r="C26">
         <v>-671000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-99000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-96000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-545000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-7000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-13000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-824000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-221000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-6000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-1507000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-363000.0</v>
       </c>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
         <v>-19000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-922000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-315000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>242000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-209000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2553000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1418000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-123000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-25000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-2037999.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-363000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-400000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-762000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1374000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-341000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-24000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-591000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1283000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2835000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-2660000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-3221000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-732000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-4191000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>400000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-492000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-224000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-2746000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-3715000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>600000.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>1730000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>529000.0</v>
       </c>
-      <c r="AZ26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA26"/>
       <c r="BB26">
         <v>-55380000.0</v>
       </c>
-      <c r="BC26"/>
+      <c r="BC26">
+        <v>-55380000.0</v>
+      </c>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>704000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>847000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>834000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3956000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>-4228000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1553000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2675000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1884000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2224000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2316000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2692000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8122000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2228000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2196000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1786000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1415000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1476000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1862000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1905000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1751000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2097000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1910000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1867000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7178000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1779000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1810000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1674000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6228000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1681000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1660000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1455000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7688000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1760000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1784000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1794000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1285000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1520000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1498000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1189000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>941000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>940000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>943000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>911000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>277000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>99000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>98000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>115000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>129000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>518000.0</v>
       </c>
-      <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B28">
+        <v>-2439000.0</v>
+      </c>
+      <c r="C28">
         <v>-3161000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2538000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2581000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3565000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21886000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9788000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-7146000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-26032000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5456000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4782000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3004000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4524000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-8805000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2282000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4497000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-5405000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>101855000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-10255000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-10944000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>180874000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-12004000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>34420000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-7625000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-68364000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>107494000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>49994000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-8053000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5999000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-27986000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11123000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-8935000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-8816000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-7666000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-17081000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-11002000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-11676000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-9605000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-51329000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-5576000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4785000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-5326000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-34061000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-6421000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3940000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4783000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4878000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-45300000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-158000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-157000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-213000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44604000.0</v>
       </c>
       <c r="BB28">
         <v>-44604000.0</v>
       </c>
-      <c r="BC28"/>
+      <c r="BC28">
+        <v>-44604000.0</v>
+      </c>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>20509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20221000.0</v>
       </c>
       <c r="BI28">
         <v>20221000.0</v>
       </c>
       <c r="BJ28">
+        <v>20221000.0</v>
+      </c>
+      <c r="BK28">
         <v>248000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>86616000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>87253000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1723000.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>37301000.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>68773000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B29">
+        <v>-5090000.0</v>
+      </c>
+      <c r="C29">
         <v>-684000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-26796000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>34320000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>25157000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-51467000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7465000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-269947000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-8682000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>24079000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-9798000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>55130000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>23169000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>19452000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>54605000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>28808000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>73966000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>65355000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>147768000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-968311000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-11998000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-81005000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-51770000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-85829000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-70926000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-65305000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1275235000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>145664000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>32673000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>35450000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>38115000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>87827000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>115625000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>48461000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>86815000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>55675000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>49214000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>16112000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>68409000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>53002000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>28229000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1518000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>12112000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>55426000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>23823000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>25030000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>42172000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>39842000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>23594000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>24785000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>13041000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>47898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22349500.0</v>
       </c>
       <c r="BB29">
         <v>22349500.0</v>
       </c>
       <c r="BC29">
+        <v>22349500.0</v>
+      </c>
+      <c r="BD29">
         <v>49392000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>91644000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>60309000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>36782000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>133203000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>103937000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>72610000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>46036000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>106784000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>88059000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>54896000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>27659000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>80455000.0</v>
       </c>
-      <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
-      <c r="BS29">
+      <c r="BS29"/>
+      <c r="BT29">
         <v>10974000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30">
+        <v>-24426000.0</v>
+      </c>
+      <c r="C30">
         <v>-29413000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30374000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-12719000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-80669000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-53030000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-14340000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-35256000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>309132000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>47496000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>34748000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-45086000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9944000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>17126000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-65973000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-187121000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12074000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-87134000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-75936000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>125350000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-19579000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5988000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-40660000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-51521000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-34089000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-49721000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-175455000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-50434000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9899000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-47369000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-61198000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-161842000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>9512000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-53244000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-12739000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-25944000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-43991000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-22067000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1831000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-37207000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-34915000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-10473000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>51794000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-38276000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-25406000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-22275000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-65300000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>38032000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-174026000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>26417000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-20569000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>58041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4641500.0</v>
       </c>
       <c r="BB30">
         <v>4641500.0</v>
       </c>
-      <c r="BC30"/>
+      <c r="BC30">
+        <v>4641500.0</v>
+      </c>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
+      <c r="BT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>