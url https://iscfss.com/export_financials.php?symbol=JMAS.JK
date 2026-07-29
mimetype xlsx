--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1177,51 +1180,53 @@
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>18516687360.0</v>
       </c>
       <c r="F11">
         <v>36296704860.0</v>
       </c>
       <c r="G11"/>
       <c r="H11">
         <v>7824217590.0</v>
       </c>
       <c r="I11">
         <v>43575738230.0</v>
       </c>
       <c r="J11">
         <v>3025424350.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>22</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>8752375463.0</v>
+      </c>
       <c r="C12">
         <v>34452641000.0</v>
       </c>
       <c r="D12">
         <v>49374039000.0</v>
       </c>
       <c r="E12">
         <v>52906687000.0</v>
       </c>
       <c r="F12">
         <v>62521704859.0</v>
       </c>
       <c r="G12">
         <v>28924877871.0</v>
       </c>
       <c r="H12">
         <v>53224217592.0</v>
       </c>
       <c r="I12">
         <v>80575738232.0</v>
       </c>
       <c r="J12">
         <v>52575424346.0</v>
       </c>
       <c r="K12">
@@ -1921,51 +1926,51 @@
       <c r="G39">
         <v>62815356880.0</v>
       </c>
       <c r="H39">
         <v>3395252208.0</v>
       </c>
       <c r="I39">
         <v>3350765840.0</v>
       </c>
       <c r="J39">
         <v>32214148.0</v>
       </c>
       <c r="K39">
         <v>511000000.0</v>
       </c>
       <c r="L39"/>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
         <v>67393330000.0</v>
       </c>
       <c r="C40">
-        <v>74683218000.0</v>
+        <v>78064972520.0</v>
       </c>
       <c r="D40">
         <v>47767456000.0</v>
       </c>
       <c r="E40">
         <v>47249554000.0</v>
       </c>
       <c r="F40">
         <v>4879555486.0</v>
       </c>
       <c r="G40">
         <v>6125760340.0</v>
       </c>
       <c r="H40">
         <v>2298813329.0</v>
       </c>
       <c r="I40">
         <v>2642187642.0</v>
       </c>
       <c r="J40">
         <v>158085383.0</v>
       </c>
       <c r="K40">
         <v>465320386.0</v>
       </c>
@@ -2564,990 +2569,1014 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP62"/>
+  <dimension ref="A1:AQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
         <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G1" t="s">
         <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
+        <v>82</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
+        <v>85</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
+        <v>88</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AI1" t="s">
         <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AM1" t="s">
         <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP1" t="s">
         <v>10</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>7221907000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>-5467762000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>-9222876000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6888127629.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>38595275059.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30633776634.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23323138231.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16369345425.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29163921075.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23759937126.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15126577864.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20311460657.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>41001690209.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20744877755.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20246716393.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11345083516.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21535242832.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9231213480.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10673471429.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>20858121319.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24306605774.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6484990466.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7643291605.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6407256845.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>5196968506.0</v>
       </c>
-      <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
-    </row>
-    <row r="3" spans="1:42">
+      <c r="AQ2"/>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
+        <v>-1101035000.0</v>
+      </c>
+      <c r="C5">
         <v>-672111000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-636130000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1219077000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1024448000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-411949000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-751854000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-492546000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-484636000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-484635527.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-515176085.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1319627084.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1729747185.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1945883319.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1955944219.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1322676930.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-992895603.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1857701209.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2218711505.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2302708154.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>932795933.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2341856588.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-5738353490.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5214630071.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1627775108.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-758373399.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-122396034.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>246154600.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-954060946.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1640031217.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2979747000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1602280000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>507564060.0</v>
       </c>
-      <c r="AH5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI5"/>
       <c r="AJ5">
         <v>169797000.0</v>
       </c>
       <c r="AK5">
-        <v>-89974000.0</v>
+        <v>169797000.0</v>
       </c>
       <c r="AL5">
         <v>-89974000.0</v>
       </c>
-      <c r="AM5"/>
+      <c r="AM5">
+        <v>-89974000.0</v>
+      </c>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>13381940000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="M9">
         <v>13381940000.0</v>
       </c>
+      <c r="N9"/>
       <c r="O9">
         <v>13381940000.0</v>
       </c>
       <c r="P9">
         <v>13381940000.0</v>
       </c>
       <c r="Q9">
+        <v>13381940000.0</v>
+      </c>
+      <c r="R9">
         <v>13381942140.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>13381940000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>13382000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>13381940000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>13382000000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>13381942140.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>13081942140.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>10691383000.0</v>
+      </c>
+      <c r="C10">
         <v>5400924000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>134086895000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8887933000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8752375000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7282971000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13053270000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10184092000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7427641000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6243851957.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12372514488.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20141315600.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18454038994.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>27738112738.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>43139215688.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>27670886606.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>18516687364.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13336253187.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>25128557466.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11763200708.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>62521704859.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>33276128201.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>35034832886.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>23774800725.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>28924877871.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>39354194103.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>67106139890.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>44770779053.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>46224217592.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>41146893204.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>48313666554.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3361190000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>78575738232.0</v>
       </c>
-      <c r="AH10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI10"/>
       <c r="AJ10">
         <v>50687992719.0</v>
       </c>
       <c r="AK10">
-        <v>50575424346.0</v>
+        <v>50687992719.0</v>
       </c>
       <c r="AL10">
         <v>50575424346.0</v>
       </c>
-      <c r="AM10"/>
+      <c r="AM10">
+        <v>50575424346.0</v>
+      </c>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>65475903300.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>60862703900.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>18516687360.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>25129000000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>10691383000.0</v>
+      </c>
+      <c r="C12">
         <v>5400924000.0</v>
       </c>
-      <c r="C12"/>
       <c r="D12">
+        <v>14961895330.0</v>
+      </c>
+      <c r="E12">
         <v>8887933000.0</v>
       </c>
-      <c r="E12"/>
       <c r="F12">
+        <v>8752375463.0</v>
+      </c>
+      <c r="G12">
         <v>7282971000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13053270000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10184092000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>34452641000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>34452641059.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97497514488.0</v>
       </c>
       <c r="L12">
         <v>97497514488.0</v>
       </c>
       <c r="M12">
+        <v>97497514488.0</v>
+      </c>
+      <c r="N12">
         <v>49374038994.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>60498112738.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72629215688.0</v>
       </c>
       <c r="P12">
         <v>72629215688.0</v>
       </c>
       <c r="Q12">
+        <v>72629215688.0</v>
+      </c>
+      <c r="R12">
         <v>52906687364.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>48826253187.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>66768557466.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>56688200708.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>62521704859.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>33276128201.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>35034832886.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>23774800725.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>28924877871.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>39354194103.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>67106139890.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>44770779053.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>46224217592.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>41146893204.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>48313666554.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3361190000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>78575738232.0</v>
       </c>
-      <c r="AH12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI12"/>
       <c r="AJ12">
         <v>50687992719.0</v>
       </c>
       <c r="AK12">
-        <v>50575424346.0</v>
+        <v>50687992719.0</v>
       </c>
       <c r="AL12">
         <v>50575424346.0</v>
       </c>
-      <c r="AM12"/>
+      <c r="AM12">
+        <v>50575424346.0</v>
+      </c>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>100000000000.0</v>
       </c>
       <c r="C13">
         <v>100000000000.0</v>
       </c>
       <c r="D13">
         <v>100000000000.0</v>
       </c>
       <c r="E13">
         <v>100000000000.0</v>
       </c>
       <c r="F13">
         <v>100000000000.0</v>
       </c>
       <c r="G13">
         <v>100000000000.0</v>
       </c>
       <c r="H13">
         <v>100000000000.0</v>
       </c>
       <c r="I13">
@@ -3603,4802 +3632,4894 @@
       </c>
       <c r="Z13">
         <v>100000000000.0</v>
       </c>
       <c r="AA13">
         <v>100000000000.0</v>
       </c>
       <c r="AB13">
         <v>100000000000.0</v>
       </c>
       <c r="AC13">
         <v>100000000000.0</v>
       </c>
       <c r="AD13">
         <v>100000000000.0</v>
       </c>
       <c r="AE13">
         <v>100000000000.0</v>
       </c>
       <c r="AF13">
         <v>100000000000.0</v>
       </c>
       <c r="AG13">
         <v>100000000000.0</v>
       </c>
-      <c r="AH13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AI13"/>
       <c r="AJ13">
         <v>60000000000.0</v>
       </c>
       <c r="AK13">
         <v>60000000000.0</v>
       </c>
       <c r="AL13">
         <v>60000000000.0</v>
       </c>
-      <c r="AM13"/>
+      <c r="AM13">
+        <v>60000000000.0</v>
+      </c>
       <c r="AN13"/>
-      <c r="AO13">
-[...1 lines deleted...]
-      </c>
+      <c r="AO13"/>
       <c r="AP13">
         <v>60000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13">
+        <v>60000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
         <v>1000000000.0</v>
       </c>
       <c r="C14">
         <v>1000000000.0</v>
       </c>
       <c r="D14">
         <v>1000000000.0</v>
       </c>
       <c r="E14">
         <v>1000000000.0</v>
       </c>
       <c r="F14">
         <v>1000000000.0</v>
       </c>
       <c r="G14">
         <v>1000000000.0</v>
       </c>
       <c r="H14">
         <v>1000000000.0</v>
       </c>
       <c r="I14">
         <v>1000000000.0</v>
       </c>
       <c r="J14">
         <v>1000000000.0</v>
       </c>
       <c r="K14">
         <v>1000000000.0</v>
       </c>
       <c r="L14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="M14">
         <v>955963758.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="N14">
         <v>1000000000.0</v>
       </c>
       <c r="O14">
         <v>1000000000.0</v>
       </c>
       <c r="P14">
         <v>1000000000.0</v>
       </c>
       <c r="Q14">
         <v>1000000000.0</v>
       </c>
       <c r="R14">
         <v>1000000000.0</v>
       </c>
       <c r="S14">
         <v>1000000000.0</v>
       </c>
       <c r="T14">
         <v>1000000000.0</v>
       </c>
       <c r="U14">
         <v>1000000000.0</v>
       </c>
       <c r="V14">
         <v>1000000000.0</v>
       </c>
       <c r="W14">
         <v>1000000000.0</v>
       </c>
       <c r="X14">
         <v>1000000000.0</v>
       </c>
       <c r="Y14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="Z14">
         <v>665829200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="AA14">
         <v>1000000000.0</v>
       </c>
       <c r="AB14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AC14">
         <v>999929600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="AD14">
         <v>1000000000.0</v>
       </c>
       <c r="AE14">
         <v>1000000000.0</v>
       </c>
       <c r="AF14">
         <v>1000000000.0</v>
       </c>
       <c r="AG14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AH14">
         <v>2200000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>600000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="AJ14">
         <v>1000000000.0</v>
       </c>
       <c r="AK14">
-        <v>600000000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="AL14">
         <v>600000000.0</v>
       </c>
       <c r="AM14">
         <v>600000000.0</v>
       </c>
       <c r="AN14">
         <v>600000000.0</v>
       </c>
-      <c r="AO14"/>
+      <c r="AO14">
+        <v>600000000.0</v>
+      </c>
       <c r="AP14"/>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14"/>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
         <v>26</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>39945260000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18">
         <v>359001371.0</v>
       </c>
-      <c r="M18"/>
+      <c r="M18">
+        <v>359001371.0</v>
+      </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
-[...1 lines deleted...]
-      </c>
+      <c r="W18"/>
       <c r="X18">
         <v>2442907429.0</v>
       </c>
       <c r="Y18">
         <v>2442907429.0</v>
       </c>
       <c r="Z18">
+        <v>2442907429.0</v>
+      </c>
+      <c r="AA18">
         <v>1615585907.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>183160000.0</v>
+      </c>
+      <c r="C21">
         <v>225837000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>24900476000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>296571000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>370146000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>451106000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>532066000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>620526000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21487758000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>21487757671.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27320031910.0</v>
       </c>
       <c r="L21">
         <v>27320031910.0</v>
       </c>
       <c r="M21">
+        <v>27320031910.0</v>
+      </c>
+      <c r="N21">
         <v>21655179880.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>21492048971.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21695983162.0</v>
       </c>
       <c r="P21">
         <v>21695983162.0</v>
       </c>
       <c r="Q21">
+        <v>21695983162.0</v>
+      </c>
+      <c r="R21">
         <v>12334861635.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>15828209082.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>17642974746.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>15480652652.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16417946919.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>15482945545.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>14460356839.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13394393701.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13867259695.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>14638216165.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>12769849673.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6148827714.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4864677829.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3815016547.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2291992823.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2037360000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2227057322.0</v>
       </c>
-      <c r="AH21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI21"/>
       <c r="AJ21">
         <v>1551336768.0</v>
       </c>
       <c r="AK21">
-        <v>1248038585.0</v>
+        <v>1551336768.0</v>
       </c>
       <c r="AL21">
         <v>1248038585.0</v>
       </c>
-      <c r="AM21"/>
+      <c r="AM21">
+        <v>1248038585.0</v>
+      </c>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>228394700.0</v>
       </c>
-      <c r="AP21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
-[...1 lines deleted...]
-      </c>
+      <c r="K22"/>
       <c r="L22">
         <v>1030000.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="M22">
+        <v>1030000.0</v>
+      </c>
+      <c r="N22"/>
+      <c r="O22">
         <v>690000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>260000.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22"/>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>342203580000.0</v>
+      </c>
+      <c r="C23">
         <v>377559806000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>441373587000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>291149245000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>279764538000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>317541563000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>350829244000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>295116565000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>273007332000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>294624257541.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>317823833940.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>280958881404.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>261604942547.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>259854450103.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>276765291661.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>232783333522.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>218855958488.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>208636079526.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>226225614368.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>199656707907.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>239408270443.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>215305921160.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>110370321559.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>111386910242.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>114812644369.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>113652885198.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>226487877667.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>113883156941.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>113638079249.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>116316870091.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>117440301019.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>121396300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>114476051375.0</v>
       </c>
-      <c r="AH23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI23"/>
       <c r="AJ23">
         <v>61454317461.0</v>
       </c>
       <c r="AK23">
-        <v>62266942201.0</v>
+        <v>61454317461.0</v>
       </c>
       <c r="AL23">
         <v>62266942201.0</v>
       </c>
-      <c r="AM23"/>
+      <c r="AM23">
+        <v>62266942201.0</v>
+      </c>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
-    </row>
-    <row r="24" spans="1:42">
+      <c r="AQ23"/>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>23746439300.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>42182000000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>41278000000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>36391571460.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>41228218400.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
+      <c r="K25"/>
       <c r="L25">
         <v>0.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="M25">
         <v>0.0</v>
       </c>
+      <c r="N25"/>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
         <v>23746439300.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>0.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>42182000000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>41278000000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>36391571460.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>41228218400.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>71816228140.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>61502041254.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>61964751890.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>59705972990.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>62624733627.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>-10691383000.0</v>
+      </c>
+      <c r="C28">
         <v>-5400924000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-134086895000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8887933000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8752375000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7282971000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-13053270000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10184092000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7427641000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6243851957.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12372514488.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-20141315600.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-18454038994.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-27738112738.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-43139215688.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-27670886606.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-18516687364.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-13336253187.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-25128557466.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-11763200708.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-62521704859.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-33276128201.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-35034832886.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-23774800725.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-28924877871.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-39354194103.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-67106139890.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-44770779053.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-46224217592.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-41146893204.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-48313666554.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-3361190000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-78575738232.0</v>
       </c>
-      <c r="AH28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI28"/>
       <c r="AJ28">
         <v>-50687992719.0</v>
       </c>
       <c r="AK28">
-        <v>-50575424346.0</v>
+        <v>-50687992719.0</v>
       </c>
       <c r="AL28">
         <v>-50575424346.0</v>
       </c>
-      <c r="AM28"/>
+      <c r="AM28">
+        <v>-50575424346.0</v>
+      </c>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
-    </row>
-    <row r="29" spans="1:42">
+      <c r="AQ28"/>
+    </row>
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>75024853000.0</v>
+      </c>
+      <c r="C30">
         <v>73550928000.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
+      <c r="K30"/>
       <c r="L30">
         <v>55647205746.0</v>
       </c>
       <c r="M30">
+        <v>55647205746.0</v>
+      </c>
+      <c r="N30">
         <v>46466696809.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>46479504389.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43231128156.0</v>
       </c>
       <c r="P30">
         <v>43231128156.0</v>
       </c>
       <c r="Q30">
+        <v>43231128156.0</v>
+      </c>
+      <c r="R30">
         <v>19994710809.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16881160994.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>19589385800.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>22080726954.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>27223823402.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>30509050203.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23537193680.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>19784713088.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12227108796.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9424263891.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17753933496.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8042479973.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7303807105.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6704056179.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-    </row>
-    <row r="31" spans="1:42">
+      <c r="AQ30"/>
+    </row>
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31">
         <v>118912775719.0</v>
       </c>
       <c r="M31">
+        <v>118912775719.0</v>
+      </c>
+      <c r="N31">
         <v>115424214359.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>117182010352.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117222885418.0</v>
       </c>
       <c r="P31">
         <v>117222885418.0</v>
       </c>
       <c r="Q31">
+        <v>117222885418.0</v>
+      </c>
+      <c r="R31">
         <v>115670406790.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>114546652120.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>110830365568.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>111214613810.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>115896381902.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>113112752221.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>109910683661.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>110031038755.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>113491168582.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>110778001438.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>113638394633.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>112131247074.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>112485665210.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>114770674907.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-    </row>
-    <row r="32" spans="1:42">
+      <c r="AQ31"/>
+    </row>
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
-    </row>
-    <row r="33" spans="1:42">
+      <c r="AQ32"/>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>256487344000.0</v>
+      </c>
+      <c r="C33">
         <v>298607954000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>441373587000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>282261312000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>306175510000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>154726055000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>192930067000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>127296141000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>139972215000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>165676092029.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>201074565998.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>151979917530.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>113141113621.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>105216578737.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>105051876140.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>94871829883.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>97813985970.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>104394513407.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>104933847799.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>104530530124.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>176886565584.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>182029792959.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>187533455214.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>170445917351.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>169107460886.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>171673584175.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>159381737777.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>134735197047.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>132790333833.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>132701138148.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>126219500895.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>164322930000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>87691664753.0</v>
       </c>
-      <c r="AH33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI33"/>
       <c r="AJ33">
         <v>45648373349.0</v>
       </c>
       <c r="AK33">
-        <v>20247011352.0</v>
+        <v>45648373349.0</v>
       </c>
       <c r="AL33">
         <v>20247011352.0</v>
       </c>
-      <c r="AM33"/>
+      <c r="AM33">
+        <v>20247011352.0</v>
+      </c>
       <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
-    </row>
-    <row r="34" spans="1:42">
+      <c r="AQ33"/>
+    </row>
+    <row r="34" spans="1:43">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-    </row>
-    <row r="35" spans="1:42">
+      <c r="AQ34"/>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>216339542000.0</v>
+      </c>
+      <c r="C35">
         <v>249324629000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>315470821000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>201272596000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>183679946000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>121233434000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>136199720000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>90948124000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>87059160000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>94324000510.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>104165054949.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>80058908652.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>73996099557.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>78450746290.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>82109339226.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>47984720112.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>40035931690.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>61230171192.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>64885849877.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>60724420566.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>63385301426.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>57961378213.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>44868178064.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
-    </row>
-    <row r="36" spans="1:42">
+      <c r="AQ35"/>
+    </row>
+    <row r="36" spans="1:43">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>92182304000.0</v>
+      </c>
+      <c r="C36">
         <v>107857583000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>403717750000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>268198149000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>292112650000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>140700285000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>179263170000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>112823005000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>26873527000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>56048054278.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>41872210210.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>41665865471.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-22053500912.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>62435289546.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-29084681853.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-25157426661.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-28748851011.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-30512347679.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-40844819373.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-43545283246.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>151953826587.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>157452539527.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>166210120270.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>150132455425.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>153685798060.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>155459530211.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>144998824235.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>126888227111.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>126147424696.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>126980419395.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>121897063303.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>162285570000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>84637709655.0</v>
       </c>
-      <c r="AH36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI36"/>
       <c r="AJ36">
         <v>43202017919.0</v>
       </c>
       <c r="AK36">
-        <v>18012003751.0</v>
+        <v>43202017919.0</v>
       </c>
       <c r="AL36">
         <v>18012003751.0</v>
       </c>
-      <c r="AM36"/>
+      <c r="AM36">
+        <v>18012003751.0</v>
+      </c>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
-    </row>
-    <row r="37" spans="1:42">
+      <c r="AQ36"/>
+    </row>
+    <row r="37" spans="1:43">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
-    </row>
-    <row r="38" spans="1:42">
+      <c r="AQ37"/>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" t="s">
         <v>48</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>377559806000.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>279764538000.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>965503366.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3647479143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="O38">
         <v>1.0</v>
       </c>
       <c r="P38">
+        <v>1.0</v>
+      </c>
+      <c r="Q38">
         <v>24015061032.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R38">
         <v>0.0</v>
       </c>
       <c r="S38">
+        <v>0.0</v>
+      </c>
+      <c r="T38">
         <v>24112768043.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>23278430853.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>23320112951.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>23332458711.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>25817392239.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>25859712337.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>21204254329.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>24663154010.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>23091245209.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>12389724310.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>17423698773.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>12462033240.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2916778300.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2627650000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>51713500.0</v>
       </c>
-      <c r="AH38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI38"/>
       <c r="AJ38">
         <v>4217269300.0</v>
       </c>
       <c r="AK38">
-        <v>52394500.0</v>
+        <v>4217269300.0</v>
       </c>
       <c r="AL38">
         <v>52394500.0</v>
       </c>
-      <c r="AM38"/>
+      <c r="AM38">
+        <v>52394500.0</v>
+      </c>
       <c r="AN38"/>
-      <c r="AO38">
+      <c r="AO38"/>
+      <c r="AP38">
         <v>511174000.0</v>
       </c>
-      <c r="AP38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:42">
+      <c r="AQ38"/>
+    </row>
+    <row r="39" spans="1:43">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>150265453000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>155532538000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>144845908000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>157636332000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>98582476000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>128948165512.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1071859394.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1672988367.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>150029525814.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>161018796775.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>178380260484.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>142744188019.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>124711819993.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>111289416725.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7268195179.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2488775353.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>42513247925.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>47518019273.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>53196929329.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>41765482701.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>48380983645.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>49430136321.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>505100097.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>42349215910.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>67173451.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2679311002.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2910068770.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1323769392.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>45024998.0</v>
       </c>
-      <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
-    </row>
-    <row r="40" spans="1:42">
+      <c r="AQ39"/>
+    </row>
+    <row r="40" spans="1:43">
       <c r="A40" t="s">
         <v>50</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-39945260000.0</v>
+      </c>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>67393329000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>73244814000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>85495888000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>87589769000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>74683218000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>71463942086.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>54509822374.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>52294208124.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>47767456462.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>47753992948.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>48169484805.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>45607613023.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>47249553228.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>12512702989.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>9472616146.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6913207624.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>19063042954.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>9741147353.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>19450097074.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>8667932229.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>14685841182.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>20914412375.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>24593597365.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>918507637.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>625034012.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>670335177.0</v>
       </c>
-      <c r="AE40"/>
-      <c r="AF40">
+      <c r="AF40"/>
+      <c r="AG40">
         <v>-314688506.0</v>
       </c>
-      <c r="AG40"/>
       <c r="AH40"/>
       <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40"/>
       <c r="AN40"/>
       <c r="AO40"/>
       <c r="AP40"/>
-    </row>
-    <row r="41" spans="1:42">
+      <c r="AQ40"/>
+    </row>
+    <row r="41" spans="1:43">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41">
         <v>142525449271.0</v>
       </c>
       <c r="M41">
+        <v>142525449271.0</v>
+      </c>
+      <c r="N41">
         <v>128604014403.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>122114320159.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118847648172.0</v>
       </c>
       <c r="P41">
         <v>118847648172.0</v>
       </c>
       <c r="Q41">
+        <v>118847648172.0</v>
+      </c>
+      <c r="R41">
         <v>64822847427.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>91360097478.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>99210069313.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>87267631920.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>82993667828.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>79473825764.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>71212626635.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>64934662125.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>57860381777.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>55602359386.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>60971587605.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>58219321056.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>57108146559.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>50453569238.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>9974075500.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>6647470000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>11495185800.0</v>
       </c>
-      <c r="AH41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI41"/>
       <c r="AJ41">
         <v>12657676600.0</v>
       </c>
       <c r="AK41">
-        <v>2082114800.0</v>
+        <v>12657676600.0</v>
       </c>
       <c r="AL41">
         <v>2082114800.0</v>
       </c>
-      <c r="AM41"/>
+      <c r="AM41">
+        <v>2082114800.0</v>
+      </c>
       <c r="AN41"/>
-      <c r="AO41">
+      <c r="AO41"/>
+      <c r="AP41">
         <v>2269807200.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>216369300.0</v>
       </c>
     </row>
-    <row r="42" spans="1:42">
+    <row r="42" spans="1:43">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
         <v>13381942000.0</v>
       </c>
       <c r="C42">
         <v>13381942000.0</v>
       </c>
       <c r="D42">
         <v>13381942000.0</v>
       </c>
       <c r="E42">
         <v>13381942000.0</v>
       </c>
       <c r="F42">
         <v>13381942000.0</v>
       </c>
       <c r="G42">
         <v>13381942000.0</v>
       </c>
       <c r="H42">
-        <v>13381942000.0</v>
+        <v>26763884138.0</v>
       </c>
       <c r="I42">
         <v>13381942000.0</v>
       </c>
       <c r="J42">
-        <v>13677741721.0</v>
+        <v>13381942000.0</v>
       </c>
       <c r="K42">
+        <v>27059683859.0</v>
+      </c>
+      <c r="L42">
         <v>13381942138.0</v>
       </c>
-      <c r="L42">
-[...1 lines deleted...]
-      </c>
       <c r="M42">
-        <v>13381942138.0</v>
+        <v>26763884275.0</v>
       </c>
       <c r="N42">
         <v>13381942138.0</v>
       </c>
       <c r="O42">
         <v>13381942138.0</v>
       </c>
       <c r="P42">
         <v>13381942138.0</v>
       </c>
       <c r="Q42">
         <v>13381942138.0</v>
       </c>
       <c r="R42">
-        <v>13381942139.0</v>
+        <v>13381942138.0</v>
       </c>
       <c r="S42">
-        <v>13381942138.0</v>
+        <v>26763884277.0</v>
       </c>
       <c r="T42">
         <v>13381942138.0</v>
       </c>
       <c r="U42">
-        <v>13381942139.0</v>
+        <v>13381942138.0</v>
       </c>
       <c r="V42">
         <v>13381942139.0</v>
       </c>
       <c r="W42">
-        <v>13381942138.0</v>
+        <v>13381942139.0</v>
       </c>
       <c r="X42">
         <v>13381942138.0</v>
       </c>
       <c r="Y42">
+        <v>13381942138.0</v>
+      </c>
+      <c r="Z42">
         <v>-1627775108.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>13081942139.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>13081942137.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>228877000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>13081942138.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13081942139.0</v>
       </c>
       <c r="AE42">
         <v>13081942139.0</v>
       </c>
       <c r="AF42">
+        <v>13081942139.0</v>
+      </c>
+      <c r="AG42">
         <v>13081941994.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>13081942139.0</v>
       </c>
-      <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
-    </row>
-    <row r="43" spans="1:42">
+      <c r="AQ42"/>
+    </row>
+    <row r="43" spans="1:43">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
-    </row>
-    <row r="44" spans="1:42">
+      <c r="AQ43"/>
+    </row>
+    <row r="44" spans="1:43">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
-    </row>
-    <row r="45" spans="1:42">
+      <c r="AQ44"/>
+    </row>
+    <row r="45" spans="1:43">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-    </row>
-    <row r="46" spans="1:42">
+      <c r="AQ45"/>
+    </row>
+    <row r="46" spans="1:43">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>12733245000.0</v>
+      </c>
+      <c r="C46">
         <v>12627531000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>12755361000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12910870000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>12836993000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>12887040000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12979274000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>13164987000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>13250496000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>13250495756.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>12446198296.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>12636210112.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>12737291111.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>7600538831.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7670605084.0</v>
       </c>
       <c r="P46">
         <v>7670605084.0</v>
       </c>
       <c r="Q46">
+        <v>7670605084.0</v>
+      </c>
+      <c r="R46">
         <v>7872973195.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>7997433699.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>8230186739.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>8405158545.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>8514792078.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>8640958887.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>6862978105.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>6919068225.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1554403131.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1575837799.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1613063869.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1698142222.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1778231308.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1905702206.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2030444769.0</v>
       </c>
-      <c r="AF46"/>
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46">
         <v>826897776.0</v>
       </c>
-      <c r="AH46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI46"/>
       <c r="AJ46">
         <v>895018662.0</v>
       </c>
       <c r="AK46">
-        <v>986969016.0</v>
+        <v>895018662.0</v>
       </c>
       <c r="AL46">
         <v>986969016.0</v>
       </c>
-      <c r="AM46"/>
+      <c r="AM46">
+        <v>986969016.0</v>
+      </c>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-    </row>
-    <row r="47" spans="1:42">
+      <c r="AQ46"/>
+    </row>
+    <row r="47" spans="1:43">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
-[...1 lines deleted...]
-      </c>
+      <c r="K47"/>
       <c r="L47">
         <v>12446198296.0</v>
       </c>
       <c r="M47">
+        <v>12446198296.0</v>
+      </c>
+      <c r="N47">
         <v>12737291111.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>7600538831.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7670605084.0</v>
       </c>
       <c r="P47">
         <v>7670605084.0</v>
       </c>
       <c r="Q47">
+        <v>7670605084.0</v>
+      </c>
+      <c r="R47">
         <v>7872973195.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>7997433699.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>8230186740.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8405158545.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>8514792078.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>8640958887.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>6863000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>6919068225.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1554403131.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1575837799.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1613063869.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1698142220.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1778231308.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1905702206.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2030444800.0</v>
       </c>
-      <c r="AF47"/>
-      <c r="AG47">
+      <c r="AG47"/>
+      <c r="AH47">
         <v>826897800.0</v>
       </c>
-      <c r="AH47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI47"/>
       <c r="AJ47">
         <v>895018700.0</v>
       </c>
       <c r="AK47">
-        <v>986969000.0</v>
+        <v>895018700.0</v>
       </c>
       <c r="AL47">
         <v>986969000.0</v>
       </c>
-      <c r="AM47"/>
+      <c r="AM47">
+        <v>986969000.0</v>
+      </c>
       <c r="AN47"/>
-      <c r="AO47">
+      <c r="AO47"/>
+      <c r="AP47">
         <v>218755400.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>31725000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:42">
+    <row r="48" spans="1:43">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>13583130000.0</v>
+      </c>
+      <c r="C48">
         <v>15525345000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>13156954000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>11562058000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>10138070000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>10093322000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>8739031000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>8526328000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>7309145000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>8392628237.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>7012984786.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>5799748699.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>4782219592.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>5745951533.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>5796887499.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2598309136.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3281360255.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-692991228.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-332865065.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>135379826.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1997561358.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2085901778.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2329524337.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2185215963.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1944234510.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>66018772.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2469515528.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>11222170.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>693674099.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>534938208.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1162951592.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1829798006.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>140773780.0</v>
       </c>
-      <c r="AH48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI48"/>
       <c r="AJ48">
         <v>929776898.0</v>
       </c>
       <c r="AK48">
-        <v>2041513697.0</v>
+        <v>929776898.0</v>
       </c>
       <c r="AL48">
         <v>2041513697.0</v>
       </c>
-      <c r="AM48"/>
+      <c r="AM48">
+        <v>2041513697.0</v>
+      </c>
       <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
-    </row>
-    <row r="49" spans="1:42">
+      <c r="AQ48"/>
+    </row>
+    <row r="49" spans="1:43">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
-    </row>
-    <row r="50" spans="1:42">
+      <c r="AQ49"/>
+    </row>
+    <row r="50" spans="1:43">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-    </row>
-    <row r="51" spans="1:42">
+      <c r="AQ50"/>
+    </row>
+    <row r="51" spans="1:43">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>49877136860.0</v>
       </c>
-      <c r="Z51"/>
       <c r="AA51"/>
-      <c r="AB51">
+      <c r="AB51"/>
+      <c r="AC51">
         <v>55299956730.0</v>
       </c>
-      <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-    </row>
-    <row r="52" spans="1:42">
+      <c r="AQ51"/>
+    </row>
+    <row r="52" spans="1:43">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>23044250000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>21878930000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>46495150000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>45510860000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>44577020000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>22867431770.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>35068630000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>45576000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>33858500000.0</v>
       </c>
-      <c r="U52"/>
       <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>13548000000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>13485565400.0</v>
       </c>
-      <c r="Z52"/>
       <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>14071738330.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-    </row>
-    <row r="53" spans="1:42">
+      <c r="AQ52"/>
+    </row>
+    <row r="53" spans="1:43">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>27025000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>28208789102.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>85125000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>77356198888.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>50418441542.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>45935780937.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>49783771608.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>36912045021.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>52674605505.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>53902884502.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>51109341178.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>47380000000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>5908000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>4000000000.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
-    </row>
-    <row r="54" spans="1:42">
+      <c r="AQ53"/>
+    </row>
+    <row r="54" spans="1:43">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
-    </row>
-    <row r="55" spans="1:42">
+      <c r="AQ54"/>
+    </row>
+    <row r="55" spans="1:43">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>342203580000.0</v>
+      </c>
+      <c r="C55">
         <v>377559806000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>441373587000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>291149245000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>279764538000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>317541563000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>350829244000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>295116565000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>273007332000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>294624257541.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>317823833940.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>270734152896.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>261604942547.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>259854450104.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>276765291661.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>232783333524.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>218855958488.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>208636079526.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>226225614367.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>199656707907.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>239408270443.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>215305921160.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>222568288100.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>194220718076.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>198032338760.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>211027778278.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>226487877667.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>179505976100.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>179014551425.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>173848031352.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>174533167449.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>167684120000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>166267402985.0</v>
       </c>
-      <c r="AH55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI55"/>
       <c r="AJ55">
         <v>96336366068.0</v>
       </c>
       <c r="AK55">
-        <v>70822435698.0</v>
+        <v>96336366068.0</v>
       </c>
       <c r="AL55">
         <v>70822435698.0</v>
       </c>
-      <c r="AM55"/>
+      <c r="AM55">
+        <v>70822435698.0</v>
+      </c>
       <c r="AN55"/>
-      <c r="AO55">
+      <c r="AO55"/>
+      <c r="AP55">
         <v>66597647900.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>60894428900.0</v>
       </c>
     </row>
-    <row r="56" spans="1:42">
+    <row r="56" spans="1:43">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>85716236000.0</v>
+      </c>
+      <c r="C56">
         <v>78951852000.0</v>
       </c>
-      <c r="C56"/>
       <c r="D56">
+        <v>86265591879.0</v>
+      </c>
+      <c r="E56">
         <v>8887933000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>150265453000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>162815508000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>157899177000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>167820424000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>133035117000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>128948165512.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>116749267941.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>118754235366.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>148463828926.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>154637871366.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>171713415520.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>137911503641.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>121041972518.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>104241566118.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>121291766568.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>95126177783.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>62521704859.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>33276128201.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>35034832886.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>23774800725.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>85559311742.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>39354194103.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>67106139890.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>97304529964.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>46224217592.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>41146893204.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>48313666554.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3361190000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>78575738232.0</v>
       </c>
-      <c r="AH56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI56"/>
       <c r="AJ56">
         <v>50687992719.0</v>
       </c>
       <c r="AK56">
-        <v>50575424346.0</v>
+        <v>50687992719.0</v>
       </c>
       <c r="AL56">
         <v>50575424346.0</v>
       </c>
-      <c r="AM56"/>
+      <c r="AM56">
+        <v>50575424346.0</v>
+      </c>
       <c r="AN56"/>
       <c r="AO56"/>
       <c r="AP56"/>
-    </row>
-    <row r="57" spans="1:42">
+      <c r="AQ56"/>
+    </row>
+    <row r="57" spans="1:43">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
-      <c r="E57">
+      <c r="E57"/>
+      <c r="F57">
         <v>67393329000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>73244814000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>93260405000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>82752717000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>65741721000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>78714522600.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>93779028151.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>83037909000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>71174428445.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>64221693461.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>77433067017.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>70141039065.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>63149620008.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>32859256214.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>50509398923.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>27717673530.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>792543838.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>12910665453.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>397208574.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1034382212.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>26473555440.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1263297686.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1187025292.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>7947336131.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>816523958.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1059958527.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>215660289.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4882280000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>745771396.0</v>
       </c>
-      <c r="AH57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI57"/>
       <c r="AJ57">
         <v>354743563.0</v>
       </c>
       <c r="AK57">
-        <v>315402504.0</v>
+        <v>354743563.0</v>
       </c>
       <c r="AL57">
         <v>315402504.0</v>
       </c>
-      <c r="AM57"/>
+      <c r="AM57">
+        <v>315402504.0</v>
+      </c>
       <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
-    </row>
-    <row r="58" spans="1:42">
+      <c r="AQ57"/>
+    </row>
+    <row r="58" spans="1:43">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>216339542000.0</v>
+      </c>
+      <c r="C58">
         <v>249324629000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>315470821000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>167424321000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>157268974000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>194478248000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>229460125000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>173700841000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>152800881000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>173038523110.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>197944083101.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>163096817652.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>145170528002.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>142672439751.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>159542406243.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>118125759178.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>103185551698.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>94089427406.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>115395248800.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>88442094097.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>90296753976.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>70872043666.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>397208574.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1034382212.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>84333937220.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1263297686.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>81975964190.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>66166657190.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>816523958.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1059958527.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>215660289.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4882280000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>745771396.0</v>
       </c>
-      <c r="AH58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI58"/>
       <c r="AJ58">
         <v>354743563.0</v>
       </c>
       <c r="AK58">
-        <v>315402504.0</v>
+        <v>354743563.0</v>
       </c>
       <c r="AL58">
         <v>315402504.0</v>
       </c>
-      <c r="AM58"/>
+      <c r="AM58">
+        <v>315402504.0</v>
+      </c>
       <c r="AN58"/>
-      <c r="AO58">
+      <c r="AO58"/>
+      <c r="AP58">
         <v>3429186300.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>216369300.0</v>
       </c>
     </row>
-    <row r="59" spans="1:42">
+    <row r="59" spans="1:43">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
-    </row>
-    <row r="60" spans="1:42">
+      <c r="AQ59"/>
+    </row>
+    <row r="60" spans="1:43">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>125864037000.0</v>
+      </c>
+      <c r="C60">
         <v>128235176000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>125902766000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>123724924000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>122495564000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>123063315000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>121369119000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>121415724000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>120206451000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>121585734431.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>119879750839.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>117862063752.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>116434414545.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>117182010352.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>117222885418.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>114657574344.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>115670406790.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>114546652120.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>110830365568.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>111214613810.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>116312299430.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>113125987329.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>109973112985.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>110352528030.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>113698401540.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>112389587512.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>115429061631.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>113339318910.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>112821555291.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>115256911564.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>117224640730.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>116514020000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>113730279979.0</v>
       </c>
-      <c r="AH60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI60"/>
       <c r="AJ60">
         <v>61099573898.0</v>
       </c>
       <c r="AK60">
-        <v>61951539697.0</v>
+        <v>61099573898.0</v>
       </c>
       <c r="AL60">
         <v>61951539697.0</v>
       </c>
-      <c r="AM60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM60">
+        <v>61951539697.0</v>
+      </c>
+      <c r="AN60"/>
       <c r="AO60">
         <v>63168461600.0</v>
       </c>
       <c r="AP60">
+        <v>63168461600.0</v>
+      </c>
+      <c r="AQ60">
         <v>60678059600.0</v>
       </c>
     </row>
-    <row r="61" spans="1:42">
+    <row r="61" spans="1:43">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-    </row>
-    <row r="62" spans="1:42">
+      <c r="AQ61"/>
+    </row>
+    <row r="62" spans="1:43">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
+      <c r="AQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-2049484000.0</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>5368425387.0</v>
       </c>
       <c r="I2">
         <v>2739437693.0</v>
       </c>
       <c r="J2">
         <v>1370574574.0</v>
       </c>
       <c r="K2">
         <v>507971117.0</v>
       </c>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>105</v>
+      </c>
+      <c r="B3">
+        <v>1324131000.0</v>
+      </c>
       <c r="C3">
-        <v>-4530731000.0</v>
+        <v>1346046000.0</v>
       </c>
       <c r="D3">
         <v>1460253581.0</v>
       </c>
       <c r="E3">
         <v>1010124000.0</v>
       </c>
       <c r="F3">
         <v>822368457.0</v>
       </c>
       <c r="G3">
         <v>584126000.0</v>
       </c>
       <c r="H3">
         <v>469395604.0</v>
       </c>
       <c r="I3">
         <v>240771147.0</v>
       </c>
       <c r="J3">
         <v>182332357.0</v>
       </c>
       <c r="K3">
-        <v>-2221303519.0</v>
+        <v>20197627.0</v>
       </c>
       <c r="L3">
-        <v>-1539796802.0</v>
+        <v>1620000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>107</v>
+      </c>
+      <c r="B5">
+        <v>3842358000.0</v>
+      </c>
       <c r="C5">
         <v>3603781000.0</v>
       </c>
       <c r="D5">
         <v>2146932517.0</v>
       </c>
       <c r="E5">
         <v>1936951000.0</v>
       </c>
       <c r="F5">
         <v>269466899.0</v>
       </c>
       <c r="G5">
         <v>1267105000.0</v>
       </c>
       <c r="H5">
         <v>595876564.0</v>
       </c>
       <c r="I5">
         <v>-1816709448.0</v>
       </c>
       <c r="J5">
         <v>185234065.0</v>
       </c>
       <c r="K5">
         <v>2552196014.0</v>
       </c>
       <c r="L5">
         <v>1669069810.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
-        <v>3842358000.0</v>
+        <v>5166489000.0</v>
       </c>
       <c r="C6">
-        <v>-926950000.0</v>
+        <v>4949827000.0</v>
       </c>
       <c r="D6">
         <v>3607186098.0</v>
       </c>
       <c r="E6">
         <v>2947075000.0</v>
       </c>
       <c r="F6">
         <v>1091835356.0</v>
       </c>
       <c r="G6">
         <v>1851231000.0</v>
       </c>
       <c r="H6">
         <v>1065272168.0</v>
       </c>
       <c r="I6">
         <v>-1575938301.0</v>
       </c>
       <c r="J6">
         <v>367566422.0</v>
       </c>
       <c r="K6">
-        <v>330892495.0</v>
+        <v>2572393641.0</v>
       </c>
       <c r="L6">
-        <v>129273008.0</v>
+        <v>1670689810.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
         <v>79469622000.0</v>
       </c>
       <c r="C9">
         <v>72644896000.0</v>
       </c>
       <c r="D9">
         <v>48830815579.0</v>
       </c>
       <c r="E9">
         <v>53023796000.0</v>
       </c>
       <c r="F9">
         <v>44417613444.0</v>
       </c>
       <c r="G9">
         <v>30941936000.0</v>
       </c>
       <c r="H9">
         <v>14793287169.0</v>
       </c>
       <c r="I9">
         <v>8023014972.0</v>
       </c>
       <c r="J9">
         <v>6499002907.0</v>
       </c>
       <c r="K9">
         <v>6062438968.0</v>
       </c>
       <c r="L9">
         <v>1941463603.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
         <v>3842358000.0</v>
       </c>
       <c r="C10">
         <v>3603781000.0</v>
       </c>
       <c r="D10">
         <v>2146932511.0</v>
       </c>
       <c r="E10">
         <v>1936951000.0</v>
       </c>
       <c r="F10">
         <v>269466894.0</v>
       </c>
       <c r="G10">
         <v>1267105000.0</v>
       </c>
       <c r="H10">
         <v>581699633.0</v>
       </c>
       <c r="I10">
         <v>-1816709448.0</v>
       </c>
       <c r="J10">
         <v>181436713.0</v>
       </c>
       <c r="K10">
         <v>2552196014.0</v>
       </c>
       <c r="L10">
         <v>1669069810.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11">
         <v>1013433000.0</v>
       </c>
       <c r="C11">
         <v>1076856000.0</v>
       </c>
       <c r="D11">
         <v>646073175.0</v>
       </c>
       <c r="E11">
         <v>653152000.0</v>
       </c>
       <c r="F11">
         <v>216140045.0</v>
       </c>
       <c r="G11">
         <v>16544000.0</v>
       </c>
       <c r="H11">
         <v>28799314.0</v>
       </c>
       <c r="I11">
         <v>84030469.0</v>
       </c>
       <c r="J11">
         <v>33339954.0</v>
       </c>
       <c r="K11">
         <v>61794025.0</v>
       </c>
       <c r="L11">
         <v>41726746.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>0.0</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>14176931.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>3797353.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13">
         <v>5430038540.0</v>
       </c>
       <c r="C13">
         <v>6352280450.0</v>
       </c>
       <c r="D13">
         <v>9812087410.0</v>
       </c>
       <c r="E13">
         <v>8176837920.0</v>
       </c>
       <c r="F13">
         <v>7990944170.0</v>
       </c>
       <c r="G13">
         <v>8411257410.0</v>
       </c>
       <c r="H13">
         <v>9033424430.0</v>
       </c>
       <c r="I13">
         <v>3642643130.0</v>
       </c>
       <c r="J13">
         <v>3165007480.0</v>
       </c>
       <c r="K13">
         <v>4013650100.0</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
         <v>2828925000.0</v>
       </c>
       <c r="C15">
         <v>2526925000.0</v>
       </c>
       <c r="D15">
         <v>1500859337.0</v>
       </c>
       <c r="E15">
         <v>1283799000.0</v>
       </c>
       <c r="F15">
         <v>53326848.0</v>
       </c>
       <c r="G15">
         <v>1250560000.0</v>
       </c>
       <c r="H15">
         <v>552900319.0</v>
       </c>
       <c r="I15">
         <v>-1900739917.0</v>
       </c>
       <c r="J15">
         <v>148096759.0</v>
       </c>
       <c r="K15">
         <v>2490401989.0</v>
       </c>
       <c r="L15">
         <v>1627343064.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16">
         <v>2828925060.0</v>
       </c>
       <c r="C16">
         <v>2526924910.0</v>
       </c>
       <c r="D16">
         <v>1500859337.0</v>
       </c>
       <c r="E16">
         <v>1283798897.0</v>
       </c>
       <c r="F16">
         <v>53326848.0</v>
       </c>
       <c r="G16">
         <v>1250560411.0</v>
       </c>
       <c r="H16">
         <v>552900319.0</v>
       </c>
       <c r="I16">
         <v>-1900739917.0</v>
       </c>
       <c r="J16">
         <v>148096759.0</v>
       </c>
       <c r="K16">
         <v>2490401990.0</v>
       </c>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>552900319.0</v>
       </c>
       <c r="I17">
         <v>-1900739917.0</v>
       </c>
       <c r="J17">
         <v>148096759.0</v>
       </c>
       <c r="K17">
         <v>2490401989.0</v>
       </c>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
         <v>4637945000.0</v>
       </c>
       <c r="C21">
         <v>5273440000.0</v>
       </c>
       <c r="D21">
         <v>2834477234.0</v>
       </c>
       <c r="E21">
         <v>1836489000.0</v>
       </c>
       <c r="F21">
         <v>190823638.0</v>
       </c>
       <c r="G21">
         <v>1179855000.0</v>
       </c>
       <c r="H21">
         <v>250853121.0</v>
       </c>
       <c r="I21">
         <v>-1905086993.0</v>
       </c>
       <c r="J21">
         <v>-441278757.0</v>
       </c>
       <c r="K21">
         <v>2221303519.0</v>
       </c>
       <c r="L21">
         <v>1539796802.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23">
         <v>74831678000.0</v>
       </c>
       <c r="C23">
         <v>67371457000.0</v>
       </c>
       <c r="D23">
         <v>45436271685.0</v>
       </c>
       <c r="E23">
         <v>51086845000.0</v>
       </c>
       <c r="F23">
         <v>44148146551.0</v>
       </c>
       <c r="G23">
         <v>29674832000.0</v>
       </c>
       <c r="H23">
         <v>14197410605.0</v>
       </c>
       <c r="I23">
         <v>9839724420.0</v>
       </c>
       <c r="J23">
         <v>6313768841.0</v>
       </c>
       <c r="K23">
         <v>3510242954.0</v>
       </c>
       <c r="L23">
         <v>272393792.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27">
         <v>7071746000.0</v>
       </c>
       <c r="C27">
         <v>5205556000.0</v>
       </c>
       <c r="D27">
         <v>3312175395.0</v>
       </c>
       <c r="E27">
         <v>3024672000.0</v>
       </c>
       <c r="F27">
         <v>2548596105.0</v>
       </c>
       <c r="G27">
         <v>2184420000.0</v>
       </c>
       <c r="H27">
         <v>1179470150.0</v>
       </c>
       <c r="I27">
         <v>593871312.0</v>
       </c>
       <c r="J27">
         <v>120943169.0</v>
       </c>
       <c r="K27">
         <v>262448199.0</v>
       </c>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28">
         <v>26064009000.0</v>
       </c>
       <c r="C28">
         <v>20900278000.0</v>
       </c>
       <c r="D28">
         <v>19364981709.0</v>
       </c>
       <c r="E28">
         <v>17535855000.0</v>
       </c>
       <c r="F28">
         <v>14908381578.0</v>
       </c>
       <c r="G28">
         <v>14892716000.0</v>
       </c>
       <c r="H28">
         <v>10098674526.0</v>
       </c>
       <c r="I28">
         <v>6873278338.0</v>
       </c>
       <c r="J28">
         <v>5197711345.0</v>
       </c>
       <c r="K28">
         <v>3041228244.0</v>
       </c>
       <c r="L28">
         <v>401666801.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
         <v>1013433420.0</v>
       </c>
       <c r="C29">
         <v>1076856030.0</v>
       </c>
       <c r="D29">
         <v>592399860.0</v>
       </c>
       <c r="E29">
         <v>604728040.0</v>
       </c>
       <c r="F29">
         <v>209403370.0</v>
       </c>
       <c r="G29">
         <v>-15133510.0</v>
       </c>
       <c r="H29">
         <v>28799310.0</v>
       </c>
       <c r="I29">
         <v>84030470.0</v>
       </c>
       <c r="J29">
         <v>33339950.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
         <v>74831678000.0</v>
       </c>
       <c r="C30">
         <v>64015197000.0</v>
       </c>
       <c r="D30">
         <v>45436271685.0</v>
       </c>
       <c r="E30">
         <v>51086845000.0</v>
       </c>
       <c r="F30">
         <v>44148146551.0</v>
       </c>
       <c r="G30">
         <v>29674832000.0</v>
       </c>
       <c r="H30">
         <v>14197410605.0</v>
       </c>
       <c r="I30">
         <v>9839724420.0</v>
       </c>
       <c r="J30">
         <v>6313768841.0</v>
       </c>
       <c r="K30">
         <v>3510242954.0</v>
       </c>
       <c r="L30">
         <v>272393792.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31">
         <v>-795586000.0</v>
       </c>
       <c r="C31">
         <v>-1669659000.0</v>
       </c>
       <c r="D31">
         <v>-687544723.0</v>
       </c>
       <c r="E31">
         <v>100462000.0</v>
       </c>
       <c r="F31">
         <v>78643256.0</v>
       </c>
       <c r="G31">
         <v>87250000.0</v>
       </c>
       <c r="H31">
         <v>330846512.0</v>
       </c>
       <c r="I31">
         <v>88377545.0</v>
       </c>
       <c r="J31">
         <v>622715470.0</v>
       </c>
       <c r="K31">
         <v>330892495.0</v>
       </c>
       <c r="L31">
         <v>129273008.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
         <v>79469622000.0</v>
       </c>
       <c r="C32">
         <v>72644896000.0</v>
       </c>
       <c r="D32">
         <v>48270748919.0</v>
       </c>
       <c r="E32">
         <v>53023796000.0</v>
       </c>
       <c r="F32">
         <v>44417613444.0</v>
       </c>
       <c r="G32">
         <v>30941936000.0</v>
       </c>
       <c r="H32">
         <v>14793287169.0</v>
       </c>
       <c r="I32">
         <v>8023014972.0</v>
       </c>
@@ -8411,2740 +8532,2800 @@
       <c r="L32">
         <v>1941463603.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN32"/>
+  <dimension ref="A1:AO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:41">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
         <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G1" t="s">
         <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
+        <v>82</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
+        <v>85</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
+        <v>88</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AI1" t="s">
         <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AM1" t="s">
         <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>104</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>36077831000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>15447829000.0</v>
       </c>
-      <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>3191213568.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>3475608030.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13535071434.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1286569785.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2090716158.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2030463508.0</v>
       </c>
-      <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
-    </row>
-    <row r="3" spans="1:40">
+      <c r="AO2"/>
+    </row>
+    <row r="3" spans="1:41">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3"/>
-[...1 lines deleted...]
-      <c r="F3">
+      <c r="D3">
+        <v>295220077.0</v>
+      </c>
+      <c r="E3">
+        <v>308848000.0</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3">
         <v>218663000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>278567389.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>275488000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>578790000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>259408748.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>250847501.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>256999899.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>755226402.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>214916253.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>225684406.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>264426519.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>259208504.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>253611041.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>251731005.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>245573533.0</v>
       </c>
-      <c r="U3">
-[...1 lines deleted...]
-      </c>
       <c r="V3">
+        <v>238734809.0</v>
+      </c>
+      <c r="W3">
         <v>236733018.0</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
-        <v>-224901537.0</v>
+        <v>179685024.0</v>
       </c>
       <c r="Y3">
-        <v>-1879338732.0</v>
+        <v>167215606.0</v>
       </c>
       <c r="Z3">
+        <v>153966880.0</v>
+      </c>
+      <c r="AA3">
         <v>2459949002.0</v>
       </c>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
       <c r="AB3">
+        <v>143392091.0</v>
+      </c>
+      <c r="AC3">
         <v>720414238.0</v>
       </c>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
       <c r="AD3">
+        <v>139972898.0</v>
+      </c>
+      <c r="AE3">
         <v>680210353.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>701636207.0</v>
       </c>
-      <c r="AF3">
-[...1 lines deleted...]
-      </c>
       <c r="AG3">
-        <v>-448319098.0</v>
+        <v>68425163.0</v>
       </c>
       <c r="AH3">
+        <v>61402037.0</v>
+      </c>
+      <c r="AI3">
         <v>1207588962.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>59780016.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>59443245.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96823139.0</v>
       </c>
       <c r="AL3">
         <v>96823139.0</v>
       </c>
       <c r="AM3">
-        <v>123816240.0</v>
+        <v>96823139.0</v>
       </c>
       <c r="AN3">
         <v>123816240.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:40">
+      <c r="AO3">
+        <v>123816240.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:41">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+    </row>
+    <row r="5" spans="1:41">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5"/>
-[...1 lines deleted...]
-      <c r="F5">
+      <c r="D5">
+        <v>14013351000.0</v>
+      </c>
+      <c r="E5">
+        <v>1460506000.0</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5">
         <v>1563912000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>217706703.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1247957000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2336423000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2007225091.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1237726302.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1041724642.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-380853415.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-63653229.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3256629001.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-690321880.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4627503288.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-396135495.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-481971078.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1903989954.0</v>
       </c>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
       <c r="V5">
+        <v>127799626.0</v>
+      </c>
+      <c r="W5">
         <v>-272431672.0</v>
       </c>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
       <c r="X5">
-        <v>247160465.0</v>
+        <v>132977743.0</v>
       </c>
       <c r="Y5">
+        <v>225201537.0</v>
+      </c>
+      <c r="Z5">
         <v>1894759841.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2357962359.0</v>
       </c>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
       <c r="AB5">
+        <v>2435345123.0</v>
+      </c>
+      <c r="AC5">
         <v>-682451925.0</v>
       </c>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
       <c r="AD5">
+        <v>149626538.0</v>
+      </c>
+      <c r="AE5">
         <v>-627353715.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-662358464.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
       <c r="AG5">
-        <v>477191033.0</v>
+        <v>1496859152.0</v>
       </c>
       <c r="AH5">
+        <v>477191032.0</v>
+      </c>
+      <c r="AI5">
         <v>-1123638128.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1562300313.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>417391184.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19784542.0</v>
       </c>
       <c r="AL5">
         <v>19784542.0</v>
       </c>
       <c r="AM5">
-        <v>72832492.0</v>
+        <v>19784542.0</v>
       </c>
       <c r="AN5">
         <v>72832492.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:40">
+      <c r="AO5">
+        <v>72832492.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:41">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
+        <v>-590698443.0</v>
+      </c>
+      <c r="C6">
         <v>2205337000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>1460506000.0</v>
+        <v>14308571077.0</v>
       </c>
       <c r="E6">
+        <v>1769354000.0</v>
+      </c>
+      <c r="F6">
         <v>1640383454.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1782575000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>496274092.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1523445000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2915213000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2266633839.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1488573803.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1298724541.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>374372987.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>151263024.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3482313407.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-425895361.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4886711792.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-142524454.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-230240073.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1658416421.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>366534435.0</v>
+      </c>
+      <c r="W6">
         <v>-35698654.0</v>
       </c>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
       <c r="X6">
-        <v>22258928.0</v>
+        <v>312662767.0</v>
       </c>
       <c r="Y6">
-        <v>15421109.0</v>
+        <v>392417143.0</v>
       </c>
       <c r="Z6">
+        <v>2048726721.0</v>
+      </c>
+      <c r="AA6">
         <v>101986643.0</v>
       </c>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
       <c r="AB6">
+        <v>2578737214.0</v>
+      </c>
+      <c r="AC6">
         <v>37962313.0</v>
       </c>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
       <c r="AD6">
+        <v>289599436.0</v>
+      </c>
+      <c r="AE6">
         <v>52856638.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>39277743.0</v>
       </c>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
       <c r="AG6">
-        <v>28871935.0</v>
+        <v>1565284315.0</v>
       </c>
       <c r="AH6">
+        <v>538593069.0</v>
+      </c>
+      <c r="AI6">
         <v>83950834.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1502520297.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>476834429.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116607681.0</v>
       </c>
       <c r="AL6">
         <v>116607681.0</v>
       </c>
       <c r="AM6">
-        <v>196648732.0</v>
+        <v>116607681.0</v>
       </c>
       <c r="AN6">
         <v>196648732.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:40">
+      <c r="AO6">
+        <v>196648732.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:41">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7"/>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+    </row>
+    <row r="9" spans="1:41">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>12266672848.0</v>
+      </c>
+      <c r="C9">
         <v>20862070000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>26544659000.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9">
+        <v>15447829054.0</v>
+      </c>
+      <c r="F9">
         <v>16412861304.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>23290231000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>20623604393.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>19142926000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>16680781000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>16476223601.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>24654085078.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14833806437.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14577283355.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>12223040435.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7824032326.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>7824032327.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>25125224873.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9717844293.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>10802076386.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7378650183.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>15039997403.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>8461233990.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>11129110304.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9787271746.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9229227119.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3855762832.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>14418859853.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3438086600.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4434113738.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2847990731.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2722335441.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4788847259.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3132858581.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>991005740.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1949575325.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1949575326.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1651274359.0</v>
       </c>
       <c r="AL9">
         <v>1651274359.0</v>
       </c>
       <c r="AM9">
-        <v>1598227095.0</v>
+        <v>1651274359.0</v>
       </c>
       <c r="AN9">
         <v>1598227095.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AO9">
+        <v>1598227095.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:41">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-590698443.0</v>
+      </c>
+      <c r="C10">
         <v>2201396000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1635786000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1460506000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>986792136.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1389016000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>218156590.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1248394000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>657908000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1415018924.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1244344705.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1043619598.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-380853414.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-52242017.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3263079062.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-683051119.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4627503288.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-360126163.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-468244891.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1862181532.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>124167130.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-253501784.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>148008588.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>247160465.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1894759841.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2403496755.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2503827750.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-682451925.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>149626539.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-627353715.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-671334364.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1749210275.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>477191033.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1182163682.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1561221822.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>449485023.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19784541.0</v>
       </c>
       <c r="AL10">
         <v>19784541.0</v>
       </c>
       <c r="AM10">
-        <v>72832492.0</v>
+        <v>19784541.0</v>
       </c>
       <c r="AN10">
         <v>72832492.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AO10">
+        <v>72832492.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:41">
       <c r="A11" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>113</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>60728000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>40890000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>36517000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>942044259.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>34725000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5453915.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>31210000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>984281000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>35375473.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>31108618.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>26090490.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>582878527.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1306051.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>64500699.0</v>
       </c>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
       <c r="Q11">
+        <v>32250349.0</v>
+      </c>
+      <c r="R11">
         <v>653151806.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>212507551.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-9879226.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3700214.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6179012.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>16544104.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>176366685.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>45534396.0</v>
       </c>
-      <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11">
         <v>-9109352.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>659669.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-4487950.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>60186049.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>105230312.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-21199843.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8062934.0</v>
       </c>
       <c r="AJ11">
         <v>8062934.0</v>
       </c>
       <c r="AK11">
-        <v>14608220.0</v>
+        <v>8062934.0</v>
       </c>
       <c r="AL11">
         <v>14608220.0</v>
       </c>
       <c r="AM11">
-        <v>3960434.0</v>
+        <v>14608220.0</v>
       </c>
       <c r="AN11">
         <v>3960434.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11">
+        <v>3960434.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:41">
       <c r="A12" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>114</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>4025000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4437000.0</v>
       </c>
-      <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AO12"/>
+    </row>
+    <row r="13" spans="1:41">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>6352280450.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1626820000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1662640000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>2558040000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>8256720000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1604010000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3685837920.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6604130000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4491000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1638020000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5087944170.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6183700000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2903000000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>8411257410.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>3672000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1546126430.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>9033424430.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>1679796170.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>3530516000.0</v>
       </c>
-      <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14"/>
+    </row>
+    <row r="15" spans="1:41">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-590698443.0</v>
+      </c>
+      <c r="C15">
         <v>2368391000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1594896000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1423989000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>44747877.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1354291000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>212702675.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1217184000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1083484000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1379643451.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1213236087.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1017529108.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-963731941.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-50935966.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3198578363.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-683051119.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3974351483.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-360126163.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-468244891.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-1862181532.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-88340421.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-243622558.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>144308374.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>240981453.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1878215737.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2403496755.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2458293354.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-682451925.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>158735891.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-628013384.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-666846414.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1689024226.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>371960721.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1160963839.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-555868399.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-555868400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5176322.0</v>
       </c>
       <c r="AL15">
         <v>5176322.0</v>
       </c>
       <c r="AM15">
-        <v>68872058.0</v>
+        <v>5176322.0</v>
       </c>
       <c r="AN15">
         <v>68872058.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AO15">
+        <v>68872058.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>2526924910.0</v>
       </c>
-      <c r="J16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>1115382598.0</v>
       </c>
       <c r="M16">
+        <v>1115382598.0</v>
+      </c>
+      <c r="N16">
         <v>-963731941.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-50935966.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1257763622.0</v>
       </c>
       <c r="P16">
         <v>1257763622.0</v>
       </c>
       <c r="Q16">
+        <v>1257763622.0</v>
+      </c>
+      <c r="R16">
         <v>3974351483.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-360126163.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-468244891.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1862181532.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-88340421.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-243622558.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>144308374.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>240981453.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1878215737.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2403496755.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1776000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-682451930.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>552900320.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-628013384.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-666846410.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1689024230.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>-2403496755.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2458293354.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-682451925.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>158735891.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-628013384.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>-590698443.0</v>
+      </c>
+      <c r="C21">
         <v>2201396000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1632512000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>920481000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1640383454.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1563912000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>231816703.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1201833000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2336423000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1147081664.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118283847.0</v>
       </c>
       <c r="L21">
         <v>1118283847.0</v>
       </c>
       <c r="M21">
+        <v>1118283847.0</v>
+      </c>
+      <c r="N21">
         <v>-203962978.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-69578569.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3251929000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1281896584.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4621695611.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-397045495.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-482646078.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1905514954.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>102841040.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-269896682.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>132977743.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>224901537.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1879338732.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2459949002.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2480879523.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-720414238.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>136238399.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-680210353.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-701636207.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1496461282.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>448319098.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1207588962.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-572908564.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>417133184.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-96823139.0</v>
       </c>
       <c r="AL21">
         <v>-96823139.0</v>
       </c>
       <c r="AM21">
-        <v>-123816240.0</v>
+        <v>-96823139.0</v>
       </c>
       <c r="AN21">
         <v>-123816240.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21">
+        <v>-123816240.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22"/>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23">
+        <v>12857371291.0</v>
+      </c>
+      <c r="C23">
         <v>54738506000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>24912148000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14527348000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14772478029.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21726319000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>20391787690.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17941093000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13381936000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14895851912.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18599963606.0</v>
       </c>
       <c r="L23">
         <v>18599963606.0</v>
       </c>
       <c r="M23">
+        <v>18599963606.0</v>
+      </c>
+      <c r="N23">
         <v>14398070108.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12275282452.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9725231923.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9725231921.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20497721584.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10077970456.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11270321277.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9240831715.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14915830273.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8711103281.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10981101716.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9540111281.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7334467277.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6304793983.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11915032103.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4120538525.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4288759370.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3475344446.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3393669805.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3039636984.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2655667548.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2189295290.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2497380790.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2497380792.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1631489818.0</v>
       </c>
       <c r="AL23">
         <v>1631489818.0</v>
       </c>
       <c r="AM23">
-        <v>1525394603.0</v>
+        <v>1631489818.0</v>
       </c>
       <c r="AN23">
         <v>1525394603.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23">
+        <v>1525394603.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>2348742000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2560150000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>230628282.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1305094000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>636254000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>636253804.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1966524294.0</v>
       </c>
       <c r="L27">
         <v>1966524294.0</v>
       </c>
       <c r="M27">
+        <v>1966524294.0</v>
+      </c>
+      <c r="N27">
         <v>195921180.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1380206850.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>640042362.0</v>
       </c>
       <c r="P27">
         <v>640042362.0</v>
       </c>
       <c r="Q27">
+        <v>640042362.0</v>
+      </c>
+      <c r="R27">
         <v>1050027611.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>792958656.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>505238413.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>676446843.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>864636485.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>827715235.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>479501757.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>376742628.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>566139069.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>822434000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>309948689.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>485898059.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>395761402.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>329652753.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>144635461.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>309420534.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>285501502.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>137632642.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85368584.0</v>
       </c>
       <c r="AJ27">
         <v>85368584.0</v>
       </c>
       <c r="AK27">
-        <v>23426715.0</v>
+        <v>85368584.0</v>
       </c>
       <c r="AL27">
         <v>23426715.0</v>
       </c>
       <c r="AM27">
-        <v>37044870.0</v>
+        <v>23426715.0</v>
       </c>
       <c r="AN27">
         <v>37044870.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27">
+        <v>37044870.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>6051132000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5949960000.0</v>
       </c>
-      <c r="E28"/>
       <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>6324995552.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6520101000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3924853000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3924853230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6525285938.0</v>
       </c>
       <c r="L28">
         <v>6525285938.0</v>
       </c>
       <c r="M28">
+        <v>6525285938.0</v>
+      </c>
+      <c r="N28">
         <v>5669593246.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4770837305.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4454970287.0</v>
       </c>
       <c r="P28">
         <v>4454970287.0</v>
       </c>
       <c r="Q28">
+        <v>4454970287.0</v>
+      </c>
+      <c r="R28">
         <v>5619602641.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3693965813.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4338002876.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3884284000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3638302697.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2498581838.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4400162893.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4371334150.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4435569822.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3757309305.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4014309412.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2685527408.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2880454457.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2388929410.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2412158241.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2417132418.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2001158947.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1379422135.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1746348628.0</v>
       </c>
       <c r="AJ28">
         <v>1746348628.0</v>
       </c>
       <c r="AK28">
-        <v>1303097067.0</v>
+        <v>1746348628.0</v>
       </c>
       <c r="AL28">
         <v>1303097067.0</v>
       </c>
       <c r="AM28">
+        <v>1303097067.0</v>
+      </c>
+      <c r="AN28">
         <v>1295758605.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1295758606.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:41">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>1076856030.0</v>
       </c>
-      <c r="J29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K29"/>
       <c r="L29">
         <v>0.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="M29">
         <v>0.0</v>
       </c>
+      <c r="N29"/>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
         <v>604728040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29"/>
+      <c r="V29">
         <v>209403370.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>-15133510.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-      <c r="AC29">
+      <c r="AC29"/>
+      <c r="AD29">
         <v>28799310.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29">
+      <c r="AE29"/>
+      <c r="AF29">
         <v>12610680.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>16877740.0</v>
       </c>
-      <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>12857371291.0</v>
+      </c>
+      <c r="C30">
         <v>18660674000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24912148000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14527348000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14772478516.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21726319000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20391787688.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17941093000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13381936000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14895851912.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18599963606.0</v>
       </c>
       <c r="L30">
         <v>18599963606.0</v>
       </c>
       <c r="M30">
+        <v>18599963606.0</v>
+      </c>
+      <c r="N30">
         <v>14398070108.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12275282452.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9725231923.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9725231921.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20497721584.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10077970456.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11270321277.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9240831715.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14915830273.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8711103281.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10981101716.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9540111281.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7334467277.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6304793983.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11915032103.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4120538525.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4288759370.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3475344446.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3393669805.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3039636984.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2655667548.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2189295290.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2497380790.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2497380792.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1631489818.0</v>
       </c>
       <c r="AL30">
         <v>1631489818.0</v>
       </c>
       <c r="AM30">
-        <v>1525394603.0</v>
+        <v>1631489818.0</v>
       </c>
       <c r="AN30">
         <v>1525394603.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30">
+        <v>1525394603.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41">
       <c r="A31" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>133</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-354730000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3274000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>540025000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-653591318.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-174896000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-13660113.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>46561000.0</v>
       </c>
-      <c r="I31">
-[...1 lines deleted...]
-      </c>
       <c r="J31">
+        <v>-1513915517.0</v>
+      </c>
+      <c r="K31">
         <v>267937260.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>126060858.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-74664249.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-176890436.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>17336552.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>11150061.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1964947703.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>5807677.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>36919332.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>14401187.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>43333422.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>21326090.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>16394898.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>15030845.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>22258928.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>15421109.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>56452247.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>22948227.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>37962313.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>13388140.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>52856638.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>30301843.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>252748993.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>28871935.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>25425280.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-988313258.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>32351839.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116607680.0</v>
       </c>
       <c r="AL31">
         <v>116607680.0</v>
       </c>
       <c r="AM31">
-        <v>196648732.0</v>
+        <v>116607680.0</v>
       </c>
       <c r="AN31">
         <v>196648732.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:40">
+      <c r="AO31">
+        <v>196648732.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:41">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>12266672848.0</v>
+      </c>
+      <c r="C32">
         <v>56939901000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>26544659000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15447829000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>16412861483.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>23290231000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>20623604393.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>19142926000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>16680781000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>16476223601.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>24654085078.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>14833806437.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>14577283355.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>12223040435.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>11015245894.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>7824032327.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>25125224873.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>9717844293.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>10802076386.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7378650183.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>15039997403.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>8461233990.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>11129110304.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>9787271746.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>9229227119.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3855762832.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>14418859853.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3438086600.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>4434113738.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2847990731.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2722335441.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4788847259.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3132858581.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>991005740.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1949575325.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1949575326.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1651274359.0</v>
       </c>
       <c r="AL32">
         <v>1651274359.0</v>
       </c>
       <c r="AM32">
+        <v>1651274359.0</v>
+      </c>
+      <c r="AN32">
         <v>1598227095.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1598227095.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -11187,827 +11368,827 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>34452641000.0</v>
       </c>
       <c r="C2">
         <v>49374039000.0</v>
       </c>
       <c r="D2">
         <v>52906687000.0</v>
       </c>
       <c r="E2">
         <v>36296705000.0</v>
       </c>
       <c r="F2">
         <v>7754878000.0</v>
       </c>
       <c r="G2">
         <v>7824217592.0</v>
       </c>
       <c r="H2">
         <v>43575738232.0</v>
       </c>
       <c r="I2">
         <v>3025424346.0</v>
       </c>
       <c r="J2">
         <v>65475903267.0</v>
       </c>
       <c r="K2">
         <v>60862703921.0</v>
       </c>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>599360000</v>
       </c>
       <c r="C3">
         <v>1576735000</v>
       </c>
       <c r="D3">
         <v>2476525000</v>
       </c>
       <c r="E3">
         <v>368305000</v>
       </c>
       <c r="F3">
         <v>7782757000</v>
       </c>
       <c r="G3">
         <v>360297950</v>
       </c>
       <c r="H3">
         <v>1420729136</v>
       </c>
       <c r="I3">
         <v>80699907</v>
       </c>
       <c r="J3">
         <v>950546000</v>
       </c>
       <c r="K3">
         <v>207228000</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>6724734000.0</v>
       </c>
       <c r="C6">
         <v>-14921398000.0</v>
       </c>
       <c r="D6">
         <v>-3532648000.0</v>
       </c>
       <c r="E6">
         <v>-9615017000.0</v>
       </c>
       <c r="F6">
         <v>33596827000.0</v>
       </c>
       <c r="G6">
         <v>-69339721.0</v>
       </c>
       <c r="H6">
         <v>-32351520640.0</v>
       </c>
       <c r="I6">
         <v>40550313886.0</v>
       </c>
       <c r="J6">
         <v>-62450478921.0</v>
       </c>
       <c r="K6">
         <v>4613199346.0</v>
       </c>
       <c r="L6">
         <v>146070489409.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
         <v>-291608267640.0</v>
       </c>
       <c r="C7">
         <v>-218685084200.0</v>
       </c>
       <c r="D7">
         <v>115690102900.0</v>
       </c>
       <c r="E7">
         <v>94855198570.0</v>
       </c>
       <c r="F7">
         <v>88214476630.0</v>
       </c>
       <c r="G7">
         <v>34397371200.0</v>
       </c>
       <c r="H7">
         <v>20903006260.0</v>
       </c>
       <c r="I7">
         <v>17422413280.0</v>
       </c>
       <c r="J7">
         <v>2554034910.0</v>
       </c>
       <c r="K7">
         <v>5022009290.0</v>
       </c>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-12523536464.0</v>
       </c>
       <c r="E12">
         <v>2054992400.0</v>
       </c>
       <c r="F12">
         <v>21769682494.0</v>
       </c>
       <c r="G12">
         <v>-29306148634.0</v>
       </c>
       <c r="H12">
         <v>-1061928826.0</v>
       </c>
       <c r="I12">
         <v>8065879747.0</v>
       </c>
       <c r="J12">
         <v>1383722105.0</v>
       </c>
       <c r="K12">
         <v>2309827730.0</v>
       </c>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
         <v>1324131000.0</v>
       </c>
       <c r="C14">
         <v>1346046000.0</v>
       </c>
       <c r="D14">
         <v>1460254000.0</v>
       </c>
       <c r="E14">
         <v>1010124000.0</v>
       </c>
       <c r="F14">
         <v>822368000.0</v>
       </c>
       <c r="G14">
         <v>584126127.0</v>
       </c>
       <c r="H14">
         <v>469395604.0</v>
       </c>
       <c r="I14">
         <v>240771147.0</v>
       </c>
       <c r="J14">
         <v>182332357.0</v>
       </c>
       <c r="K14">
         <v>20197627.0</v>
       </c>
       <c r="L14">
         <v>1620000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>41177375000.0</v>
       </c>
       <c r="C16">
         <v>34452641000.0</v>
       </c>
       <c r="D16">
         <v>49374039000.0</v>
       </c>
       <c r="E16">
         <v>18516687000.0</v>
       </c>
       <c r="F16">
         <v>36296705000.0</v>
       </c>
       <c r="G16">
         <v>7754877871.0</v>
       </c>
       <c r="H16">
         <v>7824217592.0</v>
       </c>
       <c r="I16">
         <v>43575738232.0</v>
       </c>
       <c r="J16">
         <v>3025424346.0</v>
       </c>
       <c r="K16">
         <v>65475903267.0</v>
       </c>
       <c r="L16">
         <v>146070489409.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>-9659740000.0</v>
       </c>
       <c r="C18">
         <v>-39471773000.0</v>
       </c>
       <c r="D18">
         <v>-13499203000.0</v>
       </c>
       <c r="E18">
         <v>3980610000.0</v>
       </c>
       <c r="F18">
         <v>14862620000.0</v>
       </c>
       <c r="G18">
         <v>-27831760046.0</v>
       </c>
       <c r="H18">
         <v>-1460362039.0</v>
       </c>
       <c r="I18">
         <v>6325211070.0</v>
       </c>
       <c r="J18">
         <v>763605221.0</v>
       </c>
       <c r="K18">
         <v>4613199346.0</v>
       </c>
       <c r="L18">
         <v>129025806.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>9966554182.0</v>
       </c>
       <c r="E19">
         <v>-13910627675.0</v>
       </c>
       <c r="F19">
         <v>18784206593.0</v>
       </c>
       <c r="G19">
         <v>10232420326.0</v>
       </c>
       <c r="H19">
         <v>-30891158601.0</v>
       </c>
       <c r="I19">
         <v>-31406839322.0</v>
       </c>
       <c r="J19">
         <v>-15664084142.0</v>
       </c>
       <c r="K19">
         <v>-15664084142.0</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
         <v>2828925000.0</v>
       </c>
       <c r="C22">
         <v>2526925000.0</v>
       </c>
       <c r="D22">
         <v>1500859000.0</v>
       </c>
       <c r="E22">
         <v>1283799000.0</v>
       </c>
       <c r="F22">
         <v>53327000.0</v>
       </c>
       <c r="G22">
         <v>1250560411.0</v>
       </c>
       <c r="H22">
         <v>552900319.0</v>
       </c>
       <c r="I22">
         <v>-1900739917.0</v>
       </c>
       <c r="J22">
         <v>148096759.0</v>
       </c>
       <c r="K22">
         <v>2490401989.0</v>
       </c>
       <c r="L22">
         <v>1627343064.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>22973640013.0</v>
       </c>
       <c r="D23">
         <v>7490028757.0</v>
       </c>
       <c r="E23">
         <v>-14278932875.0</v>
       </c>
       <c r="F23">
         <v>11001449189.0</v>
       </c>
       <c r="G23">
         <v>300000000.0</v>
       </c>
       <c r="H23">
         <v>-32311887737.0</v>
       </c>
       <c r="I23">
         <v>-31487539229.0</v>
       </c>
       <c r="J23">
         <v>-16614630142.0</v>
       </c>
       <c r="K23">
         <v>-2918057862.0</v>
       </c>
       <c r="L23">
         <v>144000000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24">
         <v>17668274000.0</v>
       </c>
       <c r="C24">
         <v>24550375000.0</v>
       </c>
       <c r="D24">
         <v>9150827000.0</v>
       </c>
       <c r="E24">
         <v>-13910628000.0</v>
       </c>
       <c r="F24">
         <v>18784207000.0</v>
       </c>
       <c r="G24">
         <v>10232420326.0</v>
       </c>
       <c r="H24">
         <v>-30891158601.0</v>
       </c>
       <c r="I24">
         <v>-32095959407.0</v>
       </c>
       <c r="J24">
         <v>-15664084142.0</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>1941463603.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>-13213436000.0</v>
       </c>
       <c r="C25">
         <v>-41768009000.0</v>
       </c>
       <c r="D25">
         <v>-13983790000.0</v>
       </c>
       <c r="E25">
         <v>2054992000.0</v>
       </c>
       <c r="F25">
         <v>21769682000.0</v>
       </c>
       <c r="G25">
         <v>-29306148634.0</v>
       </c>
       <c r="H25">
         <v>-1061928826.0</v>
       </c>
       <c r="I25">
         <v>8065879747.0</v>
       </c>
       <c r="J25">
         <v>1383722105.0</v>
       </c>
       <c r="K25">
         <v>2309827730.0</v>
       </c>
       <c r="L25">
         <v>-1499937258.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>-1283800000.0</v>
       </c>
       <c r="C28">
         <v>-825300000.0</v>
       </c>
       <c r="D28">
         <v>0.0</v>
       </c>
       <c r="E28">
         <v>0.0</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
       <c r="G28">
         <v>300000000.0</v>
       </c>
       <c r="H28">
         <v>300000000.0</v>
       </c>
       <c r="I28">
         <v>53081942138.0</v>
       </c>
       <c r="J28">
         <v>53081942138.0</v>
       </c>
       <c r="K28">
         <v>53081942138.0</v>
       </c>
       <c r="L28">
         <v>144000000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>-9060379000.0</v>
       </c>
       <c r="C29">
         <v>-37895038000.0</v>
       </c>
       <c r="D29">
         <v>-11022677000.0</v>
       </c>
       <c r="E29">
         <v>4348915000.0</v>
       </c>
       <c r="F29">
         <v>22645378000.0</v>
       </c>
       <c r="G29">
         <v>-27471462096.0</v>
       </c>
       <c r="H29">
         <v>-39632903.0</v>
       </c>
       <c r="I29">
         <v>6405910977.0</v>
       </c>
       <c r="J29">
         <v>1714151221.0</v>
       </c>
       <c r="K29">
         <v>4820427346.0</v>
       </c>
       <c r="L29">
         <v>129025806.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>17068914000.0</v>
       </c>
       <c r="C30">
         <v>22973640000.0</v>
       </c>
       <c r="D30">
         <v>7490029000.0</v>
       </c>
       <c r="E30">
         <v>-14278933000.0</v>
       </c>
       <c r="F30">
         <v>11001449000.0</v>
       </c>
       <c r="G30">
         <v>9872122376.0</v>
       </c>
       <c r="H30">
         <v>-32311887737.0</v>
       </c>
       <c r="I30">
         <v>-31487539229.0</v>
       </c>
@@ -12036,167 +12217,167 @@
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AM1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>14961895000.0</v>
       </c>
       <c r="C2">
         <v>38762933039.0</v>
       </c>
       <c r="D2">
         <v>8752375000.0</v>
       </c>
       <c r="E2">
         <v>7282970604.0</v>
       </c>
       <c r="F2">
         <v>10184091636.0</v>
       </c>
       <c r="G2">
         <v>7427641059.0</v>
       </c>
       <c r="H2">
         <v>6243852000.0</v>
       </c>
       <c r="I2">
         <v>12372514488.0</v>
       </c>
@@ -12267,51 +12448,51 @@
         <v>78575738232.0</v>
       </c>
       <c r="AF2">
         <v>46298940846.0</v>
       </c>
       <c r="AG2">
         <v>50687992719.0</v>
       </c>
       <c r="AH2">
         <v>50631708533.0</v>
       </c>
       <c r="AI2"/>
       <c r="AJ2">
         <v>45499966576.0</v>
       </c>
       <c r="AK2">
         <v>50424508805.0</v>
       </c>
       <c r="AL2">
         <v>52950206036.0</v>
       </c>
       <c r="AM2"/>
     </row>
     <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>114767000</v>
       </c>
       <c r="C3">
         <v>80905800</v>
       </c>
       <c r="D3">
         <v>315807000</v>
       </c>
       <c r="E3">
         <v>178269443</v>
       </c>
       <c r="F3">
         <v>104682167</v>
       </c>
       <c r="G3">
         <v>189978980</v>
       </c>
       <c r="H3">
         <v>169364000</v>
       </c>
       <c r="I3">
         <v>174903438</v>
       </c>
@@ -12386,137 +12567,137 @@
       </c>
       <c r="AG3">
         <v>6875000</v>
       </c>
       <c r="AH3">
         <v>13636453</v>
       </c>
       <c r="AI3">
         <v>13636454</v>
       </c>
       <c r="AJ3">
         <v>150829500</v>
       </c>
       <c r="AK3">
         <v>150829500</v>
       </c>
       <c r="AL3">
         <v>324443500</v>
       </c>
       <c r="AM3">
         <v>324443500</v>
       </c>
     </row>
     <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>-9560972000.0</v>
       </c>
       <c r="C6">
         <v>95324002291.0</v>
       </c>
       <c r="D6">
         <v>135558000.0</v>
       </c>
       <c r="E6">
         <v>1469404859.0</v>
       </c>
       <c r="F6">
         <v>70669178131.0</v>
       </c>
       <c r="G6">
         <v>2756450577.0</v>
       </c>
       <c r="H6">
         <v>1183789000.0</v>
       </c>
       <c r="I6">
         <v>-6128662531.0</v>
       </c>
@@ -12591,51 +12772,51 @@
       </c>
       <c r="AG6">
         <v>-4389051873.0</v>
       </c>
       <c r="AH6">
         <v>56284186.0</v>
       </c>
       <c r="AI6">
         <v>56284187.0</v>
       </c>
       <c r="AJ6">
         <v>-4924542229.0</v>
       </c>
       <c r="AK6">
         <v>-4924542229.0</v>
       </c>
       <c r="AL6">
         <v>-2525697231.0</v>
       </c>
       <c r="AM6">
         <v>-2525697231.0</v>
       </c>
     </row>
     <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7">
         <v>94855198570.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7">
         <v>56649000000.0</v>
       </c>
       <c r="S7"/>
       <c r="T7">
         <v>88214476630.0</v>
@@ -12654,180 +12835,180 @@
       </c>
       <c r="AA7">
         <v>9345797050.0</v>
       </c>
       <c r="AB7">
         <v>20903006260.0</v>
       </c>
       <c r="AC7"/>
       <c r="AD7">
         <v>-12705005580.0</v>
       </c>
       <c r="AE7">
         <v>3329315530.0</v>
       </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
     </row>
     <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
     </row>
     <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
     </row>
     <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
     </row>
     <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
@@ -12866,51 +13047,51 @@
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
     </row>
     <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>11947987761.0</v>
       </c>
       <c r="K12">
         <v>11947987761.0</v>
       </c>
       <c r="L12">
         <v>-488715529.0</v>
       </c>
       <c r="M12">
         <v>-17659140928.0</v>
       </c>
       <c r="N12">
         <v>2812159997.0</v>
       </c>
       <c r="O12">
@@ -12949,94 +13130,94 @@
       <c r="Z12">
         <v>16178393885.0</v>
       </c>
       <c r="AA12">
         <v>2383854113.0</v>
       </c>
       <c r="AB12">
         <v>4098724261.0</v>
       </c>
       <c r="AC12">
         <v>-2105986180.0</v>
       </c>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
     </row>
     <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
     </row>
     <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>295220077.0</v>
       </c>
       <c r="D14">
         <v>308848000.0</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>278567389.0</v>
       </c>
       <c r="G14">
         <v>275487563.0</v>
       </c>
       <c r="H14">
         <v>578790000.0</v>
       </c>
       <c r="I14">
         <v>259408748.0</v>
       </c>
       <c r="J14">
         <v>250847501.0</v>
       </c>
       <c r="K14">
@@ -13107,94 +13288,94 @@
       </c>
       <c r="AG14">
         <v>60145849.0</v>
       </c>
       <c r="AH14">
         <v>59611630.0</v>
       </c>
       <c r="AI14">
         <v>59611631.0</v>
       </c>
       <c r="AJ14">
         <v>56670865.0</v>
       </c>
       <c r="AK14">
         <v>56670865.0</v>
       </c>
       <c r="AL14">
         <v>34495314.0</v>
       </c>
       <c r="AM14">
         <v>34495314.0</v>
       </c>
     </row>
     <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
     </row>
     <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>5400924000.0</v>
       </c>
       <c r="C16">
         <v>134086935330.0</v>
       </c>
       <c r="D16">
         <v>38762933000.0</v>
       </c>
       <c r="E16">
         <v>8752375463.0</v>
       </c>
       <c r="F16">
         <v>13053269767.0</v>
       </c>
       <c r="G16">
         <v>10184091636.0</v>
       </c>
       <c r="H16">
         <v>7427641000.0</v>
       </c>
       <c r="I16">
         <v>6243851957.0</v>
       </c>
@@ -13269,94 +13450,94 @@
       </c>
       <c r="AG16">
         <v>46298940846.0</v>
       </c>
       <c r="AH16">
         <v>50687992719.0</v>
       </c>
       <c r="AI16">
         <v>56284187.0</v>
       </c>
       <c r="AJ16">
         <v>-4924542229.0</v>
       </c>
       <c r="AK16">
         <v>45499966576.0</v>
       </c>
       <c r="AL16">
         <v>50424508805.0</v>
       </c>
       <c r="AM16">
         <v>-2525697231.0</v>
       </c>
     </row>
     <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
     </row>
     <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>-21331804000.0</v>
       </c>
       <c r="C18">
         <v>94262497539.0</v>
       </c>
       <c r="D18">
         <v>-2575711000.0</v>
       </c>
       <c r="E18">
         <v>-22331939060.0</v>
       </c>
       <c r="F18">
         <v>67031590516.0</v>
       </c>
       <c r="G18">
         <v>-9903607262.0</v>
       </c>
       <c r="H18">
         <v>-23594932000.0</v>
       </c>
       <c r="I18">
         <v>-41332575962.0</v>
       </c>
@@ -13431,51 +13612,51 @@
       </c>
       <c r="AG18">
         <v>3984416703.0</v>
       </c>
       <c r="AH18">
         <v>-3023057.0</v>
       </c>
       <c r="AI18">
         <v>-3023057.0</v>
       </c>
       <c r="AJ18">
         <v>359919644.0</v>
       </c>
       <c r="AK18">
         <v>359919644.0</v>
       </c>
       <c r="AL18">
         <v>21882966.0</v>
       </c>
       <c r="AM18">
         <v>21882967.0</v>
       </c>
     </row>
     <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19">
         <v>11419741551.0</v>
       </c>
       <c r="K19">
         <v>11419741551.0</v>
       </c>
       <c r="L19">
         <v>-6607666484.0</v>
       </c>
       <c r="M19">
         <v>5530499107.0</v>
       </c>
       <c r="N19">
         <v>5521860780.0</v>
       </c>
       <c r="O19">
@@ -13514,137 +13695,137 @@
       <c r="Z19">
         <v>8613595245.0</v>
       </c>
       <c r="AA19">
         <v>-4234929813.0</v>
       </c>
       <c r="AB19">
         <v>-3307606662.0</v>
       </c>
       <c r="AC19">
         <v>-4557516349.0</v>
       </c>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
     </row>
     <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
     </row>
     <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
     </row>
     <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
         <v>2368391000.0</v>
       </c>
       <c r="C22">
         <v>1594895784.0</v>
       </c>
       <c r="D22">
         <v>1423989000.0</v>
       </c>
       <c r="E22">
         <v>44747877.0</v>
       </c>
       <c r="F22">
         <v>212702675.0</v>
       </c>
       <c r="G22">
         <v>1217183946.0</v>
       </c>
       <c r="H22">
         <v>-1083484000.0</v>
       </c>
       <c r="I22">
         <v>1379643451.0</v>
       </c>
@@ -13719,51 +13900,51 @@
       </c>
       <c r="AG22">
         <v>-1160963839.0</v>
       </c>
       <c r="AH22">
         <v>-555868399.0</v>
       </c>
       <c r="AI22">
         <v>-555868400.0</v>
       </c>
       <c r="AJ22">
         <v>5176322.0</v>
       </c>
       <c r="AK22">
         <v>5176322.0</v>
       </c>
       <c r="AL22">
         <v>68872058.0</v>
       </c>
       <c r="AM22">
         <v>68872058.0</v>
       </c>
     </row>
     <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>737600000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-1283800000.0</v>
       </c>
       <c r="E23">
         <v>-1283800000.0</v>
       </c>
       <c r="F23">
         <v>183400000.0</v>
       </c>
       <c r="G23">
         <v>-183400000.0</v>
       </c>
       <c r="H23">
         <v>6463236527.0</v>
       </c>
       <c r="I23">
         <v>-5002276406.0</v>
       </c>
       <c r="J23">
         <v>4617682238.0</v>
@@ -13798,60 +13979,70 @@
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23">
         <v>300000000.0</v>
       </c>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
     </row>
     <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>156</v>
+      </c>
+      <c r="B24">
+        <v>-164767430.0</v>
+      </c>
       <c r="C24">
         <v>1061504753.0</v>
       </c>
-      <c r="D24"/>
-[...2 lines deleted...]
-      <c r="G24"/>
+      <c r="D24">
+        <v>-315807273.0</v>
+      </c>
+      <c r="E24">
+        <v>-178269439.0</v>
+      </c>
+      <c r="F24">
+        <v>-104682167.0</v>
+      </c>
+      <c r="G24">
+        <v>-189978980.0</v>
+      </c>
       <c r="H24">
         <v>905383000.0</v>
       </c>
       <c r="I24">
         <v>5822242405.0</v>
       </c>
       <c r="J24">
         <v>11369804051.0</v>
       </c>
       <c r="K24">
         <v>12012358846.0</v>
       </c>
       <c r="L24">
         <v>-7423393511.0</v>
       </c>
       <c r="M24">
         <v>5530499107.0</v>
       </c>
       <c r="N24">
         <v>15494387293.0</v>
       </c>
       <c r="O24">
         <v>-15494387295.0</v>
       </c>
       <c r="P24">
@@ -13907,51 +14098,51 @@
       </c>
       <c r="AG24">
         <v>-8373468575.0</v>
       </c>
       <c r="AH24">
         <v>59307243.0</v>
       </c>
       <c r="AI24">
         <v>59307244.0</v>
       </c>
       <c r="AJ24">
         <v>-5284461873.0</v>
       </c>
       <c r="AK24">
         <v>-5284461873.0</v>
       </c>
       <c r="AL24">
         <v>-2547580197.0</v>
       </c>
       <c r="AM24">
         <v>-2547580198.0</v>
       </c>
     </row>
     <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>-23585428000.0</v>
       </c>
       <c r="C25">
         <v>92453287478.0</v>
       </c>
       <c r="D25">
         <v>-3992741000.0</v>
       </c>
       <c r="E25">
         <v>-22198417494.0</v>
       </c>
       <c r="F25">
         <v>66645002619.0</v>
       </c>
       <c r="G25">
         <v>-11022899791.0</v>
       </c>
       <c r="H25">
         <v>-22920874000.0</v>
       </c>
       <c r="I25">
         <v>-42886210661.0</v>
       </c>
@@ -14026,137 +14217,137 @@
       </c>
       <c r="AG25">
         <v>5092109693.0</v>
       </c>
       <c r="AH25">
         <v>506870165.0</v>
       </c>
       <c r="AI25">
         <v>506870166.0</v>
       </c>
       <c r="AJ25">
         <v>448901957.0</v>
       </c>
       <c r="AK25">
         <v>448901957.0</v>
       </c>
       <c r="AL25">
         <v>242959094.0</v>
       </c>
       <c r="AM25">
         <v>242959095.0</v>
       </c>
     </row>
     <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
     </row>
     <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>737600000.0</v>
       </c>
       <c r="C28"/>
       <c r="D28">
         <v>-1283800000.0</v>
       </c>
       <c r="E28">
         <v>-1283800000.0</v>
       </c>
       <c r="F28">
         <v>183400000.0</v>
       </c>
       <c r="G28">
         <v>-183400000.0</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
@@ -14173,51 +14364,51 @@
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28">
         <v>300000000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28">
         <v>53081942138.0</v>
       </c>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
     </row>
     <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>-21217037000.0</v>
       </c>
       <c r="C29">
         <v>94343403339.0</v>
       </c>
       <c r="D29">
         <v>-2259904000.0</v>
       </c>
       <c r="E29">
         <v>-22153669617.0</v>
       </c>
       <c r="F29">
         <v>67136272683.0</v>
       </c>
       <c r="G29">
         <v>-9530228282.0</v>
       </c>
       <c r="H29">
         <v>-23425568000.0</v>
       </c>
       <c r="I29">
         <v>-41247158462.0</v>
       </c>
@@ -14292,51 +14483,51 @@
       </c>
       <c r="AG29">
         <v>3991291703.0</v>
       </c>
       <c r="AH29">
         <v>10613396.0</v>
       </c>
       <c r="AI29">
         <v>10613397.0</v>
       </c>
       <c r="AJ29">
         <v>510749144.0</v>
       </c>
       <c r="AK29">
         <v>510749144.0</v>
       </c>
       <c r="AL29">
         <v>346326466.0</v>
       </c>
       <c r="AM29">
         <v>346326467.0</v>
       </c>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>-4731575000.0</v>
       </c>
       <c r="C30">
         <v>980598953.0</v>
       </c>
       <c r="D30">
         <v>1129261000.0</v>
       </c>
       <c r="E30">
         <v>506874476.0</v>
       </c>
       <c r="F30">
         <v>3532905446.0</v>
       </c>
       <c r="G30">
         <v>9720078860.0</v>
       </c>
       <c r="H30">
         <v>6463237000.0</v>
       </c>
       <c r="I30">
         <v>730480061.0</v>
       </c>