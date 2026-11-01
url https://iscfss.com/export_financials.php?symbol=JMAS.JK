--- v1 (2026-07-29)
+++ v2 (2026-11-01)
@@ -3019,51 +3019,53 @@
         <v>1640031217.0</v>
       </c>
       <c r="AF5">
         <v>2979747000.0</v>
       </c>
       <c r="AG5">
         <v>1602280000.0</v>
       </c>
       <c r="AH5">
         <v>507564060.0</v>
       </c>
       <c r="AI5"/>
       <c r="AJ5">
         <v>169797000.0</v>
       </c>
       <c r="AK5">
         <v>169797000.0</v>
       </c>
       <c r="AL5">
         <v>-89974000.0</v>
       </c>
       <c r="AM5">
         <v>-89974000.0</v>
       </c>
       <c r="AN5"/>
-      <c r="AO5"/>
+      <c r="AO5">
+        <v>63168462000.0</v>
+      </c>
       <c r="AP5"/>
       <c r="AQ5"/>
     </row>
     <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
@@ -5259,51 +5261,53 @@
       <c r="V35">
         <v>63385301426.0</v>
       </c>
       <c r="W35">
         <v>57961378213.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35">
         <v>44868178064.0</v>
       </c>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
-      <c r="AO35"/>
+      <c r="AO35">
+        <v>-63168462000.0</v>
+      </c>
       <c r="AP35"/>
       <c r="AQ35"/>
     </row>
     <row r="36" spans="1:43">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
         <v>92182304000.0</v>
       </c>
       <c r="C36">
         <v>107857583000.0</v>
       </c>
       <c r="D36">
         <v>403717750000.0</v>
       </c>
       <c r="E36">
         <v>268198149000.0</v>
       </c>
       <c r="F36">
         <v>292112650000.0</v>
       </c>
       <c r="G36">
         <v>140700285000.0</v>
       </c>
@@ -7262,51 +7266,53 @@
         <v>1059958527.0</v>
       </c>
       <c r="AF58">
         <v>215660289.0</v>
       </c>
       <c r="AG58">
         <v>4882280000.0</v>
       </c>
       <c r="AH58">
         <v>745771396.0</v>
       </c>
       <c r="AI58"/>
       <c r="AJ58">
         <v>354743563.0</v>
       </c>
       <c r="AK58">
         <v>354743563.0</v>
       </c>
       <c r="AL58">
         <v>315402504.0</v>
       </c>
       <c r="AM58">
         <v>315402504.0</v>
       </c>
       <c r="AN58"/>
-      <c r="AO58"/>
+      <c r="AO58">
+        <v>-63168462000.0</v>
+      </c>
       <c r="AP58">
         <v>3429186300.0</v>
       </c>
       <c r="AQ58">
         <v>216369300.0</v>
       </c>
     </row>
     <row r="59" spans="1:43">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
@@ -7435,51 +7441,51 @@
       </c>
       <c r="AF60">
         <v>117224640730.0</v>
       </c>
       <c r="AG60">
         <v>116514020000.0</v>
       </c>
       <c r="AH60">
         <v>113730279979.0</v>
       </c>
       <c r="AI60"/>
       <c r="AJ60">
         <v>61099573898.0</v>
       </c>
       <c r="AK60">
         <v>61099573898.0</v>
       </c>
       <c r="AL60">
         <v>61951539697.0</v>
       </c>
       <c r="AM60">
         <v>61951539697.0</v>
       </c>
       <c r="AN60"/>
       <c r="AO60">
-        <v>63168461600.0</v>
+        <v>63168462000.0</v>
       </c>
       <c r="AP60">
         <v>63168461600.0</v>
       </c>
       <c r="AQ60">
         <v>60678059600.0</v>
       </c>
     </row>
     <row r="61" spans="1:43">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
@@ -7656,60 +7662,60 @@
       <c r="H2">
         <v>5368425387.0</v>
       </c>
       <c r="I2">
         <v>2739437693.0</v>
       </c>
       <c r="J2">
         <v>1370574574.0</v>
       </c>
       <c r="K2">
         <v>507971117.0</v>
       </c>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>105</v>
       </c>
       <c r="B3">
         <v>1324131000.0</v>
       </c>
       <c r="C3">
         <v>1346046000.0</v>
       </c>
       <c r="D3">
-        <v>1460253581.0</v>
+        <v>1460254000.0</v>
       </c>
       <c r="E3">
         <v>1010124000.0</v>
       </c>
       <c r="F3">
-        <v>822368457.0</v>
+        <v>822368000.0</v>
       </c>
       <c r="G3">
-        <v>584126000.0</v>
+        <v>584126127.0</v>
       </c>
       <c r="H3">
         <v>469395604.0</v>
       </c>
       <c r="I3">
         <v>240771147.0</v>
       </c>
       <c r="J3">
         <v>182332357.0</v>
       </c>
       <c r="K3">
         <v>20197627.0</v>
       </c>
       <c r="L3">
         <v>1620000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
@@ -7748,60 +7754,60 @@
       </c>
       <c r="I5">
         <v>-1816709448.0</v>
       </c>
       <c r="J5">
         <v>185234065.0</v>
       </c>
       <c r="K5">
         <v>2552196014.0</v>
       </c>
       <c r="L5">
         <v>1669069810.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
         <v>5166489000.0</v>
       </c>
       <c r="C6">
         <v>4949827000.0</v>
       </c>
       <c r="D6">
-        <v>3607186098.0</v>
+        <v>3607186517.0</v>
       </c>
       <c r="E6">
         <v>2947075000.0</v>
       </c>
       <c r="F6">
-        <v>1091835356.0</v>
+        <v>1091834899.0</v>
       </c>
       <c r="G6">
-        <v>1851231000.0</v>
+        <v>1851231127.0</v>
       </c>
       <c r="H6">
         <v>1065272168.0</v>
       </c>
       <c r="I6">
         <v>-1575938301.0</v>
       </c>
       <c r="J6">
         <v>367566422.0</v>
       </c>
       <c r="K6">
         <v>2572393641.0</v>
       </c>
       <c r="L6">
         <v>1670689810.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -8749,147 +8755,147 @@
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
     </row>
     <row r="3" spans="1:41">
       <c r="A3" t="s">
         <v>105</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>295220077.0</v>
       </c>
       <c r="E3">
         <v>308848000.0</v>
       </c>
       <c r="F3"/>
       <c r="G3">
         <v>218663000.0</v>
       </c>
       <c r="H3">
         <v>278567389.0</v>
       </c>
       <c r="I3">
-        <v>275488000.0</v>
+        <v>275487563.0</v>
       </c>
       <c r="J3">
         <v>578790000.0</v>
       </c>
       <c r="K3">
         <v>259408748.0</v>
       </c>
       <c r="L3">
         <v>250847501.0</v>
       </c>
       <c r="M3">
         <v>256999899.0</v>
       </c>
       <c r="N3">
         <v>755226402.0</v>
       </c>
       <c r="O3">
-        <v>214916253.0</v>
+        <v>193324836.0</v>
       </c>
       <c r="P3">
         <v>225684406.0</v>
       </c>
       <c r="Q3">
         <v>264426519.0</v>
       </c>
       <c r="R3">
         <v>259208504.0</v>
       </c>
       <c r="S3">
         <v>253611041.0</v>
       </c>
       <c r="T3">
-        <v>251731005.0</v>
+        <v>119716509.0</v>
       </c>
       <c r="U3">
-        <v>245573533.0</v>
+        <v>377588000.0</v>
       </c>
       <c r="V3">
         <v>238734809.0</v>
       </c>
       <c r="W3">
         <v>236733018.0</v>
       </c>
       <c r="X3">
         <v>179685024.0</v>
       </c>
       <c r="Y3">
         <v>167215606.0</v>
       </c>
       <c r="Z3">
         <v>153966880.0</v>
       </c>
       <c r="AA3">
-        <v>2459949002.0</v>
+        <v>147650000.0</v>
       </c>
       <c r="AB3">
         <v>143392091.0</v>
       </c>
       <c r="AC3">
-        <v>720414238.0</v>
+        <v>139117086.0</v>
       </c>
       <c r="AD3">
         <v>139972898.0</v>
       </c>
       <c r="AE3">
-        <v>680210353.0</v>
+        <v>139912563.0</v>
       </c>
       <c r="AF3">
-        <v>701636207.0</v>
+        <v>121084980.0</v>
       </c>
       <c r="AG3">
         <v>68425163.0</v>
       </c>
       <c r="AH3">
         <v>61402037.0</v>
       </c>
       <c r="AI3">
-        <v>1207588962.0</v>
+        <v>60146000.0</v>
       </c>
       <c r="AJ3">
-        <v>59780016.0</v>
+        <v>59611630.0</v>
       </c>
       <c r="AK3">
-        <v>59443245.0</v>
+        <v>59611631.0</v>
       </c>
       <c r="AL3">
-        <v>96823139.0</v>
+        <v>56670865.0</v>
       </c>
       <c r="AM3">
-        <v>96823139.0</v>
+        <v>56670865.0</v>
       </c>
       <c r="AN3">
-        <v>123816240.0</v>
+        <v>34495314.0</v>
       </c>
       <c r="AO3">
-        <v>123816240.0</v>
+        <v>34495314.0</v>
       </c>
     </row>
     <row r="4" spans="1:41">
       <c r="A4" t="s">
         <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
@@ -8913,51 +8919,51 @@
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" t="s">
         <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>14013351000.0</v>
       </c>
       <c r="E5">
         <v>1460506000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>1563912000.0</v>
       </c>
       <c r="H5">
         <v>217706703.0</v>
       </c>
       <c r="I5">
-        <v>1247957000.0</v>
+        <v>1247958000.0</v>
       </c>
       <c r="J5">
         <v>2336423000.0</v>
       </c>
       <c r="K5">
         <v>2007225091.0</v>
       </c>
       <c r="L5">
         <v>1237726302.0</v>
       </c>
       <c r="M5">
         <v>1041724642.0</v>
       </c>
       <c r="N5">
         <v>-380853415.0</v>
       </c>
       <c r="O5">
         <v>-63653229.0</v>
       </c>
       <c r="P5">
         <v>3256629001.0</v>
       </c>
       <c r="Q5">
         <v>-690321880.0</v>
       </c>
@@ -8967,218 +8973,218 @@
       <c r="S5">
         <v>-396135495.0</v>
       </c>
       <c r="T5">
         <v>-481971078.0</v>
       </c>
       <c r="U5">
         <v>-1903989954.0</v>
       </c>
       <c r="V5">
         <v>127799626.0</v>
       </c>
       <c r="W5">
         <v>-272431672.0</v>
       </c>
       <c r="X5">
         <v>132977743.0</v>
       </c>
       <c r="Y5">
         <v>225201537.0</v>
       </c>
       <c r="Z5">
         <v>1894759841.0</v>
       </c>
       <c r="AA5">
-        <v>-2357962359.0</v>
+        <v>-2414414602.0</v>
       </c>
       <c r="AB5">
         <v>2435345123.0</v>
       </c>
       <c r="AC5">
-        <v>-682451925.0</v>
+        <v>-720414238.0</v>
       </c>
       <c r="AD5">
         <v>149626538.0</v>
       </c>
       <c r="AE5">
-        <v>-627353715.0</v>
+        <v>-646199773.0</v>
       </c>
       <c r="AF5">
-        <v>-662358464.0</v>
+        <v>-671307577.0</v>
       </c>
       <c r="AG5">
         <v>1496859152.0</v>
       </c>
       <c r="AH5">
         <v>477191032.0</v>
       </c>
       <c r="AI5">
-        <v>-1123638128.0</v>
+        <v>-1191463092.0</v>
       </c>
       <c r="AJ5">
         <v>-1562300313.0</v>
       </c>
       <c r="AK5">
         <v>417391184.0</v>
       </c>
       <c r="AL5">
         <v>19784542.0</v>
       </c>
       <c r="AM5">
         <v>19784542.0</v>
       </c>
       <c r="AN5">
         <v>72832492.0</v>
       </c>
       <c r="AO5">
         <v>72832492.0</v>
       </c>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
         <v>-590698443.0</v>
       </c>
       <c r="C6">
         <v>2205337000.0</v>
       </c>
       <c r="D6">
         <v>14308571077.0</v>
       </c>
       <c r="E6">
         <v>1769354000.0</v>
       </c>
       <c r="F6">
         <v>1640383454.0</v>
       </c>
       <c r="G6">
         <v>1782575000.0</v>
       </c>
       <c r="H6">
         <v>496274092.0</v>
       </c>
       <c r="I6">
-        <v>1523445000.0</v>
+        <v>1523445563.0</v>
       </c>
       <c r="J6">
         <v>2915213000.0</v>
       </c>
       <c r="K6">
         <v>2266633839.0</v>
       </c>
       <c r="L6">
         <v>1488573803.0</v>
       </c>
       <c r="M6">
         <v>1298724541.0</v>
       </c>
       <c r="N6">
         <v>374372987.0</v>
       </c>
       <c r="O6">
-        <v>151263024.0</v>
+        <v>129671607.0</v>
       </c>
       <c r="P6">
         <v>3482313407.0</v>
       </c>
       <c r="Q6">
         <v>-425895361.0</v>
       </c>
       <c r="R6">
         <v>4886711792.0</v>
       </c>
       <c r="S6">
         <v>-142524454.0</v>
       </c>
       <c r="T6">
-        <v>-230240073.0</v>
+        <v>-362254569.0</v>
       </c>
       <c r="U6">
-        <v>-1658416421.0</v>
+        <v>-1526401954.0</v>
       </c>
       <c r="V6">
         <v>366534435.0</v>
       </c>
       <c r="W6">
         <v>-35698654.0</v>
       </c>
       <c r="X6">
         <v>312662767.0</v>
       </c>
       <c r="Y6">
         <v>392417143.0</v>
       </c>
       <c r="Z6">
         <v>2048726721.0</v>
       </c>
       <c r="AA6">
-        <v>101986643.0</v>
+        <v>-2266764602.0</v>
       </c>
       <c r="AB6">
         <v>2578737214.0</v>
       </c>
       <c r="AC6">
-        <v>37962313.0</v>
+        <v>-581297152.0</v>
       </c>
       <c r="AD6">
         <v>289599436.0</v>
       </c>
       <c r="AE6">
-        <v>52856638.0</v>
+        <v>-506287210.0</v>
       </c>
       <c r="AF6">
-        <v>39277743.0</v>
+        <v>-550222597.0</v>
       </c>
       <c r="AG6">
         <v>1565284315.0</v>
       </c>
       <c r="AH6">
         <v>538593069.0</v>
       </c>
       <c r="AI6">
-        <v>83950834.0</v>
+        <v>-1131317092.0</v>
       </c>
       <c r="AJ6">
-        <v>-1502520297.0</v>
+        <v>-1502688683.0</v>
       </c>
       <c r="AK6">
-        <v>476834429.0</v>
+        <v>477002815.0</v>
       </c>
       <c r="AL6">
-        <v>116607681.0</v>
+        <v>76455407.0</v>
       </c>
       <c r="AM6">
-        <v>116607681.0</v>
+        <v>76455407.0</v>
       </c>
       <c r="AN6">
-        <v>196648732.0</v>
+        <v>107327806.0</v>
       </c>
       <c r="AO6">
-        <v>196648732.0</v>
+        <v>107327806.0</v>
       </c>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" t="s">
         <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
@@ -12011,51 +12017,51 @@
       <c r="J24">
         <v>-15664084142.0</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>1941463603.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>157</v>
       </c>
       <c r="B25">
         <v>-13213436000.0</v>
       </c>
       <c r="C25">
         <v>-41768009000.0</v>
       </c>
       <c r="D25">
         <v>-13983790000.0</v>
       </c>
       <c r="E25">
         <v>2054992000.0</v>
       </c>
       <c r="F25">
-        <v>21769682000.0</v>
+        <v>21769683000.0</v>
       </c>
       <c r="G25">
         <v>-29306148634.0</v>
       </c>
       <c r="H25">
         <v>-1061928826.0</v>
       </c>
       <c r="I25">
         <v>8065879747.0</v>
       </c>
       <c r="J25">
         <v>1383722105.0</v>
       </c>
       <c r="K25">
         <v>2309827730.0</v>
       </c>
       <c r="L25">
         <v>-1499937258.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>158</v>
       </c>
       <c r="B26"/>
@@ -12201,826 +12207,842 @@
       <c r="L30">
         <v>1941463603.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>78</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>79</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>2</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>80</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>81</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>82</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>83</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>84</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>85</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>4</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>86</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>87</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>88</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>5</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>89</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>90</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>91</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>6</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>92</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>93</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>94</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>95</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>96</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>97</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>8</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>98</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>99</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>100</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>101</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>102</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>135</v>
       </c>
       <c r="B2">
         <v>14961895000.0</v>
       </c>
       <c r="C2">
         <v>38762933039.0</v>
       </c>
       <c r="D2">
         <v>8752375000.0</v>
       </c>
       <c r="E2">
         <v>7282970604.0</v>
       </c>
       <c r="F2">
+        <v>105128270000.0</v>
+      </c>
+      <c r="G2">
         <v>10184091636.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7427641059.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6243852000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12372514488.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20141315600.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>49374038994.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27738112738.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43139215688.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>27670886606.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>52906687364.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13336253187.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>66768557466.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>56688200708.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>62521704859.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>33276128199.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>35034832884.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23774800725.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>28924877872.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>43354194103.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>71106139890.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>48770779053.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>46224217592.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>45146893204.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>52313666554.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>54931188770.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>78575738232.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>46298940846.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>50687992719.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>50631708533.0</v>
       </c>
-      <c r="AI2"/>
-      <c r="AJ2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>45499966576.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>50424508805.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>52950206036.0</v>
       </c>
-      <c r="AM2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:39">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
         <v>136</v>
       </c>
       <c r="B3">
         <v>114767000</v>
       </c>
       <c r="C3">
         <v>80905800</v>
       </c>
       <c r="D3">
         <v>315807000</v>
       </c>
       <c r="E3">
         <v>178269443</v>
       </c>
       <c r="F3">
+        <v>126430000</v>
+      </c>
+      <c r="G3">
         <v>104682167</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>189978980</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>169364000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>174903438</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>70784310</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1256018900</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2065524027</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>144850000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>68545498</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>197605900</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>134748000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20858000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>76759200</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>135940000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>112568000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2014713800</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>123594904</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5531880700</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>131857200</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>110424000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>58988750</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>59028000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12502000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15170000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1156247136</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>236810000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>46552000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6875000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>13636453</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>13636454</v>
-      </c>
-[...1 lines deleted...]
-        <v>150829500</v>
       </c>
       <c r="AK3">
         <v>150829500</v>
       </c>
       <c r="AL3">
-        <v>324443500</v>
+        <v>150829500</v>
       </c>
       <c r="AM3">
         <v>324443500</v>
       </c>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3">
+        <v>324443500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>139</v>
       </c>
       <c r="B6">
         <v>-9560972000.0</v>
       </c>
       <c r="C6">
         <v>95324002291.0</v>
       </c>
       <c r="D6">
         <v>135558000.0</v>
       </c>
       <c r="E6">
         <v>1469404859.0</v>
       </c>
       <c r="F6">
+        <v>-41020299000.0</v>
+      </c>
+      <c r="G6">
         <v>70669178131.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2756450577.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1183789000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-6128662531.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-7768801112.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1687276606.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-9284073744.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-12131102951.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15468329082.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9154199242.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5180434177.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-53432304279.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10080356758.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5833504151.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>29245576660.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1758704685.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>11260032159.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-5150077147.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-14429316231.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-27751945787.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>22335360837.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2546561461.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1077324388.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-7166773350.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2617522216.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-23644549462.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>32276797386.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-4389051873.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>56284186.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>56284187.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4924542229.0</v>
       </c>
       <c r="AK6">
         <v>-4924542229.0</v>
       </c>
       <c r="AL6">
-        <v>-2525697231.0</v>
+        <v>-4924542229.0</v>
       </c>
       <c r="AM6">
         <v>-2525697231.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6">
+        <v>-2525697231.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>140</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>94855198570.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>56649000000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>88214476630.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>34371000000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>34397371200.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>40981000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9345797050.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>20903006260.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>-12705005580.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>3329315530.0</v>
       </c>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>142</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
-    </row>
-    <row r="11" spans="1:39">
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
         <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...1 lines deleted...]
-      </c>
+      <c r="J11"/>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
@@ -13034,1613 +13056,1651 @@
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
-    </row>
-    <row r="12" spans="1:39">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
+      <c r="J12"/>
       <c r="K12">
         <v>11947987761.0</v>
       </c>
       <c r="L12">
+        <v>11947987761.0</v>
+      </c>
+      <c r="M12">
         <v>-488715529.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-17659140928.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2812159997.0</v>
       </c>
       <c r="O12">
         <v>2812159997.0</v>
       </c>
       <c r="P12">
+        <v>2812159997.0</v>
+      </c>
+      <c r="Q12">
         <v>-2746579291.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-19256203574.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9903642147.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14154133118.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>21884768495.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-2219183508.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8616873702.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-6512776195.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-38705350675.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-9163045957.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16178393885.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2383854113.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4098724261.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-2105986180.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
-    </row>
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>147</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>295220077.0</v>
       </c>
       <c r="D14">
         <v>308848000.0</v>
       </c>
       <c r="E14"/>
       <c r="F14">
+        <v>218663000.0</v>
+      </c>
+      <c r="G14">
         <v>278567389.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>275487563.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>578790000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>259408748.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>250847501.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>256999899.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>755226402.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>193324836.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>225684406.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>264426519.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>259208504.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>253611041.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>119716509.0</v>
       </c>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
       <c r="T14">
+        <v>377588000.0</v>
+      </c>
+      <c r="U14">
         <v>238734809.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>236733018.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>179685024.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>167215606.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>153966880.0</v>
       </c>
-      <c r="Y14">
-[...1 lines deleted...]
-      </c>
       <c r="Z14">
+        <v>147650000.0</v>
+      </c>
+      <c r="AA14">
         <v>143392091.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>139117086.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>139972898.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>139912563.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>121084980.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>68425163.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>61402037.0</v>
       </c>
-      <c r="AG14">
-[...1 lines deleted...]
-      </c>
       <c r="AH14">
+        <v>60146000.0</v>
+      </c>
+      <c r="AI14">
         <v>59611630.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>59611631.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56670865.0</v>
       </c>
       <c r="AK14">
         <v>56670865.0</v>
       </c>
       <c r="AL14">
-        <v>34495314.0</v>
+        <v>56670865.0</v>
       </c>
       <c r="AM14">
         <v>34495314.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:39">
+      <c r="AN14">
+        <v>34495314.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
         <v>149</v>
       </c>
       <c r="B16">
         <v>5400924000.0</v>
       </c>
       <c r="C16">
         <v>134086935330.0</v>
       </c>
       <c r="D16">
         <v>38762933000.0</v>
       </c>
       <c r="E16">
         <v>8752375463.0</v>
       </c>
       <c r="F16">
+        <v>64107971000.0</v>
+      </c>
+      <c r="G16">
         <v>13053269767.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10184091636.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7427641000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6243851957.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12372514488.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>20141315600.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>18454038994.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>27738112738.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>43139215688.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>27670886606.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18516687364.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13336253187.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>25128557466.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11763200708.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>62521704859.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>33276128199.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>35034832884.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>23774800725.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>28924877872.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>43354194103.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>71106139890.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>48770779053.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>46224217592.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>45146893204.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>52313666554.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>54931188770.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>78575738232.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>46298940846.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>50687992719.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>56284187.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-4924542229.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>45499966576.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>50424508805.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-2525697231.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>151</v>
       </c>
       <c r="B18">
         <v>-21331804000.0</v>
       </c>
       <c r="C18">
         <v>94262497539.0</v>
       </c>
       <c r="D18">
         <v>-2575711000.0</v>
       </c>
       <c r="E18">
         <v>-22331939060.0</v>
       </c>
       <c r="F18">
+        <v>-44455784000.0</v>
+      </c>
+      <c r="G18">
         <v>67031590516.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9903607262.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-23594932000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-41332575962.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>35309624921.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9858739948.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4201407259.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-17661602058.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>37140855597.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-28777048832.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1352232696.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19383576696.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>9478354565.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12533599615.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>21922594883.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4240786848.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>8817272196.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-11636459836.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-36805700270.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-11529316642.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>18721765592.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1781491274.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4384931050.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2609257000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1278929938.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1957106150.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2346840481.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>3984416703.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3023057.0</v>
       </c>
       <c r="AI18">
         <v>-3023057.0</v>
       </c>
       <c r="AJ18">
-        <v>359919644.0</v>
+        <v>-3023057.0</v>
       </c>
       <c r="AK18">
         <v>359919644.0</v>
       </c>
       <c r="AL18">
+        <v>359919644.0</v>
+      </c>
+      <c r="AM18">
         <v>21882966.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>21882967.0</v>
       </c>
     </row>
-    <row r="19" spans="1:39">
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
         <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-      <c r="J19">
-[...1 lines deleted...]
-      </c>
+      <c r="J19"/>
       <c r="K19">
         <v>11419741551.0</v>
       </c>
       <c r="L19">
+        <v>11419741551.0</v>
+      </c>
+      <c r="M19">
         <v>-6607666484.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>5530499107.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5521860780.0</v>
       </c>
       <c r="O19">
         <v>5521860780.0</v>
       </c>
       <c r="P19">
+        <v>5521860780.0</v>
+      </c>
+      <c r="Q19">
         <v>2163201481.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1441272417.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>602002193.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-18117103766.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>7322981777.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2482082163.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2442759963.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>6536382690.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>22076384039.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-16222629145.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>8613595245.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4234929813.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3307606662.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-4557516349.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
         <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
         <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
         <v>117</v>
       </c>
       <c r="B22">
         <v>2368391000.0</v>
       </c>
       <c r="C22">
         <v>1594895784.0</v>
       </c>
       <c r="D22">
         <v>1423989000.0</v>
       </c>
       <c r="E22">
         <v>44747877.0</v>
       </c>
       <c r="F22">
+        <v>1354291000.0</v>
+      </c>
+      <c r="G22">
         <v>212702675.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1217183946.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1083484000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1379643451.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1115382598.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1017529108.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-963731941.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-50935966.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3198578363.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-683051119.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3974351483.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-360126163.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-468244891.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1862181532.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-88340421.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-243622558.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>144308374.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>240981453.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1878215737.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2403496755.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2458293354.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-682451925.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>158735891.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-628013384.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-666846414.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1689024226.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>371960721.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1160963839.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-555868399.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-555868400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5176322.0</v>
       </c>
       <c r="AK22">
         <v>5176322.0</v>
       </c>
       <c r="AL22">
-        <v>68872058.0</v>
+        <v>5176322.0</v>
       </c>
       <c r="AM22">
         <v>68872058.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22">
+        <v>68872058.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>155</v>
       </c>
       <c r="B23">
         <v>737600000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-1283800000.0</v>
       </c>
       <c r="E23">
         <v>-1283800000.0</v>
       </c>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>183400000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-183400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6463236527.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5002276406.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4617682238.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16894997653.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-8673190511.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5385649107.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-10041072013.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>20818642174.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2028453481.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1420414417.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>525242993.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-18253043766.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>300000000.0</v>
       </c>
-      <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
-    </row>
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>156</v>
       </c>
       <c r="B24">
         <v>-164767430.0</v>
       </c>
       <c r="C24">
         <v>1061504753.0</v>
       </c>
       <c r="D24">
         <v>-315807273.0</v>
       </c>
       <c r="E24">
         <v>-178269439.0</v>
       </c>
       <c r="F24">
+        <v>3435485000.0</v>
+      </c>
+      <c r="G24">
         <v>-104682167.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-189978980.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>905383000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5822242405.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11369804051.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>12012358846.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7423393511.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5530499107.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>15494387293.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-15494387295.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2163201481.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1441272417.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>602002192.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-18159165864.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7322981777.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2482082163.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2442759963.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6536382690.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>22076384039.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-16222629145.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>8613595245.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-4234929813.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-3307606662.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-4557516349.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1338592278.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-21687443312.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-23153458806.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-8373468575.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>59307243.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>59307244.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5284461873.0</v>
       </c>
       <c r="AK24">
         <v>-5284461873.0</v>
       </c>
       <c r="AL24">
+        <v>-5284461873.0</v>
+      </c>
+      <c r="AM24">
         <v>-2547580197.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-2547580198.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>157</v>
       </c>
       <c r="B25">
         <v>-23585428000.0</v>
       </c>
       <c r="C25">
         <v>92453287478.0</v>
       </c>
       <c r="D25">
         <v>-3992741000.0</v>
       </c>
       <c r="E25">
         <v>-22198417494.0</v>
       </c>
       <c r="F25">
+        <v>-45902308000.0</v>
+      </c>
+      <c r="G25">
         <v>66645002619.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-11022899791.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-22920874000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-42886210661.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>34014179132.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-9877250055.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1927377693.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-17659140928.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>33785138326.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-28160818332.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2746579291.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-19256203574.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9903642147.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
+        <v>14154133147.0</v>
+      </c>
+      <c r="U25">
         <v>21884768495.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2219183508.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8616873702.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-6512776195.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-38706025687.0</v>
       </c>
-      <c r="Y25">
-[...1 lines deleted...]
-      </c>
       <c r="Z25">
+        <v>-9163045887.0</v>
+      </c>
+      <c r="AA25">
         <v>16179068897.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2383854113.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4098724261.0</v>
       </c>
-      <c r="AC25">
-[...1 lines deleted...]
-      </c>
       <c r="AD25">
+        <v>-2105986179.0</v>
+      </c>
+      <c r="AE25">
         <v>423078632.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-3477745539.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1960029723.0</v>
       </c>
-      <c r="AG25">
-[...1 lines deleted...]
-      </c>
       <c r="AH25">
+        <v>5092109542.0</v>
+      </c>
+      <c r="AI25">
         <v>506870165.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>506870166.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>448901957.0</v>
       </c>
       <c r="AK25">
         <v>448901957.0</v>
       </c>
       <c r="AL25">
+        <v>448901957.0</v>
+      </c>
+      <c r="AM25">
         <v>242959094.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>242959095.0</v>
       </c>
     </row>
-    <row r="26" spans="1:39">
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
         <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>160</v>
       </c>
       <c r="B28">
         <v>737600000.0</v>
       </c>
       <c r="C28"/>
       <c r="D28">
         <v>-1283800000.0</v>
       </c>
       <c r="E28">
         <v>-1283800000.0</v>
       </c>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>183400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-183400000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>0.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>0.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>300000000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>53081942138.0</v>
       </c>
-      <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
-    </row>
-    <row r="29" spans="1:39">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>161</v>
       </c>
       <c r="B29">
         <v>-21217037000.0</v>
       </c>
       <c r="C29">
         <v>94343403339.0</v>
       </c>
       <c r="D29">
         <v>-2259904000.0</v>
       </c>
       <c r="E29">
         <v>-22153669617.0</v>
       </c>
       <c r="F29">
+        <v>-44329354000.0</v>
+      </c>
+      <c r="G29">
         <v>67136272683.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9530228282.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-23425568000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-41247158462.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>35380409231.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-8602721048.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2135883232.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-17516752058.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>37209401095.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-28579442932.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1486980696.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-19362718696.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9555113765.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12669539615.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>22035162883.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2226073048.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8940867100.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6104579136.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-36673843070.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11418892642.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>18780754342.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1840519274.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4397433050.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2594087000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-122682802.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1720296150.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>2393392481.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>3991291703.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>10613396.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>10613397.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>510749144.0</v>
       </c>
       <c r="AK29">
         <v>510749144.0</v>
       </c>
       <c r="AL29">
+        <v>510749144.0</v>
+      </c>
+      <c r="AM29">
         <v>346326466.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>346326467.0</v>
       </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>162</v>
       </c>
       <c r="B30">
         <v>-4731575000.0</v>
       </c>
       <c r="C30">
         <v>980598953.0</v>
       </c>
       <c r="D30">
         <v>1129261000.0</v>
       </c>
       <c r="E30">
         <v>506874476.0</v>
       </c>
       <c r="F30">
+        <v>3309055000.0</v>
+      </c>
+      <c r="G30">
         <v>3532905446.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9720078860.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6463237000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>730480061.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10756339946.0</v>
       </c>
       <c r="K30">
         <v>10756339946.0</v>
       </c>
       <c r="L30">
+        <v>10756339946.0</v>
+      </c>
+      <c r="M30">
         <v>-8673190511.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5385649107.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5388785080.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5388785081.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2028453481.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1420414417.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>525242992.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-18253043766.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7210413777.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>467368363.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2319165059.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1004501990.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>21944526839.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-16333053145.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8554606495.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4293957813.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3320108662.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-4572686349.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2494839414.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-21924253312.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-23198537233.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-8380343575.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45670790.0</v>
       </c>
       <c r="AI30">
         <v>45670790.0</v>
       </c>
       <c r="AJ30">
-        <v>-5435291373.0</v>
+        <v>45670790.0</v>
       </c>
       <c r="AK30">
         <v>-5435291373.0</v>
       </c>
       <c r="AL30">
+        <v>-5435291373.0</v>
+      </c>
+      <c r="AM30">
         <v>-2872023697.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2872023698.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>