--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -11860,51 +11860,51 @@
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>-5387000.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:50">
       <c r="A5" t="s">
         <v>113</v>
       </c>
       <c r="B5">
-        <v>-32771000.0</v>
+        <v>-56268000.0</v>
       </c>
       <c r="C5">
         <v>-21786000.0</v>
       </c>
       <c r="D5">
         <v>-201424000.0</v>
       </c>
       <c r="E5">
         <v>-9325000.0</v>
       </c>
       <c r="F5">
         <v>-174602000.0</v>
       </c>
       <c r="G5">
         <v>-46356000.0</v>
       </c>
       <c r="H5">
         <v>-49392000.0</v>
       </c>
       <c r="I5">
         <v>7636000.0</v>
       </c>
       <c r="J5">
         <v>-15469000.0</v>
       </c>
@@ -12012,51 +12012,51 @@
       </c>
       <c r="AS5">
         <v>63383000.0</v>
       </c>
       <c r="AT5">
         <v>10395000.0</v>
       </c>
       <c r="AU5">
         <v>103865000.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:50">
       <c r="A6" t="s">
         <v>114</v>
       </c>
       <c r="B6">
-        <v>-3401000.0</v>
+        <v>-26898000.0</v>
       </c>
       <c r="C6">
         <v>7559000.0</v>
       </c>
       <c r="D6">
         <v>-173113000.0</v>
       </c>
       <c r="E6">
         <v>18105000.0</v>
       </c>
       <c r="F6">
         <v>-147307000.0</v>
       </c>
       <c r="G6">
         <v>-18122000.0</v>
       </c>
       <c r="H6">
         <v>-21518000.0</v>
       </c>
       <c r="I6">
         <v>35885000.0</v>
       </c>
       <c r="J6">
         <v>25960000.0</v>
       </c>