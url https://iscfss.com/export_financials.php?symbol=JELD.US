--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3183,6914 +3186,7046 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU62"/>
+  <dimension ref="A1:AV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>248000000.0</v>
+      </c>
+      <c r="C2">
         <v>267503000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>237300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>290397000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>286828000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>269178000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>264947000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>318862000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>310219000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>319442000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>269322000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>313160000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>313542000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>348410000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>286978000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>386392000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>420885000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>406493000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>418774000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>354131000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>346500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>326121000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>269891000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>290826000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>293847000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>281863000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>294951000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>281409000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>291618000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>285871000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>250281000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>277756000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>296739000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>303493000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>259934000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>264085000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>231805000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>212560000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>188906000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>216844000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>210798000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>218915000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>166686000.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>179652000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:47">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
-    </row>
-    <row r="4" spans="1:47">
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-63700000.0</v>
+      </c>
+      <c r="C5">
         <v>-56945000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-50400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-67551000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-67722000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-109887000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-129495000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-94983000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-117196000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-113350000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-95310000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-137998000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-145709000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-137484000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-142634000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-202245000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-149973000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-90592000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-93746000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-106263000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-81435000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-95751000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-58693000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-120109000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-153427000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-202151000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-151275000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-172987000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-142777000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-154681000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-144823000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-134777000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-126595000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-73310000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-95347000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-105779000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-135417000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-175339000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-197182000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-153800000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-161558000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-151326000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-162997000.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
-[...1 lines deleted...]
-      </c>
+      <c r="AT5"/>
       <c r="AU5">
         <v>-168826000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:47">
+      <c r="AV5">
+        <v>-168826000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>656951000.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6">
+      <c r="AH6"/>
+      <c r="AI6">
         <v>650551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
-      <c r="AM6"/>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
-    </row>
-    <row r="7" spans="1:47">
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>189681000.0</v>
+      </c>
+      <c r="C7">
         <v>197805000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>192326000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>187373000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>194430000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>132171000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>138237000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>143373000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>147619000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>147521000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>154470000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>97900000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>101300000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>133000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>178316000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>193010000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>200202000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>206447000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>210198000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>220238000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>230447000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>221046000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>221810000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>213592000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>215309000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>207156000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>209280000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>184145000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>194329000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>197599000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
-    </row>
-    <row r="8" spans="1:47">
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
+        <v>865000.0</v>
+      </c>
+      <c r="C8">
         <v>860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>854000.0</v>
       </c>
       <c r="D8">
         <v>854000.0</v>
       </c>
       <c r="E8">
+        <v>854000.0</v>
+      </c>
+      <c r="F8">
         <v>853000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>846000.0</v>
       </c>
       <c r="H8">
         <v>846000.0</v>
       </c>
       <c r="I8">
+        <v>846000.0</v>
+      </c>
+      <c r="J8">
         <v>845000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>859000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>853000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>852000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>900000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>843000.0</v>
       </c>
       <c r="P8">
         <v>843000.0</v>
       </c>
       <c r="Q8">
+        <v>843000.0</v>
+      </c>
+      <c r="R8">
         <v>859000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>891000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>902000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>916000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>991000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>743342000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>738774000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>734853000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>729633000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>730290000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>727716000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>719451000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>715463000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>706114000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>698090000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>690687000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>684189000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>680281000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>675268000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>671772000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>669944000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>665499000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>662183000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>658593000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>656951000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>654156000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>650551000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>652666000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>667669000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>667084000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>665334000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-    </row>
-    <row r="10" spans="1:47">
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>58800000.0</v>
+      </c>
+      <c r="C10">
         <v>52347000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>136100000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>108405000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>134109000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>132469000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>150337000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>208500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>212821000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>234452000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>288312000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>239219000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>188948000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>202552000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>164475000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>199809000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>272510000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>265649000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>395596000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>443851000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>618300000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>612818000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>735820000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>605779000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>457655000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>214297000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>225962000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>127857000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>119562000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>94000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>116991000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>151400000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>137619000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>103000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>220200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>219500000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>227663000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>185500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>102700000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>36182000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>56417000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>43224000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>113571000.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
-      <c r="AT10">
-[...1 lines deleted...]
-      </c>
+      <c r="AT10"/>
       <c r="AU10">
         <v>-105542000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:47">
+      <c r="AV10">
+        <v>-105542000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-    </row>
-    <row r="12" spans="1:47">
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>58800000.0</v>
+      </c>
+      <c r="C12">
         <v>52347000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>136100000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>108405000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>134109000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>132469000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>150337000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>208500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>212821000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>234452000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>288312000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>239219000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>188948000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>202552000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>164475000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>199809000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>272510000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>265649000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>395596000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>443851000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>618300000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>612818000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>735820000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>605779000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>457655000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>214297000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>225962000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>127857000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>119562000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>94000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>116991000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>151400000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>137619000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>103000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>220200000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>219500000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>227663000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>185500000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>102700000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>36182000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>56417000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>43224000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>113571000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
-[...1 lines deleted...]
-      </c>
+      <c r="AT12"/>
       <c r="AU12">
         <v>105542000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:47">
+      <c r="AV12">
+        <v>105542000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>900000.0</v>
+      </c>
+      <c r="C13">
         <v>860000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>900000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>854000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>853000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>846000.0</v>
       </c>
       <c r="H13">
         <v>846000.0</v>
       </c>
       <c r="I13">
+        <v>846000.0</v>
+      </c>
+      <c r="J13">
         <v>845000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>859000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>853000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>852000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>850000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>843000.0</v>
       </c>
       <c r="P13">
         <v>843000.0</v>
       </c>
       <c r="Q13">
+        <v>843000.0</v>
+      </c>
+      <c r="R13">
         <v>859000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>891000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>902000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>916000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>991000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1001000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1008000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005000.0</v>
       </c>
       <c r="Z13">
         <v>1005000.0</v>
       </c>
       <c r="AA13">
+        <v>1005000.0</v>
+      </c>
+      <c r="AB13">
         <v>1007000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1006000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1005000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1007000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1013000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1034000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1048000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1062000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1060000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1052000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1049000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1047000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>180000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>823000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>16000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>91101000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>179000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>198000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:47">
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>86384988.0</v>
+      </c>
+      <c r="C14">
         <v>85803503.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85392703.0</v>
       </c>
       <c r="D14">
         <v>85392703.0</v>
       </c>
       <c r="E14">
+        <v>85392703.0</v>
+      </c>
+      <c r="F14">
         <v>85338335.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>84990000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>84653408.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>84617518.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>85271699.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>85520145.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>85309220.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>86349840.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>85764785.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>85149088.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>84764179.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>85040645.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>87967049.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>91372991.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>92830899.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>91621565.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>101670624.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>102642440.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>102426124.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>101440963.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>100934273.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>100487485.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>101628811.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>101381976.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>101473530.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>101461293.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>101461290.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>105937429.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>107653009.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>108867800.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>109209218.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>108962240.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>109086129.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>106983915.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>104881700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111492467.0</v>
       </c>
       <c r="AO14">
         <v>111492467.0</v>
       </c>
       <c r="AP14">
         <v>111492467.0</v>
       </c>
       <c r="AQ14">
+        <v>111492467.0</v>
+      </c>
+      <c r="AR14">
         <v>107835607.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111492467.0</v>
       </c>
       <c r="AS14">
         <v>111492467.0</v>
       </c>
       <c r="AT14">
         <v>111492467.0</v>
       </c>
-      <c r="AU14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:47">
+      <c r="AU14">
+        <v>111492467.0</v>
+      </c>
+      <c r="AV14"/>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>850000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>843000.0</v>
       </c>
       <c r="P15">
         <v>843000.0</v>
       </c>
       <c r="Q15">
+        <v>843000.0</v>
+      </c>
+      <c r="R15">
         <v>859000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>891000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>902000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>916000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>991000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1001000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1008000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005000.0</v>
       </c>
       <c r="Z15">
         <v>1005000.0</v>
       </c>
       <c r="AA15">
+        <v>1005000.0</v>
+      </c>
+      <c r="AB15">
         <v>1007000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1006000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1005000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1007000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1013000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1034000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1048000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1062000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1060000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1052000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AL15">
         <v>1000000.0</v>
       </c>
       <c r="AM15">
+        <v>1000000.0</v>
+      </c>
+      <c r="AN15">
         <v>180000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>823000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>16000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>91101000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>179000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-    </row>
-    <row r="16" spans="1:47">
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>3988000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>4703000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5645000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4463000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5404000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6764000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6104000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5002000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7189000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7272000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9216000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23104000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10084000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>26484000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>28683000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>28337000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>25568000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13715000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>17441000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>15039000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>13453000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12399000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10054000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8581000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7986000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8794000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9307000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>10928000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9854000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10970000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>12540000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>13046000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>11511000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13189000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>82227000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>75924000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11644000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>9315000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-    </row>
-    <row r="17" spans="1:47">
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>274615000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>286311000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>288117000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>97241000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>109594000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>106622000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>103423000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>104715000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>100507000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>112133000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>105479000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>103472000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>97604000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>98689000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>93163000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7552000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>9540000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>12685000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14925000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>15962000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>15673000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>82495000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>88001000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>98417000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>103375000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>111863000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>108359000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>100731000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>86938000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>13796000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>17546000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>14262000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:47">
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>196562000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>185165000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>315167000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>326406000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>381748000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>382780000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>390170000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>378899000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>383664000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>463603000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>381953000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>443294000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>519165000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>539973000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>545213000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>621504000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>630158000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>625738000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>639867000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>613772000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>601401000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>587043000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>602500000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>589983000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>601827000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>608448000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>585942000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>595323000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>598901000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>617504000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>549063000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>566126000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>518912000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>492788000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>486055000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>510658000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>494811000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>499831000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>482506000.0</v>
       </c>
-      <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-      <c r="AU20">
+      <c r="AU20"/>
+      <c r="AV20">
         <v>475601000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:47">
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>85000000.0</v>
+      </c>
+      <c r="C21">
         <v>93092000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>96300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>100014000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>100479000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>100554000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>101987000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>103320000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>105381000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>107701000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>123910000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>136252000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>140200000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>186731000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>148106000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>193855000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>204351000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>215817000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>222181000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>232858000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>239462000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>241567000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>246055000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>243679000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>243322000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>237233000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>250327000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>248587000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>258392000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>249309000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>225553000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>226537000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>225574000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>232037000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>166313000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>159456000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>129460000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>116195000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>117795000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>122983000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>82561000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>82661000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>78318000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>523894000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:47">
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>440900000.0</v>
+      </c>
+      <c r="C22">
         <v>446191000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>444100000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>466854000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>466600000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>444425000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>460107000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>481676000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>487703000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>490557000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>481451000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>518443000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>547799000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>637803000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>594471000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>725859000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>723265000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>674554000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>615971000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>601941000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>558900000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>531549000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>512228000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>509949000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>536742000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>524022000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>505078000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>509444000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>541095000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>548000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>513238000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>519600000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>532731000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>545600000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>405400000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>398500000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>375537000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>365700000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>334600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>361724000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>375300000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>383314000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>343736000.0</v>
       </c>
-      <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
-      <c r="AU22">
+      <c r="AU22"/>
+      <c r="AV22">
         <v>359274000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:47">
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>2068400000.0</v>
+      </c>
+      <c r="C23">
         <v>2077268000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2102800000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2171754000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2542944000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2418915000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2620169000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2834720000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2888076000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2933766000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2980125000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3008317000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3545849000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3560522000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3501361000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3614924000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3815310000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3835786000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3738671000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3826547000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4004400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3983465000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3964685000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3853065000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3698881000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3406578000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3381332000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3345400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3414474000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3391500000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3051055000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3202700000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3166843000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3171700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2862900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2965300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2824368000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2677900000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2516300000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2406638000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2369909000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2270456000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2182373000.0</v>
       </c>
-      <c r="AR23"/>
       <c r="AS23"/>
-      <c r="AT23">
-[...1 lines deleted...]
-      </c>
+      <c r="AT23"/>
       <c r="AU23">
         <v>648295000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:47">
+      <c r="AV23">
+        <v>648295000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>1225730000.0</v>
+      </c>
+      <c r="C24">
         <v>1189436000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1149614000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1154899000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1155353000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1157121000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1152449000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1179883000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1179002000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1185123000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1190075000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1193252000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1638700000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1721200000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1713238000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1774273000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1867838000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1783032000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1667696000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1670040000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1677247000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1718508000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1701340000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1698868000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1692657000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1547115000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1451526000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1446547000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1513344000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1517128000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1422962000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1467841000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1511734000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1445810000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1264933000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1234358000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1231237000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1230458000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1600004000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1255000000.0</v>
       </c>
-      <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>1243726000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>788542000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:47">
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1638720000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1721241000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1713238000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1774273000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1867838000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1783032000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1667696000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1670040000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1677247000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1718508000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1701340000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1698868000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1692657000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1547115000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1451526000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1446547000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1513344000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1517128000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1422962000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1467841000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1511734000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1445810000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1264933000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1234358000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1231237000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1230458000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
-    </row>
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>369000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>366000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>391000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>395000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>417000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>33187000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>29476000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>26204000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>23965000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:47">
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
-    </row>
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>1336900000.0</v>
+      </c>
+      <c r="C28">
         <v>1354420000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1354400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1261703000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1238949000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1181911000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1171276000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1145610000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1149184000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1133440000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1092410000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1123591000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1630432000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1724390000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1718628000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1807560000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1826345000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1760225000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1520859000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1491946000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1101300000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1367658000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1254032000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1375166000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1519505000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1604714000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1500690000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1570652000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1645398000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1676330000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1360901000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1380966000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1404466000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1368108000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1053503000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1031695000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1018169000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1060275000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1517335000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1614922000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1202539000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1219063000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1146749000.0</v>
       </c>
-      <c r="AR28"/>
       <c r="AS28"/>
-      <c r="AT28">
-[...1 lines deleted...]
-      </c>
+      <c r="AT28"/>
       <c r="AU28">
         <v>105542000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:47">
+      <c r="AV28">
+        <v>105542000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1220565000.0</v>
+      </c>
+      <c r="C29">
         <v>1221143000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1265520000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1296674000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1655750000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1634348000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1803438000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1931027000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1984411000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2031921000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2076897000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2070911000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2468400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2498000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2471177000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2439455000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2635160000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2631202000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2548475000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2545983000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2746036000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2736582000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2772506000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2660663000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2592453000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2365623000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
-    </row>
-    <row r="30" spans="1:47">
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>439500000.0</v>
+      </c>
+      <c r="C30">
         <v>428119000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>361200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>442739000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>447593000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>453602000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>388415000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>491910000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>507492000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>528460000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>516674000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>567672000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>596254000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>702406000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>531232000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>675125000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>698893000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>708502000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>552041000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>590769000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>619000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>633582000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>477472000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>562175000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>549446000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>539252000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>469762000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>568573000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>578486000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>571632000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>481332000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>598398000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>598167000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>578183000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>457485000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>529397000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>491367000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>439096000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>407170000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>492965000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>473187000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>407874000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>321079000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>339877000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:47">
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>322007000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>258520000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>97425000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>70938000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>625100000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>736500000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>55985000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>842200000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-23938000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>156833000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>109847000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>118542000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>35859000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-14121000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-70508000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-40740000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-57820000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-70747000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-93867000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-43671000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-43900000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-33407000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2685000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>76661000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>159115000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>154824000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>105761000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-541053000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-792569000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-692720000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:47">
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>427565000.0</v>
+      </c>
+      <c r="C32">
         <v>403634000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>438800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>473427000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>489595000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>515201000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>574903000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>712900000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>720328000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>764297000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>815433000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>793689000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>905000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>942500000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>908980000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>925471000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1015648000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>939276000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>850989000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>757553000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>941742000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>920258000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>893029000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>832295000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>772069000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>578795000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
-    </row>
-    <row r="33" spans="1:47">
+      <c r="AV32"/>
+    </row>
+    <row r="33" spans="1:48">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>1056800000.0</v>
+      </c>
+      <c r="C33">
         <v>1081567000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1086100000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1073009000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1420342000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1310337000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1420275000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1427900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1470045000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1464704000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1485783000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1478319000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1783689000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1807475000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1805755000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1779797000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1906354000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1977102000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1998814000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2130823000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2159500000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2160172000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2204032000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2123297000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2109375000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2069259000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2138054000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2088336000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2125712000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2123600000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1899578000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1881500000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1844213000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1889900000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1717700000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1785200000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1701128000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1659100000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2153600000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1467651000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1425076000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1402772000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1367955000.0</v>
       </c>
-      <c r="AR33"/>
       <c r="AS33"/>
-      <c r="AT33">
-[...1 lines deleted...]
-      </c>
+      <c r="AT33"/>
       <c r="AU33">
         <v>-105542000.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:47">
+      <c r="AV33">
+        <v>-105542000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:48">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>92874000.0</v>
+      </c>
+      <c r="C34">
         <v>84024000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>65310000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>80482000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>82254000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>87513000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>69035000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>98465000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>95634000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>85913000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>82956000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>101034000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>-100000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>171361000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>171327000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>202476000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>212942000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>221064000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>227756000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>282433000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>911800000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>287166000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>292568000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>270251000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>275435000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>269577000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>23424000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>242587000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>255794000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>261846000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>107522000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>113190000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>115222000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>116416000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>116586000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>127290000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>127097000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>126544000.0</v>
       </c>
-      <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
-    </row>
-    <row r="35" spans="1:47">
+      <c r="AV34"/>
+    </row>
+    <row r="35" spans="1:48">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>1508199999.0</v>
+      </c>
+      <c r="C35">
         <v>1473020000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1432700000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1432497000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1432815000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1373399000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1375116000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1420510000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1420348000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1417451000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1450571000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1434850000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1906241000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2002196000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1991187000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2080172000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2185495000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2104603000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2007585000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2057952000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2631400000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2103278000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2092597000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2062282000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2050842000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1894286000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1800459000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1766058000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1846704000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1853468000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1612979000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1669032000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1725373000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1665601000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1493382000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1470007000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1459065000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1443940000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1810291000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1837529000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1453498000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1453931000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1444736000.0</v>
       </c>
-      <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
-    </row>
-    <row r="36" spans="1:47">
+      <c r="AV35"/>
+    </row>
+    <row r="36" spans="1:48">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>66800000.0</v>
+      </c>
+      <c r="C36">
         <v>64644000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>65700000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>58209000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>59214000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>56721000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>52142000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>39165000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>38224000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>32030000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>30077000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>28091000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>321771000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>31282000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>322538000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>30731000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>30711000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>31834000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>26603000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>29737000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>30140000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>29708000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>31604000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>31858000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>31614000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>33139000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>34962000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>17997000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>18281000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>15235000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>37249000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>33253000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>33572000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>33794000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>28700000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>59405000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>57869000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>56600000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>547185000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>106624000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>119307000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>88571000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>38386000.0</v>
       </c>
-      <c r="AR36"/>
       <c r="AS36"/>
-      <c r="AT36">
-[...1 lines deleted...]
-      </c>
+      <c r="AT36"/>
       <c r="AU36">
         <v>-105542000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:47">
+      <c r="AV36">
+        <v>-105542000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:48">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
+      <c r="AC37"/>
+      <c r="AD37">
         <v>-28000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>-32000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>-17000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>-217000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>-221000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>-178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
-      <c r="AM37"/>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
-    </row>
-    <row r="38" spans="1:47">
+      <c r="AV37"/>
+    </row>
+    <row r="38" spans="1:48">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>213258000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-100000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>232112000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>222779000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1779800000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1906300000.0</v>
       </c>
-      <c r="R38"/>
-      <c r="S38">
+      <c r="S38"/>
+      <c r="T38">
         <v>1998800000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>229405000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>220692000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2160200000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>445525000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>218281000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>214877000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>214781000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>218430000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>231031000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>243061000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>246591000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>244314000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>252931000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>215780000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>227027000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>960988000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1059602000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>992552000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>953700000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>935835000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>740265000.0</v>
       </c>
-      <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>647112000.0</v>
       </c>
-      <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
-      <c r="AU38">
+      <c r="AU38"/>
+      <c r="AV38">
         <v>588574000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:47">
+    <row r="39" spans="1:48">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>72400000.0</v>
+      </c>
+      <c r="C39">
         <v>69044000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>75300000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>80747000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>74300000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>78082000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>201035000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>224734000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>210015000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>215593000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>207905000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>204664000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>429159000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>210286000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>405428000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>234334000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>214288000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>209979000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>176249000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>59163000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1286000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>45344000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>35133000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>51865000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>45663000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>59748000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>42476000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>51190000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>49619000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>54265000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>39916000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>51811000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>54113000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>55033000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>66462000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>32696000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>28673000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>28448000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>32999000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>18941000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>39929000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>33272000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>36032000.0</v>
       </c>
-      <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>34997000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:47">
+    <row r="40" spans="1:48">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>317300000.0</v>
+      </c>
+      <c r="C40">
         <v>264152000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>314800000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>271247000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>256358000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>233853000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>252350000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>274456000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>283401000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>264920000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>290522000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>304629000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>410351000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>325422000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>380776000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>363183000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>326057000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>360245000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>293691000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>437118000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-105807000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>434963000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>404381000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>422617000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>358162000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>336112000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>318200000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>353517000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>336958000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>341734000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>330073000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>362167000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>277444000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>277982000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>281881000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>311561000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>315707000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>291289000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>272598000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>359369000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>343321000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>308854000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>268180000.0</v>
       </c>
-      <c r="AR40"/>
       <c r="AS40"/>
       <c r="AT40"/>
-      <c r="AU40">
+      <c r="AU40"/>
+      <c r="AV40">
         <v>310149000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:47">
+    <row r="41" spans="1:48">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>143712000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>166240000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>147909000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>142127000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>265700000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>286800000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>301300000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>212539000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>213100000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>343900000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>324600000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>192608000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>185771000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>182875000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>184907000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>178611000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>182938000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>180739000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>190017000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>201191000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>213639000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>219791000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>219200000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>215124000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>209324000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>202468000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>201101000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>193215000.0</v>
       </c>
-      <c r="AO41"/>
       <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>185562000.0</v>
       </c>
-      <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>200983000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:47">
+    <row r="42" spans="1:48">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>788800000.0</v>
+      </c>
+      <c r="C42">
         <v>786672000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>783300000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>780250000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>776007000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>771666000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>769064000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>766383000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>763930000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>758840000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>752171000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>746618000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>743342000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>738774000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>734853000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>729633000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>730290000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>727716000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>719451000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>715463000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>706114000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>698090000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>690687000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>684189000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>680281000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>675268000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>671772000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>669944000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>665499000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>662183000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>658593000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>656951000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>654156000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>650551000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>652666000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>667669000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>667084000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>665334000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>56032000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-277804000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>98627000.0</v>
       </c>
-      <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>86022000.0</v>
       </c>
-      <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
-      <c r="AU42">
+      <c r="AU42"/>
+      <c r="AV42">
         <v>-103861000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:47">
+    <row r="43" spans="1:48">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
-    </row>
-    <row r="44" spans="1:47">
+      <c r="AV43"/>
+    </row>
+    <row r="44" spans="1:48">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
+      <c r="AF44"/>
+      <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AG44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH44"/>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
         <v>150957000.0</v>
       </c>
-      <c r="AN44">
+      <c r="AO44">
         <v>458236000.0</v>
       </c>
-      <c r="AO44"/>
       <c r="AP44"/>
-      <c r="AQ44">
+      <c r="AQ44"/>
+      <c r="AR44">
         <v>481937000.0</v>
       </c>
-      <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
-      <c r="AU44">
+      <c r="AU44"/>
+      <c r="AV44">
         <v>817121000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:47">
+    <row r="45" spans="1:48">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>2275698000.0</v>
+      </c>
+      <c r="C45">
         <v>2286576000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2282213000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2268252000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2264708000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2154588000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2117401000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2138561000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2104354000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2101333000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2113302000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2038334000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>755400000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>925000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2303728000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2260037000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1068192000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1066263000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1087312000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1047565000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1049752000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1030202000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1066428000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1018735000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1022432000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1019317000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>843403000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>806327000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>803563000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>812955000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>756711000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>725584000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>708600000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>705400000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>704651000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>727386000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>728397000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>731709000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>720843000.0</v>
       </c>
-      <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
-    </row>
-    <row r="46" spans="1:47">
+      <c r="AV45"/>
+    </row>
+    <row r="46" spans="1:48">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>889900000.0</v>
+      </c>
+      <c r="C46">
         <v>907877000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>907800000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>898631000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>906955000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>820518000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>807695000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>803490000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>791030000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>784559000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>791173000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>749910000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>755348000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>925029000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>770997000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>929989000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>953928000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>985587000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1000585000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1045971000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1068192000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1066263000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1087312000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1047565000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1049752000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1030202000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1066428000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1018735000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1022432000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1019317000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>843403000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>806327000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>803563000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>812955000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>756711000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>725584000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>708576000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>705357000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>704651000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>727386000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>728397000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>731709000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>720843000.0</v>
       </c>
-      <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
-    </row>
-    <row r="47" spans="1:47">
+      <c r="AV46"/>
+    </row>
+    <row r="47" spans="1:48">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>749910000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>755348000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>925029000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>930366000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>929989000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>953928000.0</v>
       </c>
-      <c r="R47"/>
-      <c r="S47">
+      <c r="S47"/>
+      <c r="T47">
         <v>1000585000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1045971000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1068192000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1066263000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1087312000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1047565000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1049752000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1030202000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1066428000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1018735000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1022432000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1019317000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>843403000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>806327000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>803563000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>812955000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>756711000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>725584000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>708576000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>705357000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>704651000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>727386000.0</v>
       </c>
-      <c r="AO47"/>
       <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>720843000.0</v>
       </c>
-      <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
-      <c r="AU47">
+      <c r="AU47"/>
+      <c r="AV47">
         <v>755129000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:47">
+    <row r="48" spans="1:48">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-749900000.0</v>
+      </c>
+      <c r="C48">
         <v>-718406000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-639500000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-599614000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-232016000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-210491000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-20353000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>48044000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>122446000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>165201000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>192931000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>227686000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>183901000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>145620000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>130486000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>96865000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>155331000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>173760000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>215611000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>220308000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>400783000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>373812000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>371462000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>328223000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>302743000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>279646000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>290583000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>282787000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>265745000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>255381000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>253041000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>254752000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>262459000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>273923000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>233658000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>321755000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>270480000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>223702000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>202562000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-50939000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-74452000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-148613000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-154949000.0</v>
       </c>
-      <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
-      <c r="AU48">
+      <c r="AU48"/>
+      <c r="AV48">
         <v>-245867000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:47">
+    <row r="49" spans="1:48">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>183901000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>145620000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>130486000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>96865000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>155331000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>173760000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>215611000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>220308000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>400783000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>373812000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>371462000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>328223000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>302743000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>279646000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>290583000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>282787000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>265745000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>255381000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>253041000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>254752000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>262459000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>273923000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>233658000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>321755000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>270480000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>223702000.0</v>
       </c>
-      <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
-    </row>
-    <row r="50" spans="1:47">
+      <c r="AV49"/>
+    </row>
+    <row r="50" spans="1:48">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>18704000.0</v>
+      </c>
+      <c r="C50">
         <v>19526000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>23690000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>27836000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>23275000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>25088000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>30927000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>30854000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>35384000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>35248000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>36177000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>40501000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>47300000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>29100000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>34391000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>40086000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>30815000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>36395000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>38561000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>45519000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>42336000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>40922000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>66702000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>68485000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>69194000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>64740000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>65846000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>67817000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>57287000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>55603000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>9178000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>64525000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>30351000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>25298000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>8770000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>22196000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1255767000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1255605000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>28876000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>20562000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>11371000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:47">
+    <row r="51" spans="1:48">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>1395700000.0</v>
+      </c>
+      <c r="C51">
         <v>1406767000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1490500000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1370108000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1373058000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1314380000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1321613000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1354110000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1362005000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1367892000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1380722000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1362810000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1819380000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1926942000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1883103000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2007369000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2098855000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2025874000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1916455000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1935797000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1765613000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1980476000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1989852000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1980945000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1977160000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1819011000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1726652000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1698509000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1764960000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1770330000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1477892000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1532366000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1542085000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1471108000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1273703000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1251195000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1245832000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1245775000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1620035000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1651104000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1258956000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1262287000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1260320000.0</v>
       </c>
-      <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
-    </row>
-    <row r="52" spans="1:47">
+      <c r="AV51"/>
+    </row>
+    <row r="52" spans="1:48">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>18700000.0</v>
+      </c>
+      <c r="C52">
         <v>56424000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>23700000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>58971000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>55154000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>58010000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>63665000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>66181000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>69485000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>68463000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>68654000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>71672000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>79379000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>72655000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>65245000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>82941000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>74218000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>81711000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>82441000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>90384000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>88366000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>86017000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>111021000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>112484000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>113018000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>107600000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>111100000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>111062000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>101194000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>97601000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>54930000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>64525000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>30351000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>25298000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>8770000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>16837000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>14595000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>15317000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>20031000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>17187000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>17722000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>15657000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>16594000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>11371000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:47">
+    <row r="53" spans="1:48">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>473000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>475000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>4570000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>9051000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>12101000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>16235000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>13705000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>9191000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>4595000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>263000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>-15299000.0</v>
       </c>
-      <c r="AA53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB53"/>
       <c r="AC53">
         <v>-14772000.0</v>
       </c>
       <c r="AD53">
+        <v>-14772000.0</v>
+      </c>
+      <c r="AE53">
         <v>-23184000.0</v>
       </c>
-      <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>440000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>441000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>328000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>36059000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>995000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>986000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>940000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>751000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1142000.0</v>
       </c>
-      <c r="AO53"/>
       <c r="AP53"/>
-      <c r="AQ53">
+      <c r="AQ53"/>
+      <c r="AR53">
         <v>706000.0</v>
       </c>
-      <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
-[...1 lines deleted...]
-      </c>
+      <c r="AT53"/>
       <c r="AU53">
         <v>211084000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:47">
+      <c r="AV53">
+        <v>211084000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:48">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
+      <c r="AF54"/>
+      <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH54"/>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
-      <c r="AM54"/>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
-    </row>
-    <row r="55" spans="1:47">
+      <c r="AV54"/>
+    </row>
+    <row r="55" spans="1:48">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>2068400000.0</v>
+      </c>
+      <c r="C55">
         <v>2077268000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2102800000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2171754000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2542944000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2418915000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2620169000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2834720000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2888076000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2933766000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2980125000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3008317000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3545849000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3560522000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3501361000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3614924000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3815310000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3835786000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3738671000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3826547000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4004400000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3983465000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3964685000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3853065000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3698881000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3406578000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3381332000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3345400000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3414474000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3391500000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3051055000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3202700000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3166843000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3171700000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2862900000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2965300000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2824368000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2677900000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2516300000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2406638000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2369909000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2270456000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2182373000.0</v>
       </c>
-      <c r="AR55"/>
       <c r="AS55"/>
       <c r="AT55"/>
-      <c r="AU55">
+      <c r="AU55"/>
+      <c r="AV55">
         <v>2184059000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:47">
+    <row r="56" spans="1:48">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>1011600000.0</v>
+      </c>
+      <c r="C56">
         <v>995701000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1016700000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1098745000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1122602000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1108578000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1199894000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1406820000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1418031000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1469062000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1494342000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1529998000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1762160000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1753047000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1695606000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1835127000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1908956000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1858684000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1739857000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1695724000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1844900000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1823293000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1760653000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1729768000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1589506000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1337319000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1243278000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1257064000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1288762000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1267900000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1151477000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1321200000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1322630000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1281800000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1145200000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1180100000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1123240000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1018800000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>362700000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>938987000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>944833000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>867684000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>814418000.0</v>
       </c>
-      <c r="AR56"/>
       <c r="AS56"/>
-      <c r="AT56">
-[...1 lines deleted...]
-      </c>
+      <c r="AT56"/>
       <c r="AU56">
         <v>105542000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:47">
+      <c r="AV56">
+        <v>105542000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:48">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>584000000.0</v>
+      </c>
+      <c r="C57">
         <v>592067000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>575800000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>625318000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>633007000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>593377000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>624991000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>693920000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>697703000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>704765000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>678909000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>736309000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>857224000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>810567000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>786626000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>909656000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>893308000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>919408000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>888868000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>938171000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>346500000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>903035000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>867624000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>897473000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>817437000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>758524000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>768786000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>798592000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>778326000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>774214000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>670269000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>755961000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>650623000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>654054000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>577521000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>610573000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>562107000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>519166000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>513126000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>593400000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>571841000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>543426000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>487445000.0</v>
       </c>
-      <c r="AR57"/>
       <c r="AS57"/>
       <c r="AT57"/>
-      <c r="AU57">
+      <c r="AU57"/>
+      <c r="AV57">
         <v>524301000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:47">
+    <row r="58" spans="1:48">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>2092199999.0</v>
+      </c>
+      <c r="C58">
         <v>2065087000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2008500000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2057815000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2065822000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1966776000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2000107000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2114430000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2118051000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2122216000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2129480000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2171159000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2763465000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2812763000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2777813000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2989828000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3078803000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3024011000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2896453000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2996123000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2977900000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3006313000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2960221000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2959755000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2868279000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2652810000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2569245000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2564650000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2625030000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3391500000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2283248000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3202700000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2375996000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3171700000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2862900000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2965300000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2021172000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2677900000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2516300000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2430929000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2025339000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1997357000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1932181000.0</v>
       </c>
-      <c r="AR58"/>
       <c r="AS58"/>
       <c r="AT58"/>
-      <c r="AU58">
+      <c r="AU58"/>
+      <c r="AV58">
         <v>1535764000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:47">
+    <row r="59" spans="1:48">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>777743000.0</v>
       </c>
-      <c r="AG59"/>
-      <c r="AH59">
+      <c r="AH59"/>
+      <c r="AI59">
         <v>852048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
-      <c r="AM59"/>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
-    </row>
-    <row r="60" spans="1:47">
+      <c r="AV59"/>
+    </row>
+    <row r="60" spans="1:48">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>-23900000.0</v>
+      </c>
+      <c r="C60">
         <v>12181000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>94300000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>113939000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>477122000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>452139000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>620062000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>720290000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>770025000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>811550000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>850645000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>837158000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>782384000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>747759000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>723548000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>625096000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>736507000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>811775000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>842218000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>830424000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1026500000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>977152000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1004464000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>893310000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>830602000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>753768000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>812087000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>780750000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>789472000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>763900000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>767824000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>777700000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>791068000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>852000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>792000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>884700000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>803196000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>714700000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>41900000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-24291000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>344570000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>273099000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>250192000.0</v>
       </c>
-      <c r="AR60"/>
       <c r="AS60"/>
-      <c r="AT60">
-[...1 lines deleted...]
-      </c>
+      <c r="AT60"/>
       <c r="AU60">
         <v>648295000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:47">
+      <c r="AV60">
+        <v>648295000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:48">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
+      <c r="AF61"/>
+      <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AG61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH61"/>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
-      <c r="AM61"/>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
-    </row>
-    <row r="62" spans="1:47">
+      <c r="AV61"/>
+    </row>
+    <row r="62" spans="1:48">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
+      <c r="AV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10139,1141 +10274,1141 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B2">
         <v>2696986000.0</v>
       </c>
       <c r="C2">
         <v>3086618000.0</v>
       </c>
       <c r="D2">
         <v>3471713000.0</v>
       </c>
       <c r="E2">
         <v>3757888000.0</v>
       </c>
       <c r="F2">
         <v>3358773000.0</v>
       </c>
       <c r="G2">
         <v>3333770000.0</v>
       </c>
       <c r="H2">
         <v>3417222000.0</v>
       </c>
       <c r="I2">
         <v>3423000000.0</v>
       </c>
       <c r="J2">
         <v>2915700000.0</v>
       </c>
       <c r="K2">
         <v>2866800000.0</v>
       </c>
       <c r="L2">
         <v>2715125000.0</v>
       </c>
       <c r="M2">
         <v>2919864000.0</v>
       </c>
       <c r="N2">
         <v>2946463000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B3">
         <v>112381000.0</v>
       </c>
       <c r="C3">
         <v>125786000.0</v>
       </c>
       <c r="D3">
         <v>140192000.0</v>
       </c>
       <c r="E3">
         <v>131754000.0</v>
       </c>
       <c r="F3">
         <v>137247000.0</v>
       </c>
       <c r="G3">
         <v>134623000.0</v>
       </c>
       <c r="H3">
         <v>133969000.0</v>
       </c>
       <c r="I3">
         <v>125100000.0</v>
       </c>
       <c r="J3">
         <v>111273000.0</v>
       </c>
       <c r="K3">
         <v>107995000.0</v>
       </c>
       <c r="L3">
         <v>95196000.0</v>
       </c>
       <c r="M3">
         <v>100026000.0</v>
       </c>
       <c r="N3">
         <v>104650000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4">
         <v>-3324000.0</v>
       </c>
       <c r="L4">
         <v>-2856000.0</v>
       </c>
       <c r="M4">
         <v>-5387000.0</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B5">
         <v>-407137000.0</v>
       </c>
       <c r="C5">
         <v>-103581000.0</v>
       </c>
       <c r="D5">
         <v>160832000.0</v>
       </c>
       <c r="E5">
         <v>112769000.0</v>
       </c>
       <c r="F5">
         <v>227746000.0</v>
       </c>
       <c r="G5">
         <v>191475000.0</v>
       </c>
       <c r="H5">
         <v>191823000.0</v>
       </c>
       <c r="I5">
         <v>201929000.0</v>
       </c>
       <c r="J5">
         <v>218692000.0</v>
       </c>
       <c r="K5">
         <v>207910000.0</v>
       </c>
       <c r="L5">
         <v>146587000.0</v>
       </c>
       <c r="M5">
         <v>9703000.0</v>
       </c>
       <c r="N5">
         <v>-1433000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B6">
         <v>-294756000.0</v>
       </c>
       <c r="C6">
         <v>22205000.0</v>
       </c>
       <c r="D6">
         <v>301024000.0</v>
       </c>
       <c r="E6">
         <v>244523000.0</v>
       </c>
       <c r="F6">
         <v>364993000.0</v>
       </c>
       <c r="G6">
         <v>326098000.0</v>
       </c>
       <c r="H6">
         <v>325792000.0</v>
       </c>
       <c r="I6">
         <v>327029000.0</v>
       </c>
       <c r="J6">
         <v>329965000.0</v>
       </c>
       <c r="K6">
         <v>315905000.0</v>
       </c>
       <c r="L6">
         <v>241783000.0</v>
       </c>
       <c r="M6">
         <v>109729000.0</v>
       </c>
       <c r="N6">
         <v>103217000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>7800000.0</v>
       </c>
       <c r="J8">
         <v>-98200000.0</v>
       </c>
       <c r="K8">
         <v>-3324000.0</v>
       </c>
       <c r="L8">
         <v>-2856000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B9">
         <v>514195000.0</v>
       </c>
       <c r="C9">
         <v>688974000.0</v>
       </c>
       <c r="D9">
         <v>832621000.0</v>
       </c>
       <c r="E9">
         <v>785920000.0</v>
       </c>
       <c r="F9">
         <v>822917000.0</v>
       </c>
       <c r="G9">
         <v>901907000.0</v>
       </c>
       <c r="H9">
         <v>872539000.0</v>
       </c>
       <c r="I9">
         <v>923700000.0</v>
       </c>
       <c r="J9">
         <v>848200000.0</v>
       </c>
       <c r="K9">
         <v>800000000.0</v>
       </c>
       <c r="L9">
         <v>665935000.0</v>
       </c>
       <c r="M9">
         <v>587342000.0</v>
       </c>
       <c r="N9">
         <v>510076000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B10">
         <v>-474319000.0</v>
       </c>
       <c r="C10">
         <v>-170818000.0</v>
       </c>
       <c r="D10">
         <v>88574000.0</v>
       </c>
       <c r="E10">
         <v>30264000.0</v>
       </c>
       <c r="F10">
         <v>150958000.0</v>
       </c>
       <c r="G10">
         <v>116675000.0</v>
       </c>
       <c r="H10">
         <v>120045000.0</v>
       </c>
       <c r="I10">
         <v>135600000.0</v>
       </c>
       <c r="J10">
         <v>145800000.0</v>
       </c>
       <c r="K10">
         <v>132000000.0</v>
       </c>
       <c r="L10">
         <v>85955000.0</v>
       </c>
       <c r="M10">
         <v>-59333000.0</v>
       </c>
       <c r="N10">
         <v>-73055000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B11">
         <v>147930000.0</v>
       </c>
       <c r="C11">
         <v>16762000.0</v>
       </c>
       <c r="D11">
         <v>63339000.0</v>
       </c>
       <c r="E11">
         <v>18041000.0</v>
       </c>
       <c r="F11">
         <v>19636000.0</v>
       </c>
       <c r="G11">
         <v>25089000.0</v>
       </c>
       <c r="H11">
         <v>57074000.0</v>
       </c>
       <c r="I11">
         <v>-8000000.0</v>
       </c>
       <c r="J11">
         <v>138600000.0</v>
       </c>
       <c r="K11">
         <v>-225600000.0</v>
       </c>
       <c r="L11">
         <v>-5435000.0</v>
       </c>
       <c r="M11">
         <v>18942000.0</v>
       </c>
       <c r="N11">
         <v>1142000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12">
         <v>67182000.0</v>
       </c>
       <c r="C12">
         <v>67237000.0</v>
       </c>
       <c r="D12">
         <v>72258000.0</v>
       </c>
       <c r="E12">
         <v>82505000.0</v>
       </c>
       <c r="F12">
         <v>76788000.0</v>
       </c>
       <c r="G12">
         <v>74800000.0</v>
       </c>
       <c r="H12">
         <v>71778000.0</v>
       </c>
       <c r="I12">
         <v>70800000.0</v>
       </c>
       <c r="J12">
         <v>79000000.0</v>
       </c>
       <c r="K12">
         <v>77600000.0</v>
       </c>
       <c r="L12">
         <v>62285000.0</v>
       </c>
       <c r="M12">
         <v>71724000.0</v>
       </c>
       <c r="N12">
         <v>73804000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>64417000.0</v>
       </c>
       <c r="I13">
         <v>38793000.0</v>
       </c>
       <c r="J13">
         <v>90463000.0</v>
       </c>
       <c r="K13">
         <v>826000.0</v>
       </c>
       <c r="L13">
         <v>51378000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>-17000.0</v>
       </c>
       <c r="J14">
         <v>-17000.0</v>
       </c>
       <c r="K14">
         <v>-17000.0</v>
       </c>
       <c r="L14">
         <v>-17000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B15">
         <v>-621209000.0</v>
       </c>
       <c r="C15">
         <v>-189020000.0</v>
       </c>
       <c r="D15">
         <v>62445000.0</v>
       </c>
       <c r="E15">
         <v>45727000.0</v>
       </c>
       <c r="F15">
         <v>168822000.0</v>
       </c>
       <c r="G15">
         <v>91586000.0</v>
       </c>
       <c r="H15">
         <v>62971000.0</v>
       </c>
       <c r="I15">
         <v>144300000.0</v>
       </c>
       <c r="J15">
         <v>10800000.0</v>
       </c>
       <c r="K15">
         <v>357500000.0</v>
       </c>
       <c r="L15">
         <v>90918000.0</v>
       </c>
       <c r="M15">
         <v>-84109000.0</v>
       </c>
       <c r="N15">
         <v>-68406000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>45727000.0</v>
       </c>
       <c r="F16">
         <v>168800000.0</v>
       </c>
       <c r="G16">
         <v>91586000.0</v>
       </c>
       <c r="H16">
         <v>62971000.0</v>
       </c>
       <c r="I16">
         <v>141907000.0</v>
       </c>
       <c r="J16">
         <v>-2340000.0</v>
       </c>
       <c r="K16">
         <v>-19466000.0</v>
       </c>
       <c r="L16">
         <v>-290500000.0</v>
       </c>
       <c r="M16">
         <v>-184143000.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17">
         <v>-622249000.0</v>
       </c>
       <c r="C17">
         <v>-187580000.0</v>
       </c>
       <c r="D17">
         <v>25235000.0</v>
       </c>
       <c r="E17">
         <v>45727000.0</v>
       </c>
       <c r="F17">
         <v>168822000.0</v>
       </c>
       <c r="G17">
         <v>91586000.0</v>
       </c>
       <c r="H17">
         <v>62971000.0</v>
       </c>
       <c r="I17">
         <v>144273000.0</v>
       </c>
       <c r="J17">
         <v>10791000.0</v>
       </c>
       <c r="K17">
         <v>360835000.0</v>
       </c>
       <c r="L17">
         <v>93774000.0</v>
       </c>
       <c r="M17">
         <v>-78722000.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18">
         <v>-67182000.0</v>
       </c>
       <c r="C18">
         <v>-67237000.0</v>
       </c>
       <c r="D18">
         <v>-72258000.0</v>
       </c>
       <c r="E18">
         <v>-82060000.0</v>
       </c>
       <c r="F18">
         <v>-77566000.0</v>
       </c>
       <c r="G18">
         <v>-74800000.0</v>
       </c>
       <c r="H18">
         <v>-71778000.0</v>
       </c>
       <c r="I18">
         <v>-70818000.0</v>
       </c>
       <c r="J18">
         <v>-79034000.0</v>
       </c>
       <c r="K18">
         <v>-77590000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>54881000.0</v>
       </c>
       <c r="F19">
         <v>14503000.0</v>
       </c>
       <c r="G19">
         <v>2752000.0</v>
       </c>
       <c r="H19">
         <v>1409000.0</v>
       </c>
       <c r="I19">
         <v>34475000.0</v>
       </c>
       <c r="J19">
         <v>-25279000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>73118000.0</v>
       </c>
       <c r="F20">
         <v>2950000.0</v>
       </c>
       <c r="G20">
         <v>10469000.0</v>
       </c>
       <c r="H20">
         <v>21551000.0</v>
       </c>
       <c r="I20">
         <v>17328000.0</v>
       </c>
       <c r="J20">
         <v>13056000.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B21">
         <v>-40203000.0</v>
       </c>
       <c r="C21">
         <v>-126446000.0</v>
       </c>
       <c r="D21">
         <v>141600000.0</v>
       </c>
       <c r="E21">
         <v>59336000.0</v>
       </c>
       <c r="F21">
         <v>215847000.0</v>
       </c>
       <c r="G21">
         <v>188723000.0</v>
       </c>
       <c r="H21">
         <v>190414000.0</v>
       </c>
       <c r="I21">
         <v>172700000.0</v>
       </c>
       <c r="J21">
         <v>263124000.0</v>
       </c>
       <c r="K21">
         <v>196700000.0</v>
       </c>
       <c r="L21">
         <v>132467000.0</v>
       </c>
       <c r="M21">
         <v>60477000.0</v>
       </c>
       <c r="N21">
         <v>-14016000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B23">
         <v>3251384000.0</v>
       </c>
       <c r="C23">
         <v>3902038000.0</v>
       </c>
       <c r="D23">
         <v>4162734000.0</v>
       </c>
       <c r="E23">
         <v>4484472000.0</v>
       </c>
       <c r="F23">
         <v>3965843000.0</v>
       </c>
       <c r="G23">
         <v>4046954000.0</v>
       </c>
       <c r="H23">
         <v>4099347000.0</v>
       </c>
       <c r="I23">
         <v>4156700000.0</v>
       </c>
       <c r="J23">
         <v>3500800000.0</v>
       </c>
       <c r="K23">
         <v>3456200000.0</v>
       </c>
       <c r="L23">
         <v>3227251000.0</v>
       </c>
       <c r="M23">
         <v>3408341000.0</v>
       </c>
       <c r="N23">
         <v>3428551000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>10462000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B25">
         <v>112381000.0</v>
       </c>
       <c r="C25">
         <v>125786000.0</v>
       </c>
       <c r="D25">
         <v>140192000.0</v>
       </c>
       <c r="E25">
         <v>131754000.0</v>
       </c>
       <c r="F25">
         <v>137247000.0</v>
       </c>
       <c r="G25">
         <v>134623000.0</v>
       </c>
       <c r="H25">
         <v>133969000.0</v>
       </c>
       <c r="I25">
         <v>125100000.0</v>
       </c>
       <c r="J25">
         <v>111273000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>27900000.0</v>
       </c>
       <c r="D27">
         <v>655280000.0</v>
       </c>
       <c r="E27">
         <v>654077000.0</v>
       </c>
       <c r="F27">
         <v>604514000.0</v>
       </c>
       <c r="G27">
         <v>702700000.0</v>
       </c>
       <c r="H27">
         <v>40000000.0</v>
       </c>
       <c r="I27">
         <v>733700000.0</v>
       </c>
       <c r="J27">
         <v>48500000.0</v>
       </c>
       <c r="K27">
         <v>589400000.0</v>
       </c>
       <c r="L27">
         <v>512126000.0</v>
       </c>
       <c r="M27">
         <v>488477000.0</v>
       </c>
       <c r="N27">
         <v>482088000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B28">
         <v>554535000.0</v>
       </c>
       <c r="C28">
         <v>616149000.0</v>
       </c>
       <c r="D28">
         <v>661826000.0</v>
       </c>
       <c r="E28">
         <v>649137000.0</v>
       </c>
       <c r="F28">
         <v>603781000.0</v>
       </c>
       <c r="G28">
         <v>704361000.0</v>
       </c>
       <c r="H28">
         <v>671312000.0</v>
       </c>
       <c r="I28">
         <v>6975000.0</v>
       </c>
       <c r="J28">
         <v>510285000.0</v>
       </c>
       <c r="K28">
         <v>589407000.0</v>
       </c>
       <c r="L28">
         <v>504110000.0</v>
       </c>
       <c r="M28">
         <v>470004000.0</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B29">
         <v>147930000.0</v>
       </c>
       <c r="C29">
         <v>16762000.0</v>
       </c>
       <c r="D29">
         <v>63339000.0</v>
       </c>
       <c r="E29">
         <v>33310000.0</v>
       </c>
       <c r="F29">
         <v>35540000.0</v>
       </c>
       <c r="G29">
         <v>25100000.0</v>
       </c>
       <c r="H29">
         <v>57074000.0</v>
       </c>
       <c r="I29">
         <v>-7958000.0</v>
       </c>
       <c r="J29">
         <v>138603000.0</v>
       </c>
       <c r="K29">
         <v>-225596000.0</v>
       </c>
       <c r="L29">
         <v>-5435000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30">
         <v>554398000.0</v>
       </c>
       <c r="C30">
         <v>815420000.0</v>
       </c>
       <c r="D30">
         <v>691021000.0</v>
       </c>
       <c r="E30">
         <v>726584000.0</v>
       </c>
       <c r="F30">
         <v>607070000.0</v>
       </c>
       <c r="G30">
         <v>713184000.0</v>
       </c>
       <c r="H30">
         <v>682125000.0</v>
       </c>
       <c r="I30">
         <v>733700000.0</v>
       </c>
       <c r="J30">
         <v>585100000.0</v>
       </c>
       <c r="K30">
         <v>589400000.0</v>
       </c>
       <c r="L30">
         <v>512126000.0</v>
       </c>
       <c r="M30">
         <v>488477000.0</v>
       </c>
       <c r="N30">
         <v>482088000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B31">
         <v>-434116000.0</v>
       </c>
       <c r="C31">
         <v>-44372000.0</v>
       </c>
       <c r="D31">
         <v>-53026000.0</v>
       </c>
       <c r="E31">
         <v>-29072000.0</v>
       </c>
       <c r="F31">
         <v>-64889000.0</v>
       </c>
       <c r="G31">
         <v>-72048000.0</v>
       </c>
       <c r="H31">
         <v>-70369000.0</v>
       </c>
       <c r="I31">
         <v>-35931000.0</v>
       </c>
       <c r="J31">
         <v>-115517000.0</v>
       </c>
       <c r="K31">
         <v>-66420000.0</v>
       </c>
       <c r="L31">
         <v>-46512000.0</v>
       </c>
       <c r="M31">
         <v>-119810000.0</v>
       </c>
       <c r="N31">
         <v>-59039000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B32">
         <v>3211181000.0</v>
       </c>
       <c r="C32">
         <v>3775592000.0</v>
       </c>
       <c r="D32">
         <v>4304334000.0</v>
       </c>
       <c r="E32">
         <v>4543808000.0</v>
       </c>
       <c r="F32">
         <v>4181690000.0</v>
       </c>
       <c r="G32">
         <v>4235677000.0</v>
       </c>
       <c r="H32">
         <v>4289761000.0</v>
       </c>
       <c r="I32">
         <v>4346700000.0</v>
       </c>
@@ -11292,945 +11427,959 @@
       <c r="N32">
         <v>3456539000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX32"/>
+  <dimension ref="A1:AY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="AW1" t="s">
         <v>142</v>
       </c>
       <c r="AX1" t="s">
         <v>143</v>
       </c>
-    </row>
-    <row r="2" spans="1:50">
+      <c r="AY1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>680543000.0</v>
+      </c>
+      <c r="C2">
         <v>635622000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>684164000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>668600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>680331000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>663923000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>749256000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>754845000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>795971000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>786546000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>829382000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>853384000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>900212000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>888735000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1086195000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>933636000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>972540000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>967724000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1067597000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>918513000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>953898000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>856444000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>907305000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>867972000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>773675000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>784818000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>868155000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>868168000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>878768000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>802500000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>863793000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>895200000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>923690000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>740300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>770300000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>763200000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>712998000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>661800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>754600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>721887000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>751874000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>638424000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>720157000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>690800000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>695428000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>608740000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>730981000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>768357000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>758220000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>662306000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>-29370000.0</v>
+      </c>
+      <c r="C3">
         <v>29370000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>29345000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>28311000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27430000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>27295000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>28234000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27874000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>28249000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>41429000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>37488000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>30952000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>38962000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>32790000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>34130000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>32546000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>32513000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>32565000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>33911000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>33661000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>35465000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>34210000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>34868000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>33538000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>32771000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>33446000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>34220000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>34921000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>33930000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>30898000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>34821000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>31248000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>30572000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>28459000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>30670000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>27551000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>25990000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>27062000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>29272000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>25469000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>26357000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>25692000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>25403000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>23183000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>23573000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>23037000.0</v>
       </c>
-      <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
-    </row>
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>26877000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>15779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6669000.0</v>
       </c>
       <c r="O4">
         <v>6669000.0</v>
       </c>
       <c r="P4">
         <v>6669000.0</v>
       </c>
-      <c r="Q4"/>
+      <c r="Q4">
+        <v>6669000.0</v>
+      </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
         <v>-3324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>-2856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>-5387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B5">
+        <v>-8532000.0</v>
+      </c>
+      <c r="C5">
         <v>-56268000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-21786000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-201424000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9325000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-174602000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-46356000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-49392000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7636000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-15469000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>22236000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>51044000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>54107000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>33445000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>57579000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12076000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>66004000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>17638000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>68727000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>56973000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>101929000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>54299000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>61095000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>60233000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>52576000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>17571000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>37899000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>57113000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>53034000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>44546000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>63100000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>15620000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>76471000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>51169000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>29205000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>80442000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>80053000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>28991000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>36700000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>78464000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>74248000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>26918000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>28695000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>53363000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>63383000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>10395000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>103865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>-8541000.0</v>
+      </c>
+      <c r="C6">
         <v>-26898000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7559000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-173113000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18105000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-147307000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-18122000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-21518000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>35885000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>25960000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>59724000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>81996000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>93069000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>66235000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>91709000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>20470000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>98517000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>50203000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>102638000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>90634000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>137394000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>88509000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>95963000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>93771000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>85347000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>51017000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>72119000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>92034000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>86964000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>75444000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>97921000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>46868000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>107043000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>79628000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>59875000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>107993000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>106043000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>56053000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>65972000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>103933000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>100605000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>52610000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>54098000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>76546000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>86956000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>33432000.0</v>
       </c>
-      <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
-    </row>
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -12244,89 +12393,90 @@
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>7800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
@@ -12338,1777 +12488,1807 @@
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B9">
+        <v>137292000.0</v>
+      </c>
+      <c r="C9">
         <v>86503000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>117800000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>140900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>143398000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>112083000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>146478000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>179871000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>190045000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>172580000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>191683000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>223596000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>225555000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>191787000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>245184000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>206389000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>206614000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>203298000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>219339000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>228072000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>291917000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>235939000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>243973000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>244894000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>218671000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>194369000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>200406000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>223785000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>240219000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>208400000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>227285000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>241700000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>248807000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>205900000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>205700000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>228200000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>235738000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>186000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>218600000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>210588000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>212734000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>158123000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>170791000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>183531000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>183371000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>128242000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>666232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B10">
+        <v>-26907000.0</v>
+      </c>
+      <c r="C10">
         <v>-73468000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-40134000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-218900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-25812000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-189520000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-65018000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-65711000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8928000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-31161000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9061000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>34307000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>33253000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11953000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>35233000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-33349000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>45808000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-716000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>47853000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>37596000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>83069000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>35844000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>40759000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>41449000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>33500000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>967000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>19840000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>39542000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>34542000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>26900000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>44149000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>58641000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>35500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10900000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>63200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>63408000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8200000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12700000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>59917000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>52095000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7263000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6959000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>42741000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>43031000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-6776000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-91886000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>32106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:50">
+      <c r="AY10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B11">
+        <v>4633000.0</v>
+      </c>
+      <c r="C11">
         <v>3376000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2078000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>148700000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3511000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>618000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3379000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7251000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9563000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-3431000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>31701000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>17399000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10751000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3488000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1612000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11715000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10850000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-188000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5768000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2946000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>22359000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10359000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2480000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>15969000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>10403000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1197000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>12044000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>22500000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>12181000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>10300000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4484000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-31600000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>23189000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-4000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>105600000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>13000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>17703000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2300000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-220000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>14358000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-22197000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2206000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-13010000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1160000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>12564000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-6149000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3034000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>7087000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>8863000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:50">
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12">
+        <v>18366000.0</v>
+      </c>
+      <c r="C12">
         <v>17200000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>18348000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17429000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16487000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14918000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18662000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16319000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16564000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15692000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13175000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16737000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20854000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21492000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22346000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21273000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>20196000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>18354000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20874000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>19377000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>18860000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>18455000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>20336000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>18784000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19076000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16604000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18059000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>17571000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>18492000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>17700000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>18986000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>18300000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>17830000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>15700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>17400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>17200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>17547000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>26900000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>23900000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>18547000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>18167000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>17011000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>21736000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>17917000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11476000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>11156000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>12781000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>19218000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>19180000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>18110000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:50">
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>15893000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>-28000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-32000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-17000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-59000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-195000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>356000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-178000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>0.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>-17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:50">
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B15">
+        <v>-31540000.0</v>
+      </c>
+      <c r="C15">
         <v>-76844000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-41948000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-367600000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-21525000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-190138000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-68397000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-74402000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-18491000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-27730000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-34755000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>43785000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>38281000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>15134000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>33621000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-33192000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>45826000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-528000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>42085000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>40542000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>60710000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>25485000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>43239000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>25480000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>23097000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-230000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7796000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>17042000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>22366000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>16600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>39625000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>28900000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>35393000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>40300000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-93700000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>51300000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>46778000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6400000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>233000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>44016000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>74161000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>6336000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>20309000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>41651000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>29746000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-788000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-104600000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>20491000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>43785000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>38281000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15134000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>33621000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-33200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>45800000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-528000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>42100000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>40542000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>60710000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>25485000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>43239000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>25480000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>23097000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-230000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7796000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>17042000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>22356000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>16569000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>39799000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>28879000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>35511000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>40265000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-50946000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>51275000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>46778000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-4034000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>253048000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>48825000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>67508000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5531000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>21120000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>42221000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>31053000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>0.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-209162000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>25019000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17">
+        <v>-31540000.0</v>
+      </c>
+      <c r="C17">
         <v>-76844000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-42212000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-367598000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-22301000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-190138000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-68397000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-72962000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-18491000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-27730000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-22640000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>16900000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>22500000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>15134000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>33621000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-33200000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>45800000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-528000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>42085000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>40542000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>60710000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>25485000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>43239000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>25480000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>23097000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-230000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>7796000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>17042000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>22361000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>16553000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>39665000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>28885000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>35452000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>39533000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>46644000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>50200000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>45705000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>5947000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>380505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>93774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-78722000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>-18366000.0</v>
+      </c>
+      <c r="C18">
         <v>-17203000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-18348000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17429000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16487000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14918000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18662000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16319000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16564000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15692000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-13175000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-16700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-20900000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-21200000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-22346000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-21100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-20200000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-18400000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-20874000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-19377000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-18860000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-18455000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-20300000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-18784000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-19076000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-16604000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-18059000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-17571000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-18492000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-17656000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-2159000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5272000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>18967000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>7690000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>20887000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>7337000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>563000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3251000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-152000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>10841000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-698000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1379000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2498000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2331000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>2687000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-4866000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>3195000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>8007000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>5373000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>13742000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-1818000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1692000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-2118000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>6812000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>9266000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>6357000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>61464000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>5296000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>302000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>576000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1145000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>927000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>339000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1319000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2266000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>6545000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>7935000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5734000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>3719000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>3891000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2513000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>2974000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>0.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>2262000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>554000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B21">
+        <v>-5095000.0</v>
+      </c>
+      <c r="C21">
         <v>-32771000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3131000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-202524000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-13924000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-184951000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-50903000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-52408000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5148000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-28283000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>7498000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>48078000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>56266000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>29758000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>38612000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-17256000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>48926000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10301000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>68164000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>53722000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>102081000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>43458000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>61793000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>61612000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>50078000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>15240000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>37778000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>54426000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>57900000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>41400000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>55782000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>71098000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>38200000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>54361000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>83300000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>83720000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>37700000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>32700000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>70733000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>69757000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>23550000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>22901000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>50835000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>58429000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>302000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>33562000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>58952000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>27948000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:50">
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -14122,439 +14302,447 @@
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B23">
+        <v>822930000.0</v>
+      </c>
+      <c r="C23">
         <v>754896000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>805095000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1012006000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>837653000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>960957000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>946637000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>987124000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>980868000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>987409000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1013567000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1028902000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1069501000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1050764000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1292767000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1157281000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1130228000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1160721000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1218772000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1092863000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1143734000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1048925000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1089485000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1051254000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>942268000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>963947000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1030783000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1029592000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1055353000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>965900000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1027346000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1125500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1098886000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>905000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>921600000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>905800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>864462000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>808900000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>935600000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>857797000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>892732000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>770016000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>862262000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>821180000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>817098000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>726711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AV23">
         <v>0.0</v>
       </c>
       <c r="AW23">
         <v>0.0</v>
       </c>
       <c r="AX23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:50">
+      <c r="AY23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>10462000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B25">
+        <v>28969000.0</v>
+      </c>
+      <c r="C25">
         <v>29370000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>29345000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>28311000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>27430000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>27295000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>28234000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>27874000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>28249000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>41429000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>37488000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>30900000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>39010000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>32800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>34130000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>32546000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>32513000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>32565000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>33911000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>33661000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>35465000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>34210000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>34868000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>33538000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>32771000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>33446000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>34220000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>34921000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>33930000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>30898000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>34821000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>31248000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>30572000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>28459000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>30670000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>27551000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>25990000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>27062000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>29272000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>25469000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>26357000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>25692000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>25403000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>23183000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>23573000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>23037000.0</v>
       </c>
-      <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -14568,900 +14756,919 @@
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>70813000.0</v>
       </c>
       <c r="I27">
+        <v>70813000.0</v>
+      </c>
+      <c r="J27">
         <v>31946000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>38867000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>177220000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>162800000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>162477000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>185500000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>200200000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>192400000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>180500000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>193000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>150900000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>173800000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>188700000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>191554000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>181800000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>182000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>166300000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>172600000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>40000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>161424000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>176585000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>163400000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>735106000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>230300000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>164700000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>48400000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>142600000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>151464000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>147100000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>181000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>135910000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>140858000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>131592000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>142105000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>130380000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>121670000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>117971000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B28">
         <v>119274000.0</v>
       </c>
       <c r="C28">
+        <v>119274000.0</v>
+      </c>
+      <c r="D28">
         <v>120931000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>138598000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>149372000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>145634000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>158476000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>143778000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>168963000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>183319000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>178797000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>164438000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>164134000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>154457000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>199952000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>160780000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>150907000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>191569000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>150519000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>173740000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>188651000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>191518000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>182512000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>182307000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>164171000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>175371000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>161077000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2726000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2652000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2748000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>571553000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>230285000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>175196000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>164714000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>93866000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>142615000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>142100000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>137600000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>179199000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>130333000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>138765000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>129174000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>137896000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>127363000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>236778000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>0.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>129017000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>108906000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>126505000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>124049000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B29">
+        <v>4633000.0</v>
+      </c>
+      <c r="C29">
         <v>3376000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2078000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>148745000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3511000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>618000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3379000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7251000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9563000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3431000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31701000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>17400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1612000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>16700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5768000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2946000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>22359000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10359000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>15969000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10403000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1197000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>12044000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>22500000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>12181000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10337000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30">
+        <v>142387000.0</v>
+      </c>
+      <c r="C30">
         <v>119274000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>120931000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>343438000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>157322000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>297034000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>197381000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>232279000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>184897000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>200863000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>184185000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>175518000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>169289000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>162029000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>206572000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>223645000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>157688000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>192997000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>151175000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>174350000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>189836000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>192481000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>182180000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>183282000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>168593000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>179129000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>162628000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>161424000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>176585000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>163400000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>163553000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>230300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>175196000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>164700000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>151300000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>142600000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>151464000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>147100000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>181000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>135910000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>140858000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>131592000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>142105000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>130380000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>121670000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>117971000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3403341000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AW30">
         <v>0.0</v>
       </c>
       <c r="AX30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:50">
+      <c r="AY30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B31">
+        <v>-21812000.0</v>
+      </c>
+      <c r="C31">
         <v>-40697000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-37003000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-16329000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-11888000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4569000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-14115000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-13303000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-14076000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2878000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1563000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-13771000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-23013000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-17805000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3379000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-16093000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3118000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-11017000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-20311000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-16126000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-19012000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7614000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-21034000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-20163000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-16578000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-14273000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-17938000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-14884000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-23358000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-14184000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-8606000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-10342000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-12457000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2657000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-34417000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-23204000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-20312000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-29501000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-20000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-9618000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-17662000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-15522000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-14791000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-7454000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-14812000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-7071000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-163645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AW31">
         <v>0.0</v>
       </c>
       <c r="AX31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:50">
+      <c r="AY31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B32">
+        <v>817835000.0</v>
+      </c>
+      <c r="C32">
         <v>722125000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>801964000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>809500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>823729000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>776006000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>895734000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>934716000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>986016000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>959126000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1021065000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1076980000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1125767000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1080522000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1331379000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1140025000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1179154000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1171022000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1286936000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1146585000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1245815000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1092383000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1151278000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1112866000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>992346000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>979187000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1068561000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1091953000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1118987000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1010900000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1091078000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1136900000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1172497000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>946200000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>976000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>991400000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>948736000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>847800000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>973200000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>932475000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>964608000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>796547000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>890948000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>874331000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>878799000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>736982000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>893560000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>936215000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>912673000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>764758000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -15512,1159 +15719,1159 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B2">
         <v>151047000.0</v>
       </c>
       <c r="C2">
         <v>289147000.0</v>
       </c>
       <c r="D2">
         <v>220868000.0</v>
       </c>
       <c r="E2">
         <v>396890000.0</v>
       </c>
       <c r="F2">
         <v>736594000.0</v>
       </c>
       <c r="G2">
         <v>229876000.0</v>
       </c>
       <c r="H2">
         <v>117623000.0</v>
       </c>
       <c r="I2">
         <v>256234000.0</v>
       </c>
       <c r="J2">
         <v>103452000.0</v>
       </c>
       <c r="K2">
         <v>113571000.0</v>
       </c>
       <c r="L2">
         <v>105542000.0</v>
       </c>
       <c r="M2">
         <v>37666000.0</v>
       </c>
       <c r="N2">
         <v>41826000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B3">
         <v>119800000</v>
       </c>
       <c r="C3">
         <v>161906000</v>
       </c>
       <c r="D3">
         <v>98332000</v>
       </c>
       <c r="E3">
         <v>83217000</v>
       </c>
       <c r="F3">
         <v>99693000</v>
       </c>
       <c r="G3">
         <v>96896000</v>
       </c>
       <c r="H3">
         <v>101506000</v>
       </c>
       <c r="I3">
         <v>118700000</v>
       </c>
       <c r="J3">
         <v>63049000</v>
       </c>
       <c r="K3">
         <v>79497000</v>
       </c>
       <c r="L3">
         <v>77687000</v>
       </c>
       <c r="M3">
         <v>70846000</v>
       </c>
       <c r="N3">
         <v>85689000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-156707000.0</v>
       </c>
       <c r="F4">
         <v>-317904000.0</v>
       </c>
       <c r="G4">
         <v>481561000.0</v>
       </c>
       <c r="H4">
         <v>111350000.0</v>
       </c>
       <c r="I4">
         <v>-131963000.0</v>
       </c>
       <c r="J4">
         <v>140090000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-17030000.0</v>
       </c>
       <c r="F5">
         <v>-4482000.0</v>
       </c>
       <c r="G5">
         <v>12372000.0</v>
       </c>
       <c r="H5">
         <v>15857000.0</v>
       </c>
       <c r="I5">
         <v>-10551000.0</v>
       </c>
       <c r="J5">
         <v>7023000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B6">
         <v>-12800000.0</v>
       </c>
       <c r="C6">
         <v>-138100000.0</v>
       </c>
       <c r="D6">
         <v>68279000.0</v>
       </c>
       <c r="E6">
         <v>-176022000.0</v>
       </c>
       <c r="F6">
         <v>-339704000.0</v>
       </c>
       <c r="G6">
         <v>506718000.0</v>
       </c>
       <c r="H6">
         <v>112253000.0</v>
       </c>
       <c r="I6">
         <v>-138611000.0</v>
       </c>
       <c r="J6">
         <v>152782000.0</v>
       </c>
       <c r="K6">
         <v>-10870000.0</v>
       </c>
       <c r="L6">
         <v>8029000.0</v>
       </c>
       <c r="M6">
         <v>67876000.0</v>
       </c>
       <c r="N6">
         <v>-4160000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B7">
         <v>28100000.0</v>
       </c>
       <c r="C7">
         <v>110147000.0</v>
       </c>
       <c r="D7">
         <v>142017000.0</v>
       </c>
       <c r="E7">
         <v>-158142000.0</v>
       </c>
       <c r="F7">
         <v>-156766000.0</v>
       </c>
       <c r="G7">
         <v>102658000.0</v>
       </c>
       <c r="H7">
         <v>19554000.0</v>
       </c>
       <c r="I7">
         <v>-21120000.0</v>
       </c>
       <c r="J7">
         <v>1928000.0</v>
       </c>
       <c r="K7">
         <v>-52464000.0</v>
       </c>
       <c r="L7">
         <v>-24646000.0</v>
       </c>
       <c r="M7">
         <v>-37055000.0</v>
       </c>
       <c r="N7">
         <v>-66509000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-79692000.0</v>
       </c>
       <c r="F8">
         <v>-91920000.0</v>
       </c>
       <c r="G8">
         <v>10819000.0</v>
       </c>
       <c r="H8">
         <v>8426000.0</v>
       </c>
       <c r="I8">
         <v>16792000.0</v>
       </c>
       <c r="J8">
         <v>660000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B9">
         <v>46700000.0</v>
       </c>
       <c r="C9">
         <v>102275000.0</v>
       </c>
       <c r="D9">
         <v>10862000.0</v>
       </c>
       <c r="E9">
         <v>-79692000.0</v>
       </c>
       <c r="F9">
         <v>-91920000.0</v>
       </c>
       <c r="G9">
         <v>10819000.0</v>
       </c>
       <c r="H9">
         <v>8426000.0</v>
       </c>
       <c r="I9">
         <v>16792000.0</v>
       </c>
       <c r="J9">
         <v>660000.0</v>
       </c>
       <c r="K9">
         <v>-80310000.0</v>
       </c>
       <c r="L9">
         <v>-3904000.0</v>
       </c>
       <c r="M9">
         <v>-638000.0</v>
       </c>
       <c r="N9">
         <v>-15328000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B10">
         <v>33500000.0</v>
       </c>
       <c r="C10">
         <v>9423000.0</v>
       </c>
       <c r="D10">
         <v>119560000.0</v>
       </c>
       <c r="E10">
         <v>-73575000.0</v>
       </c>
       <c r="F10">
         <v>-134482000.0</v>
       </c>
       <c r="G10">
         <v>9849000.0</v>
       </c>
       <c r="H10">
         <v>4190000.0</v>
       </c>
       <c r="I10">
         <v>-35529000.0</v>
       </c>
       <c r="J10">
         <v>-32028000.0</v>
       </c>
       <c r="K10">
         <v>10089000.0</v>
       </c>
       <c r="L10">
         <v>2872000.0</v>
       </c>
       <c r="M10">
         <v>10843000.0</v>
       </c>
       <c r="N10">
         <v>-22496000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-65659000.0</v>
       </c>
       <c r="F11">
         <v>84211000.0</v>
       </c>
       <c r="G11">
         <v>63851000.0</v>
       </c>
       <c r="H11">
         <v>38244000.0</v>
       </c>
       <c r="I11">
         <v>13357000.0</v>
       </c>
       <c r="J11">
         <v>26740000.0</v>
       </c>
       <c r="K11">
         <v>27569000.0</v>
       </c>
       <c r="L11">
         <v>-28225000.0</v>
       </c>
       <c r="M11">
         <v>-28605000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>85662000.0</v>
       </c>
       <c r="F12">
         <v>13095000.0</v>
       </c>
       <c r="G12">
         <v>29876000.0</v>
       </c>
       <c r="H12">
         <v>37081000.0</v>
       </c>
       <c r="I12">
         <v>-35896000.0</v>
       </c>
       <c r="J12">
         <v>133124000.0</v>
       </c>
       <c r="K12">
         <v>-238156000.0</v>
       </c>
       <c r="L12">
         <v>12851000.0</v>
       </c>
       <c r="M12">
         <v>37190000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-4875000.0</v>
       </c>
       <c r="F13">
         <v>-14575000.0</v>
       </c>
       <c r="G13">
         <v>5520000.0</v>
       </c>
       <c r="H13">
         <v>6938000.0</v>
       </c>
       <c r="I13">
         <v>-18966000.0</v>
       </c>
       <c r="J13">
         <v>-5673000.0</v>
       </c>
       <c r="K13">
         <v>-10799000.0</v>
       </c>
       <c r="L13">
         <v>-21303000.0</v>
       </c>
       <c r="M13">
         <v>-18655000.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B14">
         <v>112400000.0</v>
       </c>
       <c r="C14">
         <v>128197000.0</v>
       </c>
       <c r="D14">
         <v>142806000.0</v>
       </c>
       <c r="E14">
         <v>134904000.0</v>
       </c>
       <c r="F14">
         <v>137247000.0</v>
       </c>
       <c r="G14">
         <v>134623000.0</v>
       </c>
       <c r="H14">
         <v>135940000.0</v>
       </c>
       <c r="I14">
         <v>125100000.0</v>
       </c>
       <c r="J14">
         <v>111273000.0</v>
       </c>
       <c r="K14">
         <v>106790000.0</v>
       </c>
       <c r="L14">
         <v>95196000.0</v>
       </c>
       <c r="M14">
         <v>100026000.0</v>
       </c>
       <c r="N14">
         <v>104650000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>12729000.0</v>
       </c>
       <c r="F15">
         <v>9000.0</v>
       </c>
       <c r="G15">
         <v>210858000.0</v>
       </c>
       <c r="H15">
         <v>13101000.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>10000.0</v>
       </c>
       <c r="K15">
         <v>404198000.0</v>
       </c>
       <c r="L15">
         <v>419216000.0</v>
       </c>
       <c r="M15">
         <v>335184000.0</v>
       </c>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B16">
         <v>138200000.0</v>
       </c>
       <c r="C16">
         <v>151047000.0</v>
       </c>
       <c r="D16">
         <v>289147000.0</v>
       </c>
       <c r="E16">
         <v>220868000.0</v>
       </c>
       <c r="F16">
         <v>396890000.0</v>
       </c>
       <c r="G16">
         <v>736594000.0</v>
       </c>
       <c r="H16">
         <v>229876000.0</v>
       </c>
       <c r="I16">
         <v>117623000.0</v>
       </c>
       <c r="J16">
         <v>256234000.0</v>
       </c>
       <c r="K16">
         <v>102701000.0</v>
       </c>
       <c r="L16">
         <v>113571000.0</v>
       </c>
       <c r="M16">
         <v>105542000.0</v>
       </c>
       <c r="N16">
         <v>37666000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B18">
         <v>-124700000.0</v>
       </c>
       <c r="C18">
         <v>-55692000.0</v>
       </c>
       <c r="D18">
         <v>246856000.0</v>
       </c>
       <c r="E18">
         <v>-52879999.0</v>
       </c>
       <c r="F18">
         <v>76007000.0</v>
       </c>
       <c r="G18">
         <v>258759000.0</v>
       </c>
       <c r="H18">
         <v>201203000.0</v>
       </c>
       <c r="I18">
         <v>101000000.0</v>
       </c>
       <c r="J18">
         <v>202751000.0</v>
       </c>
       <c r="K18">
         <v>122103000.0</v>
       </c>
       <c r="L18">
         <v>94652000.0</v>
       </c>
       <c r="M18">
         <v>-49058000.0</v>
       </c>
       <c r="N18">
         <v>-135061000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B19">
         <v>-919000.0</v>
       </c>
       <c r="C19">
         <v>-153337000.0</v>
       </c>
       <c r="D19">
         <v>274539000.0</v>
       </c>
       <c r="E19">
         <v>-67030000.0</v>
       </c>
       <c r="F19">
         <v>-92361000.0</v>
       </c>
       <c r="G19">
         <v>-82000000.0</v>
       </c>
       <c r="H19">
         <v>-184948000.0</v>
       </c>
       <c r="I19">
         <v>-284141000.0</v>
       </c>
       <c r="J19">
         <v>-189793000.0</v>
       </c>
       <c r="K19">
         <v>-156782000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>2009000.0</v>
       </c>
       <c r="F20">
         <v>10184000.0</v>
       </c>
       <c r="G20">
         <v>2984000.0</v>
       </c>
       <c r="H20">
         <v>1977000.0</v>
       </c>
       <c r="I20">
         <v>201000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B21">
         <v>-30436000.0</v>
       </c>
       <c r="C21">
         <v>-55178000.0</v>
       </c>
       <c r="D21">
         <v>-561338000.0</v>
       </c>
       <c r="E21">
         <v>12729000.0</v>
       </c>
       <c r="F21">
         <v>-86051000.0</v>
       </c>
       <c r="G21">
         <v>210858000.0</v>
       </c>
       <c r="H21">
         <v>13101000.0</v>
       </c>
       <c r="I21">
         <v>70468000.0</v>
       </c>
       <c r="J21">
         <v>-389870000.0</v>
       </c>
       <c r="K21">
         <v>349656000.0</v>
       </c>
       <c r="L21">
         <v>445712000.0</v>
       </c>
       <c r="M21">
         <v>131551000.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22">
         <v>-619100000.0</v>
       </c>
       <c r="C22">
         <v>-189020000.0</v>
       </c>
       <c r="D22">
         <v>62445000.0</v>
       </c>
       <c r="E22">
         <v>45727000.0</v>
       </c>
       <c r="F22">
         <v>168822000.0</v>
       </c>
       <c r="G22">
         <v>91586000.0</v>
       </c>
       <c r="H22">
         <v>62971000.0</v>
       </c>
       <c r="I22">
         <v>144273000.0</v>
       </c>
       <c r="J22">
         <v>10791000.0</v>
       </c>
       <c r="K22">
         <v>357511000.0</v>
       </c>
       <c r="L22">
         <v>90918000.0</v>
       </c>
       <c r="M22">
         <v>-84109000.0</v>
       </c>
       <c r="N22">
         <v>-79117000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B23">
         <v>-1500000.0</v>
       </c>
       <c r="C23">
         <v>266000.0</v>
       </c>
       <c r="D23">
         <v>-181000.0</v>
       </c>
       <c r="E23">
-        <v>2009000.0</v>
+        <v>-2765000.0</v>
       </c>
       <c r="F23">
         <v>-1602000.0</v>
       </c>
       <c r="G23">
         <v>-933000.0</v>
       </c>
       <c r="H23">
         <v>1977000.0</v>
       </c>
       <c r="I23">
         <v>-13114000.0</v>
       </c>
       <c r="J23">
         <v>-25514000.0</v>
       </c>
       <c r="K23">
         <v>1354000.0</v>
       </c>
       <c r="L23">
         <v>15073000.0</v>
       </c>
       <c r="M23">
         <v>-11168000.0</v>
       </c>
       <c r="N23">
         <v>-2032000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24">
         <v>136100000.0</v>
       </c>
       <c r="C24">
         <v>8569000.0</v>
       </c>
       <c r="D24">
         <v>377506000.0</v>
       </c>
       <c r="E24">
         <v>16187000.0</v>
       </c>
       <c r="F24">
         <v>-8758000.0</v>
       </c>
       <c r="G24">
         <v>-18619000.0</v>
       </c>
       <c r="H24">
         <v>-25643000.0</v>
       </c>
       <c r="I24">
         <v>315000.0</v>
       </c>
       <c r="J24">
         <v>1984000.0</v>
       </c>
       <c r="K24">
         <v>6499000.0</v>
       </c>
       <c r="L24">
         <v>4032000.0</v>
       </c>
       <c r="M24">
         <v>10002000.0</v>
       </c>
       <c r="N24">
         <v>6821000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B25">
         <v>321800000.0</v>
       </c>
       <c r="C25">
         <v>41425000.0</v>
       </c>
       <c r="D25">
         <v>-20483000.0</v>
       </c>
       <c r="E25">
         <v>-8320000.0</v>
       </c>
       <c r="F25">
         <v>21161000.0</v>
       </c>
       <c r="G25">
         <v>19452000.0</v>
       </c>
       <c r="H25">
         <v>70198000.0</v>
       </c>
       <c r="I25">
         <v>-8929000.0</v>
       </c>
       <c r="J25">
         <v>25247000.0</v>
       </c>
       <c r="K25">
         <v>14320000.0</v>
       </c>
       <c r="L25">
         <v>14113000.0</v>
       </c>
       <c r="M25">
         <v>33327000.0</v>
       </c>
       <c r="N25">
         <v>8669000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-25721000.0</v>
       </c>
       <c r="D26">
         <v>-1638000.0</v>
       </c>
       <c r="E26">
-        <v>-134752000.0</v>
+        <v>-131987000.0</v>
       </c>
       <c r="F26">
         <v>-323722000.0</v>
       </c>
       <c r="G26">
         <v>-5000000.0</v>
       </c>
       <c r="H26">
         <v>-21489000.0</v>
       </c>
       <c r="I26">
         <v>-125030000.0</v>
       </c>
       <c r="J26">
         <v>-2066000.0</v>
       </c>
       <c r="K26">
         <v>374827000.0</v>
       </c>
       <c r="L26">
         <v>-44647000.0</v>
       </c>
       <c r="M26">
         <v>-14766000.0</v>
       </c>
       <c r="N26">
         <v>-16073000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B27">
         <v>15000000.0</v>
       </c>
       <c r="C27">
         <v>15465000.0</v>
       </c>
       <c r="D27">
         <v>18403000.0</v>
       </c>
       <c r="E27">
         <v>16168000.0</v>
       </c>
       <c r="F27">
         <v>20209000.0</v>
       </c>
       <c r="G27">
         <v>16399000.0</v>
       </c>
       <c r="H27">
         <v>14046000.0</v>
       </c>
       <c r="I27">
         <v>15052000.0</v>
       </c>
       <c r="J27">
         <v>19785000.0</v>
       </c>
       <c r="K27">
         <v>22464000.0</v>
       </c>
       <c r="L27">
         <v>15620000.0</v>
       </c>
       <c r="M27">
         <v>7968000.0</v>
       </c>
       <c r="N27">
         <v>5665000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B28">
         <v>-33000000.0</v>
       </c>
       <c r="C28">
         <v>-80633000.0</v>
       </c>
       <c r="D28">
         <v>-563157000.0</v>
       </c>
       <c r="E28">
         <v>-120014000.0</v>
       </c>
       <c r="F28">
         <v>-401200000.0</v>
       </c>
       <c r="G28">
         <v>207909000.0</v>
       </c>
       <c r="H28">
         <v>-6411000.0</v>
       </c>
       <c r="I28">
         <v>-67500000.0</v>
       </c>
       <c r="J28">
         <v>64090000.0</v>
       </c>
       <c r="K28">
         <v>-52000000.0</v>
       </c>
       <c r="L28">
         <v>-1072000.0</v>
       </c>
       <c r="M28">
         <v>105617000.0</v>
       </c>
       <c r="N28">
         <v>34633000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B29">
         <v>-4900000.0</v>
       </c>
       <c r="C29">
         <v>106214000.0</v>
       </c>
       <c r="D29">
         <v>345188000.0</v>
       </c>
       <c r="E29">
         <v>30337000.0</v>
       </c>
       <c r="F29">
         <v>175700000.0</v>
       </c>
       <c r="G29">
         <v>355655000.0</v>
       </c>
       <c r="H29">
         <v>302709000.0</v>
       </c>
       <c r="I29">
         <v>219700000.0</v>
       </c>
       <c r="J29">
         <v>265800000.0</v>
       </c>
       <c r="K29">
         <v>201600000.0</v>
       </c>
       <c r="L29">
         <v>172339000.0</v>
       </c>
       <c r="M29">
         <v>21788000.0</v>
       </c>
       <c r="N29">
         <v>-49372000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30">
         <v>16300000.0</v>
       </c>
       <c r="C30">
         <v>-153337000.0</v>
       </c>
       <c r="D30">
         <v>279174000.0</v>
       </c>
       <c r="E30">
         <v>-67030000.0</v>
       </c>
       <c r="F30">
         <v>-92361000.0</v>
       </c>
       <c r="G30">
         <v>-82003000.0</v>
       </c>
       <c r="H30">
         <v>-184948000.0</v>
       </c>
       <c r="I30">
         <v>-284100000.0</v>
       </c>
@@ -16683,3870 +16890,3940 @@
       <c r="N30">
         <v>13939000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV30"/>
+  <dimension ref="A1:AW30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:49">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:48">
+      <c r="AW1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="2" spans="1:49">
       <c r="A2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B2">
+        <v>138248000.0</v>
+      </c>
+      <c r="C2">
         <v>138200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>108405000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>134849000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>133172000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>151047000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>209314000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>213639000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>235210000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>289147000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>239906000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>263437000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>203991000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>220868000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>201148000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>273915000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>267100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>396890000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>444925000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>619222000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>613342000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>736594000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>606611000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>458437000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>214609000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>229876000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>131658000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>123473000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>94263000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>117623000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>151876000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>138060000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>103300000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>256234000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>219457000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>227663000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>185505000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>102701000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>65357000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>56417000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>43224000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>113571000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>79061000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>40512000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>32490000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>105542000.0</v>
       </c>
-      <c r="AU2"/>
       <c r="AV2"/>
-    </row>
-    <row r="3" spans="1:48">
+      <c r="AW2"/>
+    </row>
+    <row r="3" spans="1:49">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B3">
+        <v>40890000</v>
+      </c>
+      <c r="C3">
         <v>25100000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>29464000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24277000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>34185000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>36763000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>55698000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>43886000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>36629000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>31210000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>30521000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>33429000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>23321000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>23611000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>30147000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>21568000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>16120000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15382000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>25962000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>23756000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>23713000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>21012000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>27064000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>15677000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>12316000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>22635000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>31621000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>41345000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>31367000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>31859000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>38580000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>23151000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>29533000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>27436000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>30660000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12560000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>10027000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>9802000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>17021000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>19225000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>22478000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>20773000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>24802000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19415000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>20253000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>13217000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>68624000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:48">
+    <row r="4" spans="1:49">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>60146000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-19787000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>7303000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-58016000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>18856000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-124850000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-38571000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-168271000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>2685000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-113747000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>110982000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>141834000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>238396000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-9651000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>94334000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>11899000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>28540000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-23423000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-31242000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>14853000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>34154000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-149728000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-8206000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>42158000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>82804000.0</v>
       </c>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-    </row>
-    <row r="5" spans="1:48">
+      <c r="AW4"/>
+    </row>
+    <row r="5" spans="1:49">
       <c r="A5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>8321000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3044000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>26983000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>928000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3595000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-41346000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2225000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3505000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1677000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8535000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10865000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>3125000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>13997000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-15615000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11087000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10374000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-5704000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2588000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1505000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2209000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-11677000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>-1317000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2834000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1451000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
-    </row>
-    <row r="6" spans="1:48">
+      <c r="AW5"/>
+    </row>
+    <row r="6" spans="1:49">
       <c r="A6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B6">
+        <v>-79408000.0</v>
+      </c>
+      <c r="C6">
         <v>-85900000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>29795000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-26449000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1677000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-17875000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-58267000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4325000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-21571000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-53937000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>49241000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-23531000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>59446000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-16877000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>19720000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-72767000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6815000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-129790000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-48035000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-174297000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5880000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-123252000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>129983000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>148174000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>243828000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-15267000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>98218000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8185000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>29210000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-23360000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-34253000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>13816000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>34760000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-152934000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>36777000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-8206000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>42158000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>82804000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>37344000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>8940000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>13193000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-70347000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>34510000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>38549000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>8022000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-73052000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>67876000.0</v>
       </c>
-      <c r="AV6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:48">
+      <c r="AW6"/>
+    </row>
+    <row r="7" spans="1:49">
       <c r="A7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B7">
+        <v>-77799000.0</v>
+      </c>
+      <c r="C7">
         <v>-51900000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>61094000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4476000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>31371000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-39986000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>42761000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11156000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>32179000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-40889000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>39399000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>57035000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>69891000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-45948000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>186603000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-15513000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-75575000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-253657000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-35193000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-27861000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-8849000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-128398000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>129080000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>27953000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>15158000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-146003000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>90416000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>47163000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-67000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-71954000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>46718000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>70966000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-16483000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-122321000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>46959000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>19030000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-14046000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-50015000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>23155000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>19926000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-33308000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-62237000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>75759000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-6925000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>862000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-94342000.0</v>
       </c>
-      <c r="AU7"/>
       <c r="AV7"/>
-    </row>
-    <row r="8" spans="1:48">
+      <c r="AW7"/>
+    </row>
+    <row r="8" spans="1:49">
       <c r="A8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>24280000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-100229000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>86918000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>3461000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-12368000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-157703000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>31940000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>20505000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>18582000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-162947000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>107998000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-6287000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>4585000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-95477000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>106951000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-583000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-7921000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-90021000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>117368000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-1522000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-35452000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-63602000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>-10669000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-37495000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-27260000.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
-    </row>
-    <row r="9" spans="1:48">
+      <c r="AW8"/>
+    </row>
+    <row r="9" spans="1:49">
       <c r="A9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B9">
+        <v>-85534000.0</v>
+      </c>
+      <c r="C9">
         <v>-71100000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>84062000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3240000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17490000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-58130000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>81876000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>22649000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>15349000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-17599000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>61096000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>25715000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>24280000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-100229000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>86918000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3461000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12368000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-157703000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>31940000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>20505000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>18582000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-162947000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>107998000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-6287000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4585000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-95477000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>106951000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-583000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-7921000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-90021000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>117368000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1522000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-35452000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-63602000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>76084000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-10669000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-37495000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-27260000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>73445000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-15119000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-65190000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-73446000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>87607000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>8165000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-23599000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-76077000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-638000.0</v>
       </c>
-      <c r="AV9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:48">
+      <c r="AW9"/>
+    </row>
+    <row r="10" spans="1:49">
       <c r="A10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B10">
+        <v>-1694000.0</v>
+      </c>
+      <c r="C10">
         <v>-4700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24438000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1250000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-10945000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21295000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10817000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12761000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-379000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13776000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>44788000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24699000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18294000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>31779000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>73417000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-20060000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-65647000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-61285000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-35692000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-48545000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-24876000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-25369000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11894000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>32840000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2199000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-32686000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10988000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23410000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2896000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-33104000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-3952000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>10914000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-790000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-41701000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-5641000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2828000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3850000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-27409000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12852000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>16304000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5845000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-24912000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>36332000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>15968000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-16768000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-32660000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>10843000.0</v>
       </c>
-      <c r="AV10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:48">
+      <c r="AW10"/>
+    </row>
+    <row r="11" spans="1:49">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>18840000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>24277000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-119620000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>26639000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3822000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>31144000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-31549000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>43535000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-6871000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>70778000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-61625000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>74579000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>37302000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>13595000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-37928000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>23284000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-4837000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>57725000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-64496000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>61019000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>22175000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-5341000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>26714000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>33844000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>22433000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3203000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>27863000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>84913000.0</v>
       </c>
-      <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-28225000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-28605000.0</v>
       </c>
-      <c r="AV11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:48">
+      <c r="AW11"/>
+    </row>
+    <row r="12" spans="1:49">
       <c r="A12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>6263000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-2149000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-32538000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>81177000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27463000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9560000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-3417000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>499000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>17548000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>790000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-2954000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8243000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4687000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>19900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4178000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23623000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14075000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-4795000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>10325000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-36300000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2306000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-12227000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>132379000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9059000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>15857000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>721000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-238156000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>12851000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>37190000.0</v>
       </c>
-      <c r="AV12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:48">
+      <c r="AW12"/>
+    </row>
+    <row r="13" spans="1:49">
       <c r="A13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>8477000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-1775000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>26268000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2440000.0</v>
       </c>
       <c r="R13">
         <v>2440000.0</v>
       </c>
       <c r="S13">
+        <v>2440000.0</v>
+      </c>
+      <c r="T13">
         <v>108000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>179000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-4002000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-10860000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9188000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1400000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>12772000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-17840000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8843000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2125000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8149000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-7929000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-3577000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-820000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-3791000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-11677000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-5657000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-1317000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2834000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1451000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-10799000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-21303000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-18655000.0</v>
       </c>
-      <c r="AV13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:48">
+      <c r="AW13"/>
+    </row>
+    <row r="14" spans="1:49">
       <c r="A14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B14">
+        <v>58339000.0</v>
+      </c>
+      <c r="C14">
         <v>29400000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>29300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>28300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27430000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27830000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28234000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>27874000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>22884000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>27763000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>37488000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>30952000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>38962000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>32790000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>34981999.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>33332000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>33299000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33290999.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>33911000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>34502000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>35465000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>34210000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>35657000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>34286000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>33421000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>33938000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>34220000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>34921000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>33930000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>30898000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>34821000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>31248000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>30572000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>28459000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>30670000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>27551000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>25990000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>27062000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>29272000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>25469000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>26357000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>25692000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>25403000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>23183000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>23573000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>23037000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>97326000.0</v>
       </c>
-      <c r="AV14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:48">
+      <c r="AW14"/>
+    </row>
+    <row r="15" spans="1:49">
       <c r="A15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>479966999.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>70687000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>106000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>72156000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>101853000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>0.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6841000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>1307000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>380497000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>23701000.0</v>
       </c>
-      <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>419216000.0</v>
       </c>
       <c r="AS15">
+        <v>419216000.0</v>
+      </c>
+      <c r="AT15">
         <v>12617000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>54566000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>335184000.0</v>
       </c>
-      <c r="AV15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:48">
+      <c r="AW15"/>
+    </row>
+    <row r="16" spans="1:49">
       <c r="A16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B16">
+        <v>58840000.0</v>
+      </c>
+      <c r="C16">
         <v>52300000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>138200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>108400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>134849000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>133172000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>151047000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>209314000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>213639000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>235210000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>289147000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>239906000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>263437000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>203991000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>220868000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>201148000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>273915000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>267100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>396890000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>444925000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>619222000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>613342000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>736594000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>606611000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>458437000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>214609000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>229876000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>131658000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>123473000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>94263000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>117623000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>151876000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>138060000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>103300000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>256234000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>219457000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>227663000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>185505000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>102701000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>65357000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>56417000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>43224000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>113571000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>79061000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>40512000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>32490000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>105542000.0</v>
       </c>
-      <c r="AV16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:48">
+      <c r="AW16"/>
+    </row>
+    <row r="17" spans="1:49">
       <c r="A17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>3337000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5241000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1718000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
-    </row>
-    <row r="18" spans="1:48">
+      <c r="AW17"/>
+    </row>
+    <row r="18" spans="1:49">
       <c r="A18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B18">
+        <v>-141100000.0</v>
+      </c>
+      <c r="C18">
         <v>-116300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3436000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13146000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>378000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-120257000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-27509000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6239000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>14747000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-42208000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>41684000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>86183000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>130706000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-24267000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>73616000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>70717000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5035999.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-202249000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>14420000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>70787000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>81909000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-85893000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>118010000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>156589000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>102574000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-99210000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>106196000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>80942000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>39196000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-59859000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>93104000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>73127000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>27470000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-92736000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>61040000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>95416000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>65609000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-18002000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>74372000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>78372000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>18312000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-48970000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>102799000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>41375000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>35380000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-84902000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
-    </row>
-    <row r="19" spans="1:48">
+      <c r="AW18"/>
+    </row>
+    <row r="19" spans="1:49">
       <c r="A19" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B19">
+        <v>-139000.0</v>
+      </c>
+      <c r="C19">
         <v>-174000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-207000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-27250000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-33210000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>70047000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-46941000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-36747000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-39135000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-30514000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-19669000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>341000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-23168000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-24304000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-21336000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-12134000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>48000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-23903000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-26982000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-23130000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-18346000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-24890000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-19097000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-15647000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-22366000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-31008000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-40183000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-24821000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-88936000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>147000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>114000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>1706000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-    </row>
-    <row r="20" spans="1:48">
+      <c r="AW19"/>
+    </row>
+    <row r="20" spans="1:49">
       <c r="A20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>2000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1023000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>987000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>4834000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>3023000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1062000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
-    </row>
-    <row r="21" spans="1:48">
+      <c r="AW20"/>
+    </row>
+    <row r="21" spans="1:49">
       <c r="A21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B21">
+        <v>34684000.0</v>
+      </c>
+      <c r="C21">
         <v>32312000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-10541000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-9371000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5270000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5254000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-34867000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4733000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-70667000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>341000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-72046000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-101853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76005000.0</v>
       </c>
       <c r="R21">
         <v>76005000.0</v>
       </c>
       <c r="S21">
+        <v>76005000.0</v>
+      </c>
+      <c r="T21">
         <v>-13808000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-17589000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-46012000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-8642000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-10784000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-12654000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>139301000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>94995000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-11967000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-70332000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-11921000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>107321000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-80634000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-18719000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>58111000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>111710000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-389870000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-883000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3235000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-382109000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>349656000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>445712000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>131551000.0</v>
       </c>
-      <c r="AV21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:48">
+      <c r="AW21"/>
+    </row>
+    <row r="22" spans="1:49">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22">
+        <v>-108384000.0</v>
+      </c>
+      <c r="C22">
         <v>-76800000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-39800000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-367600000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-21525000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-190138000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-68397000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-74402000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-18491000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-27730000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-34755000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>43785000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>38281000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>15134000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>33621000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-33192000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>45826000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-528000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>42085000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>40542000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>60710000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>25485000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>43239000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>25480000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>23097000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-230000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7796000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>17053000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>21569000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>16553000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>39665000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>28885000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>35452000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>40271000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-93690000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>51275000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>46778000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6428000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>232998000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>44016000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>74161000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6336000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>20309000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>41651000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>29746000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-788000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-84109000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>20491000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:48">
+    <row r="23" spans="1:49">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B23">
+        <v>66782000.0</v>
+      </c>
+      <c r="C23">
         <v>-199999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>48000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-212000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-963000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-538000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>-769000.0</v>
+      </c>
+      <c r="I23">
         <v>-5773000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-160000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1305000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-412000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4855000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-20000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-440000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-108000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
+        <v>-279000.0</v>
+      </c>
+      <c r="R23">
+        <v>1023000.0</v>
+      </c>
+      <c r="S23">
+        <v>-111000.0</v>
+      </c>
+      <c r="T23">
+        <v>-342000.0</v>
+      </c>
+      <c r="U23">
+        <v>3023000.0</v>
+      </c>
+      <c r="V23">
+        <v>-1106000.0</v>
+      </c>
+      <c r="W23">
+        <v>-8642000.0</v>
+      </c>
+      <c r="X23">
+        <v>1762000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1143000.0</v>
+      </c>
+      <c r="Z23">
+        <v>78000.0</v>
+      </c>
+      <c r="AA23">
         <v>1000.0</v>
       </c>
-      <c r="Q23">
-[...29 lines deleted...]
-      <c r="AA23">
+      <c r="AB23">
         <v>-509000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-367000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-478000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-141000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1319000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-5007000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4488000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-18096000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-4356000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2857000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>480371000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-7890000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-23786000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-19000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-34000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6754000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>439000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1152000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-15684000.0</v>
       </c>
-      <c r="AV23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:48">
+      <c r="AW23"/>
+    </row>
+    <row r="24" spans="1:49">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24">
+        <v>-3468000.0</v>
+      </c>
+      <c r="C24">
         <v>-1100000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-109924000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-110412000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2268000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>106810000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3851000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-6145000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2506000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>696000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>11006000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>368868000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2288000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2783000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5843000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>206000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4022000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6116000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>520000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-3226000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>85000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>177000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2171000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-3420000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-3331000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>269000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-6454000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>109000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>217000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>63000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-51000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>33000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>129000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>193000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>50000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>147000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>114000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1742000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>542000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>150000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>220000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>55000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-18000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>463000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>410000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>395000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4689000.0</v>
       </c>
-      <c r="AV24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:48">
+      <c r="AW24"/>
+    </row>
+    <row r="25" spans="1:49">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B25">
+        <v>18898000.0</v>
+      </c>
+      <c r="C25">
         <v>4300000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-17993000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>234879000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1459000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>115572000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>30007000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>68452000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9730000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>24799000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1933000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-25419000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1731000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2747000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-157860999.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>108416000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16285000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>24840001.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>12351000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>41032000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5823000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-3399000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-67639000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>81780000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>38052000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>31987000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-4755000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4827000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8848000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-3904000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1499000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>94000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-5777000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-4780000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>20211000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>438000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2434000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3476000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>14042000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2438000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1313000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-3490000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>17988000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-84000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1278000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2404000.0</v>
       </c>
-      <c r="AU25"/>
       <c r="AV25"/>
-    </row>
-    <row r="26" spans="1:48">
+      <c r="AW25"/>
+    </row>
+    <row r="26" spans="1:49">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="E26"/>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>403000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-24743000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-403000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1638000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1035000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-156000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-447000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-110000.0</v>
       </c>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
       <c r="Q26">
+        <v>-26808000.0</v>
+      </c>
+      <c r="R26">
         <v>-67230000.0</v>
       </c>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
       <c r="S26">
+        <v>-40216000.0</v>
+      </c>
+      <c r="T26">
         <v>-45734000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-221266000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-33751000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-23143000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-177000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>176000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-226000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-5706000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>494000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-4995000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-14999000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-42187000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-35852000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-46991000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>192000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-18096000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-4356000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1580000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-486000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>359073000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>17079000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>-12418000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-32229000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4516000.0</v>
       </c>
-      <c r="AV26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:48">
+      <c r="AW26"/>
+    </row>
+    <row r="27" spans="1:49">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B27">
+        <v>7430000.0</v>
+      </c>
+      <c r="C27">
         <v>3700000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3066000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4200000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4433000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3228000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2873000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2459000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5074000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5059000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5222000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3496000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5302000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4383000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6418000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>-758000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1321000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9187000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-500000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6328000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7526000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6855000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4737000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2767000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5162000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3733000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2730000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4108000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3881000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2596000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2678000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4133000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6290000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1951000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3945000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>5057000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>5339000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5444000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>7520000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4867000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>5392000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4685000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>6948000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3199000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2786000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2687000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
-    </row>
-    <row r="28" spans="1:48">
+      <c r="AW27"/>
+    </row>
+    <row r="28" spans="1:49">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>66787000.0</v>
+      </c>
+      <c r="C28">
         <v>32100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10495000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9665000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6233000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6602000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-30350000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10506000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-32969000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6808000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12404000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-479967000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-70687000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-99000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-72156000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-128939000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9798000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>71283000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-55050000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-235832000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-79807000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-30520000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-9199000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-11335000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>139153000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>89290000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-12475000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-70205000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-17202000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>93500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-124136000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-59576000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8823000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>107400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-21710000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-4809000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-7698000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>98307000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-34575000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-11378000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-5271000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-777000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-17786000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>30132000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-27563000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>14145000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>105617000.0</v>
       </c>
-      <c r="AV28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:48">
+      <c r="AW28"/>
+    </row>
+    <row r="29" spans="1:49">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B29">
+        <v>-100210000.0</v>
+      </c>
+      <c r="C29">
         <v>-91200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>32900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11131000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>34563000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-83494000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>28189000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>37647000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>51376000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10998000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>72205000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>119612000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>154027000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-656000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>103763000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>92285000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>21156000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-186867000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>40382000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>94543000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>105622000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-64881000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>145074000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>172266000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>114890000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-76575000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>137817000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>122287000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>70563000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-28000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>131684000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>96278000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>57003000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-65300000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>91700000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>107976000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>75636000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-8200000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>91393000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>97597000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>40790000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-28197000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>127601000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>60790000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>55633000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-71685000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>21788000.0</v>
       </c>
-      <c r="AV29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:48">
+      <c r="AW29"/>
+    </row>
+    <row r="30" spans="1:49">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30">
+        <v>-44671000.0</v>
+      </c>
+      <c r="C30">
         <v>-26200000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6713000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-27237000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-33210000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>70047000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-46941000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-36747000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-39135000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-30514000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-19669000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>341069000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-23194000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-19032000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-24304000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-21362000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-12098000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9266000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-23903000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-26982000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-23130000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-18346000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-24893000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-19097000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-15647000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-22366000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-31008000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-40183000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-24821000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-88900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-38790000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-21849000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-31672000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-191800000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-36300000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-114710000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-31021000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-7700000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-15173000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-77726000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-21882000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-42001000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-75427000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-50621000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-19645000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-12759000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-56738000.0</v>
       </c>
-      <c r="AV30"/>
+      <c r="AW30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>