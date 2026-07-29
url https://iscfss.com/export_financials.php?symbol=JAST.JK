--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5190,51 +5190,51 @@
       <c r="M36">
         <v>10248089085.0</v>
       </c>
       <c r="N36">
         <v>10667698874.0</v>
       </c>
       <c r="O36">
         <v>-874010364.0</v>
       </c>
       <c r="P36">
         <v>198866018.0</v>
       </c>
       <c r="Q36">
         <v>198866018.0</v>
       </c>
       <c r="R36">
         <v>1221559188.0</v>
       </c>
       <c r="S36">
         <v>1020763511.0</v>
       </c>
       <c r="T36">
         <v>1189699647.0</v>
       </c>
       <c r="U36">
-        <v>1928631988.0</v>
+        <v>1928631987.0</v>
       </c>
       <c r="V36">
         <v>1835018822.0</v>
       </c>
       <c r="W36">
         <v>29786004268.0</v>
       </c>
       <c r="X36">
         <v>-54712697674.0</v>
       </c>
       <c r="Y36">
         <v>-62526804936.0</v>
       </c>
       <c r="Z36">
         <v>-63979746232.0</v>
       </c>
       <c r="AA36">
         <v>-67341552254.0</v>
       </c>
       <c r="AB36">
         <v>-69401686948.0</v>
       </c>
       <c r="AC36">
         <v>6647994420.0</v>
       </c>
@@ -5318,51 +5318,51 @@
       <c r="M38">
         <v>40080713094.0</v>
       </c>
       <c r="N38">
         <v>1.0</v>
       </c>
       <c r="O38">
         <v>14858323950.0</v>
       </c>
       <c r="P38">
         <v>24445134525.0</v>
       </c>
       <c r="Q38">
         <v>23113245536.0</v>
       </c>
       <c r="R38">
         <v>29534648019.0</v>
       </c>
       <c r="S38">
         <v>27218266627.0</v>
       </c>
       <c r="T38">
         <v>6272936248.0</v>
       </c>
       <c r="U38">
-        <v>16221129499.0</v>
+        <v>1.0</v>
       </c>
       <c r="V38">
         <v>5023405711.0</v>
       </c>
       <c r="W38">
         <v>29786004268.0</v>
       </c>
       <c r="X38">
         <v>3299147974.0</v>
       </c>
       <c r="Y38">
         <v>8006108584.0</v>
       </c>
       <c r="Z38">
         <v>7485268695.0</v>
       </c>
       <c r="AA38">
         <v>5914779409.0</v>
       </c>
       <c r="AB38">
         <v>5431264909.0</v>
       </c>
       <c r="AC38">
         <v>6647994420.0</v>
       </c>
@@ -5667,69 +5667,69 @@
       <c r="H42">
         <v>38143826000.0</v>
       </c>
       <c r="I42">
         <v>38143826000.0</v>
       </c>
       <c r="J42">
         <v>38143826000.0</v>
       </c>
       <c r="K42">
         <v>38143826000.0</v>
       </c>
       <c r="L42">
         <v>38143825940.0</v>
       </c>
       <c r="M42">
         <v>35026952383.0</v>
       </c>
       <c r="N42">
         <v>35025952383.0</v>
       </c>
       <c r="O42">
         <v>35026952383.0</v>
       </c>
       <c r="P42">
-        <v>37129475995.0</v>
+        <v>74258951991.0</v>
       </c>
       <c r="Q42">
         <v>37129475996.0</v>
       </c>
       <c r="R42">
         <v>23682061996.0</v>
       </c>
       <c r="S42">
         <v>23682061996.0</v>
       </c>
       <c r="T42">
-        <v>23682061997.0</v>
+        <v>47364123993.0</v>
       </c>
       <c r="U42">
         <v>23682061996.0</v>
       </c>
       <c r="V42">
-        <v>23682061995.0</v>
+        <v>47364123991.0</v>
       </c>
       <c r="W42">
         <v>23682061996.0</v>
       </c>
       <c r="X42">
         <v>25405295999.0</v>
       </c>
       <c r="Y42">
         <v>41166202211.0</v>
       </c>
       <c r="Z42">
         <v>41166202210.0</v>
       </c>
       <c r="AA42">
         <v>41166202211.0</v>
       </c>
       <c r="AB42">
         <v>41129564969.0</v>
       </c>
       <c r="AC42">
         <v>24682061996.0</v>
       </c>
       <c r="AD42">
         <v>-788024328.0</v>
       </c>
@@ -9137,94 +9137,108 @@
         <v>-471375294.0</v>
       </c>
       <c r="AD11">
         <v>-355740406.0</v>
       </c>
       <c r="AE11">
         <v>340635441.0</v>
       </c>
       <c r="AF11">
         <v>-93922824.0</v>
       </c>
       <c r="AG11">
         <v>230183404.0</v>
       </c>
       <c r="AH11">
         <v>230183405.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>109</v>
       </c>
       <c r="B12">
         <v>1304368000.0</v>
       </c>
-      <c r="C12"/>
+      <c r="C12">
+        <v>1207631045.0</v>
+      </c>
       <c r="D12">
         <v>226569000.0</v>
       </c>
       <c r="E12">
         <v>1107352000.0</v>
       </c>
       <c r="F12">
         <v>899887000.0</v>
       </c>
       <c r="G12"/>
       <c r="H12">
         <v>2514659831.0</v>
       </c>
       <c r="I12">
         <v>883596000.0</v>
       </c>
       <c r="J12">
         <v>764855275.0</v>
       </c>
       <c r="K12">
         <v>854951000.0</v>
       </c>
       <c r="L12">
         <v>328010021.0</v>
       </c>
       <c r="M12">
         <v>783955957.0</v>
       </c>
       <c r="N12">
         <v>1279604437.0</v>
       </c>
       <c r="O12">
         <v>851468164.0</v>
       </c>
       <c r="P12">
         <v>424566726.0</v>
       </c>
-      <c r="Q12"/>
-[...4 lines deleted...]
-      <c r="V12"/>
+      <c r="Q12">
+        <v>1210701574.0</v>
+      </c>
+      <c r="R12">
+        <v>1137666676.0</v>
+      </c>
+      <c r="S12">
+        <v>1034635320.0</v>
+      </c>
+      <c r="T12">
+        <v>815953020.0</v>
+      </c>
+      <c r="U12">
+        <v>562999187.0</v>
+      </c>
+      <c r="V12">
+        <v>613315993.0</v>
+      </c>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>110</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>185712950.0</v>
       </c>
       <c r="E13">
         <v>2048193210.0</v>
       </c>
@@ -10073,51 +10087,53 @@
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>18201000.0</v>
       </c>
       <c r="F27">
         <v>300396000.0</v>
       </c>
-      <c r="G27"/>
+      <c r="G27">
+        <v>41426861.0</v>
+      </c>
       <c r="H27">
         <v>637613917.0</v>
       </c>
       <c r="I27">
         <v>2109434000.0</v>
       </c>
       <c r="J27">
         <v>2887040662.0</v>
       </c>
       <c r="K27">
         <v>11083844000.0</v>
       </c>
       <c r="L27">
         <v>7248668564.0</v>
       </c>
       <c r="M27">
         <v>1836231060.0</v>
       </c>
       <c r="N27">
         <v>2482192333.0</v>
       </c>
       <c r="O27">
         <v>124017482.0</v>
       </c>
       <c r="P27">
@@ -11645,2234 +11661,2292 @@
       <c r="M30">
         <v>4584635340.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E1" t="s">
         <v>76</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>77</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>78</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>79</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>80</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>81</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>82</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>83</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>84</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>85</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>86</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>87</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>88</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>89</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>90</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>91</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>92</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>93</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>94</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>95</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>96</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>97</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>130</v>
       </c>
       <c r="B2">
         <v>25171130426.0</v>
       </c>
       <c r="C2">
         <v>18354998000.0</v>
       </c>
       <c r="D2">
+        <v>16359208000.0</v>
+      </c>
+      <c r="E2">
         <v>15368534000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17153514000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18894426084.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17032624000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13012033452.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12287252204.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13043192000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7697887841.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8173133186.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8710973067.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11028041028.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>471550350.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>612322190.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5970388861.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2295999608.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>856665175.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1423509423.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2991735081.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>2375015220.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>930156671.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>2990674164.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1770076364.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>-10151132575.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3260323427.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5696211259.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5347089386.0</v>
       </c>
-      <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>131</v>
       </c>
       <c r="B3">
         <v>678199573</v>
       </c>
       <c r="C3">
         <v>3846822000</v>
       </c>
       <c r="D3">
+        <v>3886784000</v>
+      </c>
+      <c r="E3">
         <v>6729241000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2700318000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>183820606</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1812292000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>779854480</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2596985758</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2027409000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3703829182</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>886747442</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>921226077</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12020504724</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>119765004</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>327249396</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>196033837</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>612043839</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>395705732</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>101806364</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>390581437</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>294385986</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>432878489</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>996973202</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>361888837</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9724076428</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1433525624</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>31025532162</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1105322615</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>18889403488</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>688321285</v>
-      </c>
-[...1 lines deleted...]
-        <v>7025008496</v>
       </c>
       <c r="AG3">
         <v>7025008496</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>7025008496</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>134</v>
       </c>
       <c r="B6">
         <v>-2094772945.0</v>
       </c>
       <c r="C6">
         <v>6816132000.0</v>
       </c>
       <c r="D6">
+        <v>1995790000.0</v>
+      </c>
+      <c r="E6">
         <v>990674000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1784980000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1740912402.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1861802000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4020590332.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>724781248.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-755940000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5345304594.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-475245345.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-537839881.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2317067961.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>10556490678.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-140771840.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-5358066671.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3674389253.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1439334433.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-566844248.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1568225658.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2991735081.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2375015220.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1444858549.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>930156671.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2990674164.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1220597800.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>11921208939.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-13411456002.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2435887832.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>349121873.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5347089386.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-581395906.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>-25245829360.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-25681742080.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-26206385960.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-27705607070.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-24531493440.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-85026086350.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-33247552910.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-43212138490.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-55523465550.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-39467074460.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-17529762000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-28768576460.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-40833915840.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-35313210420.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-16039507000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-55010933280.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-24323144990.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-15125306220.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-7578943100.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-51413444390.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-46996736930.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="N11">
         <v>0.0</v>
       </c>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AD11">
         <v>0.0</v>
       </c>
+      <c r="AE11"/>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>14653912622.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-8322350604.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>-3520138708.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-9659605105.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-1673273030.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>220096743.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-39509794.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-1015138861.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154149782.0</v>
       </c>
       <c r="V12">
         <v>154149782.0</v>
       </c>
       <c r="W12">
+        <v>154149782.0</v>
+      </c>
+      <c r="X12">
         <v>-7946410611.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10803143388.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-17545204077.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-12716720247.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-16291072950.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-4099934330.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-1581106116.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>-1443618954.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>892005833.0</v>
       </c>
       <c r="AG12">
         <v>892005833.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12">
+        <v>892005833.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>142</v>
       </c>
       <c r="B14">
         <v>2540047887.0</v>
       </c>
       <c r="C14">
         <v>5531817000.0</v>
       </c>
       <c r="D14">
+        <v>-26590516000.0</v>
+      </c>
+      <c r="E14">
         <v>31783666000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1949291000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3696398758.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1659190000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1852227268.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1679418484.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5529488000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1278915409.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>399025442.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2032348275.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2538696768.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1178968014.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1682859842.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1325268855.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1468922876.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1541302694.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1529030095.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1551588655.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2226299505.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-1471366348.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1588331752.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3482886990.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2346997854.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2732070125.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1452771106.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2708873080.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1537524388.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1082591571.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1623934594.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1623934595.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>2000000000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>144</v>
       </c>
       <c r="B16">
         <v>23076357481.0</v>
       </c>
       <c r="C16">
         <v>25171130000.0</v>
       </c>
       <c r="D16">
+        <v>18354998000.0</v>
+      </c>
+      <c r="E16">
         <v>16359208000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15368534000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17153513682.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>18894426000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17032623784.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13012033452.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12287252000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13043192435.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7697887841.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8173133186.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8710973067.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11028041028.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>471550350.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>612322190.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5970388861.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2295999608.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>856665175.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1423509423.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2991735081.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>2375015220.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>930156671.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>2990674164.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1770076364.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-10151132575.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3260323427.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5696211259.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5347089386.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-581395906.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>146</v>
       </c>
       <c r="B18">
         <v>-244147690.0</v>
       </c>
       <c r="C18">
         <v>3475427000.0</v>
       </c>
       <c r="D18">
+        <v>5604473000.0</v>
+      </c>
+      <c r="E18">
         <v>-1131983000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3573351000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3462245350.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3807708000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4137546630.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2545800683.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5728491000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1983201965.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-958193635.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2490841471.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14686214316.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1471930970.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-13971671635.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3845350926.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1457830840.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1303302622.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2208482519.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2061424923.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>8179847719.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1648235355.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>7232199108.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-17847281497.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2540026548.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-16643116378.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-34404849890.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1445080850.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-36019830939.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-2518201618.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-909244741.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-909244740.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-      <c r="P19">
-[...1 lines deleted...]
-      </c>
+      <c r="P19"/>
       <c r="Q19">
         <v>-6740420273.0</v>
       </c>
       <c r="R19">
-        <v>-8566679727.0</v>
+        <v>-6740420273.0</v>
       </c>
       <c r="S19">
         <v>-8566679727.0</v>
       </c>
       <c r="T19">
         <v>-8566679727.0</v>
       </c>
       <c r="U19">
         <v>-8566679727.0</v>
       </c>
-      <c r="V19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V19">
+        <v>-8566679727.0</v>
+      </c>
+      <c r="W19"/>
       <c r="X19">
         <v>-6583301110.0</v>
       </c>
       <c r="Y19">
         <v>-6583301110.0</v>
       </c>
       <c r="Z19">
+        <v>-6583301110.0</v>
+      </c>
+      <c r="AA19">
         <v>8000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000000.0</v>
       </c>
       <c r="AB19">
         <v>-8000000000.0</v>
       </c>
       <c r="AC19">
         <v>-8000000000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AD19">
         <v>-8000000000.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AE19"/>
+      <c r="AF19">
+        <v>-8000000000.0</v>
+      </c>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>149</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>361637306.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="N21">
+        <v>361637306.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21">
         <v>13876283122.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-16704020615.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>681233909.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9269929667.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-10166147143.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-173192009.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>787665823.0</v>
       </c>
       <c r="V21">
         <v>787665823.0</v>
       </c>
       <c r="W21">
+        <v>787665823.0</v>
+      </c>
+      <c r="X21">
         <v>-2502994572.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-23535953.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>17525780364.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2279042909.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17863714178.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3839182262.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-11966375152.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>2882323491.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335348834.0</v>
       </c>
       <c r="AG21">
         <v>335348834.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21">
+        <v>335348834.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>112</v>
       </c>
       <c r="B22">
         <v>-3293663511.0</v>
       </c>
       <c r="C22">
         <v>-4993840000.0</v>
       </c>
       <c r="D22">
+        <v>-1210275000.0</v>
+      </c>
+      <c r="E22">
         <v>5857912000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1469961000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-6063413154.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-244501000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1636439883.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>531133833.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3983824000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5517181822.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-15289787449.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4720386935.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2192819469.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>989004723.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-5260727889.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3301312912.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>466408770.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2405581041.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2335561117.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-3665396944.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3403717282.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-2229011280.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-5264581988.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3423967223.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2968444138.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1650587929.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1786673710.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1467525199.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1844511628.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1468852950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3599823328.0</v>
       </c>
       <c r="AG22">
         <v>3599823328.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22">
+        <v>3599823328.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>150</v>
       </c>
       <c r="B23">
         <v>-45233662.0</v>
       </c>
       <c r="C23">
         <v>10419670000.0</v>
       </c>
       <c r="D23">
+        <v>-4548859000.0</v>
+      </c>
+      <c r="E23">
         <v>3016994000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>132698000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>17227946206.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>136005000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-126615886.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1869834952.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5089558000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3288209627.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>507122396.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1953001590.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3388659649.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12028421648.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3066901217.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1512715745.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10783238142.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4266619738.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1641638271.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>493199265.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-12388650427.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6678602425.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-5787340558.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>17525780364.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-12279042909.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>17863714178.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>54326058829.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-11966375152.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>35583943107.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2882323491.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335348834.0</v>
       </c>
       <c r="AG23">
         <v>335348834.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>335348834.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
+        <v>940175000.0</v>
+      </c>
+      <c r="E24">
         <v>3205742000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-4145917000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-15871786490.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>378283192.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>307889719.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-6740420270.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-6740420273.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-8566679727.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>6292727243.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-6497571443.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6583301110.0</v>
       </c>
       <c r="Y24">
         <v>-6583301110.0</v>
       </c>
       <c r="Z24">
+        <v>-6583301110.0</v>
+      </c>
+      <c r="AA24">
         <v>8000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000000.0</v>
       </c>
       <c r="AB24">
         <v>-8000000000.0</v>
       </c>
-      <c r="AC24"/>
+      <c r="AC24">
+        <v>-8000000000.0</v>
+      </c>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7500000.0</v>
       </c>
       <c r="AG24">
         <v>-7500000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24">
+        <v>-7500000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>152</v>
       </c>
       <c r="B25">
         <v>1187667507.0</v>
       </c>
       <c r="C25">
         <v>6784272000.0</v>
       </c>
       <c r="D25">
+        <v>29518481000.0</v>
+      </c>
+      <c r="E25">
         <v>-39493864000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6097181000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5645439140.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4205311000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4701613725.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2932234124.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1757412000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1448764734.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>15617366698.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-4257654054.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2319832293.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1162202675.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-6700834508.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>977264678.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3072388785.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3039286845.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1757915057.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3546142113.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9062879510.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1619263784.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>11905422546.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-17544312427.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-12499491872.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-16291072950.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-6618762544.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1581106116.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-16823440211.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1443618954.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>892005833.0</v>
       </c>
       <c r="AG25">
         <v>892005833.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25">
+        <v>892005833.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>13600.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-13447413800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40342241900.0</v>
       </c>
       <c r="P26">
         <v>40342241900.0</v>
       </c>
-      <c r="Q26"/>
+      <c r="Q26">
+        <v>40342241900.0</v>
+      </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>50038048200.0</v>
       </c>
-      <c r="AB26"/>
+      <c r="AB26">
+        <v>50038048200.0</v>
+      </c>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>155</v>
       </c>
       <c r="B28">
         <v>-584916689.0</v>
       </c>
       <c r="C28">
         <v>10419670000.0</v>
       </c>
       <c r="D28">
+        <v>-4548859000.0</v>
+      </c>
+      <c r="E28">
         <v>2224979000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2626225000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10688143442.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1945906000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-495239490.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1821019435.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4721464000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3288209627.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>507122396.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1953001590.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5320836363.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>12028421648.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>20571320068.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1512715745.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10783238142.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2742637054.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1641638271.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>493199265.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-12388650427.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6678602425.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-5787340558.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17525780364.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-12279042909.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>17863714178.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>54326058829.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-11966375152.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>33583943107.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2882323491.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335348834.0</v>
       </c>
       <c r="AG28">
         <v>335348834.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>335348834.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>156</v>
       </c>
       <c r="B29">
         <v>434051883.0</v>
       </c>
       <c r="C29">
         <v>7322249000.0</v>
       </c>
       <c r="D29">
+        <v>1717690000.0</v>
+      </c>
+      <c r="E29">
         <v>-1852286000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6576511000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3278424744.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5620000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4917401110.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5142786441.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7755899000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5687031147.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-71446193.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1569615394.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2665709592.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1352165966.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-13644422239.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3649317089.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2069874679.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-907596890.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2106676155.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1670843486.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7885461733.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2081113844.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8229172310.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-17485392660.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-7184049880.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-15209590754.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-3379317728.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-339758235.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-17130427451.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1829880333.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>6115763755.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>6115763756.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>157</v>
       </c>
       <c r="B30">
         <v>-1943908139.0</v>
       </c>
       <c r="C30">
         <v>-10925787000.0</v>
       </c>
       <c r="D30">
+        <v>4826959000.0</v>
+      </c>
+      <c r="E30">
         <v>-3523499000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6846235000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-15687965878.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1812292000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-401571288.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2596985758.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2027409000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3703829182.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-886747442.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-921226077.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4972194731.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-119765004.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-7067669669.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-196033837.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9178723566.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-395705732.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-101806364.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-390581437.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6587113229.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-6064692954.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-996973202.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-361888837.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>17724076428.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1433525624.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-39025532162.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1105322615.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-18889403488.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-703321285.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-7032508496.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-7032508496.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>