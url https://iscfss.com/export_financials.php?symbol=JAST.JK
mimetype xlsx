--- v1 (2026-07-29)
+++ v2 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2751,4368 +2754,4482 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>20112567000.0</v>
+      </c>
+      <c r="C2">
         <v>19876546000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12438916000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>25222924000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17117631000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13904682000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10130777000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11217982000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11845963000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10716930000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7576319000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8242100307.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10903528819.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10190474152.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11792513002.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9703715970.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13001660706.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14677806322.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16389387573.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14871366215.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>18139225309.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17921143580.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19409140527.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>18907979263.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>21903033002.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19622760514.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>31266046554.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20248291883.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23271715913.0</v>
       </c>
       <c r="AD2">
         <v>23271715913.0</v>
       </c>
       <c r="AE2">
+        <v>23271715913.0</v>
+      </c>
+      <c r="AF2">
         <v>21170520925.0</v>
       </c>
-      <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>-78780000.0</v>
+      </c>
+      <c r="C5">
         <v>2088765000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2671376000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1075492000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1284151000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1974995000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1582678000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2048582000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3427497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3365241000.0</v>
       </c>
       <c r="K5">
         <v>3365241000.0</v>
       </c>
       <c r="L5">
+        <v>3365241000.0</v>
+      </c>
+      <c r="M5">
         <v>4588232234.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2722573000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2868060919.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2717965768.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572870833.0</v>
       </c>
       <c r="Q5">
         <v>2572870833.0</v>
       </c>
       <c r="R5">
         <v>2572870833.0</v>
       </c>
       <c r="S5">
         <v>2572870833.0</v>
       </c>
       <c r="T5">
+        <v>2572870833.0</v>
+      </c>
+      <c r="U5">
         <v>2580891203.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2524368731.0</v>
       </c>
       <c r="V5">
         <v>2524368731.0</v>
       </c>
       <c r="W5">
+        <v>2524368731.0</v>
+      </c>
+      <c r="X5">
         <v>-377551285.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-379495823.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17484140215.0</v>
       </c>
       <c r="Z5">
         <v>17484140215.0</v>
       </c>
       <c r="AA5">
+        <v>17484140215.0</v>
+      </c>
+      <c r="AB5">
         <v>17484140214.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>16447502973.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>18550026586.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>38618691214.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13534710381.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>12935360395.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
+      <c r="D9"/>
       <c r="E9">
         <v>38143825940.0</v>
       </c>
       <c r="F9">
         <v>38143825940.0</v>
       </c>
       <c r="G9">
         <v>38143825940.0</v>
       </c>
       <c r="H9">
         <v>38143825940.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>38143825940.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>38143825940.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>35026952380.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>35025952380.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>35026952380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37129476000.0</v>
       </c>
       <c r="Q9">
         <v>37129476000.0</v>
       </c>
       <c r="R9">
-        <v>23682062000.0</v>
+        <v>37129476000.0</v>
       </c>
       <c r="S9">
         <v>23682062000.0</v>
       </c>
       <c r="T9">
         <v>23682062000.0</v>
       </c>
       <c r="U9">
         <v>23682062000.0</v>
       </c>
       <c r="V9">
         <v>23682062000.0</v>
       </c>
       <c r="W9">
         <v>23682062000.0</v>
       </c>
       <c r="X9">
+        <v>23682062000.0</v>
+      </c>
+      <c r="Y9">
         <v>25784791820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23682062000.0</v>
       </c>
       <c r="Z9">
         <v>23682062000.0</v>
       </c>
       <c r="AA9">
         <v>23682062000.0</v>
       </c>
       <c r="AB9">
+        <v>23682062000.0</v>
+      </c>
+      <c r="AC9">
         <v>24682062000.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>27180703000.0</v>
+      </c>
+      <c r="C10">
         <v>23076357000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>25171130000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18354998000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16359208000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15368534000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17153514000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18894426000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17032624000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13012033000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12287252000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13043192435.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7697887841.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8173133186.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8710973067.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11028041028.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>471550350.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>612322190.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5970388861.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2295999608.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>856665175.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1423509423.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2991735080.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>907810847.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2375015220.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>930156671.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1251657803.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2990674164.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1770076364.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3260323427.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3260323427.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-6509881199.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>18354998260.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>16359208230.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>15368533880.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>17153513680.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>18894426080.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>13043192440.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7697887840.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8173133190.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8710973070.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11028041030.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>471550350.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>612322190.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5970388860.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2295999610.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>856665180.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>27180703000.0</v>
+      </c>
+      <c r="C12">
         <v>23076357000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25171130000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18354998000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16359208000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15368534000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17153514000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18894426000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17032624000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13012033000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12287252000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13043192435.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7697887841.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8173133186.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8710973067.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11028041028.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>471550350.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>612322190.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5970388861.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2295999608.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>856665175.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1423509423.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2991735080.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>907810847.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2375015220.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>930156671.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1251657803.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2990674164.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1770076364.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3260323427.0</v>
       </c>
       <c r="AE12">
         <v>3260323427.0</v>
       </c>
-      <c r="AF12"/>
+      <c r="AF12">
+        <v>3260323427.0</v>
+      </c>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>6509881199.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
         <v>108257574000.0</v>
       </c>
       <c r="C13">
         <v>108257574000.0</v>
       </c>
       <c r="D13">
         <v>108257574000.0</v>
       </c>
       <c r="E13">
         <v>108257574000.0</v>
       </c>
       <c r="F13">
         <v>108257574000.0</v>
       </c>
       <c r="G13">
         <v>108257574000.0</v>
       </c>
       <c r="H13">
         <v>108257574000.0</v>
       </c>
       <c r="I13">
         <v>108257574000.0</v>
       </c>
       <c r="J13">
+        <v>108257574000.0</v>
+      </c>
+      <c r="K13">
         <v>108257568000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>108257560000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>108257554300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108257524200.0</v>
       </c>
       <c r="N13">
         <v>108257524200.0</v>
       </c>
       <c r="O13">
+        <v>108257524200.0</v>
+      </c>
+      <c r="P13">
         <v>108257498100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108257497900.0</v>
       </c>
       <c r="Q13">
         <v>108257497900.0</v>
       </c>
       <c r="R13">
-        <v>81362670000.0</v>
+        <v>108257497900.0</v>
       </c>
       <c r="S13">
         <v>81362670000.0</v>
       </c>
       <c r="T13">
         <v>81362670000.0</v>
       </c>
       <c r="U13">
         <v>81362670000.0</v>
       </c>
       <c r="V13">
         <v>81362670000.0</v>
       </c>
       <c r="W13">
         <v>81362670000.0</v>
       </c>
       <c r="X13">
         <v>81362670000.0</v>
       </c>
       <c r="Y13">
         <v>81362670000.0</v>
       </c>
       <c r="Z13">
         <v>81362670000.0</v>
       </c>
       <c r="AA13">
         <v>81362670000.0</v>
       </c>
       <c r="AB13">
         <v>81362670000.0</v>
       </c>
       <c r="AC13">
         <v>81362670000.0</v>
       </c>
       <c r="AD13">
         <v>81362670000.0</v>
       </c>
       <c r="AE13">
+        <v>81362670000.0</v>
+      </c>
+      <c r="AF13">
         <v>61022000000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
-        <v>1082576000.0</v>
+        <v>286777592.0</v>
       </c>
       <c r="C14">
         <v>1082576000.0</v>
       </c>
       <c r="D14">
         <v>1082576000.0</v>
       </c>
       <c r="E14">
         <v>1082576000.0</v>
       </c>
       <c r="F14">
         <v>1082576000.0</v>
       </c>
       <c r="G14">
         <v>1082576000.0</v>
       </c>
       <c r="H14">
+        <v>1082576000.0</v>
+      </c>
+      <c r="I14">
         <v>1082573738.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1082576000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1082575681.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1082575000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>859374115.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>813626700.0</v>
       </c>
       <c r="N14">
         <v>813626700.0</v>
       </c>
       <c r="O14">
-        <v>1082574979.0</v>
+        <v>813626700.0</v>
       </c>
       <c r="P14">
         <v>1082574979.0</v>
       </c>
       <c r="Q14">
         <v>1082574979.0</v>
       </c>
       <c r="R14">
-        <v>813626700.0</v>
+        <v>1082574979.0</v>
       </c>
       <c r="S14">
         <v>813626700.0</v>
       </c>
       <c r="T14">
         <v>813626700.0</v>
       </c>
       <c r="U14">
         <v>813626700.0</v>
       </c>
       <c r="V14">
         <v>813626700.0</v>
       </c>
       <c r="W14">
+        <v>813626700.0</v>
+      </c>
+      <c r="X14">
         <v>1067885076.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>728874064.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>644121164.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>813626865.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>84752791.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>644121317.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>678022234.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>610220000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>518687000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>457665000.0</v>
       </c>
       <c r="AG14">
         <v>457665000.0</v>
       </c>
       <c r="AH14">
         <v>457665000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>457665000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>1681725000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1750959000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>52008000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>15327000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>4175351899.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>371565077.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>371895077.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>551271888.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>440653555.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>477976085.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>509216140.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>450116143.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>963203522.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1066944342.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1170685160.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1274425980.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1378166799.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1481907619.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1585648438.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1689389257.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1945266203.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2050556805.0</v>
       </c>
       <c r="AD18">
         <v>2050556805.0</v>
       </c>
-      <c r="AE18"/>
+      <c r="AE18">
+        <v>2050556805.0</v>
+      </c>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>31</v>
       </c>
-      <c r="B20">
-[...1 lines deleted...]
-      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>11483245000.0</v>
       </c>
       <c r="D20">
         <v>11483245000.0</v>
       </c>
       <c r="E20">
         <v>11483245000.0</v>
       </c>
       <c r="F20">
+        <v>11483245000.0</v>
+      </c>
+      <c r="G20">
         <v>13468083000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>11483245000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>13150519608.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13150520000.0</v>
       </c>
       <c r="J20">
         <v>13150520000.0</v>
       </c>
       <c r="K20">
         <v>13150520000.0</v>
       </c>
       <c r="L20">
+        <v>13150520000.0</v>
+      </c>
+      <c r="M20">
         <v>13150519608.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>13150519608.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>13137660000.0</v>
+      </c>
+      <c r="C21">
         <v>1890842000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2127269000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2505552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277280000.0</v>
       </c>
       <c r="F21">
         <v>1277280000.0</v>
       </c>
       <c r="G21">
+        <v>1277280000.0</v>
+      </c>
+      <c r="H21">
         <v>3640401000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4018684685.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4396968000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4775251000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5153534000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5531817452.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5910100644.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3937670755.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3193200000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3406080000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3618960000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3831840000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4044720000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>472748660.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>808675200.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>80603667.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>83166667.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>85729667.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>88292667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90855667.0</v>
       </c>
       <c r="AD21">
         <v>90855667.0</v>
       </c>
       <c r="AE21">
+        <v>90855667.0</v>
+      </c>
+      <c r="AF21">
         <v>95981667.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>813423000.0</v>
       </c>
-      <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="O22"/>
+      <c r="O22">
+        <v>1.0</v>
+      </c>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V22"/>
       <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
+      <c r="X22">
+        <v>1.0</v>
+      </c>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>-1.0</v>
       </c>
-      <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>183312454000.0</v>
+      </c>
+      <c r="C23">
         <v>181339795000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>178741476000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>187396471000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>171522330000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>159334246000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>148544903000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>147154298000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>145799378000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>147239034000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>141735206000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>137738528391.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>123890457377.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>129519719703.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>131497017992.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>126023065297.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>114530755157.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>96532460407.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>100685269541.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>89813806927.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>106203219311.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>108671751021.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>114094419514.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>131531760798.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>157092534084.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>148020163570.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>148505998894.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>149692287691.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>135700491180.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>37830666886.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>86916165514.0</v>
       </c>
-      <c r="AF23"/>
       <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>10512855548.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>174891900.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>159561600.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5784398250.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>853420600.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>3935119510.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1876419840.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1547174860.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1536574290.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
-        <v>346370000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U25">
         <v>346370000.0</v>
       </c>
       <c r="V25">
         <v>346370000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="W25">
+        <v>346370000.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25">
         <v>398334500.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>450294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>554208000.0</v>
       </c>
       <c r="AA25">
         <v>554208000.0</v>
       </c>
       <c r="AB25">
+        <v>554208000.0</v>
+      </c>
+      <c r="AC25">
         <v>606165000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>7137980000.0</v>
+      </c>
+      <c r="C28">
         <v>11500106000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9945016000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16056454000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17719135000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19236085000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9843633000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12907280000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11997203000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16554476000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17230442000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15150737623.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>23836558751.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>22999676100.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>21532805173.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15181037085.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11861244641.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>28424493416.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>22385192836.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>16789652423.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>28395134000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>28001481760.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>25437762280.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-907810847.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2375015220.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-930156671.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1251657803.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2990674164.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11574837552.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3260323427.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9810783714.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>6509881199.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>33906979000.0</v>
+      </c>
+      <c r="C30">
         <v>45599105000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>38942439000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40180575000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31083118000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21833432000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16881237000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28983177000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>30315781000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34172533000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>29621528000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>22373121644.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14785328840.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16684623119.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19306542872.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>17580339450.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18244419276.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16342532062.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16243663313.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>28196501485.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35910491054.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>47841231756.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>51646025254.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12061851141.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13873637358.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12593968396.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>26987705085.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11473600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15066916619.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>40492255621.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>10460767951.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>54826235280.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>78110017174.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>76908132451.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>41613738439.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>44702171352.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>48288502953.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>50637561521.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>52891661990.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>55839123179.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>65724864484.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>79458704889.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>84720723876.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>88142128100.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>85134483716.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>88885032258.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>38522709547.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-      <c r="AH31">
+      <c r="AH31"/>
+      <c r="AI31">
         <v>12859793395.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>108001638000.0</v>
+      </c>
+      <c r="C33">
         <v>106982331000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>108631029000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>108964917000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>105403818000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>106856152000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>109336777000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>81231895000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>93519418000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>95770410000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>94059223000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>92495957705.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>92003840322.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>90038815781.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>90544227446.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>84518720875.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>84246034900.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>77016098743.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>75828952368.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>51482718190.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>62730426047.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>53085220286.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>78933788356.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>54712697674.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>62526804936.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>63979746232.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>67341552254.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>69401686948.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>49101181650.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>-3260323427.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>53938080991.0</v>
       </c>
-      <c r="AF33"/>
       <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-6509881199.0</v>
       </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>10361614000.0</v>
+      </c>
+      <c r="C35">
         <v>10136066000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10789495000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11537682000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6337906000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>11875074000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6944097000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5789821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5681258000.0</v>
       </c>
       <c r="J35">
         <v>5681258000.0</v>
       </c>
       <c r="K35">
         <v>5681258000.0</v>
       </c>
       <c r="L35">
+        <v>5681258000.0</v>
+      </c>
+      <c r="M35">
         <v>3958309038.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5811539348.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>5505483895.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5471693792.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4026354760.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4026354761.0</v>
       </c>
       <c r="R35">
         <v>4026354761.0</v>
       </c>
       <c r="S35">
         <v>4026354761.0</v>
       </c>
       <c r="T35">
+        <v>4026354761.0</v>
+      </c>
+      <c r="U35">
         <v>4217033794.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4138555495.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3886958268.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5566416964.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5634515100.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5824875580.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5928789580.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5928789579.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>5967083981.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5776109479.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35">
+      <c r="AE35"/>
+      <c r="AF35">
         <v>7159910503.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>35531226000.0</v>
+      </c>
+      <c r="C36">
         <v>1715306000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>449597000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1265862000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>37954059000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>40870677000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>269329000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1288251000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>26899004000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2352395000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2362440000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>10686942261.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>10248089085.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10667698874.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-874010364.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198866018.0</v>
       </c>
       <c r="Q36">
         <v>198866018.0</v>
       </c>
       <c r="R36">
+        <v>198866018.0</v>
+      </c>
+      <c r="S36">
         <v>1221559188.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1020763511.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1189699647.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1928631987.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1835018822.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>29786004268.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-54712697674.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-62526804936.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-63979746232.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-67341552254.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-69401686948.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>6647994420.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-3260323427.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>7874652292.0</v>
       </c>
-      <c r="AF36"/>
       <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-6509881199.0</v>
       </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>25873951760.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>21919614300.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>31177255970.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>30402201260.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>14343917650.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>14922299700.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>40080713094.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>14858323950.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>24445134525.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>23113245536.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>29534648019.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>27218266627.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>6272936248.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5023405711.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>29786004268.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3299147974.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>8006108584.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>7485268695.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>5914779409.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>5431264909.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6647994420.0</v>
       </c>
       <c r="AD38">
         <v>6647994420.0</v>
       </c>
       <c r="AE38">
+        <v>6647994420.0</v>
+      </c>
+      <c r="AF38">
         <v>7874652292.0</v>
       </c>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>14223134000.0</v>
+      </c>
+      <c r="C39">
         <v>5682002000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5996878000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>19082557000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>18676186000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>15276127000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5173375000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4894280000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4931556000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4284057000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5767203000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9826256607.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10574278897.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>14623147616.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>12935274607.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>12895963945.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>11568750631.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2561507413.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2642265000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7838587644.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6705637034.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>6321789556.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>48177093226.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>60550253162.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>70310967986.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>63031023575.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>47010304343.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>60395061670.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>69762316547.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>44235392436.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>19256993146.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>28190681000.0</v>
+      </c>
+      <c r="C40">
         <v>24777001000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>26861908000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>23550713000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>17385609000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>15955612000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>18695691000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5664808000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6452847000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>8704507000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7962638000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>8571845674.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7591754985.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>8286778994.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4634621416.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4196293830.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>4270996799.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2794590257.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2726254833.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>3219461559.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3873096622.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4361629104.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5196409928.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>41264633040.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>47931868949.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>37509091874.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>21549298536.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>39661994748.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>5495156306.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2741476991.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>11167874324.0</v>
       </c>
-      <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40"/>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>3935119506.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>4026354762.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>4026354761.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>4026354762.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>4026354761.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3870663795.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3792185495.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3540588268.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>5220046965.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>5236180600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5374581580.0</v>
       </c>
       <c r="Z41">
         <v>5374581580.0</v>
       </c>
       <c r="AA41">
         <v>5374581580.0</v>
       </c>
       <c r="AB41">
+        <v>5374581580.0</v>
+      </c>
+      <c r="AC41">
         <v>5360918981.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5117987479.0</v>
       </c>
       <c r="AD41">
         <v>5117987479.0</v>
       </c>
-      <c r="AE41"/>
+      <c r="AE41">
+        <v>5117987479.0</v>
+      </c>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
         <v>38129476000.0</v>
       </c>
       <c r="C42">
         <v>38129476000.0</v>
       </c>
       <c r="D42">
-        <v>38143826000.0</v>
+        <v>38129476000.0</v>
       </c>
       <c r="E42">
         <v>38143826000.0</v>
       </c>
       <c r="F42">
         <v>38143826000.0</v>
       </c>
       <c r="G42">
         <v>38143826000.0</v>
       </c>
       <c r="H42">
         <v>38143826000.0</v>
       </c>
       <c r="I42">
         <v>38143826000.0</v>
       </c>
       <c r="J42">
         <v>38143826000.0</v>
       </c>
       <c r="K42">
         <v>38143826000.0</v>
       </c>
       <c r="L42">
+        <v>38143826000.0</v>
+      </c>
+      <c r="M42">
         <v>38143825940.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>35026952383.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>35025952383.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>35026952383.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>74258951991.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>37129475996.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23682061996.0</v>
       </c>
       <c r="S42">
         <v>23682061996.0</v>
       </c>
       <c r="T42">
+        <v>23682061996.0</v>
+      </c>
+      <c r="U42">
         <v>47364123993.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>23682061996.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>47364123991.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>23682061996.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>25405295999.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>41166202211.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>41166202210.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>41166202211.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>41129564969.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>24682061996.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-788024328.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>13534710382.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
-      <c r="AH42">
+      <c r="AH42"/>
+      <c r="AI42">
         <v>-2422504847.0</v>
       </c>
     </row>
-    <row r="43" spans="1:34">
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>32987936000.0</v>
+      </c>
+      <c r="C46">
         <v>32963501000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>34496649000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>37567724000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>39389234000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>35940111000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>35404817000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>30499876000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>29789397000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>30785445000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>30283493000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>29724639373.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>30713026584.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>29394212303.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>29852445827.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>26767506350.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>27613829364.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>28349610724.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>29265965741.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>29909781942.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>31056458063.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>32487490543.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>33642939888.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>33129396564.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>62446201269.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>63896579565.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>67255822587.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>69313394281.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>42362331563.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>45967447032.0</v>
       </c>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>37567723980.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>39389234350.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>35940111370.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>35404816640.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>30499875670.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>29724639370.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>30713026584.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>29394212300.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>26957808900.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>26767506350.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>27613829364.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>28349610724.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>29265965741.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>29909781942.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>31056458063.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>32487490543.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>33642939887.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>33129396564.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>62446201269.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>63896579565.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>67255822588.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>69313394280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42362331563.0</v>
       </c>
       <c r="AD47">
         <v>42362331563.0</v>
       </c>
-      <c r="AE47"/>
+      <c r="AE47">
+        <v>42362331563.0</v>
+      </c>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-90752962000.0</v>
+      </c>
+      <c r="C48">
         <v>-89329203000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-86035540000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-81041700000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-80442167000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-85065631000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-84219376000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-72935676000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-73312593000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-69798054000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-69517294000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-72165805497.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-85270713659.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-78571030947.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-77417490809.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-66443747554.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-67432752278.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-62172024390.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-58870711477.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-59337120247.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-56931539206.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-54595978089.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-48828057532.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-41043101516.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-42989563655.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-37724981668.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-34301014444.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-37269458586.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35618870657.0</v>
       </c>
       <c r="AD48">
         <v>-35618870657.0</v>
       </c>
       <c r="AE48">
+        <v>-35618870657.0</v>
+      </c>
+      <c r="AF48">
         <v>-35938019168.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
-    </row>
-    <row r="49" spans="1:34">
+      <c r="AI48"/>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>34318683000.0</v>
+      </c>
+      <c r="C51">
         <v>34576463000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>35116146000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>34411452000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>34078343000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>34604619000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>26997147000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>31801706000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>29197886000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>29566510000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>29517694000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>32129049568.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>31534446592.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>31172809289.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>30243778243.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>26209078113.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>12332794991.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>29036815606.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>28355581697.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>19085652031.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>29251799174.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>29424991183.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>28429497360.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>798334500.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2057431760.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2161345760.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2719482600.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3201810360.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>13344913916.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>13071107141.0</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>30844397000.0</v>
+      </c>
+      <c r="C52">
         <v>31327724000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>31867407000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>29065189000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>33918782000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>28820221000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>26143727000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>31801706000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>28602846000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>29139529000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>29090713000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>28193930058.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>29658026749.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>29625634429.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>28707203953.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>26209078113.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>12332794991.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>29036815606.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>28355581697.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>18739282031.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>28905429174.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>29078621183.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>28083127360.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>400000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1607137760.0</v>
       </c>
       <c r="Z52">
         <v>1607137760.0</v>
       </c>
       <c r="AA52">
+        <v>1607137760.0</v>
+      </c>
+      <c r="AB52">
         <v>2165274600.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2595645360.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>12686791916.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>10558771113.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>6520646854.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>13019762398.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>183312454000.0</v>
+      </c>
+      <c r="C55">
         <v>181339795000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>178741476000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>187396471000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>171522330000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>159334246000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>148544903000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>147154298000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>145799378000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>147239034000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>141735206000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>137738528391.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>123890457377.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>129519719703.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>131497017992.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>126023065298.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>114530755157.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>96532460408.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>100685269541.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>89813806927.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>106203219311.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>108671751021.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>114094419514.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>131531760798.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>157092534084.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>148020163570.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>148505998894.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>149692287691.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135700491180.0</v>
       </c>
       <c r="AD55">
         <v>135700491180.0</v>
       </c>
       <c r="AE55">
+        <v>135700491180.0</v>
+      </c>
+      <c r="AF55">
         <v>86916165514.0</v>
       </c>
-      <c r="AF55"/>
       <c r="AG55"/>
       <c r="AH55"/>
-    </row>
-    <row r="56" spans="1:34">
+      <c r="AI55"/>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>75310816000.0</v>
+      </c>
+      <c r="C56">
         <v>74357464000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>70110447000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>78431553000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>66118512000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>52478094000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>39208125000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>52771883000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>52279960000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>51468624000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>47675983000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>45242570686.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>31886617055.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>39480903921.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>40952790546.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>41504344423.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>30284720257.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>19516361665.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>24856317173.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>38331088737.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>43472793263.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>55586530735.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>35160631158.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>73519915150.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>86559620564.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>76555148643.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>75249667231.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>74859335834.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>86599309530.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3260323427.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>32978084523.0</v>
       </c>
-      <c r="AF56"/>
       <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>6509881199.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>79147644000.0</v>
+      </c>
+      <c r="C57">
         <v>75981271000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>71168231000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>77838826000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>68422022000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>58680516000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>54970194000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>50366221000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>48654360000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>48614719000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>44646742000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>45007876040.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>48153310553.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>48102887575.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>49309690270.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>40480652990.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>29977347573.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>47060484073.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>47911877658.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>37308085890.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>51426967245.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>51811510010.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>52688677815.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>60172612303.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>69834901951.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>57131852388.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>52815345090.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>59910286631.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41453664135.0</v>
       </c>
       <c r="AD57">
         <v>41453664135.0</v>
       </c>
       <c r="AE57">
+        <v>41453664135.0</v>
+      </c>
+      <c r="AF57">
         <v>41925588125.0</v>
       </c>
-      <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
-    </row>
-    <row r="58" spans="1:34">
+      <c r="AI57"/>
+    </row>
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>89509258000.0</v>
+      </c>
+      <c r="C58">
         <v>86117338000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>81957726000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>89376507000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>74759929000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>70555590000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>61914291000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>56156042000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>54335618000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>54295977000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>50328000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>48966185079.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>53964849902.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>53608371471.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>54781384063.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>44507007751.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>34003702334.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>51086838834.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>51938232419.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>41525119685.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>55565522740.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>55698468278.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>58255094779.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>65807127403.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>75659777531.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>63060641968.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>58744134669.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>65877370612.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47229773614.0</v>
       </c>
       <c r="AD58">
         <v>47229773614.0</v>
       </c>
       <c r="AE58">
+        <v>47229773614.0</v>
+      </c>
+      <c r="AF58">
         <v>49085498628.0</v>
       </c>
-      <c r="AF58"/>
       <c r="AG58"/>
       <c r="AH58"/>
-    </row>
-    <row r="59" spans="1:34">
+      <c r="AI58"/>
+    </row>
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>55555307000.0</v>
+      </c>
+      <c r="C60">
         <v>59146611000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>63022886000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>66435192000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>67243384000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>63310764000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>63764702000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>75514305000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>76516304000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>79968581000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>80249333000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>78823806977.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>60736335924.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>67580506555.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>68584925442.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>81516097174.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>80527092451.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>45445578439.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>48746891352.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>48288502953.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>50637561521.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>52973122637.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>55839123179.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>65724864483.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>79539308556.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>84803890542.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>88227857767.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>85222776383.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>88975887925.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>37830666886.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>38618691214.0</v>
       </c>
-      <c r="AF60"/>
       <c r="AG60"/>
-      <c r="AH60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>10512855548.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7157,1015 +7274,1015 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>164802425000.0</v>
       </c>
       <c r="C2">
         <v>104956892000.0</v>
       </c>
       <c r="D2">
         <v>91558542000.0</v>
       </c>
       <c r="E2">
         <v>94668931000.0</v>
       </c>
       <c r="F2">
         <v>47078192000.0</v>
       </c>
       <c r="G2">
         <v>41405846000.0</v>
       </c>
       <c r="H2">
         <v>42547723000.0</v>
       </c>
       <c r="I2">
         <v>73264938868.0</v>
       </c>
       <c r="J2">
         <v>69163381538.0</v>
       </c>
       <c r="K2">
         <v>46987546029.0</v>
       </c>
       <c r="L2">
         <v>42407435297.0</v>
       </c>
       <c r="M2">
         <v>33813171509.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
         <v>12674258000.0</v>
       </c>
       <c r="C3">
         <v>8750780000.0</v>
       </c>
       <c r="D3">
         <v>9239777000.0</v>
       </c>
       <c r="E3">
         <v>9261995000.0</v>
       </c>
       <c r="F3">
         <v>6090844000.0</v>
       </c>
       <c r="G3">
         <v>6015659000.0</v>
       </c>
       <c r="H3">
         <v>4203364000.0</v>
       </c>
       <c r="I3">
         <v>5867985148.0</v>
       </c>
       <c r="J3">
         <v>10754525070.0</v>
       </c>
       <c r="K3">
         <v>12384969683.0</v>
       </c>
       <c r="L3">
         <v>16830258527.0</v>
       </c>
       <c r="M3">
         <v>1728429388.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>-4385544093.0</v>
       </c>
       <c r="H4">
         <v>2447048404.0</v>
       </c>
       <c r="I4">
         <v>2447048404.0</v>
       </c>
       <c r="J4">
         <v>2447048404.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
         <v>7511755000.0</v>
       </c>
       <c r="C5">
         <v>-1971061000.0</v>
       </c>
       <c r="D5">
-        <v>4829728000.0</v>
+        <v>4829729000.0</v>
       </c>
       <c r="E5">
         <v>-6305629000.0</v>
       </c>
       <c r="F5">
         <v>-6617534000.0</v>
       </c>
       <c r="G5">
         <v>-7651735000.0</v>
       </c>
       <c r="H5">
         <v>4224398000.0</v>
       </c>
       <c r="I5">
         <v>5627378075.0</v>
       </c>
       <c r="J5">
         <v>2105409218.0</v>
       </c>
       <c r="K5">
         <v>-1234023841.0</v>
       </c>
       <c r="L5">
         <v>-6868165376.0</v>
       </c>
       <c r="M5">
-        <v>-1216702455.0</v>
+        <v>-1582075776.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
         <v>20186013000.0</v>
       </c>
       <c r="C6">
         <v>6779719000.0</v>
       </c>
       <c r="D6">
-        <v>14069505000.0</v>
+        <v>14069506000.0</v>
       </c>
       <c r="E6">
         <v>2956366000.0</v>
       </c>
       <c r="F6">
         <v>-526690000.0</v>
       </c>
       <c r="G6">
         <v>-1636076000.0</v>
       </c>
       <c r="H6">
         <v>8427762000.0</v>
       </c>
       <c r="I6">
         <v>11495363223.0</v>
       </c>
       <c r="J6">
         <v>12859934288.0</v>
       </c>
       <c r="K6">
         <v>11150945842.0</v>
       </c>
       <c r="L6">
         <v>9962093151.0</v>
       </c>
       <c r="M6">
-        <v>511726933.0</v>
+        <v>146353612.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>-4385544090.0</v>
       </c>
       <c r="H8">
         <v>2447048400.0</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>62047811000.0</v>
       </c>
       <c r="C9">
         <v>38812396000.0</v>
       </c>
       <c r="D9">
         <v>39452977000.0</v>
       </c>
       <c r="E9">
         <v>32559195000.0</v>
       </c>
       <c r="F9">
         <v>20973296000.0</v>
       </c>
       <c r="G9">
         <v>20025329000.0</v>
       </c>
       <c r="H9">
         <v>27844356000.0</v>
       </c>
       <c r="I9">
         <v>38497804946.0</v>
       </c>
       <c r="J9">
         <v>21648904175.0</v>
       </c>
       <c r="K9">
         <v>8969573369.0</v>
       </c>
       <c r="L9">
         <v>1574156263.0</v>
       </c>
       <c r="M9">
         <v>6340257130.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>9579067000.0</v>
       </c>
       <c r="C10">
         <v>-5255298000.0</v>
       </c>
       <c r="D10">
         <v>1583207000.0</v>
       </c>
       <c r="E10">
         <v>-9962792000.0</v>
       </c>
       <c r="F10">
         <v>-9644437000.0</v>
       </c>
       <c r="G10">
         <v>-11023029000.0</v>
       </c>
       <c r="H10">
         <v>1588821000.0</v>
       </c>
       <c r="I10">
         <v>5157317565.0</v>
       </c>
       <c r="J10">
         <v>1993467613.0</v>
       </c>
       <c r="K10">
         <v>-1269492319.0</v>
       </c>
       <c r="L10">
         <v>-6910589043.0</v>
       </c>
       <c r="M10">
         <v>-1648588320.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
         <v>3921947000.0</v>
       </c>
       <c r="C11">
         <v>118094000.0</v>
       </c>
       <c r="D11">
         <v>418631000.0</v>
       </c>
       <c r="E11">
         <v>62033000.0</v>
       </c>
       <c r="F11">
         <v>-1909095000.0</v>
       </c>
       <c r="G11">
         <v>-1087147000.0</v>
       </c>
       <c r="H11">
         <v>109860000.0</v>
       </c>
       <c r="I11">
         <v>340635441.0</v>
       </c>
       <c r="J11">
         <v>911453552.0</v>
       </c>
       <c r="K11">
         <v>-90745302.0</v>
       </c>
       <c r="L11">
         <v>-41397002.0</v>
       </c>
       <c r="M11">
         <v>-171575922.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>4355950000.0</v>
       </c>
       <c r="C12">
         <v>3284237000.0</v>
       </c>
       <c r="D12">
         <v>3246522000.0</v>
       </c>
       <c r="E12">
         <v>3624403000.0</v>
       </c>
       <c r="F12">
         <v>3026904000.0</v>
       </c>
       <c r="G12">
         <v>3371294000.0</v>
       </c>
       <c r="H12">
         <v>2635577000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>3187152840.0</v>
       </c>
       <c r="D13">
         <v>3199495650.0</v>
       </c>
       <c r="E13">
         <v>3607732320.0</v>
       </c>
       <c r="F13">
         <v>3233342480.0</v>
       </c>
       <c r="G13">
         <v>3305814560.0</v>
       </c>
       <c r="H13">
         <v>2789496340.0</v>
       </c>
       <c r="I13">
         <v>687880440.0</v>
       </c>
       <c r="J13">
         <v>48705430.0</v>
       </c>
       <c r="K13">
         <v>21390640.0</v>
       </c>
       <c r="L13">
         <v>69452970.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>201556.0</v>
       </c>
       <c r="H14">
         <v>1534006458.0</v>
       </c>
       <c r="I14">
         <v>-788024328.0</v>
       </c>
       <c r="J14">
         <v>-2422504847.0</v>
       </c>
       <c r="K14">
         <v>-2153422249.0</v>
       </c>
       <c r="L14">
         <v>-2127294838.0</v>
       </c>
       <c r="M14">
         <v>-1632997615.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>-1816164000.0</v>
       </c>
       <c r="C15">
         <v>-7413220000.0</v>
       </c>
       <c r="D15">
         <v>-1068395000.0</v>
       </c>
       <c r="E15">
         <v>-8278345000.0</v>
       </c>
       <c r="F15">
         <v>-7940130000.0</v>
       </c>
       <c r="G15">
         <v>-14321278000.0</v>
       </c>
       <c r="H15">
         <v>1637005000.0</v>
       </c>
       <c r="I15">
         <v>3886282078.0</v>
       </c>
       <c r="J15">
         <v>-3844705109.0</v>
       </c>
       <c r="K15">
         <v>-1105661193.0</v>
       </c>
       <c r="L15">
         <v>-6456513695.0</v>
       </c>
       <c r="M15">
         <v>-1388278377.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>-7413219890.0</v>
       </c>
       <c r="D16">
         <v>-1068395150.0</v>
       </c>
       <c r="E16">
         <v>-5380216610.0</v>
       </c>
       <c r="F16">
         <v>-7940130332.0</v>
       </c>
       <c r="G16">
         <v>-14321277773.0</v>
       </c>
       <c r="H16">
         <v>1637004720.0</v>
       </c>
       <c r="I16">
         <v>3886282078.0</v>
       </c>
       <c r="J16">
         <v>-3844705109.0</v>
       </c>
       <c r="K16">
         <v>-1105661193.0</v>
       </c>
       <c r="L16">
         <v>-6456513700.0</v>
       </c>
       <c r="M16">
         <v>-1388278377.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>-4090445553.0</v>
       </c>
       <c r="K17">
         <v>-1176331287.0</v>
       </c>
       <c r="L17">
         <v>-6869192041.0</v>
       </c>
       <c r="M17">
         <v>-1477012398.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>7511756000.0</v>
       </c>
       <c r="C21">
         <v>-6156694000.0</v>
       </c>
       <c r="D21">
         <v>3834986000.0</v>
       </c>
       <c r="E21">
         <v>-9821833000.0</v>
       </c>
       <c r="F21">
         <v>-7500040000.0</v>
       </c>
       <c r="G21">
         <v>-8041086000.0</v>
       </c>
       <c r="H21">
         <v>4669938000.0</v>
       </c>
       <c r="I21">
         <v>5627378075.0</v>
       </c>
       <c r="J21">
         <v>2682775130.0</v>
       </c>
       <c r="K21">
         <v>-1397831550.0</v>
       </c>
       <c r="L21">
         <v>-6880819480.0</v>
       </c>
       <c r="M21">
         <v>-1728429390.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
         <v>219338480000.0</v>
       </c>
       <c r="C23">
         <v>149925982000.0</v>
       </c>
       <c r="D23">
         <v>127176532000.0</v>
       </c>
       <c r="E23">
         <v>137049960000.0</v>
       </c>
       <c r="F23">
         <v>75551528000.0</v>
       </c>
       <c r="G23">
         <v>69472261000.0</v>
       </c>
       <c r="H23">
         <v>65722141000.0</v>
       </c>
       <c r="I23">
         <v>106121573366.0</v>
       </c>
       <c r="J23">
         <v>88129510586.0</v>
       </c>
       <c r="K23">
         <v>57354950945.0</v>
       </c>
       <c r="L23">
         <v>50862411035.0</v>
       </c>
       <c r="M23">
         <v>41881858027.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1373794000.0</v>
       </c>
       <c r="D27">
         <v>483248000.0</v>
       </c>
       <c r="E27">
         <v>676130000.0</v>
       </c>
       <c r="F27">
         <v>1428983000.0</v>
       </c>
       <c r="G27">
         <v>373196000.0</v>
       </c>
       <c r="H27">
         <v>1827716000.0</v>
       </c>
       <c r="I27">
         <v>3073286414.0</v>
       </c>
       <c r="J27">
         <v>1013595233.0</v>
       </c>
       <c r="K27">
         <v>123115345.0</v>
       </c>
       <c r="L27">
         <v>119993081.0</v>
       </c>
       <c r="M27">
         <v>296990794.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>47100826000.0</v>
       </c>
       <c r="D28">
         <v>34676945000.0</v>
       </c>
       <c r="E28">
         <v>46101951000.0</v>
       </c>
       <c r="F28">
         <v>28208013000.0</v>
       </c>
       <c r="G28">
         <v>30399015000.0</v>
       </c>
       <c r="H28">
         <v>24620452000.0</v>
       </c>
       <c r="I28">
         <v>29302933649.0</v>
       </c>
       <c r="J28">
         <v>17724316309.0</v>
       </c>
       <c r="K28">
         <v>10244490571.0</v>
       </c>
       <c r="L28">
         <v>8107021019.0</v>
       </c>
       <c r="M28">
         <v>7771695724.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>118093540.0</v>
       </c>
       <c r="D29">
         <v>418630780.0</v>
       </c>
       <c r="E29">
         <v>-97025720.0</v>
       </c>
       <c r="F29">
         <v>-1909095480.0</v>
       </c>
       <c r="G29">
         <v>-1087146620.0</v>
       </c>
       <c r="H29">
         <v>-1032236660.0</v>
       </c>
       <c r="I29">
         <v>-340635440.0</v>
       </c>
       <c r="J29">
         <v>911453550.0</v>
       </c>
       <c r="K29">
         <v>-90745300.0</v>
       </c>
       <c r="L29">
         <v>-41397000.0</v>
       </c>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>54536055000.0</v>
       </c>
       <c r="C30">
         <v>44969089000.0</v>
       </c>
       <c r="D30">
         <v>31008580000.0</v>
       </c>
       <c r="E30">
         <v>42381028000.0</v>
       </c>
       <c r="F30">
         <v>28473336000.0</v>
       </c>
       <c r="G30">
         <v>28066415000.0</v>
       </c>
       <c r="H30">
         <v>23174418000.0</v>
       </c>
       <c r="I30">
         <v>32856634498.0</v>
       </c>
       <c r="J30">
         <v>18966129048.0</v>
       </c>
       <c r="K30">
         <v>10367404916.0</v>
       </c>
       <c r="L30">
         <v>8454975737.0</v>
       </c>
       <c r="M30">
         <v>8068686518.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
         <v>2067312000.0</v>
       </c>
       <c r="C31">
         <v>901396000.0</v>
       </c>
       <c r="D31">
         <v>-2251779000.0</v>
       </c>
       <c r="E31">
         <v>-140959000.0</v>
       </c>
       <c r="F31">
         <v>-2349242000.0</v>
       </c>
       <c r="G31">
         <v>-2981943000.0</v>
       </c>
       <c r="H31">
         <v>-3081117000.0</v>
       </c>
       <c r="I31">
         <v>-470060510.0</v>
       </c>
       <c r="J31">
         <v>-689307514.0</v>
       </c>
       <c r="K31">
         <v>128339228.0</v>
       </c>
       <c r="L31">
         <v>-29769568.0</v>
       </c>
       <c r="M31">
         <v>79841070.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>226850236000.0</v>
       </c>
       <c r="C32">
         <v>143769288000.0</v>
       </c>
       <c r="D32">
         <v>131011519000.0</v>
       </c>
       <c r="E32">
         <v>127228127000.0</v>
       </c>
       <c r="F32">
         <v>68051488000.0</v>
       </c>
       <c r="G32">
         <v>61431175000.0</v>
       </c>
       <c r="H32">
         <v>70392079000.0</v>
       </c>
       <c r="I32">
         <v>111762743814.0</v>
       </c>
@@ -8181,2528 +8298,2594 @@
       <c r="M32">
         <v>40153428639.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>43880612541.0</v>
+      </c>
+      <c r="C2">
         <v>45142727000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>53814637000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>45350490000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>39527948000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26109350000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34483820000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13549105724.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>31387792000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24868660958.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>26721453000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4882070775.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39755100034.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25295737767.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20216019741.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10246879958.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13789209353.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11824352583.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15515332171.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11010366923.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12952647214.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8604485593.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9786458037.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6106200000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10181239226.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11603691970.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>238786000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12954917369.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13247804917.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12832464867.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18721214013.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16357095681.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19093314587.0</v>
       </c>
       <c r="AH2">
         <v>19093314587.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2">
+        <v>19093314587.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
-        <v>2540048000.0</v>
+        <v>2461928704.0</v>
       </c>
       <c r="C3">
+        <v>2540047887.0</v>
+      </c>
+      <c r="D3">
         <v>5531817000.0</v>
       </c>
-      <c r="D3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E3"/>
       <c r="F3">
+        <v>31783666000.0</v>
+      </c>
+      <c r="G3">
         <v>1949291000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3696399000.0</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
-        <v>1715773000.0</v>
+        <v>1659190000.0</v>
       </c>
       <c r="J3">
+        <v>1715772919.0</v>
+      </c>
+      <c r="K3">
         <v>1679418484.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5529488000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1278915409.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>399025442.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2032348275.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2538696768.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1178968014.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1682859842.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1325268855.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1468922876.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1541302694.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1529030095.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1551588655.0</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
+        <v>2415806000.0</v>
+      </c>
+      <c r="Y3">
         <v>-1471366348.0</v>
       </c>
-      <c r="Y3">
-[...1 lines deleted...]
-      </c>
       <c r="Z3">
-        <v>3480323990.0</v>
+        <v>1588331752.0</v>
       </c>
       <c r="AA3">
+        <v>3482886990.0</v>
+      </c>
+      <c r="AB3">
         <v>2346997854.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2732070125.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1452771106.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2708873080.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1537524388.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1082591571.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1623934594.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1623934595.0</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>-1522338999.0</v>
+      </c>
+      <c r="C5">
         <v>-2063540000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2814227000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>5719306000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-367938000.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
+        <v>-6352834000.0</v>
+      </c>
+      <c r="I5">
         <v>2469706956.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-275019000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2187085478.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5642151000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>7975336892.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7864653970.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-923106090.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2466834402.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1885235395.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4050109076.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2136210035.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1804968886.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1837892156.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2416141452.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4168469138.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2721137312.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1693851627.0</v>
       </c>
-      <c r="Y5">
-[...1 lines deleted...]
-      </c>
       <c r="Z5">
-        <v>-4335537901.0</v>
+        <v>-2515823508.0</v>
       </c>
       <c r="AA5">
+        <v>-4338100901.0</v>
+      </c>
+      <c r="AB5">
         <v>5919241329.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1206030872.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2333203504.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1488080249.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1167445349.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1182316759.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3988570091.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3988570092.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
-        <v>476508000.0</v>
+        <v>939589705.0</v>
       </c>
       <c r="C6">
+        <v>476507887.0</v>
+      </c>
+      <c r="D6">
         <v>8346044000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1550481000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>37502972000.0</v>
+      </c>
+      <c r="G6">
         <v>1581353000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>4128896857.0</v>
+        <v>-2656435000.0</v>
       </c>
       <c r="I6">
-        <v>1440754000.0</v>
+        <v>4128896956.0</v>
       </c>
       <c r="J6">
+        <v>1440753919.0</v>
+      </c>
+      <c r="K6">
         <v>3866503962.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>11171639000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9254252301.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7465628528.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1109242185.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5005531170.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3064203409.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2367249234.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-810941180.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3273891762.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-296589462.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-887111357.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2616880483.0</v>
       </c>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
       <c r="X6">
+        <v>-305331312.0</v>
+      </c>
+      <c r="Y6">
         <v>222485279.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-927491756.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-855213911.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>8266239183.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1526039253.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3785974610.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1220792831.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>370079039.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-99725188.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5612504685.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5612504687.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
-[...1 lines deleted...]
-      </c>
+      <c r="S8"/>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-4385544090.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>2447048400.0</v>
       </c>
-      <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>16150419818.0</v>
+      </c>
+      <c r="C9">
         <v>12757154000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>15596624000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>14604500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>19043385000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12803302000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5568036000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>21124048103.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1374846000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>11412977939.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>10305879000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9426708943.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6801797077.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7822772566.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9625720141.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8603766000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4160414475.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3699687604.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6518707877.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5394324873.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4693214378.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3362408850.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8343247339.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>6213259831.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6049114400.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3147964440.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5482524427.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8200687117.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>10427164551.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>7007729898.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>8903692906.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6371425861.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>11611343089.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>11611343090.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>1202158607.0</v>
+      </c>
+      <c r="C10">
         <v>-1088049000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2608575000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1323912000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9617682000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1246049000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5473960000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-44952877.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1158615000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1422230200.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4787200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7647326872.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-8648609929.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2202710527.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1615366236.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1460668671.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5260810651.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3273876709.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>770333564.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2653845180.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2979140642.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4781785136.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4222134020.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1122552762.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3121260516.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4802342622.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3580709626.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2122515786.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1953892791.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1823265605.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-939920126.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1562775774.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3830006732.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3830006733.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>109</v>
+      </c>
+      <c r="B11">
+        <v>344507230.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>3921947000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>118094000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>891096367.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>418631000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-162411231.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>162411231.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-116600691.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-596228506.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>471663948.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-82762.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>27538839.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>303963313.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-401151864.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-683579368.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1128327557.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-818137517.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-674513637.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>405504533.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1378375399.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>150473737.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>430761088.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-471375294.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-355740406.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>340635441.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-93922824.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>230183404.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>230183405.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>109889590.0</v>
+      </c>
+      <c r="C12">
         <v>1304368000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1207631045.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>226569000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1107352000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>899887000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>2514659831.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>883596000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>764855275.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>854951000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>328010021.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>783955957.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1279604437.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>851468164.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>424566726.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1210701574.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1137666676.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1034635320.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>815953020.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>562999187.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>613315993.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>185712950.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2048193210.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>838334270.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>967718190.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1305982150.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>320463730.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>7576652710.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5542911760.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>845871130.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>360554300.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1129791330.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1076930750.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1049620960.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>969416290.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>596119490.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>618185760.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>7721318110.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>652523350.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>630003170.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>568224460.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1197898260.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>901205470.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>135050.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>160106.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>201556.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-231089.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1893447997.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>155631059.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1534006458.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-1407859304.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-505170359.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-1407859304.0</v>
       </c>
-      <c r="AE14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>-505170359.0</v>
       </c>
       <c r="AH14">
         <v>-505170359.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>-505170359.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-1423758711.0</v>
+      </c>
+      <c r="C15">
         <v>-3293664000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-4993840000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1210275000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5857912000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1469961000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6063413000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-244500685.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1636440000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>531133833.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3983824000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5517181822.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-15289787449.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4720386935.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2192819469.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>989004723.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-5260727889.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-3301312912.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>466408770.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-2405581041.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-2335561117.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3665396944.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3403717282.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2156532813.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-5264581988.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-3423967223.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>521395733.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1650587929.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1786673710.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1467525199.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1844511628.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1468852950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3599823328.0</v>
       </c>
       <c r="AH15">
         <v>3599823328.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15">
+        <v>3599823328.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-1210274800.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5857912000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1469960740.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-6063413150.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-244500690.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>5517181820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15289787449.0</v>
       </c>
       <c r="N16">
         <v>-15289787449.0</v>
       </c>
       <c r="O16">
+        <v>-15289787449.0</v>
+      </c>
+      <c r="P16">
         <v>2192819470.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>989004723.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-5260727888.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-3301312913.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>466408770.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2405581041.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-2624376138.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3376581923.0</v>
       </c>
       <c r="W16">
         <v>-3376581923.0</v>
       </c>
       <c r="X16">
+        <v>-3376581923.0</v>
+      </c>
+      <c r="Y16">
         <v>8439833924.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-5264581988.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-3423967223.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2968444142.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1650587930.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>159574256.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1467525199.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>-1468852950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3599823328.0</v>
       </c>
       <c r="AH16">
         <v>3599823328.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16">
+        <v>3599823328.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>-2553276874.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301001240.0</v>
       </c>
       <c r="AD17">
         <v>301001240.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AE17">
+        <v>301001240.0</v>
+      </c>
+      <c r="AF17"/>
+      <c r="AG17">
         <v>-1562775774.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3830006732.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>3830006733.0</v>
       </c>
     </row>
-    <row r="18" spans="1:34">
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-1522338999.0</v>
+      </c>
+      <c r="C21">
         <v>-2063540000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2814227000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-653840000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5719306000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-367938000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7720672000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1784732351.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1283912000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1063158179.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>551759000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1339511610.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5548377720.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-925639300.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1315221980.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1933197490.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4105787190.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2140400610.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1453016670.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2063309210.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2712263710.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-4177483660.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3061756901.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1693851627.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2503918644.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4288948400.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5002325868.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1235018385.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2397987241.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1495356832.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1167445349.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1182316759.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3988570091.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3988570092.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>61553371358.0</v>
+      </c>
+      <c r="C23">
         <v>59963420000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>66597035000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>60608830000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>52852027000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>39280589000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47772529000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>32888421476.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>34046551000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>35218480712.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>36475572000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15648291324.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>41008519392.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>34044149629.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>28526517901.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16917448470.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>22055411015.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>17664440794.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20581023378.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>18468001002.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>20358125306.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>16144378101.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>21140294857.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10415270654.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18740802368.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>19120208407.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>281958715.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>23285910374.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>22055732040.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>21347355633.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>28344211591.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>23941594498.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>26917883638.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>26917883639.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>125</v>
+      </c>
+      <c r="B27">
+        <v>813276456.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>18201000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>300396000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>41426861.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>637613917.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2109434000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2887040662.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11083844000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7248668564.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1836231060.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2482192333.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>124017482.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>536446854.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>306915443.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>570616109.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>249976511.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>217071768.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>342730959.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>619203793.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>113775791.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>629101534.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>777907320.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>110614570.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>134694389.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1550711070.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>252939615.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>158760141.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>617411744.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>244467770.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105703450.0</v>
       </c>
       <c r="AH27">
         <v>1105703450.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27">
+        <v>1105703450.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>126</v>
+      </c>
+      <c r="B28">
+        <v>18173620833.0</v>
+      </c>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>11851021480.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11279237000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12870844000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14743925000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19360513689.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4722247000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8274140465.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>20231905000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4196471813.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2947825389.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7300742740.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>25025885831.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6361577670.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8885591535.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5828895661.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4540647967.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7955595582.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7871282091.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7840487538.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10337064758.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5042805332.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7746490214.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7272654685.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>663825203.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7836062177.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>7776237695.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8344326589.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9266418221.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7002376332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6517069548.0</v>
       </c>
       <c r="AH28">
         <v>6517069548.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28">
+        <v>6517069548.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
+      <c r="E29"/>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>118093540.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>-162411230.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>162411230.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>0.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-596228510.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>471663950.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>0.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>27538840.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>303963310.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-401151860.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-683579370.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1046866910.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-818137520.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-674513640.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>405504530.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>-991622450.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>430761090.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>18986897289.0</v>
+      </c>
+      <c r="C30">
         <v>14820693000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12782397000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15258340000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13324079000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13171239000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13047555000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19339315757.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2658758000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10349819754.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9754119000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10766220550.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1253419361.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8748411865.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8310498158.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6670568514.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8266201663.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5840088211.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5065691206.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7457634084.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7405478092.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7539892510.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11353836820.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4309070653.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8559563142.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7516516437.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>43172714.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>10330993005.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8807927123.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8514890766.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9622997578.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7584498817.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7824569051.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7824569052.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>2724497606.0</v>
+      </c>
+      <c r="C31">
         <v>975490000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5422802000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1977752000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3898375000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1613987000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2246712000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1829685228.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>125297000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>359072021.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4235441000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>8986838482.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-14196987649.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1277071227.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>300144255.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-472528819.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1155023464.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1133476099.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-682683106.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-590535974.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-266876928.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-604301478.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1160377119.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-571298865.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-617341872.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-513394222.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1421616242.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-887497401.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-444094450.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-327908773.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>227525223.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-380459015.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-158563359.0</v>
       </c>
       <c r="AH31">
         <v>-158563359.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31">
+        <v>-158563359.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>60031032359.0</v>
+      </c>
+      <c r="C32">
         <v>57899881000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>69411262000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>59954990000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>58571333000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>38912652000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>40051857000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>34673153827.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>32762639000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>36281638897.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>37027331000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>14308779718.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>46556897111.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>33118510333.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>29841739882.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>18850645959.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>17949623828.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>15524040187.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>22034040048.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>16404691796.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>17645861592.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>11966894443.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>18129705376.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>12319459832.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16230353626.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>14751656410.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>5721310428.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>21155604486.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>23674969468.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>19840194765.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>27624906919.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>22728521542.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>30704657676.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>30704657677.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -10749,903 +10932,903 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>17153514000.0</v>
       </c>
       <c r="C2">
         <v>12287252000.0</v>
       </c>
       <c r="D2">
         <v>8760691963.0</v>
       </c>
       <c r="E2">
         <v>5970389000.0</v>
       </c>
       <c r="F2">
         <v>2991735080.0</v>
       </c>
       <c r="G2">
         <v>1251658000.0</v>
       </c>
       <c r="H2">
         <v>6509881000.0</v>
       </c>
       <c r="I2">
         <v>6509881199.0</v>
       </c>
       <c r="J2">
         <v>4908847148.0</v>
       </c>
       <c r="K2">
         <v>2736593685.0</v>
       </c>
       <c r="L2"/>
       <c r="M2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>9389598000</v>
       </c>
       <c r="C3">
         <v>4627029000</v>
       </c>
       <c r="D3">
         <v>7272211212</v>
       </c>
       <c r="E3">
         <v>19273201000</v>
       </c>
       <c r="F3">
         <v>1500137372</v>
       </c>
       <c r="G3">
         <v>631598000</v>
       </c>
       <c r="H3">
         <v>23840304000</v>
       </c>
       <c r="I3">
         <v>33627741765</v>
       </c>
       <c r="J3">
         <v>2615622512</v>
       </c>
       <c r="K3">
         <v>3404089830</v>
       </c>
       <c r="L3">
         <v>415364660</v>
       </c>
       <c r="M3">
         <v>415364660</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>8017617000.0</v>
       </c>
       <c r="C6">
         <v>4866261000.0</v>
       </c>
       <c r="D6">
         <v>3526560241.0</v>
       </c>
       <c r="E6">
         <v>2790303000.0</v>
       </c>
       <c r="F6">
         <v>2978653781.0</v>
       </c>
       <c r="G6">
         <v>1740077000.0</v>
       </c>
       <c r="H6">
         <v>-5258223000.0</v>
       </c>
       <c r="I6">
         <v>-3249557772.0</v>
       </c>
       <c r="J6">
         <v>1601034051.0</v>
       </c>
       <c r="K6">
         <v>2172253463.0</v>
       </c>
       <c r="L6">
         <v>2736593685.0</v>
       </c>
       <c r="M6">
         <v>-237598242.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-26206385960.0</v>
       </c>
       <c r="D7">
         <v>-19828554120.0</v>
       </c>
       <c r="E7">
         <v>-43212138490.0</v>
       </c>
       <c r="F7">
         <v>-28768576460.0</v>
       </c>
       <c r="G7">
         <v>-55010933280.0</v>
       </c>
       <c r="H7">
         <v>-51413444390.0</v>
       </c>
       <c r="I7">
         <v>-36864689950.0</v>
       </c>
       <c r="J7">
         <v>-29385473540.0</v>
       </c>
       <c r="K7">
         <v>-18255358670.0</v>
       </c>
       <c r="L7">
         <v>-12913014650.0</v>
       </c>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-680402130.0</v>
       </c>
       <c r="G12">
         <v>5043253413.0</v>
       </c>
       <c r="H12">
         <v>-36990433482.0</v>
       </c>
       <c r="I12">
         <v>-16483047499.0</v>
       </c>
       <c r="J12">
         <v>3298918812.0</v>
       </c>
       <c r="K12">
         <v>-338670289.0</v>
       </c>
       <c r="L12">
         <v>-3131570459.0</v>
       </c>
       <c r="M12">
         <v>-3131570459.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>12674258000.0</v>
       </c>
       <c r="C14">
         <v>8750780000.0</v>
       </c>
       <c r="D14">
-        <v>7974393097.0</v>
+        <v>9239777000.0</v>
       </c>
       <c r="E14">
         <v>9261995000.0</v>
       </c>
       <c r="F14">
-        <v>6005290610.0</v>
+        <v>6090844000.0</v>
       </c>
       <c r="G14">
         <v>6015659000.0</v>
       </c>
       <c r="H14">
         <v>4203364000.0</v>
       </c>
       <c r="I14">
         <v>5867985148.0</v>
       </c>
       <c r="J14">
         <v>10754525070.0</v>
       </c>
       <c r="K14">
         <v>12384969683.0</v>
       </c>
       <c r="L14">
         <v>16830258527.0</v>
       </c>
       <c r="M14">
-        <v>10334571589.0</v>
+        <v>1728429388.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>2000000000.0</v>
       </c>
       <c r="J15">
         <v>2000000000.0</v>
       </c>
       <c r="K15">
         <v>2000000000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>25171130000.0</v>
       </c>
       <c r="C16">
         <v>17153514000.0</v>
       </c>
       <c r="D16">
         <v>12287252204.0</v>
       </c>
       <c r="E16">
         <v>8760692000.0</v>
       </c>
       <c r="F16">
         <v>5970388861.0</v>
       </c>
       <c r="G16">
         <v>2991735000.0</v>
       </c>
       <c r="H16">
         <v>1251658000.0</v>
       </c>
       <c r="I16">
         <v>3260323427.0</v>
       </c>
       <c r="J16">
         <v>6509881199.0</v>
       </c>
       <c r="K16">
         <v>4908847148.0</v>
       </c>
       <c r="L16">
         <v>2736593685.0</v>
       </c>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>4374566000.0</v>
       </c>
       <c r="C18">
         <v>14331584000.0</v>
       </c>
       <c r="D18">
         <v>4529657796.0</v>
       </c>
       <c r="E18">
         <v>-21970219000.0</v>
       </c>
       <c r="F18">
         <v>-4115379224.0</v>
       </c>
       <c r="G18">
         <v>-3926563000.0</v>
       </c>
       <c r="H18">
         <v>-49892125000.0</v>
       </c>
       <c r="I18">
         <v>-40356522038.0</v>
       </c>
       <c r="J18">
         <v>169474052.0</v>
       </c>
       <c r="K18">
         <v>112906155.0</v>
       </c>
       <c r="L18">
         <v>331122775.0</v>
       </c>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-8566679727.0</v>
       </c>
       <c r="G19">
         <v>-204844200.0</v>
       </c>
       <c r="H19">
         <v>-204844200.0</v>
       </c>
       <c r="I19">
         <v>-204844200.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19">
         <v>5000000000.0</v>
       </c>
       <c r="M19">
         <v>5000000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>-281743662.0</v>
       </c>
       <c r="G21">
         <v>14513073353.0</v>
       </c>
       <c r="H21">
         <v>-2093693254.0</v>
       </c>
       <c r="I21">
         <v>10631464266.0</v>
       </c>
       <c r="J21">
         <v>1431560000.0</v>
       </c>
       <c r="K21">
         <v>709347308.0</v>
       </c>
       <c r="L21">
         <v>-5645421017.0</v>
       </c>
       <c r="M21">
         <v>-5645421017.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>-1816164000.0</v>
       </c>
       <c r="C22">
         <v>-7413220000.0</v>
       </c>
       <c r="D22">
         <v>-1068395149.0</v>
       </c>
       <c r="E22">
         <v>-8278345000.0</v>
       </c>
       <c r="F22">
         <v>-7940130332.0</v>
       </c>
       <c r="G22">
         <v>-9935734000.0</v>
       </c>
       <c r="H22">
         <v>-810044000.0</v>
       </c>
       <c r="I22">
         <v>3886282078.0</v>
       </c>
       <c r="J22">
         <v>-3844705109.0</v>
       </c>
       <c r="K22">
         <v>-1105661193.0</v>
       </c>
       <c r="L22">
         <v>-6456513695.0</v>
       </c>
       <c r="M22">
         <v>-1388278377.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>7906256000.0</v>
       </c>
       <c r="C23">
         <v>12965782000.0</v>
       </c>
       <c r="D23">
         <v>751765962.0</v>
       </c>
       <c r="E23">
         <v>-2003975000.0</v>
       </c>
       <c r="F23">
         <v>15942456394.0</v>
       </c>
       <c r="G23">
         <v>-8480450000.0</v>
       </c>
       <c r="H23">
         <v>6200401000.0</v>
       </c>
       <c r="I23">
         <v>39136964266.0</v>
       </c>
       <c r="J23">
         <v>1431560000.0</v>
       </c>
       <c r="K23">
         <v>609347308.0</v>
       </c>
       <c r="L23">
         <v>-5568721017.0</v>
       </c>
       <c r="M23">
         <v>76700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-15871786490.0</v>
       </c>
       <c r="D24">
         <v>948821800.0</v>
       </c>
       <c r="E24">
         <v>8566679730.0</v>
       </c>
       <c r="F24">
         <v>-8566679730.0</v>
       </c>
       <c r="G24">
         <v>-182992000.0</v>
       </c>
       <c r="H24">
         <v>-10060896000.0</v>
       </c>
       <c r="I24">
         <v>-30000000.0</v>
       </c>
       <c r="J24">
         <v>-48400000.0</v>
       </c>
       <c r="K24">
         <v>-33240000.0</v>
       </c>
       <c r="L24">
         <v>5000000000.0</v>
       </c>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>2906069000.0</v>
       </c>
       <c r="C25">
         <v>17621052000.0</v>
       </c>
       <c r="D25">
-        <v>4895871060.0</v>
+        <v>3630487157.0</v>
       </c>
       <c r="E25">
         <v>-3680668000.0</v>
       </c>
       <c r="F25">
-        <v>-680402130.0</v>
+        <v>-765955520.0</v>
       </c>
       <c r="G25">
         <v>625110000.0</v>
       </c>
       <c r="H25">
         <v>-29445141000.0</v>
       </c>
       <c r="I25">
         <v>-16483047499.0</v>
       </c>
       <c r="J25">
         <v>17384326743.0</v>
       </c>
       <c r="K25">
         <v>17007626861.0</v>
       </c>
       <c r="L25">
         <v>24033259658.0</v>
       </c>
       <c r="M25">
-        <v>1388278377.0</v>
+        <v>-340151011.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>13600.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>38239718490.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>50038048200.0</v>
       </c>
       <c r="I26">
         <v>28505500000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>1450000000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>10722016000.0</v>
       </c>
       <c r="C28">
         <v>6425979000.0</v>
       </c>
       <c r="D28">
         <v>-188952370.0</v>
       </c>
       <c r="E28">
         <v>25242475000.0</v>
       </c>
       <c r="F28">
         <v>15660712732.0</v>
       </c>
       <c r="G28">
         <v>5849632000.0</v>
       </c>
       <c r="H28">
         <v>57944355000.0</v>
       </c>
       <c r="I28">
         <v>37136964266.0</v>
       </c>
       <c r="J28">
         <v>1431560000.0</v>
       </c>
       <c r="K28">
         <v>2059347308.0</v>
       </c>
       <c r="L28">
         <v>-5568721017.0</v>
       </c>
       <c r="M28">
         <v>-5568721017.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>13764163000.0</v>
       </c>
       <c r="C29">
         <v>18958613000.0</v>
       </c>
       <c r="D29">
         <v>11801869008.0</v>
       </c>
       <c r="E29">
         <v>-2697018000.0</v>
       </c>
       <c r="F29">
         <v>-2615241852.0</v>
       </c>
       <c r="G29">
         <v>-3294965000.0</v>
       </c>
       <c r="H29">
         <v>-26051821000.0</v>
       </c>
       <c r="I29">
         <v>-6728780273.0</v>
       </c>
       <c r="J29">
         <v>2785096564.0</v>
       </c>
       <c r="K29">
         <v>3516995985.0</v>
       </c>
       <c r="L29">
         <v>746487435.0</v>
       </c>
       <c r="M29">
         <v>746487435.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>-16468562000.0</v>
       </c>
       <c r="C30">
         <v>-20498815000.0</v>
       </c>
       <c r="D30">
         <v>-6323389412.0</v>
       </c>
       <c r="E30">
         <v>-20706521000.0</v>
       </c>
       <c r="F30">
         <v>-10066817099.0</v>
       </c>
       <c r="G30">
         <v>-814589000.0</v>
       </c>
       <c r="H30">
         <v>-33901200000.0</v>
       </c>
       <c r="I30">
         <v>-33657741765.0</v>
       </c>
@@ -11661,2292 +11844,2350 @@
       <c r="M30">
         <v>4584635340.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>23076357481.0</v>
+      </c>
+      <c r="C2">
         <v>25171130426.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18354998000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16359208000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15368534000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17153514000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18894426084.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17032624000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13012033452.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12287252204.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13043192000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7697887841.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8173133186.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8710973067.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11028041028.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>471550350.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>612322190.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5970388861.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2295999608.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>856665175.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1423509423.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2991735081.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>2375015220.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>930156671.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>2990674164.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1770076364.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>-10151132575.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3260323427.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5696211259.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5347089386.0</v>
       </c>
-      <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>3190104256</v>
+      </c>
+      <c r="C3">
         <v>678199573</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3846822000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3886784000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6729241000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2700318000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>183820606</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1812292000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>779854480</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2596985758</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2027409000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3703829182</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>886747442</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>921226077</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12020504724</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>119765004</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>327249396</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>196033837</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>612043839</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>395705732</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>101806364</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>390581437</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>294385986</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>432878489</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>996973202</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>361888837</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9724076428</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1433525624</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>31025532162</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1105322615</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18889403488</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>688321285</v>
-      </c>
-[...1 lines deleted...]
-        <v>7025008496</v>
       </c>
       <c r="AH3">
         <v>7025008496</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>7025008496</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>4104345893.0</v>
+      </c>
+      <c r="C6">
         <v>-2094772945.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6816132000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1995790000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>990674000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1784980000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1740912402.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1861802000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4020590332.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>724781248.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-755940000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5345304594.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-475245345.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-537839881.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2317067961.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>10556490678.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-140771840.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5358066671.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3674389253.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1439334433.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-566844248.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1568225658.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2991735081.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2375015220.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1444858549.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>930156671.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2990674164.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1220597800.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11921208939.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-13411456002.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2435887832.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>349121873.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5347089386.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-581395906.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>-25245829360.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-25681742080.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-26206385960.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-27705607070.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-24531493440.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-85026086350.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-33247552910.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-43212138490.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-55523465550.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-39467074460.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-17529762000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-28768576460.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-40833915840.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-35313210420.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-16039507000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-55010933280.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-24323144990.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-15125306220.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-7578943100.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-51413444390.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-46996736930.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11">
+      <c r="O11">
         <v>0.0</v>
       </c>
+      <c r="P11"/>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11">
+      <c r="AE11">
         <v>0.0</v>
       </c>
+      <c r="AF11"/>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>14653912622.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-8322350604.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>-3520138708.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-9659605105.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1673273030.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>220096743.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-39509794.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1015138861.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154149782.0</v>
       </c>
       <c r="W12">
         <v>154149782.0</v>
       </c>
       <c r="X12">
+        <v>154149782.0</v>
+      </c>
+      <c r="Y12">
         <v>-7946410611.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10803143388.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-17545204077.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-12716720247.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-16291072950.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-4099934330.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-1581106116.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>-1443618954.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>892005833.0</v>
       </c>
       <c r="AH12">
         <v>892005833.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12">
+        <v>892005833.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>2461928704.0</v>
+      </c>
+      <c r="C14">
         <v>2540047887.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5531817000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-26590516000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>31783666000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1949291000.0</v>
       </c>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
+        <v>3696399000.0</v>
+      </c>
+      <c r="I14">
         <v>1659190000.0</v>
       </c>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
       <c r="J14">
+        <v>1715772919.0</v>
+      </c>
+      <c r="K14">
         <v>1679418484.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5529488000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1278915409.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>399025442.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2032348275.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2538696768.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1178968014.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1682859842.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1325268855.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1468922876.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1541302694.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1529030095.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1551588655.0</v>
       </c>
-      <c r="W14">
-[...1 lines deleted...]
-      </c>
       <c r="X14">
+        <v>2415806000.0</v>
+      </c>
+      <c r="Y14">
         <v>-1471366348.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1588331752.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3482886990.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2346997854.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2732070125.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1452771106.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2708873080.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1537524388.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1082591571.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1623934594.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1623934595.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>2000000000.0</v>
       </c>
-      <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>27180703374.0</v>
+      </c>
+      <c r="C16">
         <v>23076357481.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>25171130000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18354998000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16359208000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15368534000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17153513682.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18894426000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>17032623784.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13012033452.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12287252000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13043192435.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7697887841.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8173133186.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8710973067.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11028041028.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>471550350.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>612322190.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5970388861.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2295999608.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>856665175.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1423509423.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2991735081.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>2375015220.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>930156671.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>2990674164.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1770076364.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-10151132575.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3260323427.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5696211259.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5347089386.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-581395906.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>3398214088.0</v>
+      </c>
+      <c r="C18">
         <v>-244147690.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3475427000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5604473000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1131983000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3573351000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3462245350.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3807708000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4137546630.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2545800683.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5728491000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1983201965.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-958193635.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2490841471.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-14686214316.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1471930970.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-13971671635.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3845350926.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1457830840.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1303302622.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2208482519.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2061424923.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>8179847719.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1648235355.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7232199108.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-17847281497.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2540026548.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-16643116378.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-34404849890.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1445080850.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-36019830939.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2518201618.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-909244741.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-909244740.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-      <c r="Q19">
-[...1 lines deleted...]
-      </c>
+      <c r="Q19"/>
       <c r="R19">
         <v>-6740420273.0</v>
       </c>
       <c r="S19">
-        <v>-8566679727.0</v>
+        <v>-6740420273.0</v>
       </c>
       <c r="T19">
         <v>-8566679727.0</v>
       </c>
       <c r="U19">
         <v>-8566679727.0</v>
       </c>
       <c r="V19">
         <v>-8566679727.0</v>
       </c>
-      <c r="W19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W19">
+        <v>-8566679727.0</v>
+      </c>
+      <c r="X19"/>
       <c r="Y19">
         <v>-6583301110.0</v>
       </c>
       <c r="Z19">
         <v>-6583301110.0</v>
       </c>
       <c r="AA19">
+        <v>-6583301110.0</v>
+      </c>
+      <c r="AB19">
         <v>8000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000000.0</v>
       </c>
       <c r="AC19">
         <v>-8000000000.0</v>
       </c>
       <c r="AD19">
         <v>-8000000000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AE19">
         <v>-8000000000.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AF19"/>
+      <c r="AG19">
+        <v>-8000000000.0</v>
+      </c>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>361637306.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="O21">
+        <v>361637306.0</v>
+      </c>
+      <c r="P21"/>
+      <c r="Q21">
         <v>13876283122.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-16704020615.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>681233909.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9269929667.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-10166147143.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-173192009.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>787665823.0</v>
       </c>
       <c r="W21">
         <v>787665823.0</v>
       </c>
       <c r="X21">
+        <v>787665823.0</v>
+      </c>
+      <c r="Y21">
         <v>-2502994572.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-23535953.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>17525780364.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2279042909.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>17863714178.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3839182262.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-11966375152.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>2882323491.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335348834.0</v>
       </c>
       <c r="AH21">
         <v>335348834.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21">
+        <v>335348834.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-1423758711.0</v>
+      </c>
+      <c r="C22">
         <v>-3293663511.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-4993840000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1210275000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5857912000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1469961000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6063413154.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-244501000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1636439883.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>531133833.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3983824000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5517181822.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-15289787449.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4720386935.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2192819469.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>989004723.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-5260727889.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-3301312912.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>466408770.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2405581041.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2335561117.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3665396944.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3403717282.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2229011280.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-5264581988.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-3423967223.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2968444138.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1650587929.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1786673710.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1467525199.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1844511628.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1468852950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3599823328.0</v>
       </c>
       <c r="AH22">
         <v>3599823328.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22">
+        <v>3599823328.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>1596145771.0</v>
+      </c>
+      <c r="C23">
         <v>-45233662.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10419670000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4548859000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3016994000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>132698000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>17227946206.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>136005000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-126615886.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1869834952.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5089558000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3288209627.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>507122396.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1953001590.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3388659649.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12028421648.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3066901217.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1512715745.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10783238142.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4266619738.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1641638271.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>493199265.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-12388650427.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6678602425.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-5787340558.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>17525780364.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-12279042909.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>17863714178.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>54326058829.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-11966375152.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>35583943107.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2882323491.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335348834.0</v>
       </c>
       <c r="AH23">
         <v>335348834.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23">
+        <v>335348834.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>152</v>
+      </c>
+      <c r="B24">
+        <v>-112191279.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>940175000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3205742000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-4145917000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-15871786490.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>378283192.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>307889719.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-6740420270.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-6740420273.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>-8566679727.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>0.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>6292727243.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-6497571443.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6583301110.0</v>
       </c>
       <c r="Z24">
         <v>-6583301110.0</v>
       </c>
       <c r="AA24">
+        <v>-6583301110.0</v>
+      </c>
+      <c r="AB24">
         <v>8000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000000.0</v>
       </c>
       <c r="AC24">
         <v>-8000000000.0</v>
       </c>
-      <c r="AD24"/>
+      <c r="AD24">
+        <v>-8000000000.0</v>
+      </c>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7500000.0</v>
       </c>
       <c r="AH24">
         <v>-7500000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24">
+        <v>-7500000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>5550148352.0</v>
+      </c>
+      <c r="C25">
         <v>1187667507.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6784272000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>29518481000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-39493864000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6097181000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
+        <v>5645438898.0</v>
+      </c>
+      <c r="I25">
         <v>4205311000.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
+        <v>4838068074.0</v>
+      </c>
+      <c r="K25">
         <v>2932234124.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1757412000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1448764734.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15617366698.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-4257654054.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2319832293.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1162202675.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-6700834508.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>977264678.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3072388785.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3039286845.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1757915057.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3546142113.0</v>
       </c>
-      <c r="W25">
-[...1 lines deleted...]
-      </c>
       <c r="X25">
+        <v>8873373015.0</v>
+      </c>
+      <c r="Y25">
         <v>1619263784.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>11905422546.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-17544312427.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-12499491872.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-16291072950.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-6618762544.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1581106116.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-16823440211.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1443618954.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>892005833.0</v>
       </c>
       <c r="AH25">
         <v>892005833.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25">
+        <v>892005833.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>13600.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-13447413800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40342241900.0</v>
       </c>
       <c r="Q26">
         <v>40342241900.0</v>
       </c>
-      <c r="R26"/>
+      <c r="R26">
+        <v>40342241900.0</v>
+      </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>50038048200.0</v>
       </c>
-      <c r="AC26"/>
+      <c r="AC26">
+        <v>50038048200.0</v>
+      </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>827773522.0</v>
+      </c>
+      <c r="C28">
         <v>-584916689.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10419670000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4548859000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2224979000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2626225000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10688143442.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1945906000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-495239490.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1821019435.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4721464000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3288209627.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>507122396.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1953001590.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5320836363.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12028421648.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>20571320068.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1512715745.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10783238142.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2742637054.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1641638271.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>493199265.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-12388650427.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6678602425.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-5787340558.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>17525780364.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-12279042909.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17863714178.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>54326058829.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-11966375152.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>33583943107.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2882323491.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335348834.0</v>
       </c>
       <c r="AH28">
         <v>335348834.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28">
+        <v>335348834.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>6588318345.0</v>
+      </c>
+      <c r="C29">
         <v>434051883.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7322249000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1717690000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1852286000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6576511000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3278424744.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5620000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4917401110.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5142786441.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7755899000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5687031147.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-71446193.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1569615394.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2665709592.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1352165966.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-13644422239.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3649317089.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2069874679.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-907596890.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2106676155.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1670843486.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7885461733.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2081113844.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8229172310.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-17485392660.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-7184049880.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-15209590754.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3379317728.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-339758235.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-17130427451.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1829880333.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>6115763755.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>6115763756.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-3302295535.0</v>
+      </c>
+      <c r="C30">
         <v>-1943908139.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10925787000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4826959000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3523499000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6846235000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-15687965878.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1812292000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-401571288.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2596985758.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2027409000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3703829182.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-886747442.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-921226077.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4972194731.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-119765004.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-7067669669.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-196033837.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-9178723566.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-395705732.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-101806364.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-390581437.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6587113229.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-6064692954.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-996973202.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-361888837.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17724076428.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1433525624.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-39025532162.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1105322615.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-18889403488.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-703321285.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-7032508496.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-7032508496.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>