--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1321,51 +1321,51 @@
       </c>
       <c r="B29">
         <v>241540000.0</v>
       </c>
       <c r="C29">
         <v>67539000.0</v>
       </c>
       <c r="D29">
         <v>177468000.0</v>
       </c>
       <c r="E29">
         <v>355970000.0</v>
       </c>
       <c r="F29">
         <v>558019000.0</v>
       </c>
       <c r="G29">
         <v>-65249000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
-        <v>13919000.0</v>
+        <v>14595000.0</v>
       </c>
       <c r="C30">
         <v>11169000.0</v>
       </c>
       <c r="D30">
         <v>933000.0</v>
       </c>
       <c r="E30">
         <v>377000.0</v>
       </c>
       <c r="F30">
         <v>229000.0</v>
       </c>
       <c r="G30"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>355970000.0</v>
       </c>
@@ -1427,51 +1427,51 @@
         <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34">
         <v>700000.0</v>
       </c>
       <c r="E34">
         <v>2166000.0</v>
       </c>
       <c r="F34">
         <v>12000.0</v>
       </c>
       <c r="G34">
         <v>11000.0</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
         <v>1180000.0</v>
       </c>
       <c r="C35">
-        <v>0.0</v>
+        <v>-1.0</v>
       </c>
       <c r="D35">
         <v>1422000.0</v>
       </c>
       <c r="E35">
         <v>2166000.0</v>
       </c>
       <c r="F35">
         <v>12000.0</v>
       </c>
       <c r="G35">
         <v>169559000.0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
         <v>25609000.0</v>
       </c>
       <c r="C36">
         <v>25941000.0</v>
       </c>
       <c r="D36">
@@ -1494,51 +1494,51 @@
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>191000.0</v>
       </c>
       <c r="F38">
         <v>3297000.0</v>
       </c>
       <c r="G38"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
-        <v>-18640000.0</v>
+        <v>-19316000.0</v>
       </c>
       <c r="C39">
         <v>20163000.0</v>
       </c>
       <c r="D39">
         <v>23307000.0</v>
       </c>
       <c r="E39">
         <v>4549000.0</v>
       </c>
       <c r="F39">
         <v>25064000.0</v>
       </c>
       <c r="G39">
         <v>2394000.0</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>19105000.0</v>
       </c>
       <c r="C40">
@@ -2246,51 +2246,51 @@
         <v>-22000.0</v>
       </c>
       <c r="N5">
         <v>-115000.0</v>
       </c>
       <c r="O5">
         <v>-272000.0</v>
       </c>
       <c r="P5">
         <v>46000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5">
         <v>-8000.0</v>
       </c>
       <c r="S5">
         <v>-8000.0</v>
       </c>
       <c r="T5">
         <v>3000.0</v>
       </c>
       <c r="U5">
         <v>-504711000.0</v>
       </c>
       <c r="V5">
-        <v>-89706000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
@@ -3002,51 +3002,51 @@
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
         <v>25452000.0</v>
       </c>
       <c r="C22">
-        <v>25499000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="D22">
         <v>429000.0</v>
       </c>
       <c r="E22">
         <v>434000.0</v>
       </c>
       <c r="F22">
         <v>442000.0</v>
       </c>
       <c r="G22">
         <v>25907000.0</v>
       </c>
       <c r="H22">
         <v>27067000.0</v>
       </c>
       <c r="I22">
         <v>5333000.0</v>
       </c>
       <c r="J22">
         <v>109000.0</v>
       </c>
       <c r="K22"/>
       <c r="L22">
         <v>-713000.0</v>
@@ -3387,54 +3387,54 @@
       <c r="Q29">
         <v>414839000.0</v>
       </c>
       <c r="R29">
         <v>459392000.0</v>
       </c>
       <c r="S29">
         <v>558019000.0</v>
       </c>
       <c r="T29">
         <v>633213000.0</v>
       </c>
       <c r="U29">
         <v>-144624000.0</v>
       </c>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
-        <v>11648000.0</v>
+        <v>12209000.0</v>
       </c>
       <c r="C30">
-        <v>13919000.0</v>
+        <v>14595000.0</v>
       </c>
       <c r="D30">
         <v>9852000.0</v>
       </c>
       <c r="E30">
         <v>8809000.0</v>
       </c>
       <c r="F30">
         <v>8753000.0</v>
       </c>
       <c r="G30">
         <v>11169000.0</v>
       </c>
       <c r="H30">
         <v>8614000.0</v>
       </c>
       <c r="I30">
         <v>3527000.0</v>
       </c>
       <c r="J30">
         <v>875000.0</v>
       </c>
       <c r="K30">
         <v>933000.0</v>
       </c>
@@ -3699,51 +3699,51 @@
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
         <v>7034000.0</v>
       </c>
       <c r="C35">
         <v>1180000.0</v>
       </c>
       <c r="D35">
         <v>1594000.0</v>
       </c>
       <c r="E35">
         <v>1898000.0</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
       <c r="G35">
-        <v>0.0</v>
+        <v>-1.0</v>
       </c>
       <c r="H35">
         <v>219000.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
         <v>625000.0</v>
       </c>
       <c r="K35">
         <v>1422000.0</v>
       </c>
       <c r="L35">
         <v>1627000.0</v>
       </c>
       <c r="M35">
         <v>1346000.0</v>
       </c>
       <c r="N35">
         <v>1758000.0</v>
       </c>
       <c r="O35">
         <v>2166000.0</v>
       </c>
@@ -3904,105 +3904,105 @@
         <v>236000.0</v>
       </c>
       <c r="Q38">
         <v>0.0</v>
       </c>
       <c r="R38">
         <v>237000.0</v>
       </c>
       <c r="S38">
         <v>3297000.0</v>
       </c>
       <c r="T38">
         <v>6115000.0</v>
       </c>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
-        <v>-16338000.0</v>
+        <v>-16899000.0</v>
       </c>
       <c r="C39">
-        <v>-18640000.0</v>
+        <v>5920000.0</v>
       </c>
       <c r="D39">
         <v>14950000.0</v>
       </c>
       <c r="E39">
         <v>15133000.0</v>
       </c>
       <c r="F39">
         <v>18552000.0</v>
       </c>
       <c r="G39">
         <v>20163000.0</v>
       </c>
       <c r="H39">
         <v>8551000.0</v>
       </c>
       <c r="I39">
         <v>16270000.0</v>
       </c>
       <c r="J39">
         <v>19511000.0</v>
       </c>
       <c r="K39">
         <v>23307000.0</v>
       </c>
       <c r="L39">
         <v>5218000.0</v>
       </c>
       <c r="M39">
         <v>11556000.0</v>
       </c>
       <c r="N39">
         <v>10662000.0</v>
       </c>
       <c r="O39">
-        <v>4926000.0</v>
+        <v>9475000.0</v>
       </c>
       <c r="P39">
         <v>2142000.0</v>
       </c>
       <c r="Q39">
         <v>6476000.0</v>
       </c>
       <c r="R39">
         <v>22081000.0</v>
       </c>
       <c r="S39">
         <v>25064000.0</v>
       </c>
       <c r="T39">
-        <v>579000.0</v>
+        <v>13151000.0</v>
       </c>
       <c r="U39">
         <v>3550000.0</v>
       </c>
       <c r="V39">
         <v>3627000.0</v>
       </c>
       <c r="W39">
         <v>2394000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>28044000.0</v>
       </c>
       <c r="C40">
         <v>19105000.0</v>
       </c>
       <c r="D40">
         <v>25309000.0</v>
@@ -5300,77 +5300,77 @@
         <v>462000.0</v>
       </c>
       <c r="F3">
         <v>1000.0</v>
       </c>
       <c r="G3">
         <v>43203436.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>89</v>
       </c>
       <c r="B5">
-        <v>-55560000.0</v>
+        <v>-52489000.0</v>
       </c>
       <c r="C5">
-        <v>-176876000.0</v>
+        <v>-169925000.0</v>
       </c>
       <c r="D5">
         <v>-207783000.0</v>
       </c>
       <c r="E5">
         <v>-226258000.0</v>
       </c>
       <c r="F5">
         <v>-219408000.0</v>
       </c>
       <c r="G5">
         <v>-108530436.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>90</v>
       </c>
       <c r="B6">
-        <v>-53453000.0</v>
+        <v>-50382000.0</v>
       </c>
       <c r="C6">
-        <v>-173763000.0</v>
+        <v>-166812000.0</v>
       </c>
       <c r="D6">
         <v>-205755000.0</v>
       </c>
       <c r="E6">
         <v>-225796000.0</v>
       </c>
       <c r="F6">
         <v>-219407000.0</v>
       </c>
       <c r="G6">
         <v>-65327000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
@@ -6092,177 +6092,177 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>89</v>
       </c>
       <c r="B5">
-        <v>-43136000.0</v>
+        <v>-41400000.0</v>
       </c>
       <c r="C5">
-        <v>-12555000.0</v>
+        <v>-11070000.0</v>
       </c>
       <c r="D5">
         <v>-10470000.0</v>
       </c>
       <c r="E5">
-        <v>-15060000.0</v>
+        <v>-14660000.0</v>
       </c>
       <c r="F5">
-        <v>-16922000.0</v>
+        <v>-16289000.0</v>
       </c>
       <c r="G5">
-        <v>-19229000.0</v>
+        <v>-18443000.0</v>
       </c>
       <c r="H5">
-        <v>-62311000.0</v>
+        <v>-60739000.0</v>
       </c>
       <c r="I5">
-        <v>-49247000.0</v>
+        <v>-47247000.0</v>
       </c>
       <c r="J5">
-        <v>-46089000.0</v>
+        <v>-43496000.0</v>
       </c>
       <c r="K5">
         <v>-77352000.0</v>
       </c>
       <c r="L5">
         <v>-38460000.0</v>
       </c>
       <c r="M5">
         <v>-53725000.0</v>
       </c>
       <c r="N5">
         <v>-38246000.0</v>
       </c>
       <c r="O5">
         <v>-30439000.0</v>
       </c>
       <c r="P5">
         <v>-43331000.0</v>
       </c>
       <c r="Q5">
-        <v>-51749000.0</v>
+        <v>-50990000.0</v>
       </c>
       <c r="R5">
-        <v>-100739000.0</v>
+        <v>-100666000.0</v>
       </c>
       <c r="S5">
-        <v>-83090750.0</v>
+        <v>-83042000.0</v>
       </c>
       <c r="T5">
         <v>-60375000.0</v>
       </c>
       <c r="U5">
         <v>-44673000.0</v>
       </c>
       <c r="V5">
         <v>-38700000.0</v>
       </c>
       <c r="W5">
         <v>-63869447.0</v>
       </c>
       <c r="X5">
         <v>-16186000.0</v>
       </c>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>90</v>
       </c>
       <c r="B6">
-        <v>-42623000.0</v>
+        <v>-40887000.0</v>
       </c>
       <c r="C6">
-        <v>-12120000.0</v>
+        <v>-10635000.0</v>
       </c>
       <c r="D6">
         <v>-10039000.0</v>
       </c>
       <c r="E6">
-        <v>-14557000.0</v>
+        <v>-14157000.0</v>
       </c>
       <c r="F6">
-        <v>-16184000.0</v>
+        <v>-15551000.0</v>
       </c>
       <c r="G6">
-        <v>-17713000.0</v>
+        <v>-16927000.0</v>
       </c>
       <c r="H6">
-        <v>-61752000.0</v>
+        <v>-60180000.0</v>
       </c>
       <c r="I6">
-        <v>-48733000.0</v>
+        <v>-46733000.0</v>
       </c>
       <c r="J6">
-        <v>-45565000.0</v>
+        <v>-42972000.0</v>
       </c>
       <c r="K6">
         <v>-76836000.0</v>
       </c>
       <c r="L6">
         <v>-37952000.0</v>
       </c>
       <c r="M6">
         <v>-53220000.0</v>
       </c>
       <c r="N6">
         <v>-37747000.0</v>
       </c>
       <c r="O6">
         <v>-30233000.0</v>
       </c>
       <c r="P6">
         <v>-43295000.0</v>
       </c>
       <c r="Q6">
-        <v>-51613000.0</v>
+        <v>-50854000.0</v>
       </c>
       <c r="R6">
-        <v>-100655000.0</v>
+        <v>-100582000.0</v>
       </c>
       <c r="S6">
-        <v>-83090000.0</v>
+        <v>-83041000.0</v>
       </c>
       <c r="T6">
         <v>-56418000.0</v>
       </c>
       <c r="U6">
         <v>-42191000.0</v>
       </c>
       <c r="V6">
         <v>-37709000.0</v>
       </c>
       <c r="W6">
         <v>-28857011.0</v>
       </c>
       <c r="X6">
         <v>-8093000.0</v>
       </c>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
@@ -9518,51 +9518,51 @@
       </c>
       <c r="V22">
         <v>-38700000.0</v>
       </c>
       <c r="W22">
         <v>-63869447.0</v>
       </c>
       <c r="X22">
         <v>-48008000.0</v>
       </c>
       <c r="Y22">
         <v>-98000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
         <v>137</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-220000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
-        <v>-34000.0</v>
+        <v>-71000.0</v>
       </c>
       <c r="G23">
         <v>39362000.0</v>
       </c>
       <c r="H23">
         <v>61000.0</v>
       </c>
       <c r="I23">
         <v>92000.0</v>
       </c>
       <c r="J23">
         <v>-184000.0</v>
       </c>
       <c r="K23">
         <v>141000.0</v>
       </c>
       <c r="L23">
         <v>92000.0</v>
       </c>
       <c r="M23">
         <v>271000.0</v>
       </c>
       <c r="N23">
         <v>542000.0</v>
       </c>
@@ -9624,109 +9624,109 @@
       </c>
       <c r="P24">
         <v>-140360.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24">
         <v>49000000.0</v>
       </c>
       <c r="S24">
         <v>137916000.0</v>
       </c>
       <c r="T24">
         <v>-188627000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>139</v>
       </c>
       <c r="B25">
-        <v>2751000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="C25">
         <v>2000.0</v>
       </c>
       <c r="D25">
         <v>205000.0</v>
       </c>
       <c r="E25">
         <v>91000.0</v>
       </c>
       <c r="F25"/>
       <c r="G25">
         <v>3057000.0</v>
       </c>
       <c r="H25">
         <v>-4374000.0</v>
       </c>
       <c r="I25">
         <v>8489000.0</v>
       </c>
       <c r="J25">
-        <v>13316000.0</v>
+        <v>5379000.0</v>
       </c>
       <c r="K25">
         <v>5134000.0</v>
       </c>
       <c r="L25">
         <v>-1692000.0</v>
       </c>
       <c r="M25">
         <v>-2021000.0</v>
       </c>
       <c r="N25">
         <v>-2543000.0</v>
       </c>
       <c r="O25">
         <v>15258000.0</v>
       </c>
       <c r="P25">
         <v>-102000.0</v>
       </c>
       <c r="Q25">
         <v>11083000.0</v>
       </c>
       <c r="R25">
         <v>194000.0</v>
       </c>
       <c r="S25">
         <v>8709000.0</v>
       </c>
       <c r="T25">
         <v>577000.0</v>
       </c>
       <c r="U25">
         <v>66000.0</v>
       </c>
       <c r="V25">
-        <v>3164000.0</v>
+        <v>587000.0</v>
       </c>
       <c r="W25">
         <v>37277299.0</v>
       </c>
       <c r="X25">
         <v>48001000.0</v>
       </c>
       <c r="Y25">
         <v>2000.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>140</v>
       </c>
       <c r="B26">
         <v>-231000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26">
         <v>56000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>44000.0</v>