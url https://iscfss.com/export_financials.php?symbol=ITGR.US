--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5273,692 +5276,699 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ62"/>
+  <dimension ref="A1:DA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CZ1" t="s">
         <v>165</v>
       </c>
+      <c r="DA1" t="s">
+        <v>166</v>
+      </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
+        <v>115001000.0</v>
+      </c>
+      <c r="C2">
         <v>113130000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>110744000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>117367000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>112023000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>101498000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>116837000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>119446000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>116220000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>118258000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>108351000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>107507000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>124280000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>110780000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>101152000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>103111000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>90018000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>76859000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>68418000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>69303000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>62395000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>51570000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>55397000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>54000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>79138000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>64975000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>77383000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>73120000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>72172000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>57187000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>69270000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>74852000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>104372000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>64551000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>94404000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>95123000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>90713000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>77896000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>86290000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>99135000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>83306000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>84362000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>56277000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>44858000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>43074000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>46436000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>44989000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>43899000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>43122000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>46508000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>36478000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>42675000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>43223000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>45274000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>44146000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>44515000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>47690000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>40665000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>30507000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>34768000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>37318000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>27989000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>31799000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>32591000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>35505000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>34395000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>28804000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>36595000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>39763000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>48727000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>53792000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>54479000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>40794000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>33433000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>24009000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>22898000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>19161000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>12657000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>13697000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>15725000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15501000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>13678000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>12260000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7850000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>7006000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>8971000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3077000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5641000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>5541000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4091000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4371000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3996000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4752000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>5726000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>4813000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3211000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4427000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>6553000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5076000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5863000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3277000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2365000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2093000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2484000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6021,52 +6031,53 @@
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
+      <c r="DA3"/>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6129,377 +6140,379 @@
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5">
+        <v>44657000.0</v>
+      </c>
+      <c r="C5">
         <v>58202000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>61647000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>63850000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10746000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-14043000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>26483000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>614000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7871000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>20223000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2961000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>12170000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>14966000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5329000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-34603000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5284000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>22037000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>27190000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>31172000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>38951000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>35622000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>52692000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>32221000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>14479000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-673000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>19988000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>9769000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>25931000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>25464000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>33004000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>39035000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>41058000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>69029000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>52179000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>43592000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>27203000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-7714000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-16000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>13311000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>9549000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>20497000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1370000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>7656000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>6823000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6698000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>9123000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>12050000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>15310000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>15617000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>14358000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>14326000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>11150000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>10750000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>12947000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>9331000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>7927000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>13492000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>8929000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>12961000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>22154000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>12955000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>10470000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>7608000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1926000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-573000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2148000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1635000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-3023000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-6727000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-3076000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>340000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>5625000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>6783000.0</v>
       </c>
-      <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
-      <c r="BY5">
+      <c r="BY5"/>
+      <c r="BZ5">
         <v>3298000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>3524000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>2656000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2752000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-44000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1560000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1497000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1698000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-751000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-833000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-615000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-849000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-1017000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-1185000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-883000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-1104000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-26118000.0</v>
       </c>
-      <c r="CP5"/>
-      <c r="CQ5">
+      <c r="CQ5"/>
+      <c r="CR5">
         <v>-19636000.0</v>
       </c>
-      <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
-      <c r="CY5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>-1684000.0</v>
       </c>
-      <c r="CZ5"/>
+      <c r="DA5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6543,184 +6556,189 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7">
+        <v>129932000.0</v>
+      </c>
+      <c r="C7">
         <v>127419000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>117328000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>118615000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>119394000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>113375000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>91994000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>94155000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>93772000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>93313000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>74790000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>77740000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>80006000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>82417000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>72618000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>75198000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>74962000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>69629000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>49308000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>51067000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>53054000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>46292000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>47317000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>48654000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>50433000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>44621000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>38724000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>39788000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>33760000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6751,113 +6769,116 @@
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8">
         <v>35000.0</v>
       </c>
       <c r="C8">
         <v>35000.0</v>
       </c>
       <c r="D8">
         <v>35000.0</v>
       </c>
       <c r="E8">
         <v>35000.0</v>
       </c>
       <c r="F8">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="G8">
         <v>34000.0</v>
       </c>
       <c r="H8">
         <v>34000.0</v>
       </c>
       <c r="I8">
         <v>34000.0</v>
       </c>
       <c r="J8">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="K8">
         <v>33000.0</v>
       </c>
       <c r="L8">
         <v>33000.0</v>
       </c>
       <c r="M8">
         <v>33000.0</v>
       </c>
       <c r="N8">
         <v>33000.0</v>
       </c>
       <c r="O8">
         <v>33000.0</v>
       </c>
       <c r="P8">
         <v>33000.0</v>
       </c>
       <c r="Q8">
         <v>33000.0</v>
       </c>
       <c r="R8">
         <v>33000.0</v>
       </c>
       <c r="S8">
         <v>33000.0</v>
       </c>
       <c r="T8">
         <v>33000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>33000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6897,570 +6918,575 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>715715000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>709171000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>731393000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>727050000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>722175000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>716589000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>713150000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>710513000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>707119000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>703033000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>700814000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>698654000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>695651000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>694746000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>701018000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>699915000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>697648000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>694910000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>691083000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>687644000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>678156000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>673106000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>669756000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>662729000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>652365000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>647797000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>637955000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>632409000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>630077000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>627343000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>620470000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>383691000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>380293000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>376744000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>366073000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>360435000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>357587000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>352988000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>344915000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>336491000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>329388000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>325809000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>320618000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>318032000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>315252000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>312872000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>307196000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>305106000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>303006000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
+      <c r="DA9"/>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
+        <v>8115000.0</v>
+      </c>
+      <c r="C10">
         <v>17161000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>58944000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23135000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>31711000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>46543000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>35574000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>34137000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>42156000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>23674000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>32142000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>38615000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>40604000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>24272000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>20187000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15593000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>25668000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>17885000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>25472000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>30581000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>28402000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>49206000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>99943000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>206244000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>37259000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13535000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>14719000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>15922000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>13538000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>25569000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>22881000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>18856000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>29488000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>44096000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>43637000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>46533000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>54881000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>52116000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>44995000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>36590000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>54123000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>82478000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>68594000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>72338000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>67019000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>76824000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>61582000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>51193000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>38325000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>35465000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4973000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>10184000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>10144000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>20284000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>10843000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>11133000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>9534000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>36508000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>41627000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>36942000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>51678000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>22883000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>42996000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>45657000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>56317000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>37864000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>29545000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>19003000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>15098000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>22063000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>20015000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>20011000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>14307000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>33473000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>95979000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>81509000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>147128000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>71147000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>55792000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>44180000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>38888000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>46403000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>39316000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>83036000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>78860000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>89473000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>77801000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>79851000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>74253000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>119486000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>112756000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>99474000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2203000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>4608000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3325000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>40302000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>37551000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>43272000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>43641000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>862000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>253000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>16000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3220000.0</v>
       </c>
-      <c r="CZ10"/>
+      <c r="DA10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7523,393 +7549,397 @@
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
+      <c r="DA11"/>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
+        <v>8115000.0</v>
+      </c>
+      <c r="C12">
         <v>17161000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>58944000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>23135000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>31711000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>46543000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>35574000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>34137000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>42156000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23674000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>32142000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>38615000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>40604000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>24272000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>20187000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15593000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>25668000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>17885000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>25472000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>30581000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>28402000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>49206000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>99943000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>206244000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>37259000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13535000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14719000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15922000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13538000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>25569000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>22881000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>18856000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>29488000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>44096000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>43637000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>46533000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>54881000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>52116000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>44995000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>36590000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>54123000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>82478000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>68594000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>72338000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>67019000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>76824000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>61582000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>51193000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>38325000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>35465000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4973000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10184000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10144000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>20284000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>10843000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11133000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>9534000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>36508000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>41627000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>36942000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>51678000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>22883000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>42996000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>45657000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>56317000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>37864000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>29545000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>19003000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>15098000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>22063000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>20015000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>21569000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>20762000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>40490000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>115753000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>120799000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>225742000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>142563000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>128218000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>115819000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>104906000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>112149000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>102078000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>88143000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>85736000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>92232000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>83865000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>82921000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>81902000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>131045000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>122203000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>102465000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2203000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>4608000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3325000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>40302000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>37551000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>43272000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>43641000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>862000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>253000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>16000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>3220000.0</v>
       </c>
-      <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
         <v>35000.0</v>
       </c>
       <c r="C13">
         <v>35000.0</v>
       </c>
       <c r="D13">
         <v>35000.0</v>
       </c>
       <c r="E13">
         <v>35000.0</v>
       </c>
       <c r="F13">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="G13">
         <v>34000.0</v>
       </c>
       <c r="H13">
         <v>34000.0</v>
       </c>
       <c r="I13">
         <v>34000.0</v>
       </c>
       <c r="J13">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="K13">
         <v>33000.0</v>
       </c>
       <c r="L13">
         <v>33000.0</v>
       </c>
       <c r="M13">
         <v>33000.0</v>
       </c>
       <c r="N13">
         <v>33000.0</v>
       </c>
       <c r="O13">
         <v>33000.0</v>
       </c>
       <c r="P13">
         <v>33000.0</v>
       </c>
       <c r="Q13">
         <v>33000.0</v>
       </c>
       <c r="R13">
         <v>33000.0</v>
       </c>
@@ -7931,598 +7961,602 @@
       <c r="X13">
         <v>33000.0</v>
       </c>
       <c r="Y13">
         <v>33000.0</v>
       </c>
       <c r="Z13">
         <v>33000.0</v>
       </c>
       <c r="AA13">
         <v>33000.0</v>
       </c>
       <c r="AB13">
         <v>33000.0</v>
       </c>
       <c r="AC13">
         <v>33000.0</v>
       </c>
       <c r="AD13">
         <v>33000.0</v>
       </c>
       <c r="AE13">
         <v>33000.0</v>
       </c>
       <c r="AF13">
-        <v>32000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="AG13">
         <v>32000.0</v>
       </c>
       <c r="AH13">
         <v>32000.0</v>
       </c>
       <c r="AI13">
         <v>32000.0</v>
       </c>
       <c r="AJ13">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="AK13">
         <v>31000.0</v>
       </c>
       <c r="AL13">
         <v>31000.0</v>
       </c>
       <c r="AM13">
         <v>31000.0</v>
       </c>
       <c r="AN13">
         <v>31000.0</v>
       </c>
       <c r="AO13">
         <v>31000.0</v>
       </c>
       <c r="AP13">
         <v>31000.0</v>
       </c>
       <c r="AQ13">
-        <v>26000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="AR13">
         <v>26000.0</v>
       </c>
       <c r="AS13">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="AT13">
         <v>25000.0</v>
       </c>
       <c r="AU13">
         <v>25000.0</v>
       </c>
       <c r="AV13">
         <v>25000.0</v>
       </c>
       <c r="AW13">
         <v>25000.0</v>
       </c>
       <c r="AX13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="AY13">
         <v>24000.0</v>
       </c>
       <c r="AZ13">
         <v>24000.0</v>
       </c>
       <c r="BA13">
         <v>24000.0</v>
       </c>
       <c r="BB13">
         <v>24000.0</v>
       </c>
       <c r="BC13">
         <v>24000.0</v>
       </c>
       <c r="BD13">
         <v>24000.0</v>
       </c>
       <c r="BE13">
         <v>24000.0</v>
       </c>
       <c r="BF13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="BG13">
         <v>23000.0</v>
       </c>
       <c r="BH13">
         <v>23000.0</v>
       </c>
       <c r="BI13">
         <v>23000.0</v>
       </c>
       <c r="BJ13">
         <v>23000.0</v>
       </c>
       <c r="BK13">
         <v>23000.0</v>
       </c>
       <c r="BL13">
         <v>23000.0</v>
       </c>
       <c r="BM13">
         <v>23000.0</v>
       </c>
       <c r="BN13">
         <v>23000.0</v>
       </c>
       <c r="BO13">
         <v>23000.0</v>
       </c>
       <c r="BP13">
         <v>23000.0</v>
       </c>
       <c r="BQ13">
         <v>23000.0</v>
       </c>
       <c r="BR13">
         <v>23000.0</v>
       </c>
       <c r="BS13">
         <v>23000.0</v>
       </c>
       <c r="BT13">
         <v>23000.0</v>
       </c>
       <c r="BU13">
         <v>23000.0</v>
       </c>
       <c r="BV13">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="BW13">
         <v>22000.0</v>
       </c>
       <c r="BX13">
         <v>22000.0</v>
       </c>
       <c r="BY13">
         <v>22000.0</v>
       </c>
       <c r="BZ13">
         <v>22000.0</v>
       </c>
       <c r="CA13">
         <v>22000.0</v>
       </c>
       <c r="CB13">
         <v>22000.0</v>
       </c>
       <c r="CC13">
         <v>22000.0</v>
       </c>
       <c r="CD13">
         <v>22000.0</v>
       </c>
       <c r="CE13">
         <v>22000.0</v>
       </c>
       <c r="CF13">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="CG13">
         <v>21000.0</v>
       </c>
       <c r="CH13">
         <v>21000.0</v>
       </c>
       <c r="CI13">
         <v>21000.0</v>
       </c>
       <c r="CJ13">
         <v>21000.0</v>
       </c>
       <c r="CK13">
         <v>21000.0</v>
       </c>
       <c r="CL13">
         <v>21000.0</v>
       </c>
       <c r="CM13">
         <v>21000.0</v>
       </c>
       <c r="CN13">
         <v>21000.0</v>
       </c>
       <c r="CO13">
         <v>21000.0</v>
       </c>
       <c r="CP13">
         <v>21000.0</v>
       </c>
       <c r="CQ13">
         <v>21000.0</v>
       </c>
       <c r="CR13">
         <v>21000.0</v>
       </c>
       <c r="CS13">
         <v>21000.0</v>
       </c>
       <c r="CT13">
         <v>21000.0</v>
       </c>
       <c r="CU13">
         <v>21000.0</v>
       </c>
       <c r="CV13">
-        <v>19000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="CW13">
         <v>19000.0</v>
       </c>
       <c r="CX13">
         <v>19000.0</v>
       </c>
       <c r="CY13">
+        <v>19000.0</v>
+      </c>
+      <c r="CZ13">
         <v>1697000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>12000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
+        <v>34433000.0</v>
+      </c>
+      <c r="C14">
         <v>35144000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35608000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>35713000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>33916000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>36243000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>35791000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>35529000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>34993000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>33987000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>33774000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>33686000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>33575000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>33438000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>33336000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>33350000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>33302000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33280000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>33309000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>33254000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>33188000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>33129000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>33076000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33129000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>33117000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>33089000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>33068000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>33009000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>32980000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>33029000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32211000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>32720000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>32423000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>32383000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32173000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>31982000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>31298606.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>31254000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>31153000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>30767000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>30718000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>29178000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>26441000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>26313000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>26219000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>26071000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>25923000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>25901000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>25694000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>25510000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>25188000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>24922000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>24415000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>23661000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>23646000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>23876000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>23848000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>23600000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>23611000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>23838000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>23587000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>23400000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>23406000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>23926000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>23900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="BO14">
         <v>23000000.0</v>
       </c>
       <c r="BP14">
+        <v>23000000.0</v>
+      </c>
+      <c r="BQ14">
         <v>23900000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>23899000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>24100000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>24087000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>22639000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>22386000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>22400000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>23872000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>22160000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>26470000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>22100000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>21983000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>26178000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>26103000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>21738000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>21895000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>26061000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>21583000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>21473000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>21495000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>25715000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>25911000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>21168000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>21623000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>21535000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>21354000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>20966000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>21265000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>21255000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>21268000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>21200000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>20426000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>19102000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>19059000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>19000000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>12971000.0</v>
       </c>
-      <c r="CZ14"/>
+      <c r="DA14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>33000.0</v>
       </c>
       <c r="N15">
         <v>33000.0</v>
       </c>
       <c r="O15">
         <v>33000.0</v>
       </c>
       <c r="P15">
         <v>33000.0</v>
       </c>
       <c r="Q15">
         <v>33000.0</v>
       </c>
       <c r="R15">
         <v>33000.0</v>
       </c>
       <c r="S15">
         <v>33000.0</v>
       </c>
       <c r="T15">
         <v>33000.0</v>
       </c>
       <c r="U15">
@@ -8537,830 +8571,836 @@
       <c r="X15">
         <v>33000.0</v>
       </c>
       <c r="Y15">
         <v>33000.0</v>
       </c>
       <c r="Z15">
         <v>33000.0</v>
       </c>
       <c r="AA15">
         <v>33000.0</v>
       </c>
       <c r="AB15">
         <v>33000.0</v>
       </c>
       <c r="AC15">
         <v>33000.0</v>
       </c>
       <c r="AD15">
         <v>33000.0</v>
       </c>
       <c r="AE15">
         <v>33000.0</v>
       </c>
       <c r="AF15">
-        <v>32000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="AG15">
         <v>32000.0</v>
       </c>
       <c r="AH15">
         <v>32000.0</v>
       </c>
       <c r="AI15">
         <v>32000.0</v>
       </c>
       <c r="AJ15">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="AK15">
         <v>31000.0</v>
       </c>
       <c r="AL15">
         <v>31000.0</v>
       </c>
       <c r="AM15">
         <v>31000.0</v>
       </c>
       <c r="AN15">
         <v>31000.0</v>
       </c>
       <c r="AO15">
         <v>31000.0</v>
       </c>
       <c r="AP15">
         <v>31000.0</v>
       </c>
       <c r="AQ15">
-        <v>26000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="AR15">
         <v>26000.0</v>
       </c>
       <c r="AS15">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="AT15">
         <v>25000.0</v>
       </c>
       <c r="AU15">
         <v>25000.0</v>
       </c>
       <c r="AV15">
         <v>25000.0</v>
       </c>
       <c r="AW15">
         <v>25000.0</v>
       </c>
       <c r="AX15">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="AY15">
         <v>24000.0</v>
       </c>
       <c r="AZ15">
         <v>24000.0</v>
       </c>
       <c r="BA15">
         <v>24000.0</v>
       </c>
       <c r="BB15">
         <v>24000.0</v>
       </c>
       <c r="BC15">
         <v>24000.0</v>
       </c>
       <c r="BD15">
         <v>24000.0</v>
       </c>
       <c r="BE15">
         <v>24000.0</v>
       </c>
       <c r="BF15">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="BG15">
         <v>23000.0</v>
       </c>
       <c r="BH15">
         <v>23000.0</v>
       </c>
       <c r="BI15">
         <v>23000.0</v>
       </c>
       <c r="BJ15">
         <v>23000.0</v>
       </c>
-      <c r="BK15"/>
+      <c r="BK15">
+        <v>23000.0</v>
+      </c>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
-      <c r="CB15">
-[...1 lines deleted...]
-      </c>
+      <c r="CB15"/>
       <c r="CC15">
         <v>22000.0</v>
       </c>
       <c r="CD15">
         <v>22000.0</v>
       </c>
       <c r="CE15">
         <v>22000.0</v>
       </c>
       <c r="CF15">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="CG15">
         <v>21000.0</v>
       </c>
       <c r="CH15">
         <v>21000.0</v>
       </c>
       <c r="CI15">
         <v>21000.0</v>
       </c>
       <c r="CJ15">
         <v>21000.0</v>
       </c>
       <c r="CK15">
         <v>21000.0</v>
       </c>
       <c r="CL15">
         <v>21000.0</v>
       </c>
       <c r="CM15">
         <v>21000.0</v>
       </c>
       <c r="CN15">
         <v>21000.0</v>
       </c>
       <c r="CO15">
         <v>21000.0</v>
       </c>
-      <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CP15">
         <v>21000.0</v>
       </c>
-      <c r="CR15"/>
+      <c r="CQ15"/>
+      <c r="CR15">
+        <v>21000.0</v>
+      </c>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
-      <c r="CY15">
+      <c r="CY15"/>
+      <c r="CZ15">
         <v>1697000.0</v>
       </c>
-      <c r="CZ15"/>
+      <c r="DA15"/>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
         <v>42</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>5213000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4422000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2774000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3585000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4440000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4990000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5066000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5931000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6142000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5818000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8777000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6366000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5616000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6156000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8718000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7016000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3776000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2865000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2521000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2379000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2498000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1927000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2415000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3155000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1975000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2079000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2363000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9950000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4782000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16298000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>64132000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4400000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3810000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5419000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2279000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3873000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>58232000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2641000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2347000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3447000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3587000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-613000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1761000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>428000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>42545000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>6008000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>8077000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>7906000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>7535000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>7678000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7261000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>7641000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7394000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7828000.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16">
+      <c r="BH16"/>
+      <c r="BI16">
         <v>7257000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>7265000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>20236000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>20335000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1253000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>403000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2570000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>501000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>8062000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>8086000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>7899000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>7425000.0</v>
       </c>
-      <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
-      <c r="CP16">
+      <c r="CP16"/>
+      <c r="CQ16">
         <v>3349000.0</v>
       </c>
-      <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
-      <c r="CT16">
+      <c r="CT16"/>
+      <c r="CU16">
         <v>-12979000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>-11955000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-8987000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>29000.0</v>
       </c>
-      <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>4181000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3978000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>3970000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3081000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>2699000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>3537000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>3587000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2415000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2654000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2704000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>2626000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2933000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>3136000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2949000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>2933000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>2762000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>2676000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2473000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2534000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>2106000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>2073000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>2526000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>2450000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>2126000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>2306000.0</v>
       </c>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>152926000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>153028000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>176835000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>178695000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>170908000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>171505000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>180597000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>181154000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>180779000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>182304000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>188788000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>187300000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>185814000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>187978000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>199966000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>201350000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>203140000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>203910000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>210303000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>149442000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>150578000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>145364000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>207005000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>210361000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>208542000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>208579000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>207183000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>220440000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>218969000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>221804000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>51137000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>51087000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>52356000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>53195000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>50593000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>50526000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>51440000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>52012000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>51732000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>51990000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>53257000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>82462000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>78290000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>75786000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>76099000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>75203000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>67504000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>66661000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9423,1885 +9463,1902 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20">
+        <v>1106767000.0</v>
+      </c>
+      <c r="C20">
         <v>1110908000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1098818000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1100371000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1082385000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1017729000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1033078000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1042183000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1043876000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1011007000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>979886000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>985982000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>986906000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>982192000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>965118000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>978559000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>923594000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>924704000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>849686000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>853309000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>852243000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>859442000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>851679000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>844972000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>839395000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>839617000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>825318000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>831368000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>829306000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>832338000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>834520000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>835558000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>995200000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>990238000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>987316000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>981333000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>969413000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>967326000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>981935000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>980839000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>979501000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1013570000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>354139000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>354107000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>354061000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>354393000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>354583000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>347126000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>347251000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>346656000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>346614000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>344909000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>344671000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>349035000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>347803000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>347290000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>349471000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>338653000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>308557000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>311816000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>308123000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>307451000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>305942000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>302381000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>302778000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>303926000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>303994000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>302137000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>300669000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>302221000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>299858000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>298834000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>298816000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>248540000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>208786000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>207378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155039000.0</v>
       </c>
       <c r="BZ20">
         <v>155039000.0</v>
       </c>
       <c r="CA20">
         <v>155039000.0</v>
       </c>
       <c r="CB20">
         <v>155039000.0</v>
       </c>
       <c r="CC20">
         <v>155039000.0</v>
       </c>
       <c r="CD20">
         <v>155039000.0</v>
       </c>
       <c r="CE20">
         <v>155039000.0</v>
       </c>
       <c r="CF20">
         <v>155039000.0</v>
       </c>
       <c r="CG20">
         <v>155039000.0</v>
       </c>
       <c r="CH20">
         <v>155039000.0</v>
       </c>
       <c r="CI20">
+        <v>155039000.0</v>
+      </c>
+      <c r="CJ20">
         <v>156759000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>156825000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>156664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119521000.0</v>
       </c>
       <c r="CM20">
         <v>119521000.0</v>
       </c>
       <c r="CN20">
         <v>119521000.0</v>
       </c>
       <c r="CO20">
+        <v>119521000.0</v>
+      </c>
+      <c r="CP20">
         <v>119400000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>119407000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>116700000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>81525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76900000.0</v>
       </c>
       <c r="CT20">
         <v>76900000.0</v>
       </c>
-      <c r="CU20"/>
+      <c r="CU20">
+        <v>76900000.0</v>
+      </c>
       <c r="CV20"/>
       <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20">
         <v>54948000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21">
+        <v>806335000.0</v>
+      </c>
+      <c r="C21">
         <v>825435000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>837698000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>854545000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>856208000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>778286000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>805174000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>813727000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>828854000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>783146000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>779115000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>797594000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>811460000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>819889000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>816001000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>841122000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>792395000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>807810000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>716060000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>730079000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>739334000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>757224000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>759419000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>762434000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>766535000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>775784000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>774744000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>791472000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>798918000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>812338000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>825359000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>836512000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>914398000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>920393000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>930644000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>934672000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>931595000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>940060000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>962947000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>970542000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>984841000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>984265000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>75617000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>78860000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>82238000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>85625000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>89051000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>89685000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>93210000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>96410000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>97920000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>100801000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>104045000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>108173000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>111893000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>116190000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>120903000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>120546000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>94701000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>99041000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>93436000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>95402000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>96839000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>97265000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>99380000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>102364000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>120682000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>121862000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>122672000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>126389000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>128418000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>131473000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>134368000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>103850000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>81177000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>81292000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>55382000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>56330000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>57279000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>58227000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>59185000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>215182000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>216139000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>218830000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>219793000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>220756000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>221820000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>222904000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>223825000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>170962000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>171762000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>172563000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>174536000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>175211000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>177878000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>135003000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>136069000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>137135000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>139489000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>143024000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>102347000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>104395000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>107842000.0</v>
       </c>
-      <c r="CZ21"/>
+      <c r="DA21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22">
+        <v>284475000.0</v>
+      </c>
+      <c r="C22">
         <v>253739000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>263538000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>266437000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>260103000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>247126000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>265415000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>272335000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>262869000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>229102000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>232158000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>228931000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>225282000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>208766000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>210459000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>194458000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>173313000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>155699000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>149235000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>147836000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>153815000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>149323000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>156858000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>172458000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>170298000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>167256000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>197977000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>187154000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>181200000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>190076000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>193631000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>194977000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>239490000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>176738000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>246972000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>235562000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>231292000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>225151000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>262232000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>276279000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>267380000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>252166000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>164236000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>140093000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>137989000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>129242000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>128727000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>120612000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>118083000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>118358000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>122823000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>122162000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>118179000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>106612000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>111163000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>113657000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>112450000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>109913000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>115293000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>110066000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>102738000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>101440000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>104770000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>101133000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>105924000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>106609000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>115761000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>116400000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>117826000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>112304000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>98833000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>93638000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>93960000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>71882000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>68565000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>63953000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>54483000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>57667000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>54657000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>51612000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>48200000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>45184000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>36157000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>33672000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>32277000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>34027000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>33348000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>32989000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>31379000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>28598000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>30739000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>32648000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>32717000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>34908000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>32307000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>30789000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>31602000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>29026000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>25740000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>23151000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>15948000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>13643000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>14369000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>13770000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
+        <v>3411719000.0</v>
+      </c>
+      <c r="C23">
         <v>3410577000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3397310000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3370935000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3297703000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3077971000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3167649000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3126412000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3116009000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2942653000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2839349000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2861344000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2873550000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2794386000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2738473000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2758087000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2608042000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2582215000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2348130000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2359139000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2343352000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2371857000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2448995000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2523455000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2398027000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2353093000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2358819000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2373653000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2367191000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2326681000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2355996000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2811417000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2847058000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2848345000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2853472000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2844931000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2836885000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2832543000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2885567000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2902537000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2912983000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2982136000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>982509000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>966131000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>946720000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>956009000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>931287000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>911767000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>890377000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>890703000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>884711000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>897282000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>884922000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>889875000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>891930000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>885790000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>886991000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>881347000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>811835000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>819920000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>808542000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>776976000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>820361000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>823113000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>835265000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>830543000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>847361000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>837528000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>842995000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>848931000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>832934000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>829580000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>814586000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>663851000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>644862000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>633497000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>632528000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>547827000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>535297000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>530708000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>516812000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>512911000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>506953000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>495056000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>483167000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>479938000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>467527000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>461870000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>452734000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>438243000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>428960000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>413902000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>311761000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>312251000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>306696000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>285697000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>283108000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>283520000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>287377000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>238427000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>184407000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>181647000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>192886000.0</v>
       </c>
-      <c r="CZ23"/>
+      <c r="DA23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24">
+        <v>1251527000.0</v>
+      </c>
+      <c r="C24">
         <v>1185179000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1193826000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1202495000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1235204000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>980153000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1074339000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1118529000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1140724000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>959925000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>941383000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>980398000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>992469000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>907073000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>923396000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>931889000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>814382000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>812876000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>610405000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>631204000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>649630000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>693758000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>801607000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>930385000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>793829000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>777272000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>790420000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>825438000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>874158000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>888007000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>916694000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1503534000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1528944000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1578696000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1601829000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1639499000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1668239000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1698819000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1717164000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1727856000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1733547000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1685053000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>165000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>168750000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>172500000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>176250000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>190000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>192500000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>195000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>197500000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>210000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>237000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>233000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>225414000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>230154000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>233374000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>238639000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>235950000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>198305000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>205703000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>223145000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>220629000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>239154000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>263721000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>261327000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>258972000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>265656000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>277379000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>315588000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>352920000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>352315000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>355943000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>358571000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>241198000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>240902000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>240506000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>240111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000000.0</v>
       </c>
       <c r="CA24">
         <v>170000000.0</v>
       </c>
       <c r="CB24">
         <v>170000000.0</v>
       </c>
       <c r="CC24">
         <v>170000000.0</v>
       </c>
       <c r="CD24">
         <v>170000000.0</v>
       </c>
       <c r="CE24">
         <v>170000000.0</v>
       </c>
       <c r="CF24">
+        <v>170000000.0</v>
+      </c>
+      <c r="CG24">
         <v>170058000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>170408000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>170652000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>171138000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>170939000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>170879000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>170928000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>170906000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>170970000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76250000.0</v>
       </c>
       <c r="CP24">
         <v>76250000.0</v>
       </c>
       <c r="CQ24">
+        <v>76250000.0</v>
+      </c>
+      <c r="CR24">
         <v>81500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57897000.0</v>
       </c>
       <c r="CS24">
         <v>57897000.0</v>
       </c>
       <c r="CT24">
+        <v>57897000.0</v>
+      </c>
+      <c r="CU24">
         <v>61397000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>68416000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>71416000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>35916000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>30951000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>121891000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>119398000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
         <v>51</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>980398000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>992469000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>923396000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>931889000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>814382000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>812876000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>610405000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>631204000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>649630000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>693758000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>801607000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>930385000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>793829000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>777272000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>790420000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>825438000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>874158000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>888007000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>916694000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1503534000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1528944000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1578696000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1601829000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1639499000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1668239000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1698819000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1717164000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1727856000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1733547000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1685053000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>165000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>168750000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>172500000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>176250000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>190000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>192500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>195000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>197500000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>210000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>237000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>233000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>225414000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>230154000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>233374000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>238639000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>235950000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>198305000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>205703000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>22259000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>22069000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>21002000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>18183000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>26986000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>28790000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>28156000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>31344000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>25079000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>22800000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>20600000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>14500000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
@@ -11315,52 +11372,53 @@
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11423,440 +11481,446 @@
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
+        <v>1373344000.0</v>
+      </c>
+      <c r="C28">
         <v>1382499000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1252210000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1297975000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1322898000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1056985000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1135759000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1178547000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1192340000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1029067000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>984031000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1024523000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1041871000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>984499000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>991077000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1006744000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>878926000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>887928000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>654491000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>689190000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>711782000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>728344000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>786481000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>810295000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>844503000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>845858000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>851925000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>886804000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>931880000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>899938000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>931313000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1519834000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1532269000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1571824000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1586317000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1618747000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1647531000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1678047000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1701169000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1720266000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1708424000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1631575000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>111406000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>110162000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>117981000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>109789000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>128418000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>141307000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>156675000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>162035000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>205027000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>226816000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>222856000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>205130000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>219311000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>222241000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>229105000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>199442000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>156678000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>168761000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>171467000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>197746000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>196158000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>218064000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>235460000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>251558000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>266561000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>288826000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>300490000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>292321000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>332300000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>337932000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>346365000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>207725000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>144923000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>158997000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>92983000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>98853000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>114208000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>125820000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>131277000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>124061000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>131446000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>88023000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>92438000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>136857000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>94146000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>92270000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>97238000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>52292000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>58829000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>71971000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>77297000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>80392000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>82425000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>31095000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>33847000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>30733000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>36782000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>79565000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>35678000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>33952000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>122734000.0</v>
       </c>
-      <c r="CZ28"/>
+      <c r="DA28"/>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
         <v>55</v>
       </c>
       <c r="B29">
+        <v>2948419000.0</v>
+      </c>
+      <c r="C29">
         <v>2931822000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2939663000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2906032000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2841919000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2609368000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2700525000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2672439000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2665735000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2478967000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2404732000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2431053000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2420405000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2342717000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2293710000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2310590000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2193982000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2182823000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1962908000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1983276000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1964854000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2002313000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2072104000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2149286000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1995530000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11891,648 +11955,655 @@
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
+        <v>327776000.0</v>
+      </c>
+      <c r="C30">
         <v>346079000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>417271000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>405486000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>379165000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>349041000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>349211000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>346788000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>330875000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>317154000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>317796000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>319566000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>333498000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>298255000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>297134000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>296974000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>268066000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>251788000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>249508000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>237806000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>212973000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>198512000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>197315000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>185140000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>238667000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>216752000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>216671000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>217732000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>216756000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>185501000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>200147000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>206991000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>242712000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>194845000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>221524000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>220631000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>221289000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>218014000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>194666000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>198666000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>194662000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>219072000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>111725000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>124469000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>114538000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>126669000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>121615000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>124562000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>117221000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>115985000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>131532000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>138597000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>124566000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>120923000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>124803000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>114135000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>116587000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>103238000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>82829000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>90453000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>81964000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>73710000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>80066000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>87480000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>81568000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>81488000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>76637000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>86533000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>91977000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>86364000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>86207000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>87394000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>83748000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>57339000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>44108000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>34980000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>38505000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>32854000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>35856000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>40854000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>39857000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>30925000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>34600000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>35515000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>29672000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>24288000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>28777000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>29929000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>27491000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>23726000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>26997000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>26725000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>26769000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>19310000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>22303000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>18834000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>17616000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>17373000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>21658000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>17174000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>15377000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>12977000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>15757000.0</v>
       </c>
-      <c r="CZ30"/>
+      <c r="DA30"/>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:105">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-295652000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-337921000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-380430000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1417456000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-426055000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-456230000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-351639000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-377817000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-233493000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-268816000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-313853000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-345611000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-378101000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-426005000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-441729000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-462913000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-471484000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-511145000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-552252000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-584183000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-620548000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-754336000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-989209000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1017250000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1094531000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1132872000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1160350000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1182147000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1199257000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1227908000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1231885000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1147210000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>216099000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>208635000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>192168000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>173344000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>153428000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>146651000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>126361000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>98989000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>79923000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>57397000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>40660000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>23652000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>20970000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>20563000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>13003000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>8084000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>60667000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>53172000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
+      <c r="DA31"/>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:105">
       <c r="A32" t="s">
         <v>58</v>
       </c>
       <c r="B32">
+        <v>568420000.0</v>
+      </c>
+      <c r="C32">
         <v>538056000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>568301000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>521400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>495800000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>443946000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>507634000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>470989000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>467144000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>396699000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>406243000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>416096000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>403514000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>334546000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>357855000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>335287000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>321708000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>293353000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>286157000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>270116000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>247686000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>256746000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>345193000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>425854000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>274693000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12567,1249 +12638,1260 @@
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
+      <c r="DA32"/>
     </row>
-    <row r="33" spans="1:104">
+    <row r="33" spans="1:105">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
+        <v>2636955000.0</v>
+      </c>
+      <c r="C33">
         <v>2640480000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2619188000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2633505000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2595500000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2406852000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2437617000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2449432000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2447436000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2324985000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2230005000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2245416000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2244561000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2236088000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2181856000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2225074000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2113252000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2129233000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1905563000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1924896000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1934115000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1958920000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1950342000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1943953000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1937205000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1937698000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1905748000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1927867000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1930001000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1910431000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1927329000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1936938000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2318297000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2316436000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2325172000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2320838000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2308759000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2315236000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2360428000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2368644000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2378577000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2407532000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>619361000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>610725000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>610406000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>605326000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>604352000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>600631000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>605616000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>608170000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>609278000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>608861000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>613176000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>621742000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>630238000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>631997000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>634043000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>616391000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>558804000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>568848000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>558497000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>565467000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>562881000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>559357000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>566809000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>577373000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>599542000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>601365000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>604223000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>613360000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>614520000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>613390000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>605747000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>482627000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>406776000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>403344000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>306254000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>306501000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>307857000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>313879000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>315991000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>316908000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>319984000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>324227000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>321901000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>317459000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>312871000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>306794000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>301182000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>243879000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>244332000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>244979000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>242398000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>243699000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>242077000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>191716000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>191327000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>188645000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>191249000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>192670000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>149757000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>151706000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>154522000.0</v>
       </c>
-      <c r="CZ33"/>
+      <c r="DA33"/>
     </row>
-    <row r="34" spans="1:104">
+    <row r="34" spans="1:105">
       <c r="A34" t="s">
         <v>60</v>
       </c>
       <c r="B34">
+        <v>20036000.0</v>
+      </c>
+      <c r="C34">
         <v>19910000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>24927000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>24445000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>27505000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>25360000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>23379000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>18455000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>18424000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>14365000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>15317000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>14868000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>84642000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>21385000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>84416000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>86326000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>85320000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>23741000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>27083000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>24961000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>28518000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>68549000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>72143000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>70721000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>68054000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>56277000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>50917000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>51228000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>42418000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>9701000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>11678000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>10324000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>22421000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>21901000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>16136000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>15989000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>15325000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>14686000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>15704000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>13486000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>11501000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>10814000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>4191000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>6065000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>5946000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>4541000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>3673000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>6737000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>7119000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>7334000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>6779000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>6500000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>6724000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>9382000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>10506000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>10382000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>10732000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>8862000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>8325000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>8517000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
+      <c r="DA34"/>
     </row>
-    <row r="35" spans="1:104">
+    <row r="35" spans="1:105">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
+        <v>1508483000.0</v>
+      </c>
+      <c r="C35">
         <v>1431893000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1441652000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1451368000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1484596000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1231583000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1324065000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1366511000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1389569000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1202642000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1172899000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1215857000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1230139000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1153178000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1184647000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1196910000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1070610000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1067889000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>859467000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>880440000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>904077000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>944611000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1062538000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1188406000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1047697000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1021527000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1041303000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1078016000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1119716000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1101618000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1138675000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1663300000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1701943000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1745961000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1824970000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1865849000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1892106000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1922084000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1940051000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1961782000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1964017000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1917671000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>220328000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>225902000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>230802000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>233099000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>244266000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>249763000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>253559000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>256846000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>268511000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>295490000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>292981000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>317258000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>318950000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>319542000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>325470000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>320015000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>274134000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>280881000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>292858000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>289560000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>303517000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>329885000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>321358000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>317575000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>330738000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>341286000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>383116000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>379890000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>400589000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>401910000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>406319000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>276772000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>272769000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>270840000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>265601000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>205859000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>204468000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>202542000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>201969000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>200261000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>199230000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>199013000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>197396000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>193948000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>191164000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>190540000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>186940000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>178994000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>171719000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>171783000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>77120000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>77040000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>81897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57897000.0</v>
       </c>
       <c r="CS35">
         <v>57897000.0</v>
       </c>
       <c r="CT35">
+        <v>57897000.0</v>
+      </c>
+      <c r="CU35">
         <v>61397000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>68416000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>71416000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>35916000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>30951000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>122521000.0</v>
       </c>
-      <c r="CZ35"/>
+      <c r="DA35"/>
     </row>
-    <row r="36" spans="1:104">
+    <row r="36" spans="1:105">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
+        <v>19331000.0</v>
+      </c>
+      <c r="C36">
         <v>15205000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>25459000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>18147000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>23499000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>22959000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>14206000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>13147000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>13761000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>22417000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>14136000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>13812000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>13921000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>12967000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>23049000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>23901000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>22749000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>22027000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>14782000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>12340000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>12873000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>11546000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>12146000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>12442000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>6629000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>7036000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>5194000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>5924000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>10582000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3563000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2934000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2922000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>5303000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6191000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>5514000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>24543000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>28304000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>9038000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>6394000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>6635000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>6738000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>6018000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>8581000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2891000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>3053000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>3257000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>3449000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>3627000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>3820000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>4098000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>3951000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1561000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1655000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2007000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>11774000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>10064000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>10243000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>8936000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>9113000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>9286000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>7740000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>13807000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>14223000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>14529000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>14777000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>17482000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>17866000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>15967000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>15302000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>16140000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>14947000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>15797000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>14242000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>15291000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>13605000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>13671000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>6159000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>3263000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>3449000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>3650000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>4399000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>4021000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>4310000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>4496000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>4317000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>4493000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>5009000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>6000000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>6332000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>6286000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>6966000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>7146000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>3738000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>3789000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>1825000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>3030000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>2967000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>1944000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>1970000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>2033000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>1970000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>10686000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>9693000.0</v>
       </c>
-      <c r="CZ36"/>
+      <c r="DA36"/>
     </row>
-    <row r="37" spans="1:104">
+    <row r="37" spans="1:105">
       <c r="A37" t="s">
         <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -13853,1586 +13935,1600 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
+      <c r="DA37"/>
     </row>
-    <row r="38" spans="1:104">
+    <row r="38" spans="1:105">
       <c r="A38" t="s">
         <v>64</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>19622000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>17392000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>29166000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>49155000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>28451000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>49567000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>19146000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>16736000.0</v>
       </c>
-      <c r="U38">
-[...1 lines deleted...]
-      </c>
       <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
         <v>88290000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>17369000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>17594000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>11674000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>11474000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>9264000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>10023000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>14520000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>7500000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>6552000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>6495000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>9691000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1946061000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1950736000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1947744000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1936826000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1943194000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1974157000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1985415000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1997117000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2028040000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>463352000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>458012000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>459056000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>460401000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>462016000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>457174000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>460430000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>462397000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>461847000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>459647000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>462644000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>470849000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>473576000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>475617000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>483143000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>470585000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>414497000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>422449000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>411548000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>419087000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>418739000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>415743000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>418699000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>423772000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>442542000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>442282000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>440510000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>446692000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>443223000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>446104000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>447426000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>367681000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>303568000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>302341000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>216580000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>214632000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>215767000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>216916000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>218623000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>219203000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>220449000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>221593000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>222377000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>223516000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>229725000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>231800000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>233053000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>180144000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>178728000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>179709000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>178274000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>179000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>183764000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>143450000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>144453000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>144496000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>150259000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>153857000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>113117000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>115081000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>117535000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>118941000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:104">
+    <row r="39" spans="1:105">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
+        <v>154398000.0</v>
+      </c>
+      <c r="C39">
         <v>153118000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>38369000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>42372000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>31224000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>28409000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>79832000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>23720000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>32673000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>47738000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>27248000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>28816000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>29605000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>27005000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>28837000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>25988000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>27743000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>27610000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>18352000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>18020000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>14047000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>15896000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>44537000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>15660000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>14598000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>17852000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>23704000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>24978000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>25696000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>15104000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>12008000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>453655000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>17071000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>122985000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>16167000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>21367000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>20664000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>22026000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>23246000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>22358000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>18241000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>20888000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>19706000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>18506000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>16768000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>17948000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>15011000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>14769000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>11132000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>12725000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>16105000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>17478000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>18857000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>20314000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>14883000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>14868000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>14377000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>15297000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>13282000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>13611000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>13665000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>13476000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>29648000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>29486000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>24647000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>27209000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>25876000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>14227000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>13871000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>14840000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>13359000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>13589000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>10369000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>11513000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>9660000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>10421000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>7544000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>8242000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>8709000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>8544000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>7858000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>7745000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>14134000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>13499000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>13581000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>9893000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>8666000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>9237000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>10780000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>10995000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>4689000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>7085000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>7674000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>9726000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>6684000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>4056000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>5012000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>5204000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>5089000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>4570000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>3072000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>3305000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>5018000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>2613000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:104">
+    <row r="40" spans="1:105">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
+        <v>83232000.0</v>
+      </c>
+      <c r="C40">
         <v>91593000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>85530000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>86967000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>82076000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>92596000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>86117000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>72289000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>64765000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>81737000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>76673000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>65437000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>63554000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>66790000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>64246000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>59626000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>48748000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>53157000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>56915000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>46823000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>47763000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>54345000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>49281000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>46871000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>50821000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>64098000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>52448000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>58925000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>51881000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>54976000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>54922000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>117585000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>70592000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>95835000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>77125000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>72766000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>75362000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>72281000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>81960000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>86800000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>100756000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>97257000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>43595000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>38258000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>31449000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>48972000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>42411000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>34148000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>24985000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>42988000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>44088000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>37095000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>29018000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>46389000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>45236000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>35185000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>29907000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>53384000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>42056000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>37484000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>33194000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>32598000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>68439000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>65878000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>63040000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>67996000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>74857000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>34096000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>32571000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>40497000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>33944000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>29709000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>33121000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>30975000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>29417000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>27658000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>32373000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>29618000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>23649000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>23730000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>19352000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>29903000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>24400000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>18703000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>14840000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>18109000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>18147000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>13491000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>14212000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>18968000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>22017000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>15600000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>9893000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>10834000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>13864000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>11652000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>12073000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>13721000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>15345000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>13713000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>9429000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>9480000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>10432000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>8798000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:104">
+    <row r="41" spans="1:105">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>166703000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>172788000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>199234000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>200585000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>191579000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>195246000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>203277000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>201009000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>203571000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>212992000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>213863000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>208427000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>202976000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>204332000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>208406000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>209996000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>211798000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>213611000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>221981000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>159766000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>172999000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>21901000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>16136000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>15989000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>15325000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>14686000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>15704000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>13486000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>11501000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>10814000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>4191000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>6065000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>5946000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>4541000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>3673000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>6737000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>7119000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>7334000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>6779000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>6500000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>6724000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>9382000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>10506000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>10382000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>10732000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>8862000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>8325000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>8517000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>4756000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>4641000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>4146000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>4424000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>4406000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>4560000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6831000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>7858000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>7517000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>7601000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>4419000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>4523000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>5155000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>228000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>127000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>141000.0</v>
       </c>
-      <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
-      <c r="CJ41">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ41"/>
       <c r="CK41">
         <v>815000.0</v>
       </c>
       <c r="CL41">
         <v>815000.0</v>
       </c>
       <c r="CM41">
-        <v>813000.0</v>
+        <v>815000.0</v>
       </c>
       <c r="CN41">
         <v>813000.0</v>
       </c>
       <c r="CO41">
+        <v>813000.0</v>
+      </c>
+      <c r="CP41">
         <v>870000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>790000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>397000.0</v>
       </c>
-      <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
-      <c r="CY41">
+      <c r="CY41"/>
+      <c r="CZ41">
         <v>630000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>645000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:104">
+    <row r="42" spans="1:105">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="B42">
+        <v>641639000.0</v>
+      </c>
+      <c r="C42">
         <v>694351000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>738708000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>733883000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>727163000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>741977000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>736125000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>730157000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>725247000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>727435000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>721283000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>715715000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>709171000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>731393000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>727050000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>722175000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>716589000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>713150000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>710513000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>707119000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>703033000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>700814000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>698654000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>695142000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>693483000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>692209000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>689542000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>687083000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>684884000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>682958000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>681976000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>672436000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>667142000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>665102000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>658075000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>647859000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>643291000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>632121000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>626529000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>624197000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>621463000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>617370000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>381412000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>378014000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>374288000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>364766000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>359715000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>356867000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>352268000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>343683000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>335898000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>328795000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>325216000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>320166000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>318032000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>315252000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>312872000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>305809000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>304058000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>301958000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>298769000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>296936000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>296802000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>294656000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>292400000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>291291000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>290488000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>289438000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>288441000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>282581000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>248570000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>246139000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>244604000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>238434000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>237210000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>235644000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>232239000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>226982000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>223034000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>221405000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>220158000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>215614000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>216766000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>215912000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>214791000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>212036000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>211812000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>211778000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>211092000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>207790000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>206845000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>206716000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>205262000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>201416000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>201384000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>201426000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>200785000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>197758000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>198158000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>153363000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>153358000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>153347000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>72384000.0</v>
       </c>
-      <c r="CZ42"/>
+      <c r="DA42"/>
     </row>
-    <row r="43" spans="1:104">
+    <row r="43" spans="1:105">
       <c r="A43" t="s">
         <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15495,87 +15591,86 @@
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
+      <c r="DA43"/>
     </row>
-    <row r="44" spans="1:104">
+    <row r="44" spans="1:105">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -15619,1645 +15714,1659 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
+      <c r="DA44"/>
     </row>
-    <row r="45" spans="1:104">
+    <row r="45" spans="1:105">
       <c r="A45" t="s">
         <v>71</v>
       </c>
       <c r="B45">
+        <v>675313000.0</v>
+      </c>
+      <c r="C45">
         <v>1241010000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>648668000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>644413000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>625038000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1081750000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>568144000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>564190000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>544585000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>980104000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>440053000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>427713000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>412177000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>400904000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>355353000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>299598000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>299426000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>299117000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>296065000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>294973000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>295417000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>288564000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>274353000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>274002000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>269074000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>231269000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>232108000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>230200000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>367700000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>235200000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>374400000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>373094000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>371933000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>372000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>381671000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>383200000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>381500000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>379500000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>156000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>152700000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>151400000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>144900000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>142300000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>143500000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>145200000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>145800000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>147400000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>149200000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>150500000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>150900000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>156700000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>156400000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>150900000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>145800000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>144307000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>146400000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>146900000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>146380000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>144100000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>143600000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>148100000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>153600000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>157000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>159400000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>163700000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>166700000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>171300000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>167300000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>158300000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>114900000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>103200000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>101000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>89700000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>91900000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>92100000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>96963000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>97368000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>97705000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>99535000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>100901000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>97791000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>92210000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>83146000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>74994000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>68129000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>63735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65270000.0</v>
       </c>
       <c r="CN45">
         <v>65270000.0</v>
       </c>
       <c r="CO45">
+        <v>65270000.0</v>
+      </c>
+      <c r="CP45">
         <v>64124000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>64700000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>58300000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>48300000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>46900000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>44100000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>41000000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>38800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36600000.0</v>
       </c>
       <c r="CX45">
         <v>36600000.0</v>
       </c>
       <c r="CY45">
+        <v>36600000.0</v>
+      </c>
+      <c r="CZ45">
         <v>36987000.0</v>
       </c>
-      <c r="CZ45"/>
+      <c r="DA45"/>
     </row>
-    <row r="46" spans="1:104">
+    <row r="46" spans="1:105">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46">
+        <v>675313000.0</v>
+      </c>
+      <c r="C46">
         <v>671973000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>648668000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>644413000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>625038000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>579569000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>568144000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>564190000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>544585000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>489586000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>440053000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>427713000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>412177000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>400904000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>355353000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>356238000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>349387000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>347152000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>297321000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>299598000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>299426000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>299117000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>296065000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>294973000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>295417000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>288564000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>274353000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>274002000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>269074000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>231269000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>232108000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>230217000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>367664000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>370375000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>374436000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>373094000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>371933000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>372042000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>381671000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>383229000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>381460000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>379492000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>156009000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>152713000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>151350000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>144925000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>142336000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>143457000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>145186000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>145773000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>147431000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>149214000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>150532000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>150893000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>156662000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>156380000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>150900000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>145806000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>144307000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>146399000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>146949000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>146380000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>144142000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>143614000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>148110000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>153601000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>157000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>159083000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>163713000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>166668000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>171297000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>167286000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>158321000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>114946000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>103208000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>101003000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>89674000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>91869000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>92090000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>96963000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>97368000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>97705000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>99535000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>100901000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>97791000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>92210000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>83146000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>74994000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>68129000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>63735000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>65604000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>65270000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>64124000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>64699000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>58313000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>48266000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>46874000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>44149000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>40990000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>38813000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>36640000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>36625000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>36987000.0</v>
       </c>
-      <c r="CZ46"/>
+      <c r="DA46"/>
     </row>
-    <row r="47" spans="1:104">
+    <row r="47" spans="1:105">
       <c r="A47" t="s">
         <v>73</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>440965000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>348895000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>330995000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>317243000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>282330000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>356238000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>273866000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>347152000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>297321000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>299598000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>299426000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>253964000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>249982000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>247646000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>246378000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>246185000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>230683000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>229209000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>229938000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>231269000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>232108000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>230217000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>367664000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>370375000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>374436000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>373094000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>371933000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>372042000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>381671000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>383229000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>381460000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>379492000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>156009000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>152713000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>151350000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>144925000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>142336000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>143457000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>145186000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>145773000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>147431000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>149214000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>150532000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>150893000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>156662000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>156380000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>150900000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>145806000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>144307000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>146399000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>146949000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>146380000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>144142000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>143614000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>148110000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>153601000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>157000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>159410000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>163713000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>166668000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>171297000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>167286000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>158321000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>114946000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>103208000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>101003000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>89674000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>91869000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>92090000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>96963000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>97368000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>97705000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>99535000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>100901000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>97791000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>92210000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>83146000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>74994000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>68129000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>63735000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>65604000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>65270000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>64124000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>64699000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>58313000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>48266000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>46874000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>44149000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>40990000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>38813000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>36640000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>36625000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>36987000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>34180000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:104">
+    <row r="48" spans="1:105">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48">
+        <v>1010561000.0</v>
+      </c>
+      <c r="C48">
         <v>994055000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>945447000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>905769000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>868760000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>891247000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>858544000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>823105000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>791859000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>771351000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>744994000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>717737000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>693766000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>680701000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>662584000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>646527000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>625691000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>614324000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>590535000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>568469000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>539036000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>517516000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>502089000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>471747000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>471358000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>440258000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>429234000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>398648000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>365591000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>344498000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>318287000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>204208000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>184186000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>176068000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>121730000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>108040000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>105050000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>109087000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>101154000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>89696000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>90466000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>231854000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>256761000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>256739000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>247456000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>239448000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>225272000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>211260000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>198912000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>183990000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>174209000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>163138000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>153386000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>147723000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>153279000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>160840000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>156989000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>152522000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>146883000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>139894000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>131344000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>119400000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>105561000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>99597000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>91809000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>86262000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>87796000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>108489000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>101927000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>102774000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>94275000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>86646000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>80841000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>84215000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>81435000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>76435000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>79834000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>69165000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>67771000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>64532000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>59689000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>53039000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>55010000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>54254000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>48974000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>44953000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>43112000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>40066000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>35333000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>28714000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>24191000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>16415000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>11463000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>5426000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>467000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-2010000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-5596000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-8935000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-11646000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-14958000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-17607000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-17532000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-18620000.0</v>
       </c>
-      <c r="CZ48"/>
+      <c r="DA48"/>
     </row>
-    <row r="49" spans="1:104">
+    <row r="49" spans="1:105">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>717737000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>693766000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>680701000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>662584000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>646527000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>625691000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>614324000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>590535000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>568469000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>539036000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>517516000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>502089000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>471747000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>471358000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>440258000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>429234000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>398648000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>365591000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>344498000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>318287000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>204208000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>184186000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>176068000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>121730000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>108040000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>105050000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>109087000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>101154000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>89696000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>90466000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>231854000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>256761000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>256739000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>247456000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>239448000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>225272000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>211260000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>198912000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>183990000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>174209000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>163138000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>153386000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>147723000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>153279000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>160840000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>156989000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>152522000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>146883000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>139894000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
+      <c r="DA49"/>
     </row>
-    <row r="50" spans="1:104">
+    <row r="50" spans="1:105">
       <c r="A50" t="s">
         <v>76</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>11000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>5000000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>5000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>10000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>18188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15250000.0</v>
       </c>
       <c r="P50">
         <v>15250000.0</v>
       </c>
       <c r="Q50">
         <v>15250000.0</v>
       </c>
       <c r="R50">
         <v>15250000.0</v>
       </c>
       <c r="S50">
+        <v>15250000.0</v>
+      </c>
+      <c r="T50">
         <v>20250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37500000.0</v>
       </c>
       <c r="U50">
         <v>37500000.0</v>
       </c>
       <c r="V50">
         <v>37500000.0</v>
       </c>
       <c r="W50">
         <v>37500000.0</v>
       </c>
       <c r="X50">
         <v>37500000.0</v>
       </c>
       <c r="Y50">
         <v>37500000.0</v>
       </c>
       <c r="Z50">
         <v>37500000.0</v>
       </c>
       <c r="AA50">
         <v>37500000.0</v>
       </c>
       <c r="AB50">
         <v>37500000.0</v>
       </c>
       <c r="AC50">
         <v>37500000.0</v>
       </c>
       <c r="AD50">
         <v>37500000.0</v>
       </c>
       <c r="AE50">
         <v>37500000.0</v>
       </c>
       <c r="AF50">
+        <v>37500000.0</v>
+      </c>
+      <c r="AG50">
         <v>35156000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>32813000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>30469000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>28125000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1665280000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>34173000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>31344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="AN50">
         <v>29000000.0</v>
       </c>
       <c r="AO50">
         <v>29000000.0</v>
       </c>
       <c r="AP50">
         <v>29000000.0</v>
       </c>
-      <c r="AQ50"/>
+      <c r="AQ50">
+        <v>29000000.0</v>
+      </c>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>11250000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -17271,682 +17380,687 @@
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
+      <c r="DA50"/>
     </row>
-    <row r="51" spans="1:104">
+    <row r="51" spans="1:105">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
+        <v>1381459000.0</v>
+      </c>
+      <c r="C51">
         <v>1399660000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1311154000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1321110000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1354609000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1103528000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1171333000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1212684000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1234496000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1052741000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1016173000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1063138000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1082475000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1008771000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1011264000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1022337000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>904594000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>905813000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>679963000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>719771000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>740184000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>777550000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>886424000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1016539000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>881762000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>859393000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>866644000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>902726000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>945418000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>925507000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>954194000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1538690000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1561757000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1609165000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1629954000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1665280000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1702412000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1730163000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1746164000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1756856000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1762547000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1714053000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>180000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>182500000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>185000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>186613000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>190000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>192500000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>195000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>197500000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>210000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>237000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>233000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>232998000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>230154000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>233374000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>238639000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>243778000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>198305000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>205703000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>223145000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>220629000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>239154000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>263721000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>291777000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>289422000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>296106000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>307829000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>315588000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>314384000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>352315000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>357943000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>360672000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>241198000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>240902000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>240506000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>240111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000000.0</v>
       </c>
       <c r="CA51">
         <v>170000000.0</v>
       </c>
       <c r="CB51">
         <v>170000000.0</v>
       </c>
       <c r="CC51">
+        <v>170000000.0</v>
+      </c>
+      <c r="CD51">
         <v>170165000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>170464000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>170762000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>171059000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>171298000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>171652000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>171947000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>172121000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>171491000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>171778000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>171585000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>171445000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>79500000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>85000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>85750000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>71397000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>71398000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>74005000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>80423000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>80427000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>35931000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>33968000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>125954000.0</v>
       </c>
-      <c r="CZ51"/>
+      <c r="DA51"/>
     </row>
-    <row r="52" spans="1:104">
+    <row r="52" spans="1:105">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
+        <v>8111000.0</v>
+      </c>
+      <c r="C52">
         <v>22105000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>9125000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8922000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8719000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>25661000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>13883000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8729000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>8550000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>10936000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>9977000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>15075000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>20222000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>29643000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>25851000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>26012000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>25950000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>25112000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>28176000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>45446000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>45404000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>45931000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>45787000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>45602000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>45451000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>45007000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>44800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37500000.0</v>
       </c>
       <c r="AC52">
         <v>37500000.0</v>
       </c>
       <c r="AD52">
         <v>37500000.0</v>
       </c>
       <c r="AE52">
         <v>37500000.0</v>
       </c>
       <c r="AF52">
+        <v>37500000.0</v>
+      </c>
+      <c r="AG52">
         <v>35156000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>32813000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>30469000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>28125000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>25781000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>34173000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>31344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="AN52">
         <v>29000000.0</v>
       </c>
       <c r="AO52">
         <v>29000000.0</v>
       </c>
       <c r="AP52">
         <v>29000000.0</v>
       </c>
       <c r="AQ52">
+        <v>29000000.0</v>
+      </c>
+      <c r="AR52">
         <v>15000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>13750000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>12500000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>11250000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-      <c r="BB52">
+      <c r="BB52"/>
+      <c r="BC52">
         <v>7584000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>7828000.0</v>
       </c>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
-[...1 lines deleted...]
-      </c>
+      <c r="BM52"/>
       <c r="BN52">
         <v>30450000.0</v>
       </c>
       <c r="BO52">
         <v>30450000.0</v>
       </c>
       <c r="BP52">
         <v>30450000.0</v>
       </c>
-      <c r="BQ52"/>
+      <c r="BQ52">
+        <v>30450000.0</v>
+      </c>
       <c r="BR52"/>
       <c r="BS52"/>
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52">
         <v>2000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>2101000.0</v>
       </c>
-      <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>165000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>464000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>762000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>1001000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>890000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>1000000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>809000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>1182000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>612000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>850000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>679000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>475000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>3250000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>8750000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>4250000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>13500000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>13501000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>13005000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>12007000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>9011000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>15000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>3017000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>4063000.0</v>
       </c>
-      <c r="CZ52"/>
+      <c r="DA52"/>
     </row>
-    <row r="53" spans="1:104">
+    <row r="53" spans="1:105">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>1515000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53">
         <v>244000.0</v>
       </c>
-      <c r="AL53">
-[...1 lines deleted...]
-      </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
@@ -17969,173 +18083,174 @@
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
-      <c r="BT53">
+      <c r="BT53"/>
+      <c r="BU53">
         <v>1558000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>6455000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>7017000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>19774000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>39290000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>78614000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>71416000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>72426000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>71639000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>66018000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>65746000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>62762000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>5107000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>6876000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>2759000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>6064000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>3070000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>7649000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>11559000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>9447000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>2991000.0</v>
       </c>
-      <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
+      <c r="DA53"/>
     </row>
-    <row r="54" spans="1:104">
+    <row r="54" spans="1:105">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -18179,1385 +18294,1398 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
+      <c r="DA54"/>
     </row>
-    <row r="55" spans="1:104">
+    <row r="55" spans="1:105">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
+        <v>3411719000.0</v>
+      </c>
+      <c r="C55">
         <v>3410577000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3397310000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3370935000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3297703000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3077971000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3167649000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3126412000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3116009000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2942653000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2839349000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2861344000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2873550000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2794386000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2738473000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2758087000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2608042000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2582215000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2348130000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2359139000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2343352000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2371857000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2448995000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2523455000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2398027000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2353093000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2358819000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2373653000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2367191000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2326681000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2355996000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2811417000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2847058000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2848345000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2853472000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2844931000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2836885000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2832543000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2885567000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2902537000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2912983000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2982136000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>982509000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>966131000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>946720000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>956009000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>931287000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>911767000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>890377000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>890703000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>884711000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>897282000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>884922000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>889875000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>891930000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>885790000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>886991000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>881347000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>811835000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>819920000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>808542000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>776976000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>820361000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>823113000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>835265000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>830543000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>847361000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>837528000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>842995000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>848931000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>832934000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>829580000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>814586000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>663851000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>644862000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>633497000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>632528000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>547827000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>535297000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>530708000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>516812000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>512911000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>506953000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>495056000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>483167000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>479938000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>467527000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>461870000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>452734000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>438243000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>428960000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>413902000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>311761000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>312251000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>306696000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>285697000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>283108000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>283520000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>287377000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>238427000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>184407000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>181647000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>192886000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>184361000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:104">
+    <row r="56" spans="1:105">
       <c r="A56" t="s">
         <v>82</v>
       </c>
       <c r="B56">
+        <v>774764000.0</v>
+      </c>
+      <c r="C56">
         <v>770097000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>778122000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>737430000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>702203000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>671119000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>730032000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>676980000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>668573000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>617668000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>609344000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>615928000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>628989000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>558298000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>556617000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>533013000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>494790000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>452982000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>442567000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>434243000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>409237000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>412937000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>498653000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>579502000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>460822000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>415395000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>453071000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>445786000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>437190000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>416250000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>428667000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>874479000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>528761000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>531909000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>528300000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>524093000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>528126000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>517307000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>525139000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>533893000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>534406000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>574604000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>363148000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>355406000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>336314000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>350683000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>326935000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>311136000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>284761000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>282533000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>275433000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>288421000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>271746000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>268133000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>261692000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>253793000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>252948000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>264956000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>253031000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>251072000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>250045000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>211509000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>257480000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>263756000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>268456000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>253170000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>247819000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>236163000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>238772000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>235571000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>218414000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>216190000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>208839000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>181224000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>238086000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>230153000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>326274000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>241326000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>227440000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>216829000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>200821000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>196003000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>186969000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>170829000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>161266000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>162479000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>154656000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>155076000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>151552000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>194364000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>184628000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>168923000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>69363000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>68552000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>64619000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>93981000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>91781000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>94875000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>96128000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>45757000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>34650000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>29941000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>38364000.0</v>
       </c>
-      <c r="CZ56"/>
+      <c r="DA56"/>
     </row>
-    <row r="57" spans="1:104">
+    <row r="57" spans="1:105">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
+        <v>206344000.0</v>
+      </c>
+      <c r="C57">
         <v>232041000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>209821000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>216030000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>206403000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>227173000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>222398000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>205991000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>201429000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>220969000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>203101000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>199832000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>225475000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>223752000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>198762000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>197726000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>173082000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>159629000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>156410000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>164127000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>161551000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>156191000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>153460000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>153648000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>186129000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>179078000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>188938000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>183942000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>171503000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>164570000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>177990000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>230383000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>224726000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>209003000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>205073000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>195949000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>204121000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>185220000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>199891000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>217282000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>216509000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>213840000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>114259000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>98627000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>87451000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>108661000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>89959000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>78542000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>69996000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>91802000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>91743000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>98685000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>102565000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>91757000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>92314000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>82205000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>78144000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>94049000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>73776000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>75010000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>72593000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>60587000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>106850000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>100878000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>130248000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>133244000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>136681000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>101315000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>76215000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>93352000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>89137000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>89237000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>76016000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>64408000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>53426000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>50556000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>51534000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>42275000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>37346000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>39455000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>35018000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>44045000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>37422000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>27554000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>22736000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>28080000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>22033000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>20314000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>20365000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>23909000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>27067000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>20071000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>17895000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>28348000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>22927000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>28363000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>30001000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>33279000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>32428000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>28587000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>12721000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>14862000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>16588000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>18757000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:104">
+    <row r="58" spans="1:105">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
+        <v>1714827000.0</v>
+      </c>
+      <c r="C58">
         <v>1663934000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1651473000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1667398000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1690999000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1458756000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1546463000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1572502000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1590998000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1423611000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1376000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1415689000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1455614000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1376930000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1383409000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1394636000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1243692000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1227518000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1015877000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1044567000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1065628000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1100802000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1215998000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1342054000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1233826000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1200605000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1230241000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1261958000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1291219000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1266188000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1316665000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1893683000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1926669000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1954964000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2030043000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2061798000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2096227000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2107304000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2139942000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2179064000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2180526000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2131511000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>337767000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>324529000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>318253000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>341760000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>334225000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>328305000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>323555000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>348648000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>360254000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>394175000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>395546000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>409015000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>411264000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>401747000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>403614000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>414064000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>347910000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>355891000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>365451000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>350147000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>410367000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>430763000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>451606000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>450819000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>467419000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>442928000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>459331000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>473242000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>489726000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>491147000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>482335000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>341180000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>326195000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>321396000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>317135000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>248134000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>241814000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>241997000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>236987000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>244306000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>236652000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>226567000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>220132000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>222028000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>213197000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>210854000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>207305000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>202903000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>198786000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>191854000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>95015000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>105388000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>104824000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>86260000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>87898000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>94676000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>100844000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>100003000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>48637000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>45813000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>139109000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>138800000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:104">
+    <row r="59" spans="1:105">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -19601,636 +19729,643 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
+      <c r="DA59"/>
     </row>
-    <row r="60" spans="1:104">
+    <row r="60" spans="1:105">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
+        <v>1696892000.0</v>
+      </c>
+      <c r="C60">
         <v>1746643000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1745837000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1703537000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1606704000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1619215000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1621186000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1553910000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1525011000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1519042000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1463349000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1445655000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1417936000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1417456000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1355064000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1363451000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1364350000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1354697000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1332253000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1314572000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1277724000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1271055000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1232997000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1181401000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1164201000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1152488000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1128578000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1111695000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1075972000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1060493000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1039331000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>917734000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>920389000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>893381000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>823429000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>783133000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>740658000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>725239000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>741025000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>723473000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>732457000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>850625000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>645855000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>641602000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>628467000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>613362000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>597062000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>583462000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>566822000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>542055000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>524457000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>503107000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>489376000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>480860000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>480666000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>484043000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>483377000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>467283000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>463925000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>464029000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>443091000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>426829000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>409994000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>392350000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>383659000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>379724000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>379942000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>394927000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>383664000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>350752000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>343208000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>338433000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>332251000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>322671000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>318667000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>312101000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>315393000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>299693000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>293483000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>288711000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>279825000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>268605000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>270301000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>268489000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>263035000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>256177000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>254330000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>251016000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>245429000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>235340000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>230174000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>222048000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>216746000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>206863000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>201872000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>199437000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>195210000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>188844000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>186533000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>138424000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>135770000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>135834000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>53777000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>45561000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:104">
+    <row r="61" spans="1:105">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
-      <c r="X61">
+      <c r="X61"/>
+      <c r="Y61">
         <v>-509000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-1263000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-8809000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-10373000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-10565000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-10026000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-8125000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-5668000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-5720000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-5964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4654000.0</v>
       </c>
       <c r="AI61">
         <v>-4654000.0</v>
       </c>
       <c r="AJ61">
-        <v>-4506000.0</v>
+        <v>-4654000.0</v>
       </c>
       <c r="AK61">
         <v>-4506000.0</v>
       </c>
       <c r="AL61">
+        <v>-4506000.0</v>
+      </c>
+      <c r="AM61">
         <v>-5834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5880000.0</v>
       </c>
       <c r="AN61">
         <v>-5880000.0</v>
       </c>
       <c r="AO61">
         <v>-5880000.0</v>
       </c>
       <c r="AP61">
+        <v>-5880000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2279000.0</v>
       </c>
       <c r="AR61">
         <v>-2279000.0</v>
       </c>
       <c r="AS61">
+        <v>-2279000.0</v>
+      </c>
+      <c r="AT61">
         <v>-2456000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-1307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-720000.0</v>
       </c>
       <c r="AV61">
         <v>-720000.0</v>
       </c>
       <c r="AW61">
         <v>-720000.0</v>
       </c>
       <c r="AX61">
+        <v>-720000.0</v>
+      </c>
+      <c r="AY61">
         <v>-1232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-593000.0</v>
       </c>
       <c r="AZ61">
         <v>-593000.0</v>
       </c>
       <c r="BA61">
         <v>-593000.0</v>
       </c>
       <c r="BB61">
+        <v>-593000.0</v>
+      </c>
+      <c r="BC61">
         <v>-452000.0</v>
       </c>
-      <c r="BC61">
-[...1 lines deleted...]
-      </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
         <v>-1387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1048000.0</v>
       </c>
       <c r="BH61">
         <v>-1048000.0</v>
       </c>
       <c r="BI61">
         <v>-1048000.0</v>
       </c>
       <c r="BJ61">
+        <v>-1048000.0</v>
+      </c>
+      <c r="BK61">
         <v>-1469000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-448000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-635000.0</v>
       </c>
       <c r="BN61">
         <v>-635000.0</v>
       </c>
-      <c r="BO61"/>
+      <c r="BO61">
+        <v>-635000.0</v>
+      </c>
       <c r="BP61"/>
       <c r="BQ61"/>
-      <c r="BR61">
+      <c r="BR61"/>
+      <c r="BS61">
         <v>-741000.0</v>
       </c>
-      <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
-      <c r="BV61">
+      <c r="BV61"/>
+      <c r="BW61">
         <v>-140000.0</v>
       </c>
-      <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
-      <c r="BZ61">
+      <c r="BZ61"/>
+      <c r="CA61">
         <v>-205000.0</v>
       </c>
-      <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
-      <c r="CH61">
+      <c r="CH61"/>
+      <c r="CI61">
         <v>-95000.0</v>
       </c>
-      <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
-      <c r="CL61">
+      <c r="CL61"/>
+      <c r="CM61">
         <v>-179000.0</v>
       </c>
-      <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
-      <c r="CP61">
+      <c r="CP61"/>
+      <c r="CQ61">
         <v>-863000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-874000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-1788000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-1782000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3122000.0</v>
       </c>
       <c r="CU61">
         <v>-3122000.0</v>
       </c>
       <c r="CV61">
-        <v>-4179000.0</v>
+        <v>-3122000.0</v>
       </c>
       <c r="CW61">
         <v>-4179000.0</v>
       </c>
       <c r="CX61">
         <v>-4179000.0</v>
       </c>
       <c r="CY61">
+        <v>-4179000.0</v>
+      </c>
+      <c r="CZ61">
         <v>-57000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-179000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:104">
+    <row r="62" spans="1:105">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20293,50 +20428,51 @@
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
+      <c r="DA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20414,54 +20550,54 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B2">
-        <v>1353251000.0</v>
+        <v>1420655000.0</v>
       </c>
       <c r="C2">
         <v>1255412000.0</v>
       </c>
       <c r="D2">
         <v>1144134000.0</v>
       </c>
       <c r="E2">
         <v>984625000.0</v>
       </c>
       <c r="F2">
         <v>884109000.0</v>
       </c>
       <c r="G2">
         <v>787735000.0</v>
       </c>
       <c r="H2">
         <v>903084000.0</v>
       </c>
       <c r="I2">
         <v>852347000.0</v>
       </c>
       <c r="J2">
         <v>782070000.0</v>
       </c>
@@ -20500,54 +20636,54 @@
       </c>
       <c r="V2">
         <v>151543000.0</v>
       </c>
       <c r="W2">
         <v>119397000.0</v>
       </c>
       <c r="X2">
         <v>126537000.0</v>
       </c>
       <c r="Y2">
         <v>96398000.0</v>
       </c>
       <c r="Z2">
         <v>74716000.0</v>
       </c>
       <c r="AA2">
         <v>48967000.0</v>
       </c>
       <c r="AB2">
         <v>41057000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B3">
-        <v>130667000.0</v>
+        <v>125950000.0</v>
       </c>
       <c r="C3">
         <v>109708000.0</v>
       </c>
       <c r="D3">
         <v>96992000.0</v>
       </c>
       <c r="E3">
         <v>90896000.0</v>
       </c>
       <c r="F3">
         <v>81592000.0</v>
       </c>
       <c r="G3">
         <v>79324000.0</v>
       </c>
       <c r="H3">
         <v>77895000.0</v>
       </c>
       <c r="I3">
         <v>81538000.0</v>
       </c>
       <c r="J3">
         <v>81183000.0</v>
       </c>
@@ -20586,102 +20722,102 @@
       </c>
       <c r="V3">
         <v>19718000.0</v>
       </c>
       <c r="W3">
         <v>14835000.0</v>
       </c>
       <c r="X3">
         <v>13179000.0</v>
       </c>
       <c r="Y3">
         <v>12100000.0</v>
       </c>
       <c r="Z3">
         <v>14241000.0</v>
       </c>
       <c r="AA3">
         <v>13009000.0</v>
       </c>
       <c r="AB3">
         <v>11363000.0</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>1027000.0</v>
       </c>
       <c r="F4">
         <v>3788000.0</v>
       </c>
       <c r="G4">
         <v>3788000.0</v>
       </c>
       <c r="H4">
         <v>5118000.0</v>
       </c>
       <c r="I4">
         <v>188313000.0</v>
       </c>
       <c r="J4">
         <v>-20408000.0</v>
       </c>
       <c r="K4">
         <v>-18917000.0</v>
       </c>
       <c r="L4">
         <v>-18917000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B5">
-        <v>168602000.0</v>
+        <v>209266000.0</v>
       </c>
       <c r="C5">
         <v>223234000.0</v>
       </c>
       <c r="D5">
         <v>178716000.0</v>
       </c>
       <c r="E5">
         <v>130849000.0</v>
       </c>
       <c r="F5">
         <v>143059000.0</v>
       </c>
       <c r="G5">
         <v>103661000.0</v>
       </c>
       <c r="H5">
         <v>169599000.0</v>
       </c>
       <c r="I5">
         <v>171615000.0</v>
       </c>
       <c r="J5">
         <v>162713000.0</v>
       </c>
@@ -20720,54 +20856,54 @@
       </c>
       <c r="V5">
         <v>16886000.0</v>
       </c>
       <c r="W5">
         <v>26940000.0</v>
       </c>
       <c r="X5">
         <v>38200000.0</v>
       </c>
       <c r="Y5">
         <v>14564000.0</v>
       </c>
       <c r="Z5">
         <v>22384000.0</v>
       </c>
       <c r="AA5">
         <v>14400000.0</v>
       </c>
       <c r="AB5">
         <v>12449000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B6">
-        <v>299269000.0</v>
+        <v>335216000.0</v>
       </c>
       <c r="C6">
         <v>332942000.0</v>
       </c>
       <c r="D6">
         <v>275708000.0</v>
       </c>
       <c r="E6">
         <v>221745000.0</v>
       </c>
       <c r="F6">
         <v>224651000.0</v>
       </c>
       <c r="G6">
         <v>182985000.0</v>
       </c>
       <c r="H6">
         <v>247494000.0</v>
       </c>
       <c r="I6">
         <v>253153000.0</v>
       </c>
       <c r="J6">
         <v>243896000.0</v>
       </c>
@@ -20806,126 +20942,126 @@
       </c>
       <c r="V6">
         <v>36604000.0</v>
       </c>
       <c r="W6">
         <v>41775000.0</v>
       </c>
       <c r="X6">
         <v>51379000.0</v>
       </c>
       <c r="Y6">
         <v>26664000.0</v>
       </c>
       <c r="Z6">
         <v>36625000.0</v>
       </c>
       <c r="AA6">
         <v>27409000.0</v>
       </c>
       <c r="AB6">
         <v>23812000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>5118000.0</v>
       </c>
       <c r="I8">
         <v>109931000.0</v>
       </c>
       <c r="J8">
         <v>18992000.0</v>
       </c>
       <c r="K8">
         <v>-18917000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B9">
-        <v>500386000.0</v>
+        <v>425811000.0</v>
       </c>
       <c r="C9">
         <v>461184000.0</v>
       </c>
       <c r="D9">
         <v>411522000.0</v>
       </c>
       <c r="E9">
         <v>346652000.0</v>
       </c>
       <c r="F9">
         <v>336970000.0</v>
       </c>
       <c r="G9">
         <v>285707000.0</v>
       </c>
       <c r="H9">
         <v>355010000.0</v>
       </c>
       <c r="I9">
         <v>362665000.0</v>
       </c>
       <c r="J9">
         <v>354010000.0</v>
       </c>
@@ -20964,51 +21100,51 @@
       </c>
       <c r="V9">
         <v>89554000.0</v>
       </c>
       <c r="W9">
         <v>80722000.0</v>
       </c>
       <c r="X9">
         <v>89828000.0</v>
       </c>
       <c r="Y9">
         <v>70898000.0</v>
       </c>
       <c r="Z9">
         <v>60859000.0</v>
       </c>
       <c r="AA9">
         <v>48823000.0</v>
       </c>
       <c r="AB9">
         <v>38178000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B10">
         <v>125396000.0</v>
       </c>
       <c r="C10">
         <v>147563000.0</v>
       </c>
       <c r="D10">
         <v>105382000.0</v>
       </c>
       <c r="E10">
         <v>68676000.0</v>
       </c>
       <c r="F10">
         <v>101063000.0</v>
       </c>
       <c r="G10">
         <v>86207000.0</v>
       </c>
       <c r="H10">
         <v>105193000.0</v>
       </c>
       <c r="I10">
         <v>61116000.0</v>
       </c>
@@ -21050,51 +21186,51 @@
       </c>
       <c r="V10">
         <v>15464000.0</v>
       </c>
       <c r="W10">
         <v>23732000.0</v>
       </c>
       <c r="X10">
         <v>33316000.0</v>
       </c>
       <c r="Y10">
         <v>20965000.0</v>
       </c>
       <c r="Z10">
         <v>18530000.0</v>
       </c>
       <c r="AA10">
         <v>1631000.0</v>
       </c>
       <c r="AB10">
         <v>-2314000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B11">
         <v>22566000.0</v>
       </c>
       <c r="C11">
         <v>26510000.0</v>
       </c>
       <c r="D11">
         <v>16239000.0</v>
       </c>
       <c r="E11">
         <v>8929000.0</v>
       </c>
       <c r="F11">
         <v>8042999.0</v>
       </c>
       <c r="G11">
         <v>8949000.0</v>
       </c>
       <c r="H11">
         <v>13975000.0</v>
       </c>
       <c r="I11">
         <v>14083000.0</v>
       </c>
@@ -21136,54 +21272,54 @@
       </c>
       <c r="V11">
         <v>5357000.0</v>
       </c>
       <c r="W11">
         <v>7475000.0</v>
       </c>
       <c r="X11">
         <v>10028000.0</v>
       </c>
       <c r="Y11">
         <v>6604000.0</v>
       </c>
       <c r="Z11">
         <v>6939000.0</v>
       </c>
       <c r="AA11">
         <v>611000.0</v>
       </c>
       <c r="AB11">
         <v>-605000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B12">
-        <v>43206000.0</v>
+        <v>42313000.0</v>
       </c>
       <c r="C12">
         <v>56374000.0</v>
       </c>
       <c r="D12">
         <v>53370000.0</v>
       </c>
       <c r="E12">
         <v>37265000.0</v>
       </c>
       <c r="F12">
         <v>31628000.0</v>
       </c>
       <c r="G12">
         <v>38220000.0</v>
       </c>
       <c r="H12">
         <v>52545000.0</v>
       </c>
       <c r="I12">
         <v>99310000.0</v>
       </c>
       <c r="J12">
         <v>63972000.0</v>
       </c>
@@ -21222,122 +21358,122 @@
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>3752000.0</v>
       </c>
       <c r="Z12">
         <v>3588000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>55520000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>30163000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B15">
-        <v>102808000.0</v>
+        <v>102762000.0</v>
       </c>
       <c r="C15">
         <v>119896000.0</v>
       </c>
       <c r="D15">
         <v>90650000.0</v>
       </c>
       <c r="E15">
         <v>66377000.0</v>
       </c>
       <c r="F15">
         <v>96808000.0</v>
       </c>
       <c r="G15">
         <v>77258000.0</v>
       </c>
       <c r="H15">
         <v>96336000.0</v>
       </c>
       <c r="I15">
         <v>167964000.0</v>
       </c>
       <c r="J15">
         <v>66679000.0</v>
       </c>
@@ -21376,51 +21512,51 @@
       </c>
       <c r="V15">
         <v>10107000.0</v>
       </c>
       <c r="W15">
         <v>16257000.0</v>
       </c>
       <c r="X15">
         <v>23288000.0</v>
       </c>
       <c r="Y15">
         <v>14361000.0</v>
       </c>
       <c r="Z15">
         <v>8597000.0</v>
       </c>
       <c r="AA15">
         <v>-548000.0</v>
       </c>
       <c r="AB15">
         <v>-2272000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>66377000.0</v>
       </c>
       <c r="F16">
         <v>96808000.0</v>
       </c>
       <c r="G16">
         <v>77258000.0</v>
       </c>
       <c r="H16">
         <v>96336000.0</v>
       </c>
       <c r="I16">
         <v>167964000.0</v>
       </c>
       <c r="J16">
         <v>66679000.0</v>
       </c>
       <c r="K16">
         <v>5961000.0</v>
       </c>
@@ -21452,51 +21588,51 @@
       <c r="U16">
         <v>16126000.0</v>
       </c>
       <c r="V16">
         <v>10107000.0</v>
       </c>
       <c r="W16">
         <v>16257000.0</v>
       </c>
       <c r="X16">
         <v>23288000.0</v>
       </c>
       <c r="Y16">
         <v>14361000.0</v>
       </c>
       <c r="Z16">
         <v>11591000.0</v>
       </c>
       <c r="AA16">
         <v>1020000.0</v>
       </c>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B17">
         <v>102830000.0</v>
       </c>
       <c r="C17">
         <v>121053000.0</v>
       </c>
       <c r="D17">
         <v>90650000.0</v>
       </c>
       <c r="E17">
         <v>65350000.0</v>
       </c>
       <c r="F17">
         <v>93020000.0</v>
       </c>
       <c r="G17">
         <v>77258000.0</v>
       </c>
       <c r="H17">
         <v>91218000.0</v>
       </c>
       <c r="I17">
         <v>47033000.0</v>
       </c>
@@ -21514,51 +21650,51 @@
       </c>
       <c r="N17">
         <v>36539000.0</v>
       </c>
       <c r="O17">
         <v>-4799000.0</v>
       </c>
       <c r="P17">
         <v>33122000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B18">
         <v>-42313000.0</v>
       </c>
       <c r="C18">
         <v>-56374000.0</v>
       </c>
       <c r="D18">
         <v>-54632000.0</v>
       </c>
       <c r="E18">
         <v>-38632000.0</v>
       </c>
       <c r="F18">
         <v>-31628000.0</v>
       </c>
       <c r="G18">
         <v>-38220000.0</v>
       </c>
       <c r="H18">
         <v>-52545000.0</v>
       </c>
       <c r="I18">
         <v>-99310000.0</v>
       </c>
@@ -21566,51 +21702,51 @@
         <v>-106460000.0</v>
       </c>
       <c r="K18">
         <v>-111270000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>899000.0</v>
       </c>
       <c r="F19">
         <v>123000.0</v>
       </c>
       <c r="G19">
         <v>-1522000.0</v>
       </c>
       <c r="H19">
         <v>578000.0</v>
       </c>
       <c r="I19">
         <v>-752000.0</v>
       </c>
       <c r="J19">
         <v>-9587000.0</v>
       </c>
       <c r="K19">
         <v>5018000.0</v>
       </c>
@@ -21622,86 +21758,86 @@
       </c>
       <c r="N19">
         <v>-546000.0</v>
       </c>
       <c r="O19">
         <v>-930000.0</v>
       </c>
       <c r="P19">
         <v>3621000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B21">
-        <v>239622000.0</v>
+        <v>209266000.0</v>
       </c>
       <c r="C21">
         <v>208238000.0</v>
       </c>
       <c r="D21">
         <v>163323000.0</v>
       </c>
       <c r="E21">
         <v>112678000.0</v>
       </c>
       <c r="F21">
         <v>135711000.0</v>
       </c>
       <c r="G21">
         <v>120612000.0</v>
       </c>
       <c r="H21">
         <v>157635000.0</v>
       </c>
       <c r="I21">
         <v>155555000.0</v>
       </c>
       <c r="J21">
         <v>125649000.0</v>
       </c>
@@ -21740,86 +21876,86 @@
       </c>
       <c r="V21">
         <v>16886000.0</v>
       </c>
       <c r="W21">
         <v>26940000.0</v>
       </c>
       <c r="X21">
         <v>38200000.0</v>
       </c>
       <c r="Y21">
         <v>26664000.0</v>
       </c>
       <c r="Z21">
         <v>22384000.0</v>
       </c>
       <c r="AA21">
         <v>14400000.0</v>
       </c>
       <c r="AB21">
         <v>12449000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
-        <v>1614015000.0</v>
+        <v>1637200000.0</v>
       </c>
       <c r="C23">
         <v>1508358000.0</v>
       </c>
       <c r="D23">
         <v>1392333000.0</v>
       </c>
       <c r="E23">
         <v>1218599000.0</v>
       </c>
       <c r="F23">
         <v>1085368000.0</v>
       </c>
       <c r="G23">
         <v>952830000.0</v>
       </c>
       <c r="H23">
         <v>1100459000.0</v>
       </c>
       <c r="I23">
         <v>1059457000.0</v>
       </c>
       <c r="J23">
         <v>1010431000.0</v>
       </c>
@@ -21858,136 +21994,136 @@
       </c>
       <c r="V23">
         <v>224211000.0</v>
       </c>
       <c r="W23">
         <v>173179000.0</v>
       </c>
       <c r="X23">
         <v>178165000.0</v>
       </c>
       <c r="Y23">
         <v>140632000.0</v>
       </c>
       <c r="Z23">
         <v>113191000.0</v>
       </c>
       <c r="AA23">
         <v>83390000.0</v>
       </c>
       <c r="AB23">
         <v>66786000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
         <v>130667000.0</v>
       </c>
       <c r="C25">
         <v>111031000.0</v>
       </c>
       <c r="D25">
         <v>98841000.0</v>
       </c>
       <c r="E25">
         <v>91991000.0</v>
       </c>
       <c r="F25">
         <v>81369000.0</v>
       </c>
       <c r="G25">
         <v>79324000.0</v>
       </c>
       <c r="H25">
         <v>77895000.0</v>
       </c>
       <c r="I25">
         <v>88988000.0</v>
       </c>
       <c r="J25">
         <v>102796000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26">
-        <v>49499000.0</v>
+        <v>46347000.0</v>
       </c>
       <c r="C26">
         <v>53425000.0</v>
       </c>
       <c r="D26">
         <v>61967000.0</v>
       </c>
       <c r="E26">
         <v>59762000.0</v>
       </c>
       <c r="F26">
         <v>51985000.0</v>
       </c>
       <c r="G26">
         <v>48468000.0</v>
       </c>
       <c r="H26">
         <v>46529000.0</v>
       </c>
       <c r="I26">
         <v>48604000.0</v>
       </c>
       <c r="J26">
         <v>48850000.0</v>
       </c>
@@ -22026,83 +22162,83 @@
       </c>
       <c r="V26">
         <v>18725000.0</v>
       </c>
       <c r="W26">
         <v>18476000.0</v>
       </c>
       <c r="X26">
         <v>16991000.0</v>
       </c>
       <c r="Y26">
         <v>14440000.0</v>
       </c>
       <c r="Z26">
         <v>12575000.0</v>
       </c>
       <c r="AA26">
         <v>9941000.0</v>
       </c>
       <c r="AB26">
         <v>9339000.0</v>
       </c>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
         <v>211748000.0</v>
       </c>
       <c r="C28">
         <v>185202000.0</v>
       </c>
       <c r="D28">
         <v>175619000.0</v>
       </c>
       <c r="E28">
         <v>160578000.0</v>
       </c>
       <c r="F28">
         <v>141418000.0</v>
       </c>
       <c r="G28">
         <v>109006000.0</v>
       </c>
       <c r="H28">
         <v>138695000.0</v>
       </c>
       <c r="I28">
         <v>115788000.0</v>
       </c>
@@ -22142,51 +22278,51 @@
       <c r="U28">
         <v>38800000.0</v>
       </c>
       <c r="V28">
         <v>50102000.0</v>
       </c>
       <c r="W28">
         <v>31304000.0</v>
       </c>
       <c r="X28">
         <v>31420000.0</v>
       </c>
       <c r="Y28">
         <v>24400000.0</v>
       </c>
       <c r="Z28">
         <v>18200000.0</v>
       </c>
       <c r="AA28">
         <v>11500000.0</v>
       </c>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
         <v>22566000.0</v>
       </c>
       <c r="C29">
         <v>26510000.0</v>
       </c>
       <c r="D29">
         <v>16644000.0</v>
       </c>
       <c r="E29">
         <v>10608000.0</v>
       </c>
       <c r="F29">
         <v>8043000.0</v>
       </c>
       <c r="G29">
         <v>8949000.0</v>
       </c>
       <c r="H29">
         <v>13975000.0</v>
       </c>
       <c r="I29">
         <v>14083000.0</v>
       </c>
@@ -22196,54 +22332,54 @@
       <c r="K29">
         <v>-4776000.0</v>
       </c>
       <c r="L29">
         <v>-8106000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
-        <v>260764000.0</v>
+        <v>216545000.0</v>
       </c>
       <c r="C30">
         <v>252946000.0</v>
       </c>
       <c r="D30">
         <v>248199000.0</v>
       </c>
       <c r="E30">
         <v>233974000.0</v>
       </c>
       <c r="F30">
         <v>201259000.0</v>
       </c>
       <c r="G30">
         <v>165095000.0</v>
       </c>
       <c r="H30">
         <v>197375000.0</v>
       </c>
       <c r="I30">
         <v>207110000.0</v>
       </c>
       <c r="J30">
         <v>228361000.0</v>
       </c>
@@ -22282,54 +22418,54 @@
       </c>
       <c r="V30">
         <v>72668000.0</v>
       </c>
       <c r="W30">
         <v>53782000.0</v>
       </c>
       <c r="X30">
         <v>51628000.0</v>
       </c>
       <c r="Y30">
         <v>44234000.0</v>
       </c>
       <c r="Z30">
         <v>38475000.0</v>
       </c>
       <c r="AA30">
         <v>34423000.0</v>
       </c>
       <c r="AB30">
         <v>25729000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B31">
-        <v>-114226000.0</v>
+        <v>-83870000.0</v>
       </c>
       <c r="C31">
         <v>-60675000.0</v>
       </c>
       <c r="D31">
         <v>-57941000.0</v>
       </c>
       <c r="E31">
         <v>-44002000.0</v>
       </c>
       <c r="F31">
         <v>-34648000.0</v>
       </c>
       <c r="G31">
         <v>-34405000.0</v>
       </c>
       <c r="H31">
         <v>-52442000.0</v>
       </c>
       <c r="I31">
         <v>-94439000.0</v>
       </c>
       <c r="J31">
         <v>-76390000.0</v>
       </c>
@@ -22368,54 +22504,54 @@
       </c>
       <c r="V31">
         <v>-1422000.0</v>
       </c>
       <c r="W31">
         <v>-3208000.0</v>
       </c>
       <c r="X31">
         <v>-4884000.0</v>
       </c>
       <c r="Y31">
         <v>-5699000.0</v>
       </c>
       <c r="Z31">
         <v>-3854000.0</v>
       </c>
       <c r="AA31">
         <v>-12769000.0</v>
       </c>
       <c r="AB31">
         <v>-14763000.0</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B32">
-        <v>1853637000.0</v>
+        <v>1846466000.0</v>
       </c>
       <c r="C32">
         <v>1716596000.0</v>
       </c>
       <c r="D32">
         <v>1555656000.0</v>
       </c>
       <c r="E32">
         <v>1331277000.0</v>
       </c>
       <c r="F32">
         <v>1221079000.0</v>
       </c>
       <c r="G32">
         <v>1073442000.0</v>
       </c>
       <c r="H32">
         <v>1258094000.0</v>
       </c>
       <c r="I32">
         <v>1215012000.0</v>
       </c>
       <c r="J32">
         <v>1136080000.0</v>
       </c>
@@ -22473,1105 +22609,1112 @@
       <c r="AB32">
         <v>79235000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA32"/>
+  <dimension ref="A1:DB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CZ1" t="s">
         <v>165</v>
       </c>
       <c r="DA1" t="s">
-        <v>197</v>
+        <v>166</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>198</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B2">
-        <v>347304000.0</v>
+        <v>329985000.0</v>
       </c>
       <c r="C2">
-        <v>341531000.0</v>
+        <v>364799000.0</v>
       </c>
       <c r="D2">
-        <v>345903000.0</v>
+        <v>358284000.0</v>
       </c>
       <c r="E2">
-        <v>316673000.0</v>
+        <v>365542000.0</v>
       </c>
       <c r="F2">
+        <v>330239000.0</v>
+      </c>
+      <c r="G2">
         <v>332701000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>313980000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>310118000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>299184000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>294400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>291412000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>306433000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>281935000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>283662000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>255507000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>257005000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>229437000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>231149000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>223702000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>223277000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>205981000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>195750000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>178009000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>182252000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>231724000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>249607000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>210201000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>217210000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>226066000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>214589000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>213165000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>215699000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>208894000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>208639000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>196982000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>191741000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>184708000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>266700000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>248658000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>252351000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>240770000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>221441000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>94991000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>116939000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>108922000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>112339000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>113494000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>113611000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>116685000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>119234000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>111853000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>114029000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>99516000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>107312000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>110386000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>114615000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>112215000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>97074000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>89811000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>99920000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>101664000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>88647000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>85496000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>95336000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>90365000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>84162000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>82333000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>93253000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>95654000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>99858000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>94489000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>101053000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>95455000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>57860000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>49869000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>46756000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>48236000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>40747000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>43657000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>42863000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>39515000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>39389000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>38178000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>38405000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>35571000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>30148000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>27775000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>29124000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>32571000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>29400000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>32462000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>32631000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>32044000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>26840000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>26478000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>22729000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>20351000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>19101000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>21677000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>18378000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>15560000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>13835000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>13530000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>11961000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>11448000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B3">
+        <v>35011000.0</v>
+      </c>
+      <c r="C3">
         <v>35509000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>33040000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>32286000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>29832000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>27604000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>28694000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27225000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>26185000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23876000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>24547000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>27175000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>24126000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>26081000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>22892000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>23211000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>22542000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>21113000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>20060000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>20125000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>20294000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>20319000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>19931000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>19580000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>19494000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>20498000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>18862000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>18877000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>19658000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>20541000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>19856000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>20525000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>20616000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>22546000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>19679000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>14352000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>24606000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>23110000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>22366000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>22635000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>22413000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>17691000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>8747000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>9016000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>9178000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>9254000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>9382000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>9309000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>9252000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>9308000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8805000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>9089000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>8764000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>11766000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>11966000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>10985000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>11119000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>12127000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>11975000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>11994000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>11599000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>11574000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>11427000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>11679000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>11767000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>11955000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>11801000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>11804000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>11669000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>10176000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>9638000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>9573000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>15995000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7303000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7661000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5889000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4989000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>4817000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>4744000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4830000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>4918000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5680000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>5294000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4705000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>4039000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3974000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3608000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3891000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3362000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2874000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3488000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3398000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>3419000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2662000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3618000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2916000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2904000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>3628000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>3955000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3436000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>3222000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>3331000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1628000.0</v>
       </c>
-      <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
-[...1 lines deleted...]
-      </c>
+      <c r="N4"/>
       <c r="O4">
         <v>1027000.0</v>
       </c>
-      <c r="P4"/>
+      <c r="P4">
+        <v>1027000.0</v>
+      </c>
       <c r="Q4"/>
-      <c r="R4">
-[...1 lines deleted...]
-      </c>
+      <c r="R4"/>
       <c r="S4">
         <v>3788000.0</v>
       </c>
       <c r="T4">
         <v>3788000.0</v>
       </c>
       <c r="U4">
         <v>3788000.0</v>
       </c>
-      <c r="V4"/>
+      <c r="V4">
+        <v>3788000.0</v>
+      </c>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>-20000.0</v>
       </c>
       <c r="AB4">
+        <v>-20000.0</v>
+      </c>
+      <c r="AC4">
         <v>4835000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>303000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>264839000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-73492000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-3034000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-4966000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>125897000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-4966000.0</v>
       </c>
-      <c r="AJ4">
-[...1 lines deleted...]
-      </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
         <v>120931000.0</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>120931000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
@@ -23714,716 +23857,723 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B5">
-        <v>56954000.0</v>
+        <v>35159000.0</v>
       </c>
       <c r="C5">
-        <v>55359000.0</v>
+        <v>51114000.0</v>
       </c>
       <c r="D5">
-        <v>63927000.0</v>
+        <v>53598000.0</v>
       </c>
       <c r="E5">
-        <v>55395000.0</v>
+        <v>52703000.0</v>
       </c>
       <c r="F5">
+        <v>51675000.0</v>
+      </c>
+      <c r="G5">
         <v>58853000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>60944000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>56312000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>47041000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>52048000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>50023000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>41357680.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>36436000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>35178000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>33739000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>37129000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>25832000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>32354000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>35553000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>39629000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>35523000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>27583000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>14265000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>11214000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>47004000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>26472000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>48653000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>52398000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>42059000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>40096000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>46347000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>49525000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>34144000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>40471000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>43899000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>43674000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>35911000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>43018000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>50464000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>44715000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>33875000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>50616000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>16121000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>22243000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>17944000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>24072000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>22926000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>24188000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>22310000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>19229000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>19366000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>20957000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>17577000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>19770000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2229000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>11285000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>10478000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-35007000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>10550000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>14312000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>6375000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-22272000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>12867000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>17120000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>13682000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1999000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-23799000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>13075000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>14617000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>15305000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>17803000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>13063000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-640000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>5425000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>8080000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>12002000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>10606000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>5554000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>5701000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2297000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>10052000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1161000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1429000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>8022000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>6274000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>3946000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>4913000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>7708000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>10152000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>7126000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>11796000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>9546000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>9747000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>8597000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2724000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>3053000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>5756000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>5439000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>6547000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>4993000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>5404000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>5065000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>2581000.0</v>
       </c>
-      <c r="CZ5">
-[...1 lines deleted...]
-      </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B6">
-        <v>92463000.0</v>
+        <v>70170000.0</v>
       </c>
       <c r="C6">
-        <v>88399000.0</v>
+        <v>86623000.0</v>
       </c>
       <c r="D6">
-        <v>96213000.0</v>
+        <v>86638000.0</v>
       </c>
       <c r="E6">
-        <v>85227000.0</v>
+        <v>84989000.0</v>
       </c>
       <c r="F6">
+        <v>81507000.0</v>
+      </c>
+      <c r="G6">
         <v>86457000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>89638000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>83537000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>73226000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>75924000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>74570000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>68532680.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>60562000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>61259000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>56631000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>60340000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>48374000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>53467000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>55613000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>59754000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>55817000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>47902000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>34196000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>30794000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>66498000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>46970000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>67515000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>71275000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>61717000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>60637000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>66203000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>70050000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>54760000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>63017000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>63578000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>58026000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>60517000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>66128000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>72830000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>67350000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>56288000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>68307000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>24868000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>31259000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>27122000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>33326000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>32308000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>33497000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>31562000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>28537000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>28171000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>30046000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>26341000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>31536000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>14195000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>22270000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>21597000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-22880000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>22525000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>26306000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>17974000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-10698000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>24294000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>28799000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>25449000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>9956000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-11998000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>24879000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>26286000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>25481000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>27441000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>22636000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>15355000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>12728000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>15741000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>17891000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>15595000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>10371000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>10445000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>7127000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>14970000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>6841000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>6723000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>12727000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>10313000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>7920000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>8521000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>11599000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>13514000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>10000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>15284000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>12944000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>13166000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>11259000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>6342000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>5969000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>8660000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>9067000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>10502000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>8429000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>8626000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>8396000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>4209000.0</v>
       </c>
-      <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -24605,95 +24755,96 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-20000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>4835000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>303000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-4451000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -24872,1351 +25023,1366 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B9">
-        <v>124756000.0</v>
+        <v>109595000.0</v>
       </c>
       <c r="C9">
-        <v>126160000.0</v>
+        <v>106096000.0</v>
       </c>
       <c r="D9">
-        <v>130591000.0</v>
+        <v>108289000.0</v>
       </c>
       <c r="E9">
-        <v>120719000.0</v>
+        <v>107289000.0</v>
       </c>
       <c r="F9">
+        <v>105928000.0</v>
+      </c>
+      <c r="G9">
         <v>116796000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>117437000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>117768000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>108612000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>110104000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>105391000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>93330000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>96850000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>89533000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>87173000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>93076000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>81475000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>81866000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>81872000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>88746000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>84486000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>73209000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>57933000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>57863000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>96702000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>76030000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>93386000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>96984000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>88610000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>88445000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>91923000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>98765000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>83532000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>93621000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>89186000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>89175000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>82028000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>92891000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>97909000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>96031000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>91468000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>96126000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>51646000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>57951000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>52398000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>57387000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>58205000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>58470000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>57596000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>57385000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>55877000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>57302000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>48749000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>51874000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>50954000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>51933000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>46888000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>44672000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>41907000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>46604000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>47170000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>44464000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>41994000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>45459000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>41664000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>41646000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>39137000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>41472000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>44164000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>46742000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>41753000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>40595000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>26699000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>26555000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>29140000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>31706000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>28624000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>22396000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>25637000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>27735000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>28592000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>19468000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>24180000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>25119000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>20787000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>16327000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>17402000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>23818000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>22954000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>19971000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>23873000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>23171000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>22813000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>20475000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>18872000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>15599000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>15952000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>15591000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>16648000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>14609000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>14011000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>14115000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>9726000.0</v>
       </c>
-      <c r="CZ9">
-[...1 lines deleted...]
-      </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
+      <c r="DB9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B10">
+        <v>20351000.0</v>
+      </c>
+      <c r="C10">
         <v>46807000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>45992000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>45596000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-12999000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>39258000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>43424000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>40042000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>24839000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29983000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33252000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>29892000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15997000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>20592000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16995000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>24423000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13948000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>22128000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>23179000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>30778000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>24978000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>18003000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>31400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>165000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>36639000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9730000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>35499000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>34832000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>25132000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>25323000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-14460000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>31795000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>18458000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>16274000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>19434000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9814000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3737000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4543000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8717000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>687000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-12762000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-37461000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>11935000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>9820000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17486000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>18900000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>18132000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>22061000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>11217000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>15544000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>15011000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7066000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-4086999.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2172000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6870000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6119000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>8562000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>9239000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>12764000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>17827000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>20520000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>8290000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>11981000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>8534000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-7356000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-28694000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>8145000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>9728000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>12025000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>12822000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>8174000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-5718000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>5092000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>9744000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1955000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>15807000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1708000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4280000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>7393000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>10153000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1122000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1080000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>7543000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>5718000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3309000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4088000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6811000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>9524000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>6355000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>10920000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>7228000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>8813000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>6932000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3697000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>5353000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-4983000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>4322000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5336000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>4239000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4633000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3963000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-1228000.0</v>
       </c>
-      <c r="CZ10">
-[...1 lines deleted...]
-      </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
+      <c r="DB10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B11">
+        <v>3845000.0</v>
+      </c>
+      <c r="C11">
         <v>-1801000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6314000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>8587000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9466000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6285000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7142000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8835000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4248000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3170000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5078000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5921000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2932000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3502000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>938000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3587000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2581000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2127000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1113000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1345000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3458000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2576000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1058000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-224000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>5539000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1314000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4913000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6610000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3766000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6127000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-6157000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8739000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>5374000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-38424000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-448000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>255000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>789000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-3390000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2741000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1457000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-102000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-12554000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-16000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2652000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1812000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3310000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>4888000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5784000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7139000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1436000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4473000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5259000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1403000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1469000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>5389000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3019000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1652000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2923000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2250000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>4214000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>5883000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>6681000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2326000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4193000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2987000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-5822000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-8001000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1583000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>3064000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>3526000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>5193000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2369000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-2344000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2312000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>4744000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1444000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>5138000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>314000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1041000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2550000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3503000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1054000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>324000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2263000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1715000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1450000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1042000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2078000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2905000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1832000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>3144000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>2276000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>2776000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1973000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>1220000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>1767000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1644000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1611000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2024000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>1590000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>1714000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1307000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-368000.0</v>
       </c>
-      <c r="CZ11">
-[...1 lines deleted...]
-      </c>
       <c r="DA11">
         <v>0.0</v>
       </c>
+      <c r="DB11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B12">
-        <v>10147000.0</v>
+        <v>9734000.0</v>
       </c>
       <c r="C12">
+        <v>9254000.0</v>
+      </c>
+      <c r="D12">
         <v>9367000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9624000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14068000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12139000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14577000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14572000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13991000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12690000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11493000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11465675.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17254587.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14215000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10676000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7773000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5201000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5511000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10053000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7532000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8532000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9218000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9368000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9273000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10361000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12766000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12337000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13612000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13830000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13955000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>54526000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>15234000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>15595000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>25435000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>15808000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>15058000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>28893000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>27875000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>27870000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>27908000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>27617000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>25362000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5825000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1206000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1120000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1044000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1051000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1073000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1084000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1313000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1515000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1445000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6988000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4879000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4401000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4416000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4359000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4126000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4125000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4403000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4274000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3655000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4577000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>5139000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>5148000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>5357000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4895000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4930000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4889000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>13168000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>3268000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3209000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5078000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="BX12">
         <v>500000.0</v>
       </c>
       <c r="BY12">
+        <v>500000.0</v>
+      </c>
+      <c r="BZ12">
         <v>700000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>500000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>400000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1163000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1135000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1137000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1154000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1191000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1131000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144000.0</v>
       </c>
       <c r="CJ12">
         <v>1144000.0</v>
       </c>
       <c r="CK12">
+        <v>1144000.0</v>
+      </c>
+      <c r="CL12">
         <v>1160000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1798000.0</v>
       </c>
       <c r="CN12">
         <v>1798000.0</v>
       </c>
       <c r="CO12">
+        <v>1798000.0</v>
+      </c>
+      <c r="CP12">
         <v>1050000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3752000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1098000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>713000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>747000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3588000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1200000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="CX12">
         <v>1300000.0</v>
       </c>
       <c r="CY12">
+        <v>1300000.0</v>
+      </c>
+      <c r="CZ12">
         <v>3879000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>3802000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>3985000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>14076000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
@@ -26251,86 +26417,85 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -26512,851 +26677,858 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B15">
+        <v>16506000.0</v>
+      </c>
+      <c r="C15">
         <v>48608000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>39678000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>37009000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
+        <v>-22533000.0</v>
+      </c>
+      <c r="G15">
         <v>32703000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>35439000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>31246000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>20508000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>26357000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>27257000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>23971000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13065000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>17090000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16057000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>20836000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>11367000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>20001000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>22066000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>29433000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>21520000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>15427000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>30342000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>389000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>31100000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>11024000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>30586000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>33057000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>21669000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>25745000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>114079000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>20022000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8118000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>54338000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13690000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2990000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-4339000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>7933000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11458000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-770000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-12660000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-24907000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>22000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>9283000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>8008000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>14176000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>14012000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>12348000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>14922000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>9781000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>11071000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>9752000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5663000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-5556000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-7561000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3851000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4467000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>5639000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6989000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>8550000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>11944000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>13839000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>5964000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>7788000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>5547000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-1534000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-20693000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>6562000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6664000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>8499000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>7629000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>5805000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-3374000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2780000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-3399000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>10669000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1394000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>3239000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>4843000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>6650000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>68000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>756000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>5280000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>4003000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1859000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3046000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>4733000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>6619000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>4523000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>7776000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>4952000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>6037000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>4959000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2477000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>3586000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3339000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2711000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>3312000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2649000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-75000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1088000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-860000.0</v>
       </c>
-      <c r="CZ15">
-[...1 lines deleted...]
-      </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
+      <c r="DB15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>27257000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>23971000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13065000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>18117000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16057000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>20836000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11367000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23789000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>22066000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>29433000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>21520000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>15427000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>30342000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>389000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>31100000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11024000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>30586000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>33057000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>21669000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>25745000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>114079000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>20022000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8118000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>54338000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13690000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2990000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-4339000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7933000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11458000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-770000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-12660000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-24907000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>22000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9283000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8008000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>14176000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>14012000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>12348000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>14922000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9781000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11071000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9752000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5663000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-5556000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-7561000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3851000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4467000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5639000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6989000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>8550000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>11944000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>13839000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>5964000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7788000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>5547000.0</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
         <v>-6562000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>6562000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6664000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>7364000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>6516000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>4713000.0</v>
       </c>
-      <c r="BU16">
-[...1 lines deleted...]
-      </c>
       <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
         <v>2780000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-10669000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>10669000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1394000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>3239000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4843000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>6650000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>68000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>756000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>5280000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>4003000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1859000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3046000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>4733000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>6619000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4523000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>7776000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>4952000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>6037000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>4959000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>2477000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3586000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3339000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2711000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3312000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2649000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2919000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2656000.0</v>
       </c>
-      <c r="CY16">
-[...1 lines deleted...]
-      </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B17">
+        <v>16506000.0</v>
+      </c>
+      <c r="C17">
         <v>48608000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>39678000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>37009000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-22465000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>32973000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>36282000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>31246000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>20508000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>26357000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>27257000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>23971000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>13065000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>17090000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>16057000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>20836000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>11367000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>20001000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>22066000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>29433000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>21520000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>15427000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>30342000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>389000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>31100000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>11044000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>30586000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>28222000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>21366000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>24162000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-8303000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>23056000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>8118000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>54414000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>13690000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2990000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-4339000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>7354000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>11458000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-770000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-12660000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-24927000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>22000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>9283000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>8008000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>13802000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>14012000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>12348000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>14922000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>10053000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>11071000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>9752000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>5663000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-5556000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-7561000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>3851000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>4467000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>6989000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>8550000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -27445,140 +27617,145 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>-10565000.0</v>
+      </c>
+      <c r="C18">
         <v>-5501000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10508000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10537000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10640000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15482000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15278000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-14671000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13952000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-11967000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-11459000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-17254000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14215000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-10676000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7773000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5968000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5511000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10053000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7532000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8532000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9218000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9368000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-9273000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-10361000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12766000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-12337000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-13612000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-13830000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -27610,291 +27787,291 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-225000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-915000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5578000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1587000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-511000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2581000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>784000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>142000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1040000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>237000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1755000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1224000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>458000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>999000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-343000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>369000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>718000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-166000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-422000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-1684000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>2387000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1033000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>2392000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-156000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-9976000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1847000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>2246000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-275000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-674000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>3721000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-4977000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>4636000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>107000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>1551000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-3248000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>3768000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-334000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>621000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>361000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>57000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-679000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-285000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-507000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>102000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>195000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-720000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>476000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-1136000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -28076,403 +28253,407 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B21">
-        <v>59746000.0</v>
+        <v>35159000.0</v>
       </c>
       <c r="C21">
-        <v>56439000.0</v>
+        <v>51114000.0</v>
       </c>
       <c r="D21">
-        <v>59338000.0</v>
+        <v>53598000.0</v>
       </c>
       <c r="E21">
-        <v>49552000.0</v>
+        <v>52703000.0</v>
       </c>
       <c r="F21">
+        <v>51675000.0</v>
+      </c>
+      <c r="G21">
         <v>57032000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>58011000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>54494000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>38701000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>43532000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>48776000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>39630000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>34166000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>42707000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>29258000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>32707000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>22497000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>28663000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>33090000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>39350000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>34608000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>27593000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>39758000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9185000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>44076000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>22648000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>46481000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>49337000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>39169000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>39695000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>41459000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>44358000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>30043000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>29858000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>35826000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>36062000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>23903000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>31005000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>36862000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>29269000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>11134000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-10472000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1195000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>13034000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>9389000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>17408000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>16183000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>19539000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>22524000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12863000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>17002000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>20957000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>17577000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>19770000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2127000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>11091000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>11198000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>12542000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>12888000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>18303000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>17966000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>24512000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>13169000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>17317000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>13996000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-2287000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-23933000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>12469000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>14799000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>11968000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>15714000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>11352000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-4140000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>5425000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>10340000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-6351000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>10606000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1132000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4065000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>7127000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>10052000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1161000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1429000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>8022000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>6274000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>3946000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>4913000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>7708000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>10373000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>7126000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>11781000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>9546000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>9747000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>8597000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>6342000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>5969000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>5756000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>5439000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>6547000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>4993000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>5404000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>5065000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2581000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>3285000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>3469000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -28654,371 +28835,377 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
-        <v>412314000.0</v>
+        <v>404421000.0</v>
       </c>
       <c r="C23">
-        <v>411252000.0</v>
+        <v>419781000.0</v>
       </c>
       <c r="D23">
-        <v>417156000.0</v>
+        <v>412975000.0</v>
       </c>
       <c r="E23">
-        <v>387840000.0</v>
+        <v>420128000.0</v>
       </c>
       <c r="F23">
+        <v>384492000.0</v>
+      </c>
+      <c r="G23">
         <v>392465000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>373406000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>373392000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>369095000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>360972000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>348027000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>360133000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>344619000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>330488000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>313422000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>317374000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>288415000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>284352000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>272484000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>272673000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>255859000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>241366000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>196184000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>230930000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>284350000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>302989000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>257106000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>264857000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>275507000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>263339000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>263629000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>270106000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>262383000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>272402000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>250342000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>244854000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>242833000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>328586000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>309705000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>319113000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>321104000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>328039000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>145442000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>161856000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>151931000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>152318000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>155516000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>152542000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>151757000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>163756000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>150728000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>154875000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>134211000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>158394000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>159213000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>155457000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>147905000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>129204000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>118830000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>128221000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>130868000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>118099000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>114321000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>123478000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>118033000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>77674000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>145403000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>122256000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>125019000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>134632000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>120528000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>130296000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>124054000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>78990000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>70929000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>66460000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>66254000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>57589000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>63593000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>63471000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>58055000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>57696000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>60929000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>55502000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>50084000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>42529000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>40264000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>45234000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>45373000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>42245000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>44554000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>46256000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>45110000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>38718000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>39008000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>32359000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>30547000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>29253000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>31778000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>27994000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>24167000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>22885000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>20675000.0</v>
       </c>
-      <c r="CZ23">
-[...1 lines deleted...]
-      </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
+      <c r="DB23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29080,698 +29267,705 @@
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
+        <v>35011000.0</v>
+      </c>
+      <c r="C25">
         <v>35509000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>33040000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>32286000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>29832000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>28927000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>28694000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>27225000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>26185000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>25725000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>24547000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>24443000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>24126000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>23346000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>22892000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>23211000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>22542000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>20890000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>20060000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>20125000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>20294000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>20319000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>19931000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>19580000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>19494000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>20498000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>18862000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>18877000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>19658000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>20541000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>19856000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>22257000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>26334000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>28212000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>25119000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>24859000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>24606000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>23110000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>22366000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>22635000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>22413000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>17691000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8747000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9016000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>9178000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>9514000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>9382000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9309000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>9252000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>9308000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>8805000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>9089000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>8764000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>12298000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>11966000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>10985000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>11119000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>12127000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>11975000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>11994000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>11599000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>11574000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>11427000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>11679000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>11767000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>11955000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>11801000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>11804000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>11669000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>10176000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>9638000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>9573000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>15995000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>7303000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7661000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>5889000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4989000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4817000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>4744000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4830000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4918000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>5680000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>5294000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4705000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>4039000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3974000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>3608000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3891000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3362000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2874000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>3488000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3398000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>3419000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2662000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3618000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2916000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2904000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>3628000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>3955000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>3436000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>3222000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>3331000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1628000.0</v>
       </c>
-      <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26">
+        <v>16242999.0</v>
+      </c>
+      <c r="C26">
         <v>10109000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10949000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>14240000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>14201000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>10614000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>11923000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>15614000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>15274000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>13050000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>14068000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>16883000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>19092000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>13841000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>16123000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>14871000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>16082999.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>12736000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>12050000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>13738000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>13461000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>10589000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11892000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>12746000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>13241000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>11809000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>11729000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>11396000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>11595000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>10159000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>12234000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>12935000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>13276000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>13746000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>12227000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>11240000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>11637000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>12643000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>11412000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>13640000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>17218000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>15407000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>15463000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>15170000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>13830000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>13137000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>15303000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>15075000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>15459000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>16489000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>15817000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>16053000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>14293000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>15028000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>13240000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>14174000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>13911000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>12803000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>11072000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>11250000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>10388000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>11416000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>11402000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>11177000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>11024000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>7292000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>9701000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>8694000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>7875000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>7722000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>6793000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>7705000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>9224000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>8058000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>8423000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>6981000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>6452000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>6163000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>6022000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>6142000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>5898000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>5543000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>5124000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>3657000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>4401000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>3751000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>4156000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>5688000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>4881000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>3836000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>3960000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>4635000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>4560000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>3926000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>3470000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>3390000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>3653000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>2778000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>3237000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>3371000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>3188000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>2439000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>2456000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>2526000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>2520000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>12271000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13614000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10635000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
@@ -29825,457 +30019,463 @@
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>45018000.0</v>
+      </c>
+      <c r="C28">
         <v>97416000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>36479000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>39301000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>38889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33854000.0</v>
       </c>
       <c r="G28">
         <v>33854000.0</v>
       </c>
       <c r="H28">
+        <v>33854000.0</v>
+      </c>
+      <c r="I28">
         <v>47117000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>46929000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>45804000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>42102000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>45827000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>41886000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>41037000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>38195000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>41786000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>39560000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>36268000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>34269000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>35379000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>35502000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>35037000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3609000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>26924000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>29282000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>37661000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>26318000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>26507000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>28364000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>28684000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>27601000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>30000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>29500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>34100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>28800000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>39724000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>39499000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>16400000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>36265000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>32500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>36800000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>29300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>20500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>22300000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>20800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>23000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>20400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>20200000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>20000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>22700000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>20100000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>20800000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>18600000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>19400000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>20300000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>20700000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>19000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>18600000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>17760000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>17600000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>18600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>15290000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>17100000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>16500000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>15700000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>17900000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>15800000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>17900000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>18700000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>19900000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>15700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>18700000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>18300000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>12500000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>11400000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>10700000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>10000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>10600000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9300000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>13508000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>11684000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>11806000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>16660000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>12482000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>9154000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>7553000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>7259000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>9346000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>6925000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>8216000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>15868000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>8177000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>7691000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>7100000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>6300000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>5400000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>5700000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>5200000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4700000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>4500000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>3800000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>3300000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>5517000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>5034000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>5144000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
+        <v>3845000.0</v>
+      </c>
+      <c r="C29">
         <v>-1801000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6314000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8587000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9466000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6285000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7142000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8782000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4227000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2971000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4820000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5921000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2932000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3502000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>938000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3587000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2581000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2127000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1113000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1345000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3458000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2576000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1058000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-224000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5539000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1314000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4913000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6610000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3766000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -30307,999 +30507,1009 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
-        <v>65010000.0</v>
+        <v>74436000.0</v>
       </c>
       <c r="C30">
-        <v>69721000.0</v>
+        <v>54982000.0</v>
       </c>
       <c r="D30">
-        <v>71253000.0</v>
+        <v>54691000.0</v>
       </c>
       <c r="E30">
-        <v>71167000.0</v>
+        <v>54586000.0</v>
       </c>
       <c r="F30">
+        <v>54253000.0</v>
+      </c>
+      <c r="G30">
         <v>59764000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>59426000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>63274000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>69911000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>66572000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>56615000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>53700000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>62684000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>46826000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>57915000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>60369000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>58978000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>53203000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>48782000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>49396000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>49878000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>45616000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>18175000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>48678000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>52626000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>53382000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>46905000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>47647000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>49441000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>48750000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>50464000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>54407000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>53489000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>63763000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>53360000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>53113000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>58125000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>61886000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>61047000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>66762000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>80334000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>106598000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>50451000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>44917000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>43009000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>39979000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>42022000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>38931000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>35072000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>44522000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>38875000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>40846000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>34695000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>51082000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>48827000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>40842000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>35690000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>32130000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>29019000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>28301000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>29204000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>29452000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>28825000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>28142000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>27668000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-6488000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>63070000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>29003000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>29365000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>34774000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>26039000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>29243000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>28599000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>21130000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>21060000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>19704000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>18018000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>16842000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>19936000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>20608000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>18540000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>18307000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>22751000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>17097000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>14513000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>12381000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>12489000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>16110000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>12802000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>12845000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>12092000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>13625000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>13066000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>11878000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>12530000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>9630000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>10196000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>10152000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>10101000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>9616000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>8607000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>9050000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>7145000.0</v>
       </c>
-      <c r="CZ30">
-[...1 lines deleted...]
-      </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
+      <c r="DB30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B31">
-        <v>-12939000.0</v>
+        <v>-14808000.0</v>
       </c>
       <c r="C31">
-        <v>-10447000.0</v>
+        <v>-4307000.0</v>
       </c>
       <c r="D31">
-        <v>-13742000.0</v>
+        <v>-7606000.0</v>
       </c>
       <c r="E31">
-        <v>-62551000.0</v>
+        <v>-7107000.0</v>
       </c>
       <c r="F31">
+        <v>-64674000.0</v>
+      </c>
+      <c r="G31">
         <v>-17774000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-14587000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14452000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-13862000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-13549000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-15524000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-9738000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-18169000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-22115000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-12263000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8284000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-8549000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6535000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-9911000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-8572000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-9630000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-9590000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-8358000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-9020000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-7437000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-12918000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-10982000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-14505000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-14037000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-14372000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-55919000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-12563000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11585000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-13584000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-16392000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-26248000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-20166000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-26462000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-28145000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-28582000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-23896000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-26989000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1189000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1099000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>431000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>78000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2717000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1407000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-463000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1646000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1458000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-5946000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-10511000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-23856999.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-4299000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-4221000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-5079000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3980000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3649000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-5539000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-139000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3992000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-4879000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-5336000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-5462000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-5069000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-4761000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-4324000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-5071000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>57000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-2892000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-3178000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-3225000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-333000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-596000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>4396000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>5201000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>576000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>215000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>266000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>101000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-39000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-349000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-479000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-556000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-637000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-825000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-897000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-849000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-771000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-876000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-2318000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-934000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-1665000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-2645000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-616000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>4982840.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-1117000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-1211000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-754000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-771000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-1102000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-3809000.0</v>
       </c>
-      <c r="CZ31">
-[...1 lines deleted...]
-      </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B32">
-        <v>472060000.0</v>
+        <v>439580000.0</v>
       </c>
       <c r="C32">
-        <v>467691000.0</v>
+        <v>470895000.0</v>
       </c>
       <c r="D32">
-        <v>476494000.0</v>
+        <v>466573000.0</v>
       </c>
       <c r="E32">
-        <v>437392000.0</v>
+        <v>472831000.0</v>
       </c>
       <c r="F32">
+        <v>436167000.0</v>
+      </c>
+      <c r="G32">
         <v>449497000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>431417000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>427886000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>407796000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>404504000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>396803000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>399763000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>378785000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>373195000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>342680000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>350081000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>310912000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>313015000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>305574000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>312023000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>290467000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>268959000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>235942000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>240115000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>328426000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>325637000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>303587000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>314194000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>314676000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>303034000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>305088000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>314464000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>292426000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>302260000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>286168000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>280916000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>266736000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>359591000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>346567000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>348382000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>332238000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>317567000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>146637000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>174890000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>161320000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>169726000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>171699000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>172081000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>174281000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>176619000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>167730000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>171331000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>148265000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>159186000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>161340000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>166548000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>159103000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>141746000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>131718000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>146524000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>148834000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>133111000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>127490000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>140795000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>132029000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>125808000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>121470000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>134725000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>139818000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>146600000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>136242000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>141648000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>122154000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>84415000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>79009000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>78462000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>76860000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>63143000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>69294000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>70598000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>68107000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>58857000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>62358000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>63524000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>56358000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>46475000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>45177000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>52942000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>55525000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>49371000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>56335000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>55802000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>54857000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>47315000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>45350000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>38328000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>36303000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>34692000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>38325000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>32987000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>29571000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>27950000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>23256000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>23408000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>23176000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
@@ -31379,51 +31589,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
         <v>46543000.0</v>
       </c>
       <c r="C2">
         <v>23674000.0</v>
       </c>
       <c r="D2">
         <v>24272000.0</v>
       </c>
       <c r="E2">
         <v>17885000.0</v>
       </c>
       <c r="F2">
         <v>49206000.0</v>
       </c>
       <c r="G2">
         <v>13535000.0</v>
       </c>
       <c r="H2">
         <v>25569000.0</v>
       </c>
       <c r="I2">
         <v>44096000.0</v>
       </c>
@@ -31465,51 +31675,51 @@
       </c>
       <c r="V2">
         <v>34795000.0</v>
       </c>
       <c r="W2">
         <v>119486000.0</v>
       </c>
       <c r="X2">
         <v>4608000.0</v>
       </c>
       <c r="Y2">
         <v>43272000.0</v>
       </c>
       <c r="Z2">
         <v>16000.0</v>
       </c>
       <c r="AA2">
         <v>3863000.0</v>
       </c>
       <c r="AB2">
         <v>4140000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
         <v>91032000</v>
       </c>
       <c r="C3">
         <v>105607000</v>
       </c>
       <c r="D3">
         <v>119938000</v>
       </c>
       <c r="E3">
         <v>74728000</v>
       </c>
       <c r="F3">
         <v>53463000</v>
       </c>
       <c r="G3">
         <v>51439000</v>
       </c>
       <c r="H3">
         <v>48198000</v>
       </c>
       <c r="I3">
         <v>44908000</v>
       </c>
@@ -31551,51 +31761,51 @@
       </c>
       <c r="V3">
         <v>28183000</v>
       </c>
       <c r="W3">
         <v>38444000</v>
       </c>
       <c r="X3">
         <v>11925000</v>
       </c>
       <c r="Y3">
         <v>20501000</v>
       </c>
       <c r="Z3">
         <v>9715000</v>
       </c>
       <c r="AA3">
         <v>4528000</v>
       </c>
       <c r="AB3">
         <v>9022000</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>8436000.0</v>
       </c>
       <c r="F4">
         <v>-32346000.0</v>
       </c>
       <c r="G4">
         <v>36187000.0</v>
       </c>
       <c r="H4">
         <v>-11430000.0</v>
       </c>
       <c r="I4">
         <v>-18527000.0</v>
       </c>
       <c r="J4">
         <v>-8020000.0</v>
       </c>
       <c r="K4">
         <v>-30362000.0</v>
       </c>
@@ -31607,51 +31817,51 @@
       </c>
       <c r="N4">
         <v>15181000.0</v>
       </c>
       <c r="O4">
         <v>-16224000.0</v>
       </c>
       <c r="P4">
         <v>13625000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>11771000.0</v>
       </c>
       <c r="F5">
         <v>-16302000.0</v>
       </c>
       <c r="G5">
         <v>-13288000.0</v>
       </c>
       <c r="H5">
         <v>-1447000.0</v>
       </c>
       <c r="I5">
         <v>2904000.0</v>
       </c>
       <c r="J5">
         <v>7819000.0</v>
       </c>
       <c r="K5">
         <v>-2351000.0</v>
       </c>
@@ -31663,51 +31873,51 @@
       </c>
       <c r="N5">
         <v>341000.0</v>
       </c>
       <c r="O5">
         <v>1359000.0</v>
       </c>
       <c r="P5">
         <v>-590000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
         <v>-29382000.0</v>
       </c>
       <c r="C6">
         <v>22869000.0</v>
       </c>
       <c r="D6">
         <v>-598000.0</v>
       </c>
       <c r="E6">
         <v>6387000.0</v>
       </c>
       <c r="F6">
         <v>-31321000.0</v>
       </c>
       <c r="G6">
         <v>35671000.0</v>
       </c>
       <c r="H6">
         <v>-12034000.0</v>
       </c>
       <c r="I6">
         <v>-18527000.0</v>
       </c>
@@ -31749,51 +31959,51 @@
       </c>
       <c r="V6">
         <v>11608000.0</v>
       </c>
       <c r="W6">
         <v>-30013000.0</v>
       </c>
       <c r="X6">
         <v>114878000.0</v>
       </c>
       <c r="Y6">
         <v>-38664000.0</v>
       </c>
       <c r="Z6">
         <v>43256000.0</v>
       </c>
       <c r="AA6">
         <v>-3847000.0</v>
       </c>
       <c r="AB6">
         <v>-277000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7">
         <v>-120418000.0</v>
       </c>
       <c r="C7">
         <v>-54624000.0</v>
       </c>
       <c r="D7">
         <v>-52297000.0</v>
       </c>
       <c r="E7">
         <v>-75847000.0</v>
       </c>
       <c r="F7">
         <v>-47745000.0</v>
       </c>
       <c r="G7">
         <v>16161000.0</v>
       </c>
       <c r="H7">
         <v>-40131000.0</v>
       </c>
       <c r="I7">
         <v>-9919000.0</v>
       </c>
@@ -31835,51 +32045,51 @@
       </c>
       <c r="V7">
         <v>2000.0</v>
       </c>
       <c r="W7">
         <v>-2618000.0</v>
       </c>
       <c r="X7">
         <v>7927000.0</v>
       </c>
       <c r="Y7">
         <v>-6448000.0</v>
       </c>
       <c r="Z7">
         <v>-6892000.0</v>
       </c>
       <c r="AA7">
         <v>3593000.0</v>
       </c>
       <c r="AB7">
         <v>-4324000.0</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-41380000.0</v>
       </c>
       <c r="F8">
         <v>-17539000.0</v>
       </c>
       <c r="G8">
         <v>38153000.0</v>
       </c>
       <c r="H8">
         <v>-6976000.0</v>
       </c>
       <c r="I8">
         <v>9289000.0</v>
       </c>
       <c r="J8">
         <v>-34597000.0</v>
       </c>
       <c r="K8">
         <v>-2169000.0</v>
       </c>
@@ -31891,51 +32101,51 @@
       </c>
       <c r="N8">
         <v>7379000.0</v>
       </c>
       <c r="O8">
         <v>-18834000.0</v>
       </c>
       <c r="P8">
         <v>-13477000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9">
         <v>-89659000.0</v>
       </c>
       <c r="C9">
         <v>-24979000.0</v>
       </c>
       <c r="D9">
         <v>-21083000.0</v>
       </c>
       <c r="E9">
         <v>-41380000.0</v>
       </c>
       <c r="F9">
         <v>-17539000.0</v>
       </c>
       <c r="G9">
         <v>38153000.0</v>
       </c>
       <c r="H9">
         <v>-6976000.0</v>
       </c>
       <c r="I9">
         <v>9289000.0</v>
       </c>
@@ -31969,51 +32179,51 @@
       <c r="S9">
         <v>-18640000.0</v>
       </c>
       <c r="T9">
         <v>-25700000.0</v>
       </c>
       <c r="U9">
         <v>-1300000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
         <v>-379000.0</v>
       </c>
       <c r="Z9">
         <v>-1018000.0</v>
       </c>
       <c r="AA9">
         <v>-2000000.0</v>
       </c>
       <c r="AB9"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10">
         <v>-2576000.0</v>
       </c>
       <c r="C10">
         <v>-18079000.0</v>
       </c>
       <c r="D10">
         <v>-30178000.0</v>
       </c>
       <c r="E10">
         <v>-56721000.0</v>
       </c>
       <c r="F10">
         <v>4700000.0</v>
       </c>
       <c r="G10">
         <v>18441000.0</v>
       </c>
       <c r="H10">
         <v>3724000.0</v>
       </c>
       <c r="I10">
         <v>-16094000.0</v>
       </c>
@@ -32055,51 +32265,51 @@
       </c>
       <c r="V10">
         <v>-11157000.0</v>
       </c>
       <c r="W10">
         <v>-5429000.0</v>
       </c>
       <c r="X10">
         <v>5822000.0</v>
       </c>
       <c r="Y10">
         <v>-2752000.0</v>
       </c>
       <c r="Z10">
         <v>-10030000.0</v>
       </c>
       <c r="AA10">
         <v>914000.0</v>
       </c>
       <c r="AB10">
         <v>-292000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>29033000.0</v>
       </c>
       <c r="F11">
         <v>19525000.0</v>
       </c>
       <c r="G11">
         <v>-24118000.0</v>
       </c>
       <c r="H11">
         <v>-5819000.0</v>
       </c>
       <c r="I11">
         <v>-11641000.0</v>
       </c>
       <c r="J11">
         <v>34157000.0</v>
       </c>
       <c r="K11">
         <v>-22155000.0</v>
       </c>
@@ -32115,51 +32325,51 @@
       <c r="O11">
         <v>8236000.0</v>
       </c>
       <c r="P11">
         <v>9360000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>7785000.0</v>
       </c>
       <c r="AA11">
         <v>1408000.0</v>
       </c>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>13274000.0</v>
       </c>
       <c r="F12">
         <v>19280000.0</v>
       </c>
       <c r="G12">
         <v>797000.0</v>
       </c>
       <c r="H12">
         <v>-6127000.0</v>
       </c>
       <c r="I12">
         <v>-123221000.0</v>
       </c>
       <c r="J12">
         <v>-37422000.0</v>
       </c>
       <c r="K12">
         <v>6274000.0</v>
       </c>
@@ -32183,101 +32393,101 @@
       <c r="S12">
         <v>2164000.0</v>
       </c>
       <c r="T12">
         <v>1282000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12">
         <v>958000.0</v>
       </c>
       <c r="W12"/>
       <c r="X12">
         <v>24000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12">
         <v>677000.0</v>
       </c>
       <c r="AA12">
         <v>145000.0</v>
       </c>
       <c r="AB12"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-8765000.0</v>
       </c>
       <c r="F13">
         <v>-25393000.0</v>
       </c>
       <c r="G13">
         <v>-11585000.0</v>
       </c>
       <c r="H13">
         <v>-33804000.0</v>
       </c>
       <c r="I13">
         <v>-3229000.0</v>
       </c>
       <c r="J13">
         <v>19831000.0</v>
       </c>
       <c r="K13">
         <v>-17781000.0</v>
       </c>
       <c r="L13">
         <v>-30466000.0</v>
       </c>
       <c r="M13">
         <v>-2067000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14">
         <v>130667000.0</v>
       </c>
       <c r="C14">
         <v>111031000.0</v>
       </c>
       <c r="D14">
         <v>98841000.0</v>
       </c>
       <c r="E14">
         <v>91991000.0</v>
       </c>
       <c r="F14">
         <v>81369000.0</v>
       </c>
       <c r="G14">
         <v>79324000.0</v>
       </c>
       <c r="H14">
         <v>77895000.0</v>
       </c>
       <c r="I14">
         <v>88988000.0</v>
       </c>
@@ -32319,51 +32529,51 @@
       </c>
       <c r="V14">
         <v>19718000.0</v>
       </c>
       <c r="W14">
         <v>14835000.0</v>
       </c>
       <c r="X14">
         <v>13179000.0</v>
       </c>
       <c r="Y14">
         <v>12100000.0</v>
       </c>
       <c r="Z14">
         <v>14241000.0</v>
       </c>
       <c r="AA14">
         <v>13009000.0</v>
       </c>
       <c r="AB14">
         <v>11363000.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>2929000.0</v>
       </c>
       <c r="F15">
         <v>3849000.0</v>
       </c>
       <c r="G15">
         <v>557000.0</v>
       </c>
       <c r="H15">
         <v>41000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>6818000.0</v>
@@ -32377,51 +32587,51 @@
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
         <v>142000000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16">
         <v>17161000.0</v>
       </c>
       <c r="C16">
         <v>46543000.0</v>
       </c>
       <c r="D16">
         <v>23674000.0</v>
       </c>
       <c r="E16">
         <v>24272000.0</v>
       </c>
       <c r="F16">
         <v>17885000.0</v>
       </c>
       <c r="G16">
         <v>49206000.0</v>
       </c>
       <c r="H16">
         <v>13535000.0</v>
       </c>
       <c r="I16">
         <v>25569000.0</v>
       </c>
@@ -32463,99 +32673,99 @@
       </c>
       <c r="V16">
         <v>46403000.0</v>
       </c>
       <c r="W16">
         <v>89473000.0</v>
       </c>
       <c r="X16">
         <v>119486000.0</v>
       </c>
       <c r="Y16">
         <v>4608000.0</v>
       </c>
       <c r="Z16">
         <v>43272000.0</v>
       </c>
       <c r="AA16">
         <v>16000.0</v>
       </c>
       <c r="AB16">
         <v>3863000.0</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>2584000.0</v>
       </c>
       <c r="J17">
         <v>2228000.0</v>
       </c>
       <c r="K17">
         <v>-448000.0</v>
       </c>
       <c r="L17">
         <v>-1176000.0</v>
       </c>
       <c r="M17">
         <v>-1618000.0</v>
       </c>
       <c r="N17">
         <v>68000.0</v>
       </c>
       <c r="O17">
         <v>186000.0</v>
       </c>
       <c r="P17">
         <v>405000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18">
         <v>105116000.0</v>
       </c>
       <c r="C18">
         <v>99598000.0</v>
       </c>
       <c r="D18">
         <v>60275000.0</v>
       </c>
       <c r="E18">
         <v>41653000.0</v>
       </c>
       <c r="F18">
         <v>103203000.0</v>
       </c>
       <c r="G18">
         <v>129902000.0</v>
       </c>
       <c r="H18">
         <v>117160000.0</v>
       </c>
       <c r="I18">
         <v>122391000.0</v>
       </c>
@@ -32597,51 +32807,51 @@
       </c>
       <c r="V18">
         <v>15152000.0</v>
       </c>
       <c r="W18">
         <v>6722000.0</v>
       </c>
       <c r="X18">
         <v>42876000.0</v>
       </c>
       <c r="Y18">
         <v>7309000.0</v>
       </c>
       <c r="Z18">
         <v>11740000.0</v>
       </c>
       <c r="AA18">
         <v>13632000.0</v>
       </c>
       <c r="AB18">
         <v>-30000.0</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-195414000.0</v>
       </c>
       <c r="D19">
         <v>-114108000.0</v>
       </c>
       <c r="E19">
         <v>304000.0</v>
       </c>
       <c r="F19">
         <v>-270998000.0</v>
       </c>
       <c r="G19">
         <v>-56576000.0</v>
       </c>
       <c r="H19">
         <v>-58862000.0</v>
       </c>
       <c r="I19">
         <v>536670000.0</v>
       </c>
       <c r="J19">
         <v>-47936000.0</v>
@@ -32651,83 +32861,83 @@
       </c>
       <c r="L19">
         <v>-6300000.0</v>
       </c>
       <c r="M19">
         <v>2248000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21">
         <v>177866000.0</v>
       </c>
       <c r="C21">
         <v>16271000.0</v>
       </c>
       <c r="D21">
         <v>27432000.0</v>
       </c>
       <c r="E21">
         <v>95751000.0</v>
       </c>
       <c r="F21">
         <v>95595000.0</v>
       </c>
       <c r="G21">
         <v>-88015000.0</v>
       </c>
       <c r="H21">
         <v>-117885000.0</v>
       </c>
       <c r="I21">
         <v>-732460000.0</v>
       </c>
@@ -32745,51 +32955,51 @@
       </c>
       <c r="N21">
         <v>-36084000.0</v>
       </c>
       <c r="O21">
         <v>-22000000.0</v>
       </c>
       <c r="P21">
         <v>2787000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22">
         <v>102808000.0</v>
       </c>
       <c r="C22">
         <v>119896000.0</v>
       </c>
       <c r="D22">
         <v>90650000.0</v>
       </c>
       <c r="E22">
         <v>66377000.0</v>
       </c>
       <c r="F22">
         <v>96808000.0</v>
       </c>
       <c r="G22">
         <v>77258000.0</v>
       </c>
       <c r="H22">
         <v>96336000.0</v>
       </c>
       <c r="I22">
         <v>167964000.0</v>
       </c>
@@ -32831,51 +33041,51 @@
       </c>
       <c r="V22">
         <v>10107000.0</v>
       </c>
       <c r="W22">
         <v>16257000.0</v>
       </c>
       <c r="X22">
         <v>23288000.0</v>
       </c>
       <c r="Y22">
         <v>14361000.0</v>
       </c>
       <c r="Z22">
         <v>8597000.0</v>
       </c>
       <c r="AA22">
         <v>1020000.0</v>
       </c>
       <c r="AB22">
         <v>-2126000.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
         <v>-86552000.0</v>
       </c>
       <c r="C23">
         <v>-3692000.0</v>
       </c>
       <c r="D23">
         <v>-42538000.0</v>
       </c>
       <c r="E23">
         <v>497000.0</v>
       </c>
       <c r="F23">
         <v>-9017000.0</v>
       </c>
       <c r="G23">
         <v>2748000.0</v>
       </c>
       <c r="H23">
         <v>3242000.0</v>
       </c>
       <c r="I23">
         <v>-37020000.0</v>
       </c>
@@ -32917,51 +33127,51 @@
       </c>
       <c r="V23">
         <v>-213000.0</v>
       </c>
       <c r="W23">
         <v>-1278000.0</v>
       </c>
       <c r="X23">
         <v>80031000.0</v>
       </c>
       <c r="Y23">
         <v>2120000.0</v>
       </c>
       <c r="Z23">
         <v>38722000.0</v>
       </c>
       <c r="AA23">
         <v>-102491000.0</v>
       </c>
       <c r="AB23">
         <v>-2764000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24">
         <v>-91859000.0</v>
       </c>
       <c r="C24">
         <v>-56870000.0</v>
       </c>
       <c r="D24">
         <v>173000.0</v>
       </c>
       <c r="E24">
         <v>639000.0</v>
       </c>
       <c r="F24">
         <v>443000.0</v>
       </c>
       <c r="G24">
         <v>82000.0</v>
       </c>
       <c r="H24">
         <v>4762000.0</v>
       </c>
       <c r="I24">
         <v>1379000.0</v>
       </c>
@@ -33003,51 +33213,51 @@
       </c>
       <c r="V24">
         <v>-261000.0</v>
       </c>
       <c r="W24">
         <v>23000.0</v>
       </c>
       <c r="X24">
         <v>2841000.0</v>
       </c>
       <c r="Y24">
         <v>-1445000.0</v>
       </c>
       <c r="Z24">
         <v>-2804000.0</v>
       </c>
       <c r="AA24">
         <v>1170000.0</v>
       </c>
       <c r="AB24">
         <v>175000.0</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
         <v>62554000.0</v>
       </c>
       <c r="C25">
         <v>18245000.0</v>
       </c>
       <c r="D25">
         <v>29226000.0</v>
       </c>
       <c r="E25">
         <v>30335000.0</v>
       </c>
       <c r="F25">
         <v>20319000.0</v>
       </c>
       <c r="G25">
         <v>6401000.0</v>
       </c>
       <c r="H25">
         <v>32249000.0</v>
       </c>
       <c r="I25">
         <v>-151330000.0</v>
       </c>
@@ -33089,51 +33299,51 @@
       </c>
       <c r="V25">
         <v>9178000.0</v>
       </c>
       <c r="W25">
         <v>4489000.0</v>
       </c>
       <c r="X25">
         <v>5829000.0</v>
       </c>
       <c r="Y25">
         <v>4032000.0</v>
       </c>
       <c r="Z25">
         <v>3151000.0</v>
       </c>
       <c r="AA25">
         <v>907000.0</v>
       </c>
       <c r="AB25">
         <v>1798000.0</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B26">
         <v>-50014000.0</v>
       </c>
       <c r="C26">
         <v>-10938000.0</v>
       </c>
       <c r="D26">
         <v>-3098000.0</v>
       </c>
       <c r="E26">
         <v>-2929000.0</v>
       </c>
       <c r="F26">
         <v>-4592000.0</v>
       </c>
       <c r="G26">
         <v>-3820000.0</v>
       </c>
       <c r="H26">
         <v>-3283000.0</v>
       </c>
       <c r="I26">
         <v>-5029000.0</v>
       </c>
@@ -33171,51 +33381,51 @@
       <c r="U26">
         <v>2100000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>-95000.0</v>
       </c>
       <c r="X26">
         <v>-179000.0</v>
       </c>
       <c r="Y26">
         <v>500000.0</v>
       </c>
       <c r="Z26">
         <v>-1156000.0</v>
       </c>
       <c r="AA26">
         <v>-4718000.0</v>
       </c>
       <c r="AB26">
         <v>-109000.0</v>
       </c>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27">
         <v>23224000.0</v>
       </c>
       <c r="C27">
         <v>24767000.0</v>
       </c>
       <c r="D27">
         <v>23283000.0</v>
       </c>
       <c r="E27">
         <v>21023000.0</v>
       </c>
       <c r="F27">
         <v>16185000.0</v>
       </c>
       <c r="G27">
         <v>9163000.0</v>
       </c>
       <c r="H27">
         <v>9294000.0</v>
       </c>
       <c r="I27">
         <v>10470000.0</v>
       </c>
@@ -33245,51 +33455,51 @@
       </c>
       <c r="R27">
         <v>5204000.0</v>
       </c>
       <c r="S27">
         <v>11211000.0</v>
       </c>
       <c r="T27">
         <v>-4973000.0</v>
       </c>
       <c r="U27">
         <v>5379000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>972000.0</v>
       </c>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28">
         <v>43558000.0</v>
       </c>
       <c r="C28">
         <v>13321000.0</v>
       </c>
       <c r="D28">
         <v>-18014000.0</v>
       </c>
       <c r="E28">
         <v>92476000.0</v>
       </c>
       <c r="F28">
         <v>81986000.0</v>
       </c>
       <c r="G28">
         <v>-88578000.0</v>
       </c>
       <c r="H28">
         <v>-117926000.0</v>
       </c>
       <c r="I28">
         <v>-725080000.0</v>
       </c>
@@ -33331,51 +33541,51 @@
       </c>
       <c r="V28">
         <v>-333000.0</v>
       </c>
       <c r="W28">
         <v>-168000.0</v>
       </c>
       <c r="X28">
         <v>80720000.0</v>
       </c>
       <c r="Y28">
         <v>2596000.0</v>
       </c>
       <c r="Z28">
         <v>81233000.0</v>
       </c>
       <c r="AA28">
         <v>-18649000.0</v>
       </c>
       <c r="AB28">
         <v>-422000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
         <v>196148000.0</v>
       </c>
       <c r="C29">
         <v>205205000.0</v>
       </c>
       <c r="D29">
         <v>180213000.0</v>
       </c>
       <c r="E29">
         <v>116381000.0</v>
       </c>
       <c r="F29">
         <v>156666000.0</v>
       </c>
       <c r="G29">
         <v>181341000.0</v>
       </c>
       <c r="H29">
         <v>165358000.0</v>
       </c>
       <c r="I29">
         <v>167299000.0</v>
       </c>
@@ -33417,51 +33627,51 @@
       </c>
       <c r="V29">
         <v>43335000.0</v>
       </c>
       <c r="W29">
         <v>45166000.0</v>
       </c>
       <c r="X29">
         <v>54801000.0</v>
       </c>
       <c r="Y29">
         <v>27810000.0</v>
       </c>
       <c r="Z29">
         <v>21455000.0</v>
       </c>
       <c r="AA29">
         <v>18160000.0</v>
       </c>
       <c r="AB29">
         <v>8992000.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
         <v>-270731000.0</v>
       </c>
       <c r="C30">
         <v>-195414000.0</v>
       </c>
       <c r="D30">
         <v>-163367000.0</v>
       </c>
       <c r="E30">
         <v>-200421000.0</v>
       </c>
       <c r="F30">
         <v>-270998000.0</v>
       </c>
       <c r="G30">
         <v>-56576000.0</v>
       </c>
       <c r="H30">
         <v>-58862000.0</v>
       </c>
       <c r="I30">
         <v>536670000.0</v>
       </c>
@@ -33522,3421 +33732,3448 @@
       <c r="AB30">
         <v>-8847000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ30"/>
+  <dimension ref="A1:DA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CZ1" t="s">
         <v>165</v>
       </c>
+      <c r="DA1" t="s">
+        <v>166</v>
+      </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
+        <v>17161000.0</v>
+      </c>
+      <c r="C2">
         <v>58944000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23135000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31711000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>46543000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35574000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34137000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42156000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23674000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>32142000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>38615000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>40604000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24272000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20187000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15593000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>25668000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17885000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>25472000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>30581000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>28402000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>49206000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>99943000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>206244000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>37259000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13535000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>14719000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15922000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13538000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>25569000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>22881000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>20060000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>29488000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>44096000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>43637000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>46533000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>54881000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>52116000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>44995000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>36590000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>54123000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>82478000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>68594000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>72338000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>67019000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>76824000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>61582000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>51193000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>38325000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>35465000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4973000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>10184000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10144000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>20284000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10843000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>11133000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9534000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>36508000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>41627000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>36942000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>51678000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>22883000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>42996000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>45657000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>56317000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>37864000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>29545000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>19003000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>15098000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>22063000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>20015000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>20011000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>14307000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>33473000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>95979000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>81509000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>147128000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>71147000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>55792000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>44180000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>38888000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>46403000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>39316000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>83036000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>78860000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>89473000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>77801000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>79851000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>74253000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>119486000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>112756000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>99474000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2203000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4608000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3325000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>40302000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>37551000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>43272000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>43641000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>862000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>253000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>16000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3220000.0</v>
       </c>
-      <c r="CY2"/>
       <c r="CZ2"/>
+      <c r="DA2"/>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
+        <v>23958000</v>
+      </c>
+      <c r="C3">
         <v>27477000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>19336000</v>
-      </c>
-[...1 lines deleted...]
-        <v>25218000</v>
       </c>
       <c r="E3">
         <v>25218000</v>
       </c>
       <c r="F3">
+        <v>25218000</v>
+      </c>
+      <c r="G3">
         <v>19090000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>26265000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>31180000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>29072000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>37053000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>25469000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>32722000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>24694000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>31630000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>20488000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11747000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10863000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>23752000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>11295000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10756000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7660000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11650000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9002000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12362000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>18425000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>23494000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9198000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8059000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7447000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>11568000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>14116000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8265000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>10959000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>13242000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11621000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>10110000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12328000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>11664000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>16566000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>11634000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>18768000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>13309000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>9133000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6794000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>15380000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8794000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4057000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5998000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5974000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3605000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3396000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4812000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6745000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>7424000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>9464000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>14345000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>9836000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4266000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6700000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5476000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>6047000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5909000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3815000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>3350000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3066000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4329000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>4471000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>5458000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5416000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8342000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>15782000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>12124000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>7924000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>9141000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>5669000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3354000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1829000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3385000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>4054000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4314000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3692000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5092000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>7046000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>7522000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>8523000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>12398000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>10863000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>8568000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>6615000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>4201000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2608000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3016000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2100000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>8775000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3705000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3349000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>4672000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>4762000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>2439000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>962000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1552000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>663000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3865000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>3240000</v>
       </c>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-2050000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>14610000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>6343000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-1862000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-2780000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>6735000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-8059000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-5489000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1980000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-20778000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-50818000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-105940000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>168978000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>23967000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-580000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1203000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>2384000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-12031000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>2688000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>2821000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-9428000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-14608000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>459000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-2896000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-8348000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>2765000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>7121000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>8405000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-17533000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-28355000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>13884000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-3744000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>5319000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-9805000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>15242000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>10389000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>12868000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>2860000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>30492000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-5211000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>40000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-10140000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>9441000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-290000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>1599000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-26974000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>3085000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4266000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6934000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3741000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1635000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2731000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3937000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1080000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-11894000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1551000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>31630000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-31076000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1125000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-12717000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>8716000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1127000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1071000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-12361000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1208000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1569000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4703000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2160000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-641000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5945000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>662000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1853000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2312000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1539000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4534000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1410000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>22771000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-49000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2382000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1060000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-7628000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>46000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1633000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1564000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-669000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1171000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-241000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>80000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-21000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>842000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-310000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>848000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
+      <c r="DA5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
+        <v>-9046000.0</v>
+      </c>
+      <c r="C6">
         <v>-41783000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>35809000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8576000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-14832000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10969000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1437000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8019000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>18482000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-8468000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6473000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1989000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16332000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4085000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4594000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-10075000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7783000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7587000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5109000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2179000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-20804000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-50737000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-106301000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>168985000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>23724000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1184000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1203000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2384000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-12031000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2688000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2821000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-9428000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-14608000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>459000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2896000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-8348000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2765000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>7121000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8405000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-17533000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-28355000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>13884000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-3744000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>5319000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-9805000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>15242000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>10389000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>12868000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2860000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>30492000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-5211000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>40000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-10140000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>9441000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-290000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1599000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-26974000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-5119000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>4685000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-14736000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>28795000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-20113000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-2661000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-10660000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>18453000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>8319000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>10542000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3905000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-6965000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2048000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>4000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>5704000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-19166000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-62506000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>14470000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-65619000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>75981000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>15355000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>11612000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>5292000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-7515000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>7087000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-43720000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>4176000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-10613000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>11672000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-2050000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>5598000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-45233000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>6730000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>13282000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>97271000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-2405000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1283000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-36977000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2751000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-5721000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-369000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>42779000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>609000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>237000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-3204000.0</v>
       </c>
-      <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7">
+        <v>-39762000.0</v>
+      </c>
+      <c r="C7">
         <v>-30866000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-13649000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-35534000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-40369000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>59396000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4266000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-20877000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-34253000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4958000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2558000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1318000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-43463000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10689000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-18271000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-40681000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-27584000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4483000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-3525000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-25134000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-14603000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>38422000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-21565000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>19871000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-20567000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-3707000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-6363000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3581000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-33642000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5273000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>11334000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-33769000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>7243000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2627000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>117000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-4568000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>10506000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-10372000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>6895000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-23987000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>21464000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-36793000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-5103000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-6771000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-10644000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-3083000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>5418000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-4612000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-16268000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>16602000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>309000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-23879000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-70000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>2426000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-892000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>3067000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-21427000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>4401000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-634000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-12669000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>2056000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-3103000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>10019000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>1434000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>254000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-140000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>11605000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>1266000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-24139000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-10261000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-2608000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>7469000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-16314000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-2717000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-12083000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>404000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>5505000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>4338000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-514000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-971000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-19067000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>4907000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>7238000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-3072000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-9071000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>6114000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>3107000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-3331000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-8508000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-1695000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>10193000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>3930000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-4501000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-139000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-902000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-1005000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-4402000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>2030000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-5151000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-35000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-3736000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>2969000.0</v>
       </c>
-      <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>14464000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-24206000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-7884000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>4146000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-21644000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-15998000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>4099000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-2497000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-9768000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-9373000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-3943000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-2019000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>52280000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-8165000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>22986000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>583000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>379000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-30924000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>14094000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>6501000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-12314000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>1008000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-20639000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-7645000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>2387000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-8700000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-14679000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>652000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-11998000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>23856000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-13711000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>13704000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-10620000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>14311000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-3271000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>2281000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-7349000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-3392000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>17280000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>8129000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-14133000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-3897000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>3961000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-10655000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>1465000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-13605000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9">
+        <v>15270000.0</v>
+      </c>
+      <c r="C9">
         <v>-40760000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9685000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-22201000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-17013000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11515000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-9846000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-10613000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2412000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-6162000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>9684000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14464000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-24206000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-7884000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4146000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-21644000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-15998000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4099000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2497000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-9768000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-9373000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-3943000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2019000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>52280000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-8165000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>22986000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>583000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>379000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-30924000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>14094000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6501000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-12314000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1008000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-20639000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-7645000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2387000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-8700000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-14679000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>652000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-11998000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>23856000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-13711000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>13704000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-10620000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>14311000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-3271000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2281000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-7349000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-3392000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>17280000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>8129000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-14133000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-3897000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3961000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-10655000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1465000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-13605000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-3048000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>7923000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-8221000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-10131000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>9059000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>8512000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-6143000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-506000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-5159000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>10961000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>7166000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-7092000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-14523000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-1187000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-5161000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-22500000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-12900000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-9100000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>3500000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-7200000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>4600000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>5000000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
-      <c r="CM9">
-[...1 lines deleted...]
-      </c>
+      <c r="CM9"/>
       <c r="CN9">
         <v>-7036000.0</v>
       </c>
       <c r="CO9">
+        <v>-7036000.0</v>
+      </c>
+      <c r="CP9">
         <v>2999000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-379000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-3500000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-1224000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-2400000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-1018000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-4500000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-1800000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-2400000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>2800000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
+      <c r="DA9"/>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10">
+        <v>-32386000.0</v>
+      </c>
+      <c r="C10">
         <v>9665000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2268000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6814000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7695000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13436000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4280000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9964000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-17271000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-4393000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4139000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4630000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-17016000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2315000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-17565000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-21318000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-20153000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5538000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1736000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6055000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5157000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8169000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16205000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1568000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4365000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12291000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-11413000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5766000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8612000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3594000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1260000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-9506000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-11442000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>19273000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-10808000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-3495000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5956000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>32180000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>13909000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-9475000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-14444000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>9240000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-24141000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2105000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-8746000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>385000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-5062000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2567000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>518000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4491000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-33000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-3893000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-12073000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2716000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-195000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2660000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1910000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>11455000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-7881000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-5001000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-712000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4104000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1507000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>4734000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>75000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9128000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1921000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2392000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-6543000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-13022000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-7141000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1135000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>221000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2967000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-5734000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-2386000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>3184000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-3010000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-3045000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-3412000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-3016000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-9027000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-2485000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-1395000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1750000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-679000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-359000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-1610000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-2781000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2141000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1909000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-419000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2191000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-2601000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1612000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>813000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-2576000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-3286000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-2444000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-1995000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-2305000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>726000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>188000.0</v>
       </c>
-      <c r="CZ10"/>
+      <c r="DA10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-1666000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-11639000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4921000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>14084000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2871000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10557000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10779000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3481000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-893000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5503000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11434000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3161000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-4965000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-27627000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>5313000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-18753000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2354000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9508000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1072000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-15787000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1724000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-12445000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>14867000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2345000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>12625000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-4122000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>23309000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-28690000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-6127000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2020000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>10642000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-31832000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5383000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>8336000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-17269000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3061000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>8153000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6937000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-14958000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-3806000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-8958000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-5612000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>15820000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1308000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>9116000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4572000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-6760000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>7914000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>8588000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>8111000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>8189000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>7785000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>6318000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>5448000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>1160000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1408000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>3830000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>2446000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>12039000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5482000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4415000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-5901000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>885000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15003000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6412000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1368000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5942000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6860000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7846000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-5290000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2767000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2606000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>714000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-5873000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>724000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-2712000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1734000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-197087000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>61172000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6168000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6526000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-51162000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-3130000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>12455000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4415000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9676000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-4480000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4210000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-3132000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-3710000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-156000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3441000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>596000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10163000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-838000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2275000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-1097000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4100000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4239000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3872000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-27711000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>12464000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9442000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3044000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2475000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1446000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3872000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5338000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4783000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>6391000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2185000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>898000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>2164000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>1282000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2946000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5158000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>15370000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>121000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2507000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1807000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>958000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>332000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>24000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>5764000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>504000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>311000.0</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>373000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>226000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1024000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>677000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2374000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>979000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>29000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>145000.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>2839000.0</v>
       </c>
       <c r="M13">
         <v>2839000.0</v>
       </c>
       <c r="N13">
+        <v>2839000.0</v>
+      </c>
+      <c r="O13">
         <v>-1498000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>811000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1769000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-6309000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-20502000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11450000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-8265000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-8076000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2195000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>20979000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-3301000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-31458000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-13987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718000.0</v>
       </c>
       <c r="AB13">
         <v>1718000.0</v>
       </c>
       <c r="AC13">
+        <v>1718000.0</v>
+      </c>
+      <c r="AD13">
         <v>-28296000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6520000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-9126000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2598000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-3221000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>19831000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>9921000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-3524000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1853000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-17781000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1539000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-4534000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1410000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-30466000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-2067000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -36950,441 +37187,443 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14">
+        <v>35011000.0</v>
+      </c>
+      <c r="C14">
         <v>35509000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>33040000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>32286000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>29832000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28927000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28694000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>27225000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>26185000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25087000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24547000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>24443000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>24126000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>23346000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22892000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>23211000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22542000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20890000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>20060000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>20125000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>20294000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>20319000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19931000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>19580000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>19494000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>20498000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18862000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>18877000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19658000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>20541000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>19856000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22257000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>26334000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>28212000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>25119000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>24859000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>24606000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>23110000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>22366000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>22635000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>22413000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>17691000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>8747000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>9016000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9178000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9514000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9382000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9309000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>9252000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>9308000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8805000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>9089000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8764000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>12298000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>11966000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>10985000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>11119000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>12127000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>11975000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>11994000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>11599000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>11574000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>11427000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>11679000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>11767000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>11955000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>11801000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>11804000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>11669000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>10176000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>9638000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>9573000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>15995000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>7303000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7661000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>5889000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4989000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4817000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>4744000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4830000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>4918000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>5680000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>5294000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4705000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>4039000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3974000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3608000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3891000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3362000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2874000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>3488000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>3398000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>3419000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2662000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>3618000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2916000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>2904000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>3628000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>3955000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>3436000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>3222000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>3331000.0</v>
       </c>
-      <c r="CY14"/>
       <c r="CZ14"/>
+      <c r="DA14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>218000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1073000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2610000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>856000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
         <v>6818000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9875000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
@@ -37392,1023 +37631,1035 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>692000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15">
         <v>12000000.0</v>
       </c>
-      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
+      <c r="DA15"/>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16">
+        <v>8115000.0</v>
+      </c>
+      <c r="C16">
         <v>17161000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>58944000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>23135000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>31711000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>46543000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>35574000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>34137000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>42156000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>23674000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>32142000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>38615000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>40604000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>24272000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20187000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15593000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>25668000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>17885000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>25472000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>30581000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>28402000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>49206000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>99943000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>206244000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>37259000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>13535000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>14719000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>15922000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>13538000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>25569000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>22881000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>20060000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>29488000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>44096000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>43637000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>46533000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>54881000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>52116000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>44995000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>36590000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>54123000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>82478000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>68594000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>72338000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>67019000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>76824000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>61582000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>51193000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>38325000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>35465000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4973000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>10184000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>10144000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>20284000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>10843000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>11133000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>9534000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>36508000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>41627000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>36942000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>51678000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>22883000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>42996000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>45657000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>56317000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>37864000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>29545000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>19003000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>15098000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>22063000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>20015000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>20011000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>14307000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>33473000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>95979000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>81509000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>147128000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>71147000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>55792000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>44180000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>38888000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>46403000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>39316000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>83036000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>78860000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>89473000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>77801000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>79851000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>74253000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>119486000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>112756000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>99474000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2203000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>4608000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3325000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>40302000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>37551000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>43272000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>43641000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>862000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>253000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>16000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3200000.0</v>
       </c>
-      <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-183000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-212000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>382000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>794000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-573000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1818000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>545000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>258000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>552000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1199000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>219000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-916000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>100000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-638000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>1006000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-666000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-28000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>126000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-608000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-775000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-598000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-210000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-35000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>14000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>44000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>98000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-88000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>12000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>34000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-213000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>353000.0</v>
       </c>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18">
+        <v>737000.0</v>
+      </c>
+      <c r="C18">
         <v>27938000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>46259000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>69080000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>6058000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>44141000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>45235000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>16055000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5833000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>18534000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>36824000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>23423000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-18506000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>19972000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7280000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>7103000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7298000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>15504000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>37328000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>21602000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>28769000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>59452000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>23283000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>33195000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>13972000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>29887000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>35229000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>48257000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3787000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>34995000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>39401000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>12832000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>35163000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>20545000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>26784000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>28430000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>26297000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>22069000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>21479000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-7738000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>11090000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-31815000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-642000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>8369000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-8049000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>17799000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>24110000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>13517000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1027000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>37075000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>21312000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-5850000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-14340000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>17863000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>6540000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>9605000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-10246000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>27186000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>13959000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>7328000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>18959000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-1036000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>23972000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>19659000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>18150000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>17194000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>24036000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>16218000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-5356000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>1721000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>3893000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>12185000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-4870000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>2982000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-3717000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>16918000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>6789000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>11065000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>12436000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>7532000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-7273000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>5411000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>13039000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>2988000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-6286000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>8849000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>1124000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>789000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-4040000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>8512000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>19706000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>11733000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>2925000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>3194000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>4582000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>2255000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-2722000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>6060000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-319000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>5065000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>934000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>8489000.0</v>
       </c>
-      <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>216</v>
+      </c>
+      <c r="B19">
+        <v>-13998000.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>-20268000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-17827000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-197167000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>29617000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-26235000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-30598000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-168198000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-80582000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-25419000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-32672000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-24694000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>304000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-20439000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-138261000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-10398000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-241368000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-11229000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-10756000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-7645000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-11644000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-8978000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-12362000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-23592000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-38480000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-9288000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3607000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-7487000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-42000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-831000.0</v>
       </c>
       <c r="AG19">
         <v>-831000.0</v>
       </c>
       <c r="AH19">
+        <v>-831000.0</v>
+      </c>
+      <c r="AI19">
         <v>-1316000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-819000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-237000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-260000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-3015000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-719000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-1550000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-648000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-6300000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>2248000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
@@ -38422,54 +38673,55 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -38530,2966 +38782,2997 @@
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21">
+        <v>62971000.0</v>
+      </c>
+      <c r="C21">
         <v>-11772000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-11573000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-35429000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>236640000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-90955000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-40818000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-43348000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-18654000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>35446000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-13812000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-8812000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>117001000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1187000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>198069000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-37700000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-19390000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-45384000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-109459000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-129806000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>135625000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>15625000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-40760000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-11375000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-50375000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-15375000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-30375000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-626335000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-25718000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-50032000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-22603000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-37687000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-39688000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-30940000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-17646000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-12250000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-7250000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>46969000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>479142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2500000.0</v>
       </c>
       <c r="AR21">
         <v>-2500000.0</v>
       </c>
       <c r="AS21">
         <v>-2500000.0</v>
       </c>
       <c r="AT21">
         <v>-2500000.0</v>
       </c>
       <c r="AU21">
         <v>-2500000.0</v>
       </c>
       <c r="AV21">
         <v>-2500000.0</v>
       </c>
       <c r="AW21">
         <v>-2500000.0</v>
       </c>
       <c r="AX21">
+        <v>-2500000.0</v>
+      </c>
+      <c r="AY21">
         <v>-12605000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-29697000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2218000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-8000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-6000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-8000000.0</v>
       </c>
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
+      <c r="DA21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22">
+        <v>16506000.0</v>
+      </c>
+      <c r="C22">
         <v>48608000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>39678000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>37009000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-22487000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>32703000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>35439000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>31246000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>20508000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>26357000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27257000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>23971000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>13065000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>18117000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16057000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>20836000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>11367000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23789000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>22066000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>29433000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>21520000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>15427000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>30342000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>389000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>31100000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11024000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>30586000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>33057000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>21669000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>25745000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>114079000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>20022000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8118000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>54338000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>13690000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2990000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-4339000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7933000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>11458000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-770000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-12660000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-24907000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>22000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9283000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>8008000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>14176000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>14012000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>12348000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>14922000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9781000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>11071000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>9752000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5663000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-5556000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-7561000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3851000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4467000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>5639000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6989000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>8550000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>11944000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>13839000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5964000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>7788000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5547000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-1534000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-20693000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>6562000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6664000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>8499000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>7629000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>5805000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-3374000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2780000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>5000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-3399000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>10669000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1394000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>3239000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4843000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>6650000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>68000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>756000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5280000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>4003000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1859000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>3046000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>4733000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>6619000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>4523000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>7776000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>4952000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>6037000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>4959000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2477000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>3586000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>3339000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2711000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>3312000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2649000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-75000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2656000.0</v>
       </c>
-      <c r="CY22"/>
       <c r="CZ22"/>
+      <c r="DA22"/>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
+        <v>-9141000.0</v>
+      </c>
+      <c r="C23">
         <v>66000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4626000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2415000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-70930000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8964000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2177000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1385000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-8633000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-80582000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-137000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-9106000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-38665000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-16000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-147000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>144630000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-493000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2554000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5437000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-456000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4294000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1035000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-521000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-115000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2201000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>588000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-838000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>262000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1338000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2461000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-31473000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-898000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2188000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-570000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-76000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1276000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5660000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1871000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>113000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>610000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-87838000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-55930000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>253000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>284000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-855000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>404000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>70000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>479000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1608000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>141000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2336000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-607000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-81000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-705000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>106000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-14318000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-118000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-495000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-2000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-2126000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-1090000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-63000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-296000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>587000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-618000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>62000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>119000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>127000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>169000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-14000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>16000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>6000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-137000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-6137000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>32000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>294000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-4943000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-165000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-299000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-298000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-297000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-213000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-354000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-449000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-261000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-377000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-286000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4535000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>5000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-4540000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-5500000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>39000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-39000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-1000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-3004000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>695000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-695000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>44496000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>232000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-92516000.0</v>
       </c>
-      <c r="CY23"/>
       <c r="CZ23"/>
+      <c r="DA23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24">
+        <v>-23903000.0</v>
+      </c>
+      <c r="C24">
         <v>8000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-191140000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-18909000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-25213000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>48707000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-220000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-168198000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>73000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>50000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>50001.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-24694000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>126943000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>49000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>122000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>465000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>362000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>66000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>15000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-5213000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>24000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-607000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>52000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>23000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-90000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4737000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>13000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>582765000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>62000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>898000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>672000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>199000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-751000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-318000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-967000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>285000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>14000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1759000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>691000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-2000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-2058000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4756000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-326000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2531000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-856000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-224000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>22000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>8000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1951000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1623000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>27000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>38000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>188000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>19000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-1831000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-98000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1331000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>64000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-278000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1099000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>154000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>18000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-773000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>184000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-120510000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>56000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>30000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>180000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>160000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>92000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>8000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>300000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>6000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>7000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>50000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-38000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>4815000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>58489000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-393000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>29000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>21000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-32000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>105000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-68000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>276000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>156000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-574000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-8000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-1022000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-47395000.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>-2492000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>454000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-274000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-48957000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-940000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-146000.0</v>
       </c>
-      <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
+        <v>6261000.0</v>
+      </c>
+      <c r="C25">
         <v>8933000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1455000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4558000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>53365000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-49723000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5518000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3875000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3951000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12402000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7552000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3547000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6363000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10929000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2068000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9788000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7550000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5138000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6892000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3001000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4756000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1008000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>587000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4235000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>571000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>32365000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-159000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-697000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>740000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1955000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-151388000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3989000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1976000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1470000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1908000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12672000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4936000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6664000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3852000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>5222000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1749000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>31855000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3451000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1264000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-896000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-200000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-3102000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-17000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-3492000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>960000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>744000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>782000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4829000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>11493000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>6058000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2779000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3121000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>504000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1535000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>500000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-4377000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-34789000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-39000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>599000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>622000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>15977000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>33836000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-798000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>847000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-6437000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>496000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-120000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2319000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>18253000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2215000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2329000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-1925000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>3114000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2402000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2523000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2210000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1452000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>4789000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1630000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1307000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1877000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>986000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>4064000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1102000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1965000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>857000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2469000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>70000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>4487000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3094000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>107000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>109000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2453000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>4000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-23000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>3075000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>196000.0</v>
       </c>
-      <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B26">
+        <v>-50000000.0</v>
+      </c>
+      <c r="C26">
         <v>-50014000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>-2575000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-14132000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-165000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-148000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1277000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-9348000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-31000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-137000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-320000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2610000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-856000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-147000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-370000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1556000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1462000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-142000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-387000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2601000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-951000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-90000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-115000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2664000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-322000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-838000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>262000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2123000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2461000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-362000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-18000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-2188000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-76000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1276000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7449000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2100000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="AO26">
         <v>600000.0</v>
       </c>
       <c r="AP26">
         <v>600000.0</v>
       </c>
       <c r="AQ26">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="AR26">
         <v>900000.0</v>
       </c>
       <c r="AS26">
+        <v>900000.0</v>
+      </c>
+      <c r="AT26">
         <v>4200000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2600000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>300000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3400000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>6600000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3600000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1400000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1200000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>200000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="BE26">
         <v>200000.0</v>
       </c>
       <c r="BF26">
+        <v>200000.0</v>
+      </c>
+      <c r="BG26">
         <v>100000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
         <v>1600000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>400000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>100000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>600000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>200000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>741000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>700000.0</v>
       </c>
-      <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-741000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>793000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>200000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="BW26">
         <v>200000.0</v>
       </c>
       <c r="BX26">
+        <v>200000.0</v>
+      </c>
+      <c r="BY26">
         <v>1900000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-205000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>1700000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>100000.0</v>
       </c>
-      <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
-      <c r="CR26">
+      <c r="CR26"/>
+      <c r="CS26">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CT26">
         <v>100000.0</v>
       </c>
       <c r="CU26">
+        <v>100000.0</v>
+      </c>
+      <c r="CV26">
         <v>43600000.0</v>
       </c>
-      <c r="CV26"/>
-      <c r="CW26">
+      <c r="CW26"/>
+      <c r="CX26">
         <v>83100000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-4591000.0</v>
       </c>
-      <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27">
+        <v>6662000.0</v>
+      </c>
+      <c r="C27">
         <v>5757000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4931000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5656000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6880000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6038000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6115000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5766000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6848000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6184000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5496000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5501000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6102000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5050000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5022000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5956000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4995000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3950000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3282000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4249000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4704000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2934000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2987000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1504000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1738000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2400000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1461000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2720000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2713000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2786000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1577000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2885000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3222000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4785000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1945000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3281000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4669000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1229000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2217000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2127000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2835000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>332000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3072000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3719000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2253000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2655000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3802000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3552000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3177000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2688000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>4066000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>4916000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2431000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1897000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3474000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3346000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2187000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3279000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>3008000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>3048000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2747000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1698000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2421000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1673000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1092000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>-1629000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1915000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2057000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2861000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>9252000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>2240000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>2407000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>3046000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-16939000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-2304000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>14521000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-251000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>106000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>4741000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>-3765000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
-      <c r="CT27">
+      <c r="CT27"/>
+      <c r="CU27">
         <v>369000.0</v>
       </c>
-      <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28">
+        <v>3830000.0</v>
+      </c>
+      <c r="C28">
         <v>-61720000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10711000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-35589000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>151578000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-82304000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-43143000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-24526000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>163294000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17523000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-43130000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-25523000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>33116000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-13936000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-9191000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>116631000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1028000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>194053000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-42883000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-19622000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-49562000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-110276000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-129247000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>135783000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15162000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-15494000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-36159000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-50113000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-16160000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-32184000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-618373000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-23309000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-51214000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-20352000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-29414000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-38412000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-23491000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-13281000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-12137000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-6640000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-40088000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>469740000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1315000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1367000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>852000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>477000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2078000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-113000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-663000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-5765000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-25702000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4787000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3322000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-8498000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-5241000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-7820000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>105000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>34653000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-9717000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-20567000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-681000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-21063000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-27277000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-29863000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-618000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-8938000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-13881000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-9965000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1722000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4974000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-4987000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-2871000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>84541000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>6000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>12000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-11290000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>76437000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1962000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>65000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-150000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>35000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-166000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>391000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-319000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-239000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-613000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-185000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>229000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>401000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>54000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-124000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>86112000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-5322000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-737000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>5836000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>496000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-2999000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-6402000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>42891000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>44501000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>243000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-11547000.0</v>
       </c>
-      <c r="CY28"/>
       <c r="CZ28"/>
+      <c r="DA28"/>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
+        <v>24695000.0</v>
+      </c>
+      <c r="C29">
         <v>55415000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>65595000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>43862000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>31276000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63231000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>71500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>47235000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23239000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>55587000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>62293000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>56145000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6188000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>51602000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>27768000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>18850000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>18161000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>39256000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>48623000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>32358000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>36429000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>71102000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>32285000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>45557000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>32397000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>53381000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>44427000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>56316000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>11234000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>46563000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>53517000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>21097000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>46122000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>33787000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>38405000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>38540000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>38625000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>33733000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>38045000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>3896000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>29858000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-18506000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>8491000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>15163000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7331000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>26593000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>28167000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>19515000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>7001000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>40680000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>24708000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-1038000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-7595000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>25287000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>16004000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>23950000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-410000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>31452000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>20659000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>12804000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>25006000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>4873000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>27787000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>23009000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>21216000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>21523000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>28507000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>21676000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>60000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>10063000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>19675000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>24309000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>3054000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>12123000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>1952000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>20272000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>8618000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>14450000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>16490000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>11846000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-3581000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>10503000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>20085000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>10510000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>2237000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>21247000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>11987000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>9357000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>2575000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>12713000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>22314000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>14749000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>5025000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>11969000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>8287000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>5604000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>1950000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>10822000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>2120000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>6027000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>2486000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>9152000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>9008000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>8417000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
+        <v>-37901000.0</v>
+      </c>
+      <c r="C30">
         <v>-35469000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-20268000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-17827000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-197167000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29617000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-26235000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-30598000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-168198000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-80582000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-25419000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-32672000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-24694000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-31323000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-20439000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-138261000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10398000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-241368000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-11229000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-10756000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-7645000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11644000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-8978000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-12362000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-23592000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-38480000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-9288000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3607000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-7487000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-12485000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>568250000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-9034000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-10061000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-13234000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-12439000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-9675000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-12588000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-12415000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-17603000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-14151000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-19131000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-436684000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-10892000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-8603000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-17380000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-11053000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-15102000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-6324000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-3443000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-4437000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-4261000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3807000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-5779000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-7360000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-11087000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-14318000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-27022000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-70571000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-6731000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-7307000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4220000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-4578000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-3751000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-3628000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1967000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4175000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-4453000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-7281000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-5232000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-12812000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-13838000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-15149000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-106927000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-74635000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>12506000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-74601000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-9074000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-1057000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-4943000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-6404000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-3969000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-3250000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-9518000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-6015000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-12611000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-8962000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-13852000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-3988000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-48209000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-6037000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-8908000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-3590000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-2108000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-9949000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-51100000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-3349000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-4672000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-4789000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-2232000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-49919000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-2492000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-809000.0</v>
       </c>
-      <c r="CY30"/>
       <c r="CZ30"/>
+      <c r="DA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>