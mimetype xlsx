--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -8745,51 +8745,53 @@
         <v>21000.0</v>
       </c>
       <c r="CP15">
         <v>21000.0</v>
       </c>
       <c r="CQ15"/>
       <c r="CR15">
         <v>21000.0</v>
       </c>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15">
         <v>1697000.0</v>
       </c>
       <c r="DA15"/>
     </row>
     <row r="16" spans="1:105">
       <c r="A16" t="s">
         <v>42</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>5383000.0</v>
+      </c>
       <c r="C16">
         <v>5213000.0</v>
       </c>
       <c r="D16">
         <v>4422000.0</v>
       </c>
       <c r="E16">
         <v>2774000.0</v>
       </c>
       <c r="F16">
         <v>3585000.0</v>
       </c>
       <c r="G16">
         <v>4440000.0</v>
       </c>
       <c r="H16">
         <v>4990000.0</v>
       </c>
       <c r="I16">
         <v>5066000.0</v>
       </c>
       <c r="J16">
         <v>5931000.0</v>
       </c>
       <c r="K16">
@@ -14600,63 +14602,63 @@
       </c>
       <c r="CV39">
         <v>5089000.0</v>
       </c>
       <c r="CW39">
         <v>4570000.0</v>
       </c>
       <c r="CX39">
         <v>3072000.0</v>
       </c>
       <c r="CY39">
         <v>3305000.0</v>
       </c>
       <c r="CZ39">
         <v>5018000.0</v>
       </c>
       <c r="DA39">
         <v>2613000.0</v>
       </c>
     </row>
     <row r="40" spans="1:105">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
-        <v>83232000.0</v>
+        <v>77849000.0</v>
       </c>
       <c r="C40">
         <v>91593000.0</v>
       </c>
       <c r="D40">
         <v>85530000.0</v>
       </c>
       <c r="E40">
         <v>86967000.0</v>
       </c>
       <c r="F40">
-        <v>82076000.0</v>
+        <v>85661000.0</v>
       </c>
       <c r="G40">
         <v>92596000.0</v>
       </c>
       <c r="H40">
         <v>86117000.0</v>
       </c>
       <c r="I40">
         <v>72289000.0</v>
       </c>
       <c r="J40">
         <v>64765000.0</v>
       </c>
       <c r="K40">
         <v>81737000.0</v>
       </c>
       <c r="L40">
         <v>76673000.0</v>
       </c>
       <c r="M40">
         <v>65437000.0</v>
       </c>
       <c r="N40">
         <v>63554000.0</v>
       </c>
@@ -20773,51 +20775,51 @@
       <c r="L4">
         <v>-18917000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>170</v>
       </c>
       <c r="B5">
-        <v>209266000.0</v>
+        <v>167709000.0</v>
       </c>
       <c r="C5">
         <v>223234000.0</v>
       </c>
       <c r="D5">
         <v>178716000.0</v>
       </c>
       <c r="E5">
         <v>130849000.0</v>
       </c>
       <c r="F5">
         <v>143059000.0</v>
       </c>
       <c r="G5">
         <v>103661000.0</v>
       </c>
       <c r="H5">
         <v>169599000.0</v>
       </c>
       <c r="I5">
         <v>171615000.0</v>
       </c>
       <c r="J5">
         <v>162713000.0</v>
       </c>
@@ -20859,51 +20861,51 @@
       </c>
       <c r="W5">
         <v>26940000.0</v>
       </c>
       <c r="X5">
         <v>38200000.0</v>
       </c>
       <c r="Y5">
         <v>14564000.0</v>
       </c>
       <c r="Z5">
         <v>22384000.0</v>
       </c>
       <c r="AA5">
         <v>14400000.0</v>
       </c>
       <c r="AB5">
         <v>12449000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>171</v>
       </c>
       <c r="B6">
-        <v>335216000.0</v>
+        <v>293659000.0</v>
       </c>
       <c r="C6">
         <v>332942000.0</v>
       </c>
       <c r="D6">
         <v>275708000.0</v>
       </c>
       <c r="E6">
         <v>221745000.0</v>
       </c>
       <c r="F6">
         <v>224651000.0</v>
       </c>
       <c r="G6">
         <v>182985000.0</v>
       </c>
       <c r="H6">
         <v>247494000.0</v>
       </c>
       <c r="I6">
         <v>253153000.0</v>
       </c>
       <c r="J6">
         <v>243896000.0</v>
       </c>
@@ -23866,63 +23868,63 @@
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>170</v>
       </c>
       <c r="B5">
-        <v>35159000.0</v>
+        <v>30085000.0</v>
       </c>
       <c r="C5">
-        <v>51114000.0</v>
+        <v>56061000.0</v>
       </c>
       <c r="D5">
-        <v>53598000.0</v>
+        <v>55359000.0</v>
       </c>
       <c r="E5">
-        <v>52703000.0</v>
+        <v>55220000.0</v>
       </c>
       <c r="F5">
-        <v>51675000.0</v>
+        <v>1069000.0</v>
       </c>
       <c r="G5">
         <v>58853000.0</v>
       </c>
       <c r="H5">
         <v>60944000.0</v>
       </c>
       <c r="I5">
         <v>56312000.0</v>
       </c>
       <c r="J5">
         <v>47041000.0</v>
       </c>
       <c r="K5">
         <v>52048000.0</v>
       </c>
       <c r="L5">
         <v>50023000.0</v>
       </c>
       <c r="M5">
         <v>41357680.0</v>
       </c>
       <c r="N5">
         <v>36436000.0</v>
       </c>
@@ -24186,63 +24188,63 @@
       </c>
       <c r="CW5">
         <v>4993000.0</v>
       </c>
       <c r="CX5">
         <v>5404000.0</v>
       </c>
       <c r="CY5">
         <v>5065000.0</v>
       </c>
       <c r="CZ5">
         <v>2581000.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>171</v>
       </c>
       <c r="B6">
-        <v>70170000.0</v>
+        <v>65096000.0</v>
       </c>
       <c r="C6">
-        <v>86623000.0</v>
+        <v>91570000.0</v>
       </c>
       <c r="D6">
-        <v>86638000.0</v>
+        <v>88399000.0</v>
       </c>
       <c r="E6">
-        <v>84989000.0</v>
+        <v>87506000.0</v>
       </c>
       <c r="F6">
-        <v>81507000.0</v>
+        <v>30901000.0</v>
       </c>
       <c r="G6">
         <v>86457000.0</v>
       </c>
       <c r="H6">
         <v>89638000.0</v>
       </c>
       <c r="I6">
         <v>83537000.0</v>
       </c>
       <c r="J6">
         <v>73226000.0</v>
       </c>
       <c r="K6">
         <v>75924000.0</v>
       </c>
       <c r="L6">
         <v>74570000.0</v>
       </c>
       <c r="M6">
         <v>68532680.0</v>
       </c>
       <c r="N6">
         <v>60562000.0</v>
       </c>
@@ -31681,51 +31683,51 @@
       </c>
       <c r="X2">
         <v>4608000.0</v>
       </c>
       <c r="Y2">
         <v>43272000.0</v>
       </c>
       <c r="Z2">
         <v>16000.0</v>
       </c>
       <c r="AA2">
         <v>3863000.0</v>
       </c>
       <c r="AB2">
         <v>4140000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>200</v>
       </c>
       <c r="B3">
         <v>91032000</v>
       </c>
       <c r="C3">
-        <v>105607000</v>
+        <v>105357000</v>
       </c>
       <c r="D3">
         <v>119938000</v>
       </c>
       <c r="E3">
         <v>74728000</v>
       </c>
       <c r="F3">
         <v>53463000</v>
       </c>
       <c r="G3">
         <v>51439000</v>
       </c>
       <c r="H3">
         <v>48198000</v>
       </c>
       <c r="I3">
         <v>44908000</v>
       </c>
       <c r="J3">
         <v>47301000</v>
       </c>
       <c r="K3">
         <v>58632000</v>
       </c>
@@ -32727,51 +32729,51 @@
       </c>
       <c r="P17">
         <v>405000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
         <v>215</v>
       </c>
       <c r="B18">
         <v>105116000.0</v>
       </c>
       <c r="C18">
-        <v>99598000.0</v>
+        <v>99848000.0</v>
       </c>
       <c r="D18">
         <v>60275000.0</v>
       </c>
       <c r="E18">
         <v>41653000.0</v>
       </c>
       <c r="F18">
         <v>103203000.0</v>
       </c>
       <c r="G18">
         <v>129902000.0</v>
       </c>
       <c r="H18">
         <v>117160000.0</v>
       </c>
       <c r="I18">
         <v>122391000.0</v>
       </c>
       <c r="J18">
         <v>102056000.0</v>
       </c>
       <c r="K18">
         <v>46900000.0</v>
       </c>
@@ -33130,54 +33132,54 @@
       </c>
       <c r="W23">
         <v>-1278000.0</v>
       </c>
       <c r="X23">
         <v>80031000.0</v>
       </c>
       <c r="Y23">
         <v>2120000.0</v>
       </c>
       <c r="Z23">
         <v>38722000.0</v>
       </c>
       <c r="AA23">
         <v>-102491000.0</v>
       </c>
       <c r="AB23">
         <v>-2764000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>220</v>
       </c>
       <c r="B24">
-        <v>-91859000.0</v>
+        <v>-827000.0</v>
       </c>
       <c r="C24">
-        <v>-56870000.0</v>
+        <v>48487000.0</v>
       </c>
       <c r="D24">
         <v>173000.0</v>
       </c>
       <c r="E24">
         <v>639000.0</v>
       </c>
       <c r="F24">
         <v>443000.0</v>
       </c>
       <c r="G24">
         <v>82000.0</v>
       </c>
       <c r="H24">
         <v>4762000.0</v>
       </c>
       <c r="I24">
         <v>1379000.0</v>
       </c>
       <c r="J24">
         <v>681000.0</v>
       </c>
       <c r="K24">
         <v>-1653000.0</v>
       </c>
@@ -34390,51 +34392,51 @@
         <v>253000.0</v>
       </c>
       <c r="CX2">
         <v>16000.0</v>
       </c>
       <c r="CY2">
         <v>3220000.0</v>
       </c>
       <c r="CZ2"/>
       <c r="DA2"/>
     </row>
     <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>200</v>
       </c>
       <c r="B3">
         <v>23958000</v>
       </c>
       <c r="C3">
         <v>27477000</v>
       </c>
       <c r="D3">
         <v>19336000</v>
       </c>
       <c r="E3">
-        <v>25218000</v>
+        <v>19001000</v>
       </c>
       <c r="F3">
         <v>25218000</v>
       </c>
       <c r="G3">
         <v>19090000</v>
       </c>
       <c r="H3">
         <v>26265000</v>
       </c>
       <c r="I3">
         <v>31180000</v>
       </c>
       <c r="J3">
         <v>29072000</v>
       </c>
       <c r="K3">
         <v>37053000</v>
       </c>
       <c r="L3">
         <v>25469000</v>
       </c>
       <c r="M3">
         <v>32722000</v>
       </c>
@@ -38183,51 +38185,51 @@
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
     </row>
     <row r="18" spans="1:105">
       <c r="A18" t="s">
         <v>215</v>
       </c>
       <c r="B18">
         <v>737000.0</v>
       </c>
       <c r="C18">
         <v>27938000.0</v>
       </c>
       <c r="D18">
         <v>46259000.0</v>
       </c>
       <c r="E18">
-        <v>69080000.0</v>
+        <v>24861000.0</v>
       </c>
       <c r="F18">
         <v>6058000.0</v>
       </c>
       <c r="G18">
         <v>44141000.0</v>
       </c>
       <c r="H18">
         <v>45235000.0</v>
       </c>
       <c r="I18">
         <v>16055000.0</v>
       </c>
       <c r="J18">
         <v>-5833000.0</v>
       </c>
       <c r="K18">
         <v>18534000.0</v>
       </c>
       <c r="L18">
         <v>36824000.0</v>
       </c>
       <c r="M18">
         <v>23423000.0</v>
       </c>
@@ -39639,57 +39641,57 @@
         <v>44496000.0</v>
       </c>
       <c r="CX23">
         <v>232000.0</v>
       </c>
       <c r="CY23">
         <v>-92516000.0</v>
       </c>
       <c r="CZ23"/>
       <c r="DA23"/>
     </row>
     <row r="24" spans="1:105">
       <c r="A24" t="s">
         <v>220</v>
       </c>
       <c r="B24">
         <v>-23903000.0</v>
       </c>
       <c r="C24">
         <v>8000.0</v>
       </c>
       <c r="D24">
         <v>-191140000.0</v>
       </c>
       <c r="E24">
-        <v>-18909000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="F24">
-        <v>-25213000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="G24">
-        <v>48707000.0</v>
+        <v>48698000.0</v>
       </c>
       <c r="H24">
         <v>-220000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>-168198000.0</v>
       </c>
       <c r="K24">
         <v>73000.0</v>
       </c>
       <c r="L24">
         <v>50000.0</v>
       </c>
       <c r="M24">
         <v>50001.0</v>
       </c>
       <c r="N24">
         <v>-24694000.0</v>
       </c>
       <c r="O24">
         <v>126943000.0</v>
       </c>
       <c r="P24">
         <v>49000.0</v>
@@ -39940,51 +39942,51 @@
         <v>454000.0</v>
       </c>
       <c r="CV24">
         <v>-274000.0</v>
       </c>
       <c r="CW24">
         <v>-48957000.0</v>
       </c>
       <c r="CX24">
         <v>-940000.0</v>
       </c>
       <c r="CY24">
         <v>-146000.0</v>
       </c>
       <c r="CZ24"/>
       <c r="DA24"/>
     </row>
     <row r="25" spans="1:105">
       <c r="A25" t="s">
         <v>221</v>
       </c>
       <c r="B25">
         <v>6261000.0</v>
       </c>
       <c r="C25">
-        <v>8933000.0</v>
+        <v>3176000.0</v>
       </c>
       <c r="D25">
         <v>1455000.0</v>
       </c>
       <c r="E25">
         <v>4558000.0</v>
       </c>
       <c r="F25">
         <v>53365000.0</v>
       </c>
       <c r="G25">
         <v>-49723000.0</v>
       </c>
       <c r="H25">
         <v>5518000.0</v>
       </c>
       <c r="I25">
         <v>3875000.0</v>
       </c>
       <c r="J25">
         <v>3951000.0</v>
       </c>
       <c r="K25">
         <v>12402000.0</v>
       </c>