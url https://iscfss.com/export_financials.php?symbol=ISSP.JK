--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1159,90 +1162,94 @@
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>22</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>3054000000.0</v>
+      </c>
       <c r="C7">
         <v>21202000000.0</v>
       </c>
       <c r="D7">
         <v>41656000000.0</v>
       </c>
       <c r="E7">
         <v>61883000000.0</v>
       </c>
       <c r="F7">
         <v>30758000000.0</v>
       </c>
       <c r="G7">
         <v>6604000000.0</v>
       </c>
       <c r="H7">
         <v>15429000000.0</v>
       </c>
       <c r="I7">
         <v>20763000000.0</v>
       </c>
       <c r="J7">
         <v>18766000000.0</v>
       </c>
       <c r="K7">
         <v>39368000000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
         <v>23</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>718599000000.0</v>
+      </c>
       <c r="C8">
         <v>718599000000.0</v>
       </c>
       <c r="D8">
         <v>718599000000.0</v>
       </c>
       <c r="E8">
         <v>718599000000.0</v>
       </c>
       <c r="F8">
         <v>718599000000.0</v>
       </c>
       <c r="G8">
         <v>718599000000.0</v>
       </c>
       <c r="H8">
         <v>718599000000.0</v>
       </c>
       <c r="I8">
         <v>718599000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1999,51 +2006,53 @@
       <c r="J28">
         <v>2420198000000.0</v>
       </c>
       <c r="K28">
         <v>2899530000000.0</v>
       </c>
       <c r="L28">
         <v>2202269000000.0</v>
       </c>
       <c r="M28">
         <v>1814481000000.0</v>
       </c>
       <c r="N28">
         <v>1338436000000.0</v>
       </c>
       <c r="O28">
         <v>1857968000000.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>44</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>8033258000000.0</v>
+      </c>
       <c r="C29">
         <v>7511504000000.0</v>
       </c>
       <c r="D29">
         <v>7236767000000.0</v>
       </c>
       <c r="E29">
         <v>6703228000000.0</v>
       </c>
       <c r="F29">
         <v>6018603000000.0</v>
       </c>
       <c r="G29">
         <v>5630074000000.0</v>
       </c>
       <c r="H29">
         <v>5828115000000.0</v>
       </c>
       <c r="I29">
         <v>5966719000000.0</v>
       </c>
       <c r="J29">
         <v>5412816000000.0</v>
       </c>
       <c r="K29"/>
@@ -2124,51 +2133,53 @@
       <c r="H31">
         <v>3075947000000.0</v>
       </c>
       <c r="I31">
         <v>2885216000000.0</v>
       </c>
       <c r="J31">
         <v>2794551000000.0</v>
       </c>
       <c r="K31">
         <v>2589685000000.0</v>
       </c>
       <c r="L31">
         <v>2506585000000.0</v>
       </c>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
         <v>47</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>3397092000000.0</v>
+      </c>
       <c r="C32">
         <v>3643093000000.0</v>
       </c>
       <c r="D32">
         <v>2577216000000.0</v>
       </c>
       <c r="E32">
         <v>1794511000000.0</v>
       </c>
       <c r="F32">
         <v>1661186000000.0</v>
       </c>
       <c r="G32">
         <v>951289000000.0</v>
       </c>
       <c r="H32">
         <v>1004388000000.0</v>
       </c>
       <c r="I32">
         <v>1061337000000.0</v>
       </c>
       <c r="J32">
         <v>1151989000000.0</v>
       </c>
       <c r="K32"/>
@@ -2653,51 +2664,53 @@
     <row r="44" spans="1:17">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>60</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>3842362000000.0</v>
+      </c>
       <c r="C45">
         <v>3374572000000.0</v>
       </c>
       <c r="D45">
         <v>3069102000000.0</v>
       </c>
       <c r="E45">
         <v>2939948000000.0</v>
       </c>
       <c r="F45">
         <v>2794356000000.0</v>
       </c>
       <c r="G45">
         <v>2660935000000.0</v>
       </c>
       <c r="H45">
         <v>2686476000000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -2858,51 +2871,53 @@
     <row r="49" spans="1:17">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" t="s">
         <v>65</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1203832000000.0</v>
+      </c>
       <c r="C50">
         <v>1103667000000.0</v>
       </c>
       <c r="D50">
         <v>2069354000000.0</v>
       </c>
       <c r="E50">
         <v>2273046000000.0</v>
       </c>
       <c r="F50">
         <v>2093524000000.0</v>
       </c>
       <c r="G50">
         <v>2051705000000.0</v>
       </c>
       <c r="H50">
         <v>2313779000000.0</v>
       </c>
       <c r="I50">
         <v>2431037000000.0</v>
       </c>
       <c r="J50">
         <v>1796140000000.0</v>
       </c>
       <c r="K50">
@@ -3404,413 +3419,419 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:59">
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>384637000000.0</v>
+      </c>
+      <c r="C2">
         <v>307079000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>464337000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>410820000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>435174000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>338117000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>77026000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>620866000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>617786000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>269867000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>181542000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>132020000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>209980000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>259285000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>34547000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>192627000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>163895000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>387828000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>329193000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>230294000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>90055000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30067000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23005000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>191685000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>215283000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>166293000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>139522000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>284423000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>205267000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>90497000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>422162000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>426368000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>446908000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>436171000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>64980000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>147230000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>188642000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>102828000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>48361000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>115186000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>292238000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>259145000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>220151000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>297193000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>275696000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>705737000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>468761000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>356864000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>831558000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>624800000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>544184000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>457422000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>543619000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>198515000000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>654050000000.0</v>
       </c>
-      <c r="BG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:59">
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3828,52 +3849,53 @@
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
-    </row>
-    <row r="4" spans="1:59">
+      <c r="BH3"/>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3891,143 +3913,147 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-    </row>
-    <row r="5" spans="1:59">
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
         <v>43176000000.0</v>
       </c>
       <c r="C5">
-        <v>48864000000.0</v>
+        <v>43176000000.0</v>
       </c>
       <c r="D5">
         <v>48864000000.0</v>
       </c>
       <c r="E5">
-        <v>38864000000.0</v>
+        <v>48864000000.0</v>
       </c>
       <c r="F5">
         <v>38864000000.0</v>
       </c>
       <c r="G5">
+        <v>38864000000.0</v>
+      </c>
+      <c r="H5">
         <v>37542000000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>27542000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>27543000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9398000000.0</v>
       </c>
       <c r="L5">
         <v>9398000000.0</v>
       </c>
       <c r="M5">
-        <v>-602000000.0</v>
+        <v>9398000000.0</v>
       </c>
       <c r="N5">
         <v>-602000000.0</v>
       </c>
       <c r="O5">
+        <v>-602000000.0</v>
+      </c>
+      <c r="P5">
         <v>1641000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-19559000000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-    </row>
-    <row r="6" spans="1:59">
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4045,552 +4071,567 @@
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
-    </row>
-    <row r="7" spans="1:59">
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
         <v>22</v>
       </c>
-      <c r="B7"/>
-[...1 lines deleted...]
-      <c r="D7">
+      <c r="B7">
+        <v>1953000000.0</v>
+      </c>
+      <c r="C7">
+        <v>3054000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>10144000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15641000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>21202000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>26600000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>31427000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>36409000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>41656000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>46778000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>51776000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>56597000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>61883000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>39352000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>26967000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>28282000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>30758000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>29994000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>31499000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5918000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6604000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>8714000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>10476000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>13603000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>15429000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>16970000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>17453000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>18605000000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
-    </row>
-    <row r="8" spans="1:59">
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
         <v>23</v>
       </c>
-      <c r="B8"/>
-[...1 lines deleted...]
-      <c r="D8">
+      <c r="B8">
         <v>718599000000.0</v>
       </c>
+      <c r="C8">
+        <v>718599000000.0</v>
+      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>718599000000.0</v>
       </c>
       <c r="F8">
         <v>718599000000.0</v>
       </c>
       <c r="G8">
         <v>718599000000.0</v>
       </c>
       <c r="H8">
         <v>718599000000.0</v>
       </c>
       <c r="I8">
         <v>718599000000.0</v>
       </c>
       <c r="J8">
         <v>718599000000.0</v>
       </c>
       <c r="K8">
         <v>718599000000.0</v>
       </c>
       <c r="L8">
         <v>718599000000.0</v>
       </c>
       <c r="M8">
         <v>718599000000.0</v>
       </c>
       <c r="N8">
         <v>718599000000.0</v>
       </c>
       <c r="O8">
         <v>718599000000.0</v>
       </c>
       <c r="P8">
         <v>718599000000.0</v>
       </c>
       <c r="Q8">
         <v>718599000000.0</v>
       </c>
       <c r="R8">
         <v>718599000000.0</v>
       </c>
       <c r="S8">
         <v>718599000000.0</v>
       </c>
       <c r="T8">
         <v>718599000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>718599000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-    </row>
-    <row r="9" spans="1:59">
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
         <v>24</v>
       </c>
-      <c r="B9">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>498269000000.0</v>
       </c>
       <c r="D9">
         <v>498269000000.0</v>
       </c>
       <c r="E9">
+        <v>498269000000.0</v>
+      </c>
+      <c r="F9">
         <v>500880000000.0</v>
       </c>
-      <c r="F9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G9"/>
       <c r="H9">
         <v>500880000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>500880000000.0</v>
+      </c>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>500880000000.0</v>
       </c>
       <c r="M9">
         <v>500880000000.0</v>
       </c>
       <c r="N9">
         <v>500880000000.0</v>
       </c>
       <c r="O9">
         <v>500880000000.0</v>
       </c>
       <c r="P9">
         <v>500880000000.0</v>
       </c>
       <c r="Q9">
         <v>500880000000.0</v>
       </c>
       <c r="R9">
         <v>500880000000.0</v>
       </c>
       <c r="S9">
         <v>500880000000.0</v>
       </c>
       <c r="T9">
-        <v>509125000000.0</v>
+        <v>500880000000.0</v>
       </c>
       <c r="U9">
         <v>509125000000.0</v>
       </c>
       <c r="V9">
         <v>509125000000.0</v>
       </c>
       <c r="W9">
         <v>509125000000.0</v>
       </c>
       <c r="X9">
         <v>509125000000.0</v>
       </c>
       <c r="Y9">
         <v>509125000000.0</v>
       </c>
       <c r="Z9">
         <v>509125000000.0</v>
       </c>
       <c r="AA9">
         <v>509125000000.0</v>
       </c>
-      <c r="AB9"/>
+      <c r="AB9">
+        <v>509125000000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-    </row>
-    <row r="10" spans="1:59">
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>806544000000.0</v>
+      </c>
+      <c r="C10">
         <v>956526000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>737925000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>809745000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>620357000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>503649000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>144781000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>91756000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>80033000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>176938000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>70017000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>43567000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>22230000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>50178000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>67963000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>21881000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>28379000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>50092000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>54195000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>36545000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>37776000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>59543000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>18231000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14936000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>24666000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>219024000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>225075000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>222523000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>214060000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>232235000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>204470000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>189739000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>175372000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>170489000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>23991000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>40744000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>50454000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>31338000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>27473000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>39831000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>59346000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>24585000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>221554000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>238327000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>218312000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>197776000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>120948000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>183858000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>125797000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>119196000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>16834000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>76233000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>26847000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>14314000000.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
-    </row>
-    <row r="11" spans="1:59">
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>1000000.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
@@ -4600,221 +4641,225 @@
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-    </row>
-    <row r="12" spans="1:59">
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>825687000000.0</v>
+      </c>
+      <c r="C12">
         <v>956526000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>737925000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>809745000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>620357000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>503649000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>144781000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>91756000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>80033000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>176938000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>70017000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>43567000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22230000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>50178000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>67963000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21881000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>28379000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>50092000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>54195000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>36545000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>37776000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>59543000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>18231000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14936000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>24666000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>219024000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>225075000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>222523000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>214060000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>232235000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>204470000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>189739000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>175372000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>170489000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>23991000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>40744000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>50454000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>31338000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>27473000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>48313000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>59346000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>24585000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>221554000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>238327000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>218312000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>197776000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>270948000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>333858000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>275797000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>269196000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>173081000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>234746000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>195049000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>14314000000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-    </row>
-    <row r="13" spans="1:59">
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
         <v>718599000000.0</v>
       </c>
       <c r="C13">
         <v>718599000000.0</v>
       </c>
       <c r="D13">
         <v>718599000000.0</v>
       </c>
       <c r="E13">
         <v>718599000000.0</v>
       </c>
       <c r="F13">
         <v>718599000000.0</v>
       </c>
       <c r="G13">
         <v>718599000000.0</v>
       </c>
       <c r="H13">
         <v>718599000000.0</v>
       </c>
       <c r="I13">
@@ -4922,100 +4967,103 @@
       <c r="AQ13">
         <v>718599000000.0</v>
       </c>
       <c r="AR13">
         <v>718599000000.0</v>
       </c>
       <c r="AS13">
         <v>718599000000.0</v>
       </c>
       <c r="AT13">
         <v>718599000000.0</v>
       </c>
       <c r="AU13">
         <v>718599000000.0</v>
       </c>
       <c r="AV13">
         <v>718599000000.0</v>
       </c>
       <c r="AW13">
         <v>718599000000.0</v>
       </c>
       <c r="AX13">
         <v>718599000000.0</v>
       </c>
       <c r="AY13">
+        <v>718599000000.0</v>
+      </c>
+      <c r="AZ13">
         <v>1242019000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>718599000000.0</v>
       </c>
       <c r="BA13">
         <v>718599000000.0</v>
       </c>
       <c r="BB13">
-        <v>428599000000.0</v>
+        <v>718599000000.0</v>
       </c>
       <c r="BC13">
         <v>428599000000.0</v>
       </c>
-      <c r="BD13"/>
+      <c r="BD13">
+        <v>428599000000.0</v>
+      </c>
       <c r="BE13"/>
-      <c r="BF13">
-[...1 lines deleted...]
-      </c>
+      <c r="BF13"/>
       <c r="BG13">
         <v>428599000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:59">
+      <c r="BH13">
+        <v>428599000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
         <v>7051478000.0</v>
       </c>
       <c r="C14">
         <v>7051478000.0</v>
       </c>
       <c r="D14">
-        <v>7065341000.0</v>
+        <v>7051478000.0</v>
       </c>
       <c r="E14">
         <v>7065341000.0</v>
       </c>
       <c r="F14">
         <v>7065341000.0</v>
       </c>
       <c r="G14">
         <v>7065341000.0</v>
       </c>
       <c r="H14">
+        <v>7065341000.0</v>
+      </c>
+      <c r="I14">
         <v>7065340740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7065340735.0</v>
       </c>
       <c r="J14">
         <v>7065340735.0</v>
       </c>
       <c r="K14">
         <v>7065340735.0</v>
       </c>
       <c r="L14">
         <v>7065340735.0</v>
       </c>
       <c r="M14">
         <v>7065340735.0</v>
       </c>
       <c r="N14">
         <v>7065340735.0</v>
       </c>
       <c r="O14">
         <v>7065340735.0</v>
       </c>
       <c r="P14">
         <v>7065340735.0</v>
       </c>
       <c r="Q14">
         <v>7065340735.0</v>
       </c>
@@ -5028,143 +5076,146 @@
       <c r="T14">
         <v>7065340735.0</v>
       </c>
       <c r="U14">
         <v>7065340735.0</v>
       </c>
       <c r="V14">
         <v>7065340735.0</v>
       </c>
       <c r="W14">
         <v>7065340735.0</v>
       </c>
       <c r="X14">
         <v>7065340735.0</v>
       </c>
       <c r="Y14">
         <v>7065340735.0</v>
       </c>
       <c r="Z14">
         <v>7065340735.0</v>
       </c>
       <c r="AA14">
         <v>7065340735.0</v>
       </c>
       <c r="AB14">
-        <v>7071923935.0</v>
+        <v>7065340735.0</v>
       </c>
       <c r="AC14">
         <v>7071923935.0</v>
       </c>
       <c r="AD14">
         <v>7071923935.0</v>
       </c>
       <c r="AE14">
         <v>7071923935.0</v>
       </c>
       <c r="AF14">
         <v>7071923935.0</v>
       </c>
       <c r="AG14">
         <v>7071923935.0</v>
       </c>
       <c r="AH14">
         <v>7071923935.0</v>
       </c>
       <c r="AI14">
         <v>7071923935.0</v>
       </c>
       <c r="AJ14">
         <v>7071923935.0</v>
       </c>
       <c r="AK14">
         <v>7071923935.0</v>
       </c>
       <c r="AL14">
         <v>7071923935.0</v>
       </c>
       <c r="AM14">
         <v>7071923935.0</v>
       </c>
       <c r="AN14">
-        <v>7164495054.0</v>
+        <v>7071923935.0</v>
       </c>
       <c r="AO14">
         <v>7164495054.0</v>
       </c>
       <c r="AP14">
         <v>7164495054.0</v>
       </c>
       <c r="AQ14">
         <v>7164495054.0</v>
       </c>
       <c r="AR14">
-        <v>7185992035.0</v>
+        <v>7164495054.0</v>
       </c>
       <c r="AS14">
         <v>7185992035.0</v>
       </c>
       <c r="AT14">
         <v>7185992035.0</v>
       </c>
       <c r="AU14">
         <v>7185992035.0</v>
       </c>
       <c r="AV14">
         <v>7185992035.0</v>
       </c>
       <c r="AW14">
         <v>7185992035.0</v>
       </c>
       <c r="AX14">
         <v>7185992035.0</v>
       </c>
       <c r="AY14">
         <v>7185992035.0</v>
       </c>
       <c r="AZ14">
         <v>7185992035.0</v>
       </c>
       <c r="BA14">
         <v>7185992035.0</v>
       </c>
       <c r="BB14">
         <v>7185992035.0</v>
       </c>
       <c r="BC14">
         <v>7185992035.0</v>
       </c>
       <c r="BD14">
         <v>7185992035.0</v>
       </c>
       <c r="BE14">
         <v>7185992035.0</v>
       </c>
-      <c r="BF14"/>
+      <c r="BF14">
+        <v>7185992035.0</v>
+      </c>
       <c r="BG14"/>
-    </row>
-    <row r="15" spans="1:59">
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5182,211 +5233,213 @@
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
-    </row>
-    <row r="16" spans="1:59">
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
         <v>31</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>8597000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>20367000000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>29567000000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>28260000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>36144000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27777000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>34750000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>46694000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>21296000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>49634000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>27848000000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-99000000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>92757000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>55076000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22832000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>34061000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6615000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>473000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>404000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2568000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1130000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>56586000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>688000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1510000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>707000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1348000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8044000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3334000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>28520000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>56143000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>30785000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>28215000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>10516000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>268286000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>30029000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7244000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>17868000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12687000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8682000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>18144000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>39741000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>33290000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>25045000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>18032000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>37334000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>257407000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>185628000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>28742000000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-    </row>
-    <row r="17" spans="1:59">
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5404,121 +5457,123 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-    </row>
-    <row r="18" spans="1:59">
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
-[...1 lines deleted...]
-      </c>
+      <c r="O18"/>
       <c r="P18">
         <v>4816000000.0</v>
       </c>
       <c r="Q18">
         <v>4816000000.0</v>
       </c>
-      <c r="R18"/>
+      <c r="R18">
+        <v>4816000000.0</v>
+      </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
-    </row>
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5536,52 +5591,53 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5599,916 +5655,931 @@
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
-    </row>
-    <row r="21" spans="1:59">
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
+        <v>1176000000.0</v>
+      </c>
+      <c r="C21">
         <v>1080000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1024000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1672000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2093000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1731000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2155000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2579000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2658000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2772000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4166000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5559000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6953000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8347000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9740000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>11134000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>12528000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13922000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>15315000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16857000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>18696000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>20601000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16939000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>18845000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>20750000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>22656000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>24562000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>26468000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>28236000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>30136000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>34188000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>38240000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>42292000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>46344000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>50397000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>54448000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>58031000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>55321000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>57915000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>58623000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>57065000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>46847000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>27388000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>22171000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>19535000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>17403000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10247000000.0</v>
       </c>
       <c r="AV21">
         <v>10247000000.0</v>
       </c>
       <c r="AW21">
+        <v>10247000000.0</v>
+      </c>
+      <c r="AX21">
         <v>9043000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4540000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5932000000.0</v>
       </c>
       <c r="AZ21">
         <v>5932000000.0</v>
       </c>
       <c r="BA21">
+        <v>5932000000.0</v>
+      </c>
+      <c r="BB21">
         <v>3367000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3000000000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-      <c r="BF21">
+      <c r="BF21"/>
+      <c r="BG21">
         <v>1034000000.0</v>
       </c>
-      <c r="BG21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:59">
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22">
+        <v>3181835000000.0</v>
+      </c>
+      <c r="C22">
         <v>2978173000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3378004000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3482672000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3621062000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3557623000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3388000000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3522080000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3818690000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3686658000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3456788000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3188904000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3078600000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3095377000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3128270000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3095654000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2617149000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3243760000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2986626000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2718772000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2031250000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2103313000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2394584000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2721618000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2580134000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2453314000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2676525000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2683733000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2434772000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2658086000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2788042000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2791192000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2441283000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2414970000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2340497000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2409375000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2258405000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2453266000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2361772000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2345838000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2205218000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2061815000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1714530000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1600675000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2162872000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2374717000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1631814000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1505973000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1671571000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1767302000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1566654000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1415700000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1545277000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1631541000000.0</v>
       </c>
-      <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-      <c r="BF22">
+      <c r="BF22"/>
+      <c r="BG22">
         <v>1139960000000.0</v>
       </c>
-      <c r="BG22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:59">
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>8948248000000.0</v>
+      </c>
+      <c r="C23">
         <v>8796370000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8372557000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8391730000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8405479000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8295427000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7448274000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7709926000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7891331000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7971708000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7803760000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7383626000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7497296000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7405931000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7475805000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7154527000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7214417000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7097322000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6867604000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6338623000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5766206000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6076604000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6260472000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6306189000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6380019000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6424507000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6746251000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6700157000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6455029000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6494070000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6805789000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6655126000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6452439000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6269365000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6044975000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5987650000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5843444000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6041811000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5880982000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5941597000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5787921000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5448447000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5401296000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5116296000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5241936000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5443158000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4364860000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4187304000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4266671000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4393577000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3791301000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3458724000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3492089000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3282806000000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
-    </row>
-    <row r="24" spans="1:59">
+      <c r="BH23"/>
+    </row>
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
         <v>1156050000000.0</v>
       </c>
       <c r="C24">
         <v>1156050000000.0</v>
       </c>
       <c r="D24">
         <v>1156050000000.0</v>
       </c>
       <c r="E24">
-        <v>1364100000000.0</v>
+        <v>1156050000000.0</v>
       </c>
       <c r="F24">
         <v>1364100000000.0</v>
       </c>
       <c r="G24">
+        <v>1364100000000.0</v>
+      </c>
+      <c r="H24">
         <v>1549100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>549100000000.0</v>
       </c>
       <c r="I24">
         <v>549100000000.0</v>
       </c>
       <c r="J24">
         <v>549100000000.0</v>
       </c>
       <c r="K24">
-        <v>649100000000.0</v>
+        <v>549100000000.0</v>
       </c>
       <c r="L24">
         <v>649100000000.0</v>
       </c>
       <c r="M24">
+        <v>649100000000.0</v>
+      </c>
+      <c r="N24">
         <v>285177000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>285708000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>286240000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>122132000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>153206000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>189038000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>127406000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>165971000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>204537000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>243102000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>283367000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>324480000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>369203000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>415733000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>464472000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>516425000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>568378000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>632029000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>672283000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>739971000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>740908000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>787270000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>245268000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>252013000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>284223000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>287931000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>233714000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>302314000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>295403000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>292640000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>340202000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>316700000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>287907000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>255778000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>214459000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>271002000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>182111000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>191702000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>294304000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>207547000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>276064000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>294999000000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>325047000000.0</v>
       </c>
-      <c r="BG24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:59">
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
         <v>40</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>1156050000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1156073000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1156880000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1366362000000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>1555704000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>558857000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>682745000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>683919000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>321383000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>325059000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>312658000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>139185000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>171664000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>209950000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>148579000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>188863000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>207396000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>246531000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>287691000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>329386000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>374969000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>422337000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>472517000000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-    </row>
-    <row r="26" spans="1:59">
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>31959000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>25023000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>24858000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>24863000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>24246000000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-    </row>
-    <row r="27" spans="1:59">
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6526,1289 +6597,1317 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-    </row>
-    <row r="28" spans="1:59">
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>1530468000000.0</v>
+      </c>
+      <c r="C28">
         <v>1406410000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1508078000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1546468000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1841377000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1985320000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1953630000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1761268000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2044137000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2483172000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2647720000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2457483000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2604052000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2570459000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2964128000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2552564000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2565588000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2362228000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2276330000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2018535000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1794340000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2241868000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2683402000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2586684000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2741591000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2525917000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2930298000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2803215000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2689760000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2839895000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2903714000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2770891000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2568918000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2420198000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2940462000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2746637000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2581198000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2899530000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2723458000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2596126000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2396967000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2202269000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2089764000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1668805000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1967205000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1814481000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1292604000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1226501000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>958858000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1338436000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>989597000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>702225000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>782181000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1857968000000.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
-    </row>
-    <row r="29" spans="1:59">
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
         <v>44</v>
       </c>
-      <c r="B29"/>
-[...1 lines deleted...]
-      <c r="D29">
+      <c r="B29">
+        <v>8085503000000.0</v>
+      </c>
+      <c r="C29">
+        <v>8033258000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>7486124000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7574360000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7511504000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6942251000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6574945000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6814920000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7236767000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7136797000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6754567000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6821158000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6703228000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7020265000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6461735000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6473111000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6018603000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6083326000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5657416000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5270756000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5630074000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5840290000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5691703000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5775378000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
-    </row>
-    <row r="30" spans="1:59">
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>849357000000.0</v>
+      </c>
+      <c r="C30">
         <v>958602000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>800115000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>755202000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>899115000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1122358000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>908361000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1068499000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>925214000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1136256000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1291588000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1101198000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1300379000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1161566000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1410686000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1163163000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1707838000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1019584000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1039377000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>797308000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>836532000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>854708000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>860540000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>697604000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>771491000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>807545000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>851814000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>761303000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>868273000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>684227000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>895840000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>786039000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>867321000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>729898000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>879077000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>701703000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>716773000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>691718000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1020193000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>725015000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>762473000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>693828000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1059328000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>996578000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>740300000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>820685000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>792784000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>770871000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>903038000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>931290000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>921768000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>788623000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>592788000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>614967000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>545126000000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>725977000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>319203000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:59">
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>4244520000000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>4017786000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3903123000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3894898000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3773119000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3767480000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3616978000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3425863000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3314666000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3130432000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>3081715000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>3001974000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>3075947000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3013037000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2941287000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2908782000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2885216000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2822254000000.0</v>
       </c>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-    </row>
-    <row r="32" spans="1:59">
+      <c r="BH31"/>
+    </row>
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
         <v>47</v>
       </c>
-      <c r="B32"/>
-[...1 lines deleted...]
-      <c r="D32">
+      <c r="B32">
+        <v>3383698000000.0</v>
+      </c>
+      <c r="C32">
+        <v>3397092000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>3340946000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3649854000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3643093000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3736303000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2602546000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2672791000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2577216000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2569753000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2319884000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1874981000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1794511000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1842705000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1657994000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1736660000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1661186000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1512859000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1414383000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1165881000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>951289000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>935773000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>917831000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>851043000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
-    </row>
-    <row r="33" spans="1:59">
+      <c r="BH32"/>
+    </row>
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>3861890000000.0</v>
+      </c>
+      <c r="C33">
         <v>3770669000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3385148000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3230826000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3119171000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3041186000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2968057000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2954573000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2904009000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2897134000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2903059000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2995338000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3027360000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3004521000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2795054000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2732272000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2693362000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2674633000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2694093000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2690983000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2817815000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2962992000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2856507000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2872030000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2889746000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2877218000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2823197000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2833497000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2838815000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2853350000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2822088000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2819766000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2849543000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2837662000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2706851000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2704978000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2725300000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2763833000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2471542000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2470036000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2469893000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2455010000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1941558000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1875043000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1874239000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1863468000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1534931000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1492733000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1416264000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1390227000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1129797000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1019646000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>984029000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>945807000000.0</v>
       </c>
-      <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
-    </row>
-    <row r="34" spans="1:59">
+      <c r="BH33"/>
+    </row>
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>2034000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2092000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2136000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1142000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1812000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>2147000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2649000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2740000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>3243000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>3745000000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-    </row>
-    <row r="35" spans="1:59">
+      <c r="BH34"/>
+    </row>
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>1495197000000.0</v>
+      </c>
+      <c r="C35">
         <v>1494402000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1431988000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1431718000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1640752000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1640528000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1833897000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>835175000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>849614000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>856004000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1006937000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1009885000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>650812000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>654497000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>610164000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>475937000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>522526000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>548706000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>424083000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>471457000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>539065000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>578941000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>644859000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>689230000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>718000000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>782940000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>834834000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>891604000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>945885000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>999271000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1046832000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1099405000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1101062000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1148710000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>522454000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>530273000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>564857000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>569554000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>517560000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>567680000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>567322000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>566712000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>562090000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>538924000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>511975000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>481110000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>374107000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>432098000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>347765000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>362587000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>417202000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>330321000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>401358000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>419016000000.0</v>
       </c>
-      <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
-    </row>
-    <row r="36" spans="1:59">
+      <c r="BH35"/>
+    </row>
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
         <v>51</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>64114000000.0</v>
+      </c>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>20208000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9067000000.0</v>
       </c>
       <c r="F36">
         <v>9067000000.0</v>
       </c>
-      <c r="G36"/>
+      <c r="G36">
+        <v>9067000000.0</v>
+      </c>
       <c r="H36"/>
       <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>2772000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>45362000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>132407000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>147626000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>128318000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>77666000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>45992000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>44669000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>44108000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>84033000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>83061000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>211158000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>348814000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>340462000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>350006000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>353907000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>329929000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>264587000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>255475000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>251741000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>244406000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>250509000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>232368000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>248486000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>210005000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>178217000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>185346000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>160519000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>190084000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>478536000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2807000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>530697000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>534705000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>289002000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>287676000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>287233000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>284940000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>148233000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>105871000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>100209000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>80517000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>110688000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>102754000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>330115000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>212998000000.0</v>
       </c>
-      <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
-    </row>
-    <row r="37" spans="1:59">
+      <c r="BH36"/>
+    </row>
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7826,889 +7925,901 @@
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
-    </row>
-    <row r="38" spans="1:59">
+      <c r="BH37"/>
+    </row>
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
         <v>53</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>684951000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>606327000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>593158000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>535376000000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>402934000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>395606000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>381326000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>514524000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>516810000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>483131000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>550366000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>494459000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>453342000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>415679000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>496866000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>476074000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>591398000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>717783000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>722678000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>732070000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>736018000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>699239000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>619337000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>626240000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>613648000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>601301000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>618986000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>659331000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>675001000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>638073000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>761744000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>750715000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>752951000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>779490000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>536451000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>572947000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>581552000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>316387000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>309848000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>306769000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>302343000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>300684000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>295223000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>263443000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>232664000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>236890000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>225003000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>191645000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>164343000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>153402000000.0</v>
       </c>
-      <c r="BD38"/>
       <c r="BE38"/>
-      <c r="BF38">
+      <c r="BF38"/>
+      <c r="BG38">
         <v>106887000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>138430000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:59">
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
+        <v>229479000000.0</v>
+      </c>
+      <c r="C39">
         <v>132400000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>71365000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>113285000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>145774000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>70611000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>39075000000.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>163385000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>74722000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>65505000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>39164000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>45530000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>72529000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>73832000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1304720000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1875527000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1128837000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1132690000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>892323000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>879365000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>950756000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>991150000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>885473000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>874951000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1021454000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>960404000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>967382000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>750399000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>991189000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>854429000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>986241000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>846244000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>973636000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>832553000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>809285000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>793374000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1077410000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1053463000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>907037000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1523654000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1402251000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>986513000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1007197000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>927167000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>854740000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>966852000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>9000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>767734000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>691144000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1832691000000.0</v>
       </c>
-      <c r="BD39"/>
       <c r="BE39"/>
-      <c r="BF39">
+      <c r="BF39"/>
+      <c r="BG39">
         <v>14021000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>743897000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:59">
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>112476000000.0</v>
+      </c>
+      <c r="C40">
         <v>106047000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>69761000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>191777000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>78140000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>120158000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>66899000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-1000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>108422000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>100727000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>86637000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>84503000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>33382000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>30740000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>34432000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>108526000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>198197000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>270305000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>56756000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>81670000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>44903000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>43315000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>24630000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>51936000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>32255000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>51436000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>50246000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>40813000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>47811000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>58673000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>53325000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>40408000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>36792000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>54582000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>48620000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>52209000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>53220000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>138937000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-1000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>147361000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>126994000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>203250000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>278599000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>192743000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>155779000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>158564000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>148757000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>124906000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>146624000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>256849000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>24261000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>127735000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2141489000000.0</v>
       </c>
-      <c r="BD40"/>
       <c r="BE40"/>
-      <c r="BF40">
+      <c r="BF40"/>
+      <c r="BG40">
         <v>183278000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1178398000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:59">
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>323224000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>291301000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>330547000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>344657000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>332551000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>269299000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>276389000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>325464000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>332410000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>349449000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>352148000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>335335000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>360603000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>353088000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>355402000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>355031000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>355007000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>359581000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>144032000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>140487000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>138056000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>115783000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>116956000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>117333000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>117109000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>105037000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>95833000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>95472000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>93217000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>58504000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>58629000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>58233000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>56946000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>55198000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>52080000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>50442000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>49704000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>47379000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>47320000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>46174000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>44897000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>436917000000.0</v>
       </c>
-      <c r="BD41"/>
       <c r="BE41"/>
-      <c r="BF41">
+      <c r="BF41"/>
+      <c r="BG41">
         <v>40351000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>179271000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:59">
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
         <v>1924433000000.0</v>
       </c>
       <c r="C42">
+        <v>1924433000000.0</v>
+      </c>
+      <c r="D42">
         <v>1706532000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1706531000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1710529000000.0</v>
       </c>
       <c r="F42">
         <v>1710529000000.0</v>
       </c>
       <c r="G42">
         <v>1710529000000.0</v>
       </c>
       <c r="H42">
+        <v>1710529000000.0</v>
+      </c>
+      <c r="I42">
         <v>1219256000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1710529000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1207414000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1710529000000.0</v>
       </c>
       <c r="L42">
         <v>1710529000000.0</v>
       </c>
       <c r="M42">
-        <v>1709927000000.0</v>
+        <v>1710529000000.0</v>
       </c>
       <c r="N42">
         <v>1709927000000.0</v>
       </c>
       <c r="O42">
+        <v>1709927000000.0</v>
+      </c>
+      <c r="P42">
         <v>1604326000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1584766000000.0</v>
       </c>
       <c r="Q42">
         <v>1584766000000.0</v>
       </c>
       <c r="R42">
         <v>1584766000000.0</v>
       </c>
       <c r="S42">
+        <v>1584766000000.0</v>
+      </c>
+      <c r="T42">
         <v>1621039000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1611039000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1566662000000.0</v>
       </c>
       <c r="V42">
         <v>1566662000000.0</v>
       </c>
       <c r="W42">
-        <v>1505153000000.0</v>
+        <v>1566662000000.0</v>
       </c>
       <c r="X42">
         <v>1505153000000.0</v>
       </c>
       <c r="Y42">
         <v>1505153000000.0</v>
       </c>
       <c r="Z42">
+        <v>1505153000000.0</v>
+      </c>
+      <c r="AA42">
         <v>1505823000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1508267000000.0</v>
       </c>
       <c r="AB42">
         <v>1508267000000.0</v>
       </c>
       <c r="AC42">
         <v>1508267000000.0</v>
       </c>
       <c r="AD42">
         <v>1508267000000.0</v>
       </c>
       <c r="AE42">
-        <v>1482533000000.0</v>
+        <v>1508267000000.0</v>
       </c>
       <c r="AF42">
         <v>1482533000000.0</v>
       </c>
       <c r="AG42">
         <v>1482533000000.0</v>
       </c>
       <c r="AH42">
         <v>1482533000000.0</v>
       </c>
       <c r="AI42">
-        <v>1284675000000.0</v>
+        <v>1482533000000.0</v>
       </c>
       <c r="AJ42">
         <v>1284675000000.0</v>
       </c>
       <c r="AK42">
         <v>1284675000000.0</v>
       </c>
       <c r="AL42">
         <v>1284675000000.0</v>
       </c>
       <c r="AM42">
+        <v>1284675000000.0</v>
+      </c>
+      <c r="AN42">
         <v>1233129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260658000000.0</v>
       </c>
       <c r="AO42">
         <v>1260658000000.0</v>
       </c>
       <c r="AP42">
         <v>1260658000000.0</v>
       </c>
       <c r="AQ42">
+        <v>1260658000000.0</v>
+      </c>
+      <c r="AR42">
         <v>1190419000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192491000000.0</v>
       </c>
       <c r="AS42">
         <v>1192491000000.0</v>
       </c>
       <c r="AT42">
         <v>1192491000000.0</v>
       </c>
       <c r="AU42">
-        <v>1000961000000.0</v>
+        <v>1192491000000.0</v>
       </c>
       <c r="AV42">
         <v>1000961000000.0</v>
       </c>
       <c r="AW42">
         <v>1000961000000.0</v>
       </c>
       <c r="AX42">
+        <v>1000961000000.0</v>
+      </c>
+      <c r="AY42">
         <v>1001564000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>329375000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>852795000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>852796000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>329376000000.0</v>
       </c>
-      <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
-    </row>
-    <row r="43" spans="1:59">
+      <c r="BH42"/>
+    </row>
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8726,52 +8837,53 @@
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
-    </row>
-    <row r="44" spans="1:59">
+      <c r="BH43"/>
+    </row>
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8789,646 +8901,659 @@
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
-    </row>
-    <row r="45" spans="1:59">
+      <c r="BH44"/>
+    </row>
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
         <v>60</v>
       </c>
-      <c r="B45"/>
-[...1 lines deleted...]
-      <c r="D45">
+      <c r="B45">
+        <v>3958794000000.0</v>
+      </c>
+      <c r="C45">
+        <v>3842362000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>3610681000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3481913000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3374572000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3262901000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3197734000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3127706000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3069102000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3036538000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3003597000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2975552000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2939948000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2964343000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
-    </row>
-    <row r="46" spans="1:59">
+      <c r="BH45"/>
+    </row>
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>3796600000000.0</v>
+      </c>
+      <c r="C46">
         <v>3706675000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3321857000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3168219000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3068462000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2990809000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2918387000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2905724000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2855956000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2849759000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2853531000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2857372000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2872781000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2867856000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2707648000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2675146000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2636165000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2616603000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2594745000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2591065000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2587961000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2593577000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2499106000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2503179000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2515089000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2524633000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2534048000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2551554000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2558838000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2578808000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2537391000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2549158000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2558765000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2581313000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2478237000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2465184000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2506750000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2518428000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1935091000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1897087000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1882131000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1873458000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1625168000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1565196000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1567471000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1561125000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1086014000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1091639000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1086679000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1077046000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>815094000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>725326000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>792384000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>729809000000.0</v>
       </c>
-      <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
-    </row>
-    <row r="47" spans="1:59">
+      <c r="BH46"/>
+    </row>
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
         <v>62</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>3021724000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2715530000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2575061000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2533086000000.0</v>
       </c>
-      <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47">
         <v>2515453000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2510118000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>2472205000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2430174000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2469942000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2471517000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2202757000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2195429000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2196713000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2214814000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2153002000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2169660000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2180194000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2197790000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2090402000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2094630000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2106540000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2128844000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2138260000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2155766000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2172072000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2197050000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2144668000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2160435000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2174542000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2199589000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1945107000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1954263000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1972349000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1984343000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1935091000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1897089000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1877343000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1873458000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1625171000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1565195000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1567470000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1561125000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1234247000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1197510000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1152821000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1157563000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>892344000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>794643000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>792384000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>781464000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>751727000000.0</v>
       </c>
-      <c r="BD47"/>
       <c r="BE47"/>
-      <c r="BF47">
+      <c r="BF47"/>
+      <c r="BG47">
         <v>622341000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>499455000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:59">
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>3064236000000.0</v>
+      </c>
+      <c r="C48">
         <v>2987168000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2822184000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2666060000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2660275000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2575745000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2403770000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2295251000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2270489000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2161643000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2027312000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1866767000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1822947000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1715948000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1702960000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1610892000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1604061000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1483676000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1443157000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1304197000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1159297000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1050006000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>923619000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>876807000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>798972000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>874181000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>810733000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>740889000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>710153000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>688486000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>655310000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>652843000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>651458000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>639763000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>651932000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>666694000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>656199000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>641732000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>696620000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>676835000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>610093000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>574175000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>517741000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>487309000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>444052000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>414761000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>389993000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>342337000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>300262000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>214235000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>153808000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>148857000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>90078000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>10670000000.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
-    </row>
-    <row r="49" spans="1:59">
+      <c r="BH48"/>
+    </row>
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9446,598 +9571,613 @@
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
-    </row>
-    <row r="50" spans="1:59">
+      <c r="BH49"/>
+    </row>
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
         <v>65</v>
       </c>
-      <c r="B50"/>
-[...1 lines deleted...]
-      <c r="D50">
+      <c r="B50">
+        <v>1179009000000.0</v>
+      </c>
+      <c r="C50">
+        <v>1203832000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>1190019000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1081993000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1103667000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>522711000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1303924000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1538661000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2069354000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2021859000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1800174000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>2284508000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2273046000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2706499000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2425346000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2412479000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2093524000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2173125000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1857610000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1621661000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2051705000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>2409552000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>2266664000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2383451000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>2313779000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>2673931000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>2491860000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>2316837000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207811000000.0</v>
       </c>
       <c r="AE50">
         <v>207811000000.0</v>
       </c>
-      <c r="AF50"/>
+      <c r="AF50">
+        <v>207811000000.0</v>
+      </c>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
-    </row>
-    <row r="51" spans="1:59">
+      <c r="BH50"/>
+    </row>
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>2337012000000.0</v>
+      </c>
+      <c r="C51">
         <v>2362936000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2246003000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2356213000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2461734000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2488969000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2098411000000.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>2124170000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2660110000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2717737000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2501050000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2626282000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2620637000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3032091000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2574445000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2593967000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2412320000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2330525000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2055080000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1832116000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2301411000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2701633000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2601620000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2766257000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2744941000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3155373000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3025738000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2903820000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3072130000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3108184000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2960630000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2744290000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2590687000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2964453000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2787381000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2631652000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2930868000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2750931000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2635957000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2456313000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2226854000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2311318000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1907132000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2185517000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2012257000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1413552000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1410359000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1084655000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1457632000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1006431000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>778458000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>809028000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1872282000000.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
-    </row>
-    <row r="52" spans="1:59">
+      <c r="BH51"/>
+    </row>
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>1180962000000.0</v>
+      </c>
+      <c r="C52">
         <v>1206886000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1089930000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1199333000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1095372000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1121458000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>542707000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1144574000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1560063000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2090620000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2034992000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1817131000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2304899000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2295578000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2719433000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2435260000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2422303000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2202370000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2181946000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1866217000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1624720000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2054880000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2413942000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2272234000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2391288000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2322604000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2682856000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2499724000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2325295000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2439565000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2420933000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2220659000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2003382000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1803417000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>2719185000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2535368000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2347429000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2642937000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2517217000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>2334311000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2161578000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>1934877000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1971116000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1590432000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1897610000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1756479000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1214086000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1154350000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>917514000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1307075000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>810159000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>668972000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>699944000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1740088000000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-    </row>
-    <row r="53" spans="1:59">
+      <c r="BH52"/>
+    </row>
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
         <v>68</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>19143000000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
-[...1 lines deleted...]
-      </c>
+      <c r="K53"/>
       <c r="L53">
         <v>-9074000000.0</v>
       </c>
       <c r="M53">
         <v>-9074000000.0</v>
       </c>
       <c r="N53">
         <v>-9074000000.0</v>
       </c>
       <c r="O53">
         <v>-9074000000.0</v>
       </c>
       <c r="P53">
         <v>-9074000000.0</v>
       </c>
-      <c r="Q53"/>
+      <c r="Q53">
+        <v>-9074000000.0</v>
+      </c>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
-      <c r="AN53">
+      <c r="AN53"/>
+      <c r="AO53">
         <v>8482000000.0</v>
       </c>
-      <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-      <c r="AU53">
-[...1 lines deleted...]
-      </c>
+      <c r="AU53"/>
       <c r="AV53">
         <v>150000000000.0</v>
       </c>
       <c r="AW53">
         <v>150000000000.0</v>
       </c>
       <c r="AX53">
         <v>150000000000.0</v>
       </c>
       <c r="AY53">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AZ53">
         <v>156247000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>158513000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>168202000000.0</v>
       </c>
-      <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
-    </row>
-    <row r="54" spans="1:59">
+      <c r="BH53"/>
+    </row>
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10055,746 +10195,759 @@
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
-    </row>
-    <row r="55" spans="1:59">
+      <c r="BH54"/>
+    </row>
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>8948248000000.0</v>
+      </c>
+      <c r="C55">
         <v>8796370000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8372557000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>8391730000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8405479000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8295427000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7448274000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7709926000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7891331000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7971708000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7803760000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7383626000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7497296000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7405931000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>7475805000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>7154527000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7214417000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7097322000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6867604000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6338623000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5766206000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>6076604000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>6260472000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>6306189000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>6380019000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>6424507000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6746251000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6700157000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6455029000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6494070000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6805789000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6655126000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6452439000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>6269365000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>6044975000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>5987650000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>5843444000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>6041811000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>5880982000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>5941597000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>5787921000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>5448447000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>5401296000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>5116296000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5241936000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5443158000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4364860000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4187304000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4266671000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4393577000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3791301000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3458724000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3492089000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3282806000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3291006000000.0</v>
       </c>
-      <c r="BD55"/>
       <c r="BE55"/>
-      <c r="BF55">
+      <c r="BF55"/>
+      <c r="BG55">
         <v>2642551000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1707327000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:59">
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>5086358000000.0</v>
+      </c>
+      <c r="C56">
         <v>5025701000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4987409000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5160904000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>5286308000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5254241000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4480217000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4755353000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4987322000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5074574000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4900701000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>4388288000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4469936000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4401410000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4680751000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4422255000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>4521055000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4422689000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>4173511000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3647640000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2948391000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3113612000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3403965000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3434159000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3490273000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3547289000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3923054000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3866660000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3616214000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3640720000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3983701000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3835360000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3602896000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3431703000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3338124000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3282672000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3118144000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3277978000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3409440000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3471561000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3318027000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2993437000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3459738000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3241253000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3367697000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3579690000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2829929000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2694571000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2850407000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3003350000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2661504000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2439078000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2508060000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2336999000000.0</v>
       </c>
-      <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
-    </row>
-    <row r="57" spans="1:59">
+      <c r="BH56"/>
+    </row>
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>1702660000000.0</v>
+      </c>
+      <c r="C57">
         <v>1628609000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1644395000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1819958000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1636454000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1611148000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>743914000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2152807000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2314531000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2497358000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2330948000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2068404000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2594955000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2606899000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2838046000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2764261000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2784395000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2761503000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2660652000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2233257000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1782510000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2162323000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2468192000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2516328000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2639230000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2542901000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2873754000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2840734000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2572063000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2579383000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2902475000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2701700000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2498742000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2279714000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2867267000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2787361000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2619065000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2827200000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2715031000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2717782000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2631206000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2328260000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2412385000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2178911000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2374731000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2636139000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1881152000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1693261000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1899023000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2096531000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1648526000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1408062000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1429193000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2095080000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2141489000000.0</v>
       </c>
-      <c r="BD57"/>
       <c r="BE57"/>
-      <c r="BF57">
+      <c r="BF57"/>
+      <c r="BG57">
         <v>1729823000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1178398000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:59">
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>3197857000000.0</v>
+      </c>
+      <c r="C58">
         <v>3123011000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3076383000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3251676000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3277206000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3251676000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2577811000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2988005000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3164145000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3353362000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3337885000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3078289000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3245767000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3261396000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3448210000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3240198000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3306921000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3310209000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3084735000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2704714000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2321575000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2741264000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3113051000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3205558000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3357230000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3325841000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3708588000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3732338000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3517948000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3578654000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3949307000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3801105000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3599804000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3428424000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3389721000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3317634000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3183922000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3396754000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3232591000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3285462000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3198528000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2894972000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2974475000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2717835000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2886706000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3117249000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2255259000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2125359000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2246788000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2459118000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2065728000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1738383000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1830551000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2514096000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2578406000000.0</v>
       </c>
-      <c r="BD58"/>
       <c r="BE58"/>
-      <c r="BF58">
+      <c r="BF58"/>
+      <c r="BG58">
         <v>2098570000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1357669000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:59">
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10812,338 +10965,343 @@
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
-    </row>
-    <row r="60" spans="1:59">
+      <c r="BH59"/>
+    </row>
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>5750444000000.0</v>
+      </c>
+      <c r="C60">
         <v>5673376000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5296179000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5140055000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5128267000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5043737000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4870440000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4721921000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4727159000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4618313000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4465838000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4305293000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4251473000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4144474000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4027526000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3914257000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3907426000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3787041000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3782795000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3633835000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3444558000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3335267000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3147371000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3100559000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3022724000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3098603000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3037599000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2967755000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2937019000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2915352000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2856442000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2853975000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2852590000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2840895000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2655206000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2669968000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2659473000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2645006000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2648348000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2656092000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2589350000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2553432000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2426759000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2398399000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2355142000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2325851000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2109553000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2061897000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2019822000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1934398000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1725202000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1720251000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1661473000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>768645000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>712536000000.0</v>
       </c>
-      <c r="BD60"/>
-      <c r="BE60">
+      <c r="BE60"/>
+      <c r="BF60">
         <v>543981000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>543911000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>349558000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:59">
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-12065000000.0</v>
       </c>
       <c r="T61">
-        <v>-20310000000.0</v>
+        <v>-12065000000.0</v>
       </c>
       <c r="U61">
         <v>-20310000000.0</v>
       </c>
       <c r="V61">
         <v>-20310000000.0</v>
       </c>
       <c r="W61">
         <v>-20310000000.0</v>
       </c>
       <c r="X61">
         <v>-20310000000.0</v>
       </c>
       <c r="Y61">
         <v>-20310000000.0</v>
       </c>
       <c r="Z61">
-        <v>-19640000000.0</v>
+        <v>-20310000000.0</v>
       </c>
       <c r="AA61">
         <v>-19640000000.0</v>
       </c>
-      <c r="AB61"/>
+      <c r="AB61">
+        <v>-19640000000.0</v>
+      </c>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>-19640000000.0</v>
       </c>
       <c r="AG61">
         <v>-19640000000.0</v>
       </c>
       <c r="AH61">
         <v>-19640000000.0</v>
       </c>
       <c r="AI61">
         <v>-19640000000.0</v>
       </c>
       <c r="AJ61">
         <v>-19640000000.0</v>
       </c>
       <c r="AK61">
         <v>-19640000000.0</v>
       </c>
       <c r="AL61">
         <v>-19640000000.0</v>
       </c>
       <c r="AM61">
         <v>-19640000000.0</v>
       </c>
       <c r="AN61">
         <v>-19640000000.0</v>
       </c>
       <c r="AO61">
         <v>-19640000000.0</v>
       </c>
       <c r="AP61">
         <v>-19640000000.0</v>
       </c>
       <c r="AQ61">
+        <v>-19640000000.0</v>
+      </c>
+      <c r="AR61">
         <v>-2072000000.0</v>
       </c>
-      <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
-    </row>
-    <row r="62" spans="1:59">
+      <c r="BH61"/>
+    </row>
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11161,50 +11319,51 @@
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11265,51 +11424,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>4807479000000.0</v>
       </c>
       <c r="C2">
         <v>5012387000000.0</v>
       </c>
       <c r="D2">
         <v>5396737000000.0</v>
       </c>
       <c r="E2">
         <v>5497334000000.0</v>
       </c>
       <c r="F2">
         <v>4258794000000.0</v>
       </c>
       <c r="G2">
         <v>3217408000000.0</v>
       </c>
       <c r="H2">
         <v>4197484000000.0</v>
       </c>
       <c r="I2">
         <v>3935894000000.0</v>
       </c>
@@ -11318,310 +11477,310 @@
       </c>
       <c r="K2">
         <v>2560584000000.0</v>
       </c>
       <c r="L2">
         <v>2810585000000.0</v>
       </c>
       <c r="M2">
         <v>2803580000000.0</v>
       </c>
       <c r="N2">
         <v>2929019000000.0</v>
       </c>
       <c r="O2">
         <v>2691644000000.0</v>
       </c>
       <c r="P2">
         <v>2135091000000.0</v>
       </c>
       <c r="Q2">
         <v>1472945000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>118935000000.0</v>
       </c>
       <c r="C3">
         <v>3558000000.0</v>
       </c>
       <c r="D3">
         <v>153565000000.0</v>
       </c>
       <c r="E3">
         <v>115599000000.0</v>
       </c>
       <c r="F3">
         <v>123168000000.0</v>
       </c>
       <c r="G3">
         <v>11486000000.0</v>
       </c>
       <c r="H3">
         <v>12440000000.0</v>
       </c>
       <c r="I3">
         <v>20538000000.0</v>
       </c>
       <c r="J3">
         <v>23230000000.0</v>
       </c>
       <c r="K3">
         <v>18885000000.0</v>
       </c>
       <c r="L3">
         <v>13059000000.0</v>
       </c>
       <c r="M3">
         <v>8083000000.0</v>
       </c>
       <c r="N3">
         <v>6478000000.0</v>
       </c>
       <c r="O3">
         <v>2386000000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
         <v>797750000000.0</v>
       </c>
       <c r="C5">
         <v>811349000000.0</v>
       </c>
       <c r="D5">
         <v>877772000000.0</v>
       </c>
       <c r="E5">
         <v>593975000000.0</v>
       </c>
       <c r="F5">
         <v>833980000000.0</v>
       </c>
       <c r="G5">
         <v>308873000000.0</v>
       </c>
       <c r="H5">
         <v>420131000000.0</v>
       </c>
       <c r="I5">
         <v>232665000000.0</v>
       </c>
       <c r="J5">
         <v>247123000000.0</v>
       </c>
       <c r="K5">
         <v>370719000000.0</v>
       </c>
       <c r="L5">
         <v>349863000000.0</v>
       </c>
       <c r="M5">
         <v>400903000000.0</v>
       </c>
       <c r="N5">
         <v>317827000000.0</v>
       </c>
       <c r="O5">
         <v>218435000000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>916685000000.0</v>
       </c>
       <c r="C6">
         <v>814907000000.0</v>
       </c>
       <c r="D6">
         <v>1031337000000.0</v>
       </c>
       <c r="E6">
         <v>709574000000.0</v>
       </c>
       <c r="F6">
         <v>957148000000.0</v>
       </c>
       <c r="G6">
         <v>320359000000.0</v>
       </c>
       <c r="H6">
         <v>432571000000.0</v>
       </c>
       <c r="I6">
         <v>253203000000.0</v>
       </c>
       <c r="J6">
         <v>270353000000.0</v>
       </c>
       <c r="K6">
         <v>389604000000.0</v>
       </c>
       <c r="L6">
         <v>362922000000.0</v>
       </c>
       <c r="M6">
         <v>408986000000.0</v>
       </c>
       <c r="N6">
         <v>324305000000.0</v>
       </c>
       <c r="O6">
         <v>220821000000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>1125318000000.0</v>
       </c>
       <c r="C9">
         <v>1105977000000.0</v>
       </c>
       <c r="D9">
         <v>1058592000000.0</v>
       </c>
       <c r="E9">
         <v>758611000000.0</v>
       </c>
       <c r="F9">
         <v>1120014000000.0</v>
       </c>
       <c r="G9">
         <v>558122000000.0</v>
       </c>
       <c r="H9">
         <v>688391000000.0</v>
       </c>
       <c r="I9">
         <v>531696000000.0</v>
       </c>
       <c r="J9">
         <v>562557000000.0</v>
       </c>
       <c r="K9">
         <v>698616000000.0</v>
       </c>
       <c r="L9">
         <v>772956000000.0</v>
       </c>
       <c r="M9">
         <v>564293000000.0</v>
       </c>
       <c r="N9">
         <v>604999000000.0</v>
       </c>
       <c r="O9">
         <v>401014000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>672486000000.0</v>
       </c>
       <c r="C10">
         <v>675589000000.0</v>
       </c>
       <c r="D10">
         <v>640584000000.0</v>
       </c>
       <c r="E10">
         <v>393231000000.0</v>
       </c>
       <c r="F10">
         <v>659402000000.0</v>
       </c>
       <c r="G10">
         <v>155068000000.0</v>
       </c>
       <c r="H10">
         <v>233293000000.0</v>
       </c>
       <c r="I10">
         <v>59640000000.0</v>
       </c>
@@ -11630,51 +11789,51 @@
       </c>
       <c r="K10">
         <v>139149000000.0</v>
       </c>
       <c r="L10">
         <v>194905000000.0</v>
       </c>
       <c r="M10">
         <v>262024000000.0</v>
       </c>
       <c r="N10">
         <v>251258000000.0</v>
       </c>
       <c r="O10">
         <v>149110000000.0</v>
       </c>
       <c r="P10">
         <v>145945000000.0</v>
       </c>
       <c r="Q10">
         <v>32614000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
         <v>138270000000.0</v>
       </c>
       <c r="C11">
         <v>145526000000.0</v>
       </c>
       <c r="D11">
         <v>142525000000.0</v>
       </c>
       <c r="E11">
         <v>87382000000.0</v>
       </c>
       <c r="F11">
         <v>173341000000.0</v>
       </c>
       <c r="G11">
         <v>-20767000000.0</v>
       </c>
       <c r="H11">
         <v>47599000000.0</v>
       </c>
       <c r="I11">
         <v>10899000000.0</v>
       </c>
@@ -11683,51 +11842,51 @@
       </c>
       <c r="K11">
         <v>36224000000.0</v>
       </c>
       <c r="L11">
         <v>35906000000.0</v>
       </c>
       <c r="M11">
         <v>47129000000.0</v>
       </c>
       <c r="N11">
         <v>47697000000.0</v>
       </c>
       <c r="O11">
         <v>37924000000.0</v>
       </c>
       <c r="P11">
         <v>35262000000.0</v>
       </c>
       <c r="Q11">
         <v>8257000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
         <v>203991000000.0</v>
       </c>
       <c r="C12">
         <v>210832000000.0</v>
       </c>
       <c r="D12">
         <v>237188000000.0</v>
       </c>
       <c r="E12">
         <v>200744000000.0</v>
       </c>
       <c r="F12">
         <v>174578000000.0</v>
       </c>
       <c r="G12">
         <v>118316000000.0</v>
       </c>
       <c r="H12">
         <v>169306000000.0</v>
       </c>
       <c r="I12">
         <v>161953000000.0</v>
       </c>
@@ -11736,353 +11895,359 @@
       </c>
       <c r="K12">
         <v>221853000000.0</v>
       </c>
       <c r="L12">
         <v>150894000000.0</v>
       </c>
       <c r="M12">
         <v>137543000000.0</v>
       </c>
       <c r="N12">
         <v>59049000000.0</v>
       </c>
       <c r="O12">
         <v>65919000000.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13">
         <v>164099000000.0</v>
       </c>
       <c r="C13">
         <v>135760000000.0</v>
       </c>
       <c r="D13">
         <v>293000000.0</v>
       </c>
       <c r="E13">
         <v>96955000000.0</v>
       </c>
       <c r="F13">
         <v>80871000000.0</v>
       </c>
       <c r="G13">
         <v>118316000000.0</v>
       </c>
       <c r="H13">
         <v>169306000000.0</v>
       </c>
       <c r="I13">
         <v>161953000000.0</v>
       </c>
       <c r="J13">
         <v>204423000000.0</v>
       </c>
       <c r="K13">
         <v>221853000000.0</v>
       </c>
       <c r="L13">
         <v>150894000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>133</v>
+      </c>
+      <c r="B14">
+        <v>31000000.0</v>
+      </c>
       <c r="C14">
         <v>19000000.0</v>
       </c>
       <c r="D14">
         <v>28000000.0</v>
       </c>
       <c r="E14">
         <v>11000000.0</v>
       </c>
       <c r="F14">
         <v>1000000.0</v>
       </c>
       <c r="G14">
         <v>73000000.0</v>
       </c>
       <c r="H14">
         <v>63000000.0</v>
       </c>
       <c r="I14">
         <v>64000000.0</v>
       </c>
       <c r="J14">
         <v>46000000.0</v>
       </c>
       <c r="K14">
         <v>51000000.0</v>
       </c>
       <c r="L14">
         <v>43000000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
         <v>534247000000.0</v>
       </c>
       <c r="C15">
         <v>530082000000.0</v>
       </c>
       <c r="D15">
         <v>498087000000.0</v>
       </c>
       <c r="E15">
         <v>305860000000.0</v>
       </c>
       <c r="F15">
         <v>486062000000.0</v>
       </c>
       <c r="G15">
         <v>175825000000.0</v>
       </c>
       <c r="H15">
         <v>185695000000.0</v>
       </c>
       <c r="I15">
         <v>48723000000.0</v>
       </c>
       <c r="J15">
         <v>8639000000.0</v>
       </c>
       <c r="K15">
         <v>102917000000.0</v>
       </c>
       <c r="L15">
         <v>159014000000.0</v>
       </c>
       <c r="M15">
         <v>214895000000.0</v>
       </c>
       <c r="N15">
         <v>203565000000.0</v>
       </c>
       <c r="O15">
         <v>111191000000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
         <v>534247000000.0</v>
       </c>
       <c r="C16">
         <v>530082000000.0</v>
       </c>
       <c r="D16">
         <v>498087000000.0</v>
       </c>
       <c r="E16">
         <v>305860000000.0</v>
       </c>
       <c r="F16">
         <v>486062000000.0</v>
       </c>
       <c r="G16">
         <v>175825000000.0</v>
       </c>
       <c r="H16">
         <v>185695000000.0</v>
       </c>
       <c r="I16">
         <v>48723000000.0</v>
       </c>
       <c r="J16">
         <v>8639000000.0</v>
       </c>
       <c r="K16">
         <v>102917000000.0</v>
       </c>
       <c r="L16">
         <v>159014000000.0</v>
       </c>
       <c r="M16">
         <v>214895000000.0</v>
       </c>
       <c r="N16">
         <v>203565000000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>136</v>
+      </c>
+      <c r="B17">
+        <v>534216000000.0</v>
+      </c>
       <c r="C17">
         <v>530063000000.0</v>
       </c>
       <c r="D17">
         <v>498059000000.0</v>
       </c>
       <c r="E17">
         <v>305849000000.0</v>
       </c>
       <c r="F17">
         <v>486061000000.0</v>
       </c>
       <c r="G17">
         <v>175835000000.0</v>
       </c>
       <c r="H17">
         <v>185694000000.0</v>
       </c>
       <c r="I17">
         <v>48741000000.0</v>
       </c>
       <c r="J17">
         <v>8634000000.0</v>
       </c>
       <c r="K17">
         <v>102925000000.0</v>
       </c>
       <c r="L17">
         <v>158999000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>137</v>
+      </c>
+      <c r="B18">
+        <v>-185736000000.0</v>
+      </c>
       <c r="C18">
         <v>-216668000000.0</v>
       </c>
       <c r="D18">
         <v>-243858000000.0</v>
       </c>
       <c r="E18">
         <v>-200648000000.0</v>
       </c>
       <c r="F18">
         <v>-153739000000.0</v>
       </c>
       <c r="G18">
         <v>-203626000000.0</v>
       </c>
       <c r="H18">
         <v>-252736000000.0</v>
       </c>
       <c r="I18">
         <v>-250836000000.0</v>
       </c>
       <c r="J18">
         <v>-269655000000.0</v>
       </c>
       <c r="K18">
         <v>-293759000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>797750000000.0</v>
       </c>
       <c r="C21">
         <v>930192000000.0</v>
       </c>
       <c r="D21">
         <v>748464000000.0</v>
       </c>
       <c r="E21">
         <v>507282000000.0</v>
       </c>
       <c r="F21">
         <v>764780000000.0</v>
       </c>
       <c r="G21">
         <v>308873000000.0</v>
       </c>
       <c r="H21">
         <v>420131000000.0</v>
       </c>
       <c r="I21">
         <v>366787000000.0</v>
       </c>
@@ -12091,247 +12256,249 @@
       </c>
       <c r="K21">
         <v>426022000000.0</v>
       </c>
       <c r="L21">
         <v>510994000000.0</v>
       </c>
       <c r="M21">
         <v>354905000000.0</v>
       </c>
       <c r="N21">
         <v>378830000000.0</v>
       </c>
       <c r="O21">
         <v>296232000000.0</v>
       </c>
       <c r="P21">
         <v>288708000000.0</v>
       </c>
       <c r="Q21">
         <v>32614000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>5135047000000.0</v>
       </c>
       <c r="C23">
         <v>5188172000000.0</v>
       </c>
       <c r="D23">
         <v>5706865000000.0</v>
       </c>
       <c r="E23">
         <v>5608756000000.0</v>
       </c>
       <c r="F23">
         <v>4531061000000.0</v>
       </c>
       <c r="G23">
         <v>3366761000000.0</v>
       </c>
       <c r="H23">
         <v>4403327000000.0</v>
       </c>
       <c r="I23">
         <v>4100803000000.0</v>
       </c>
       <c r="J23">
         <v>3341182000000.0</v>
       </c>
       <c r="K23">
         <v>2833178000000.0</v>
       </c>
       <c r="L23">
         <v>3072547000000.0</v>
       </c>
       <c r="M23">
         <v>3012968000000.0</v>
       </c>
       <c r="N23">
         <v>3087936000000.0</v>
       </c>
       <c r="O23">
         <v>2765037000000.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>144</v>
+      </c>
+      <c r="B25">
+        <v>2763000000.0</v>
+      </c>
       <c r="C25">
         <v>3558000000.0</v>
       </c>
       <c r="D25">
         <v>8054000000.0</v>
       </c>
       <c r="E25">
         <v>7740000000.0</v>
       </c>
       <c r="F25">
         <v>8472000000.0</v>
       </c>
       <c r="G25">
         <v>11486000000.0</v>
       </c>
       <c r="H25">
         <v>12440000000.0</v>
       </c>
       <c r="I25">
         <v>20538000000.0</v>
       </c>
       <c r="J25">
         <v>23230000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>125443000000.0</v>
       </c>
       <c r="D27">
         <v>160557000000.0</v>
       </c>
       <c r="E27">
         <v>110113000000.0</v>
       </c>
       <c r="F27">
         <v>166115000000.0</v>
       </c>
       <c r="G27">
         <v>111101000000.0</v>
       </c>
       <c r="H27">
         <v>122987000000.0</v>
       </c>
       <c r="I27">
         <v>85367000000.0</v>
       </c>
       <c r="J27">
         <v>100554000000.0</v>
       </c>
       <c r="K27">
         <v>125901000000.0</v>
       </c>
       <c r="L27">
         <v>135282000000.0</v>
       </c>
       <c r="M27">
         <v>111382000000.0</v>
       </c>
       <c r="N27">
         <v>128005000000.0</v>
       </c>
       <c r="O27">
         <v>71177000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>315566000000.0</v>
       </c>
       <c r="C28">
         <v>26956000000.0</v>
       </c>
       <c r="D28">
         <v>129520000000.0</v>
       </c>
       <c r="E28">
         <v>26308000000.0</v>
       </c>
       <c r="F28">
         <v>62583000000.0</v>
       </c>
       <c r="G28">
         <v>12675000000.0</v>
       </c>
       <c r="H28">
         <v>14692000000.0</v>
       </c>
       <c r="I28">
         <v>21656000000.0</v>
       </c>
@@ -12340,192 +12507,192 @@
       </c>
       <c r="K28">
         <v>32512000000.0</v>
       </c>
       <c r="L28">
         <v>17455000000.0</v>
       </c>
       <c r="M28">
         <v>12574000000.0</v>
       </c>
       <c r="N28">
         <v>16600000000.0</v>
       </c>
       <c r="O28">
         <v>9339000000.0</v>
       </c>
       <c r="P28">
         <v>155807000000.0</v>
       </c>
       <c r="Q28">
         <v>205715000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>138270000000.0</v>
       </c>
       <c r="C29">
         <v>145526000000.0</v>
       </c>
       <c r="D29">
         <v>142525000000.0</v>
       </c>
       <c r="E29">
         <v>87382000000.0</v>
       </c>
       <c r="F29">
         <v>173341000000.0</v>
       </c>
       <c r="G29">
         <v>-20767000000.0</v>
       </c>
       <c r="H29">
         <v>47599000000.0</v>
       </c>
       <c r="I29">
         <v>10899000000.0</v>
       </c>
       <c r="J29">
         <v>11796000000.0</v>
       </c>
       <c r="K29">
         <v>36224000000.0</v>
       </c>
       <c r="L29">
         <v>35906000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>327568000000.0</v>
       </c>
       <c r="C30">
         <v>175785000000.0</v>
       </c>
       <c r="D30">
         <v>310128000000.0</v>
       </c>
       <c r="E30">
         <v>111422000000.0</v>
       </c>
       <c r="F30">
         <v>272267000000.0</v>
       </c>
       <c r="G30">
         <v>149353000000.0</v>
       </c>
       <c r="H30">
         <v>205843000000.0</v>
       </c>
       <c r="I30">
         <v>164909000000.0</v>
       </c>
       <c r="J30">
         <v>240929000000.0</v>
       </c>
       <c r="K30">
         <v>272594000000.0</v>
       </c>
       <c r="L30">
         <v>261962000000.0</v>
       </c>
       <c r="M30">
         <v>209388000000.0</v>
       </c>
       <c r="N30">
         <v>158917000000.0</v>
       </c>
       <c r="O30">
         <v>73393000000.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
         <v>-125264000000.0</v>
       </c>
       <c r="C31">
         <v>-254603000000.0</v>
       </c>
       <c r="D31">
         <v>-107880000000.0</v>
       </c>
       <c r="E31">
         <v>-85541000000.0</v>
       </c>
       <c r="F31">
         <v>-54665000000.0</v>
       </c>
       <c r="G31">
         <v>-153805000000.0</v>
       </c>
       <c r="H31">
         <v>-186838000000.0</v>
       </c>
       <c r="I31">
         <v>-307147000000.0</v>
       </c>
       <c r="J31">
         <v>-301198000000.0</v>
       </c>
       <c r="K31">
         <v>-286873000000.0</v>
       </c>
       <c r="L31">
         <v>-316089000000.0</v>
       </c>
       <c r="M31">
         <v>-92881000000.0</v>
       </c>
       <c r="N31">
         <v>-194824000000.0</v>
       </c>
       <c r="O31">
         <v>-178511000000.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
         <v>5932797000000.0</v>
       </c>
       <c r="C32">
         <v>6118364000000.0</v>
       </c>
       <c r="D32">
         <v>6455329000000.0</v>
       </c>
       <c r="E32">
         <v>6255945000000.0</v>
       </c>
       <c r="F32">
         <v>5378808000000.0</v>
       </c>
       <c r="G32">
         <v>3775530000000.0</v>
       </c>
       <c r="H32">
         <v>4885875000000.0</v>
       </c>
       <c r="I32">
         <v>4467590000000.0</v>
       </c>
@@ -12553,582 +12720,591 @@
       <c r="Q32">
         <v>1711274000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>1008160000000.0</v>
+      </c>
+      <c r="C2">
         <v>1460989000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1250333000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1054591000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1038757000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1473682000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1233941000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1188571000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1117284000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1371750000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1387021000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1127608000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1503131000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1379896000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1384064000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>965418000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1767956000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1262076000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1291190000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>873593000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>831935000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>878403000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>878305000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>545289000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>915411000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1076472000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1116708000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>911713000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1092591000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>947163000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1148747000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>850790000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>989194000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>813934000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1001964000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>603292000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>681063000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>645873000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>655241000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>586594000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>672876000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>645670000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>732427000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>801602000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>630886000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>771658000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>637346000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>636542000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>758034000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1033063000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>679419000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>669027000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>547510000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>742430000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>592461000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>643324000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>713429000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>434000000.0</v>
+      </c>
+      <c r="C3">
         <v>29195000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>29149000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>742000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>737000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>894000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>942000000.0</v>
       </c>
-      <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3">
         <v>53447000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>37730000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1980000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2056000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2064000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2007000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2022000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1906000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1805000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1909000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1971000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2294000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2298000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2418000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2800000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3094000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3174000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3232000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3170000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3018000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3020000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5178000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5150000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5120000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5090000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5896000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5892000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5833000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5609000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-4889000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>11956000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6930000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4888000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>7753000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1767000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2050000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1489000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3988000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1786000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1165000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1144000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3363000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1104000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1407000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>604000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1187000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>-1013000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1594000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>618000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13142,396 +13318,403 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
+        <v>144755000000.0</v>
+      </c>
+      <c r="C5">
         <v>223515000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>240724000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>219055000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>153278000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>214445000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>243995000000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>178760000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>230947000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>262679000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>180595000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>201518000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>82997000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>81385000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>140872000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>202028000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>70331000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>292575000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>213288000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>188586000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>81619000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>105069000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>149591000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-27406000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>58666000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>151538000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>108145000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>101782000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>20697000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>73517000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>61444000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>77007000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>32528000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>29221000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>95688000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>89686000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5314000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>98162000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>152425000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>109990000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>47865000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>99895000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>113797000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>84242000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>95299000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>94531000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>90512000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>119225000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>89478000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-16275000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>92596000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>144508000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>57103000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>33480000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>87488000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>41369000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>145189000000.0</v>
+      </c>
+      <c r="C6">
         <v>252710000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>269873000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>219797000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>154015000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>215339000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>244937000000.0</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>232207000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>268677000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>264659000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>182651000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>203582000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>85004000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>83407000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>142778000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>203833000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>72240000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>294546000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>215582000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>190884000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>84037000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>107869000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>152685000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-24232000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>61898000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>154708000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>111163000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>104802000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>25875000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>78667000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>66564000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>82097000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>38424000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>35113000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>101521000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>95295000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>425000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>110118000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>159355000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>114878000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>55618000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>101662000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>115847000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>85731000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>99287000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>96317000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>91677000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>120369000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>92841000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-15171000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>94003000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>145112000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>58290000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>32467000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>89082000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>41987000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13545,54 +13728,55 @@
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13606,1504 +13790,1539 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>213330000000.0</v>
+      </c>
+      <c r="C9">
         <v>308561000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>298567000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>279298000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>241701000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>330242000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>283688000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>234937000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>256019000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>306206000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>291836000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>233028000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>234749000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>124066000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>195102000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>195476000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>243967000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>302022000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>332987000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>249043000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>235962000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>180677000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>171830000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>69589000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>136026000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>199420000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>202083000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>149978000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>136910000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>134398000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>154678000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>110541000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>132079000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>137551000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>133387000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>162973000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>128646000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>241085000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>150018000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>198975000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>108538000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>227606000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>203648000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>223719000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>117983000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>165137000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>134595000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>135233000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>129328000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>156247000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>124262000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>158980000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>165510000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>113260000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>64522000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>151705000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>71527000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
+        <v>96757000000.0</v>
+      </c>
+      <c r="C10">
         <v>207760000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>196903000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>162326000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>105497000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>219894000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>189247000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>126440000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>140008000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>172801000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>206251000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>123813000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>137719000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>46500000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>101643000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>90532000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>154556000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>106960000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>242332000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>175165000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>134945000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>96709000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>55405000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>97638000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-94684000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>79503000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>86040000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>39390000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>28360000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>40445000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4821000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-218000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>14592000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-14231000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4498000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>19352000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>19807000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-13453000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>27079000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>81758000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>43765000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>66835000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>38796000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>53032000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>36242000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>53795000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>55722000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>48930000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>103577000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>71684000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6255000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>67277000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>106042000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>43379000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5717000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>88227000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>11787000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
+        <v>19725000000.0</v>
+      </c>
+      <c r="C11">
         <v>42788000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>41004000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>33503000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>20975000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>47928000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>40728000000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>31168000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>38474000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>45713000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>27613000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>30725000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>33520000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-422000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20111000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>34173000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>66443000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>50980000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>30264000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>25654000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-29701000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8615000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>19796000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-19477000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>16056000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>16196000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>8652000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6695000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7245000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2360000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1603000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2897000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2060000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-344000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>8858000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5342000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6067000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>7294000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>15017000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>7846000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>10816000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8312000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9769000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>7009000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>14654000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>8063000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6871000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>17541000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>11540000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1023000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>8463000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>26671000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>11058000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1424000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>21786000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3656000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
+        <v>47998000000.0</v>
+      </c>
+      <c r="C12">
         <v>45416000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>43821000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>65404000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>49350000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>46226000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>72334000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>40370000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>46091000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>72745000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>48757000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>51898000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>61816000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>28484000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14573000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>40299000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>42745000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>43897000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>45049000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>31266000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>48453000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>36798000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>44660000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>50091000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>60363000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>27374000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>61692000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>65420000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>69568000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>23389000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>65964000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>59249000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>60129000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>44599000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>28424000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>67312000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>64088000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>13878000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>71083000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>70667000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>66225000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>18970000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>61099000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>60765000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>48000000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>41504000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>38809000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>41582000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>15648000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>17794000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>22530000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>25319000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>38466000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>10318000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>26758000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>739000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>29582000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13">
+        <v>8163000000.0</v>
+      </c>
+      <c r="C13">
         <v>16282000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>43307000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>60849000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>47781000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5449000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>54748000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>87000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>280000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>151000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>48757000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>51898000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>61816000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>28484000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>14573000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>39000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>51000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>43897000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>45049000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>20695000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>48453000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>36798000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>20000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>50091000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>60363000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>27374000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>61692000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5881000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>17000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      <c r="D14">
+        <v>133</v>
+      </c>
+      <c r="B14">
+        <v>36000000.0</v>
+      </c>
+      <c r="C14">
+        <v>12000000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>7000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="R14">
         <v>2000000.0</v>
       </c>
       <c r="S14">
+        <v>2000000.0</v>
+      </c>
+      <c r="T14">
         <v>0.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>74000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="V14">
         <v>73000000.0</v>
       </c>
       <c r="W14">
+        <v>73000000.0</v>
+      </c>
+      <c r="X14">
         <v>50000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>72000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>65000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="AB14">
         <v>64000000.0</v>
       </c>
       <c r="AC14">
+        <v>64000000.0</v>
+      </c>
+      <c r="AD14">
         <v>62000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>64000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>40000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1000000.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
-      <c r="AL14">
+      <c r="AL14"/>
+      <c r="AM14">
         <v>8000000.0</v>
       </c>
-      <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
-      <c r="AT14">
+      <c r="AT14"/>
+      <c r="AU14">
         <v>4000000.0</v>
       </c>
-      <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
-      <c r="AZ14">
+      <c r="AZ14"/>
+      <c r="BA14">
         <v>90000000.0</v>
       </c>
-      <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
+        <v>77068000000.0</v>
+      </c>
+      <c r="C15">
         <v>164984000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>155903000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>128830000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>84530000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>171975000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>148519000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>100742000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>108846000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>134331000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>160545000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>96212000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>106999000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>12988000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>102068000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>70419000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>120385000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>40519000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>191352000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>144900000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>109291000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>126387000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>46812000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>77835000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-75209000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>63448000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>69844000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>30736000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>21667000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>33176000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2467000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1384000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>11696000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-12169000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-4154000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>10495000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>14467000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-19528000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>19785000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>66742000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>35918000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>56034000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>30484000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>43263000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>29233000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>39137000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>47659000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>42064000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>86035000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>60146000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5324000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>58723000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>79372000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>32320000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4293000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>66448000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>8130000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>135</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>164984000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>155903000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>128830000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>84530000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>171975000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>148519000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>160545000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>96212000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106999000000.0</v>
       </c>
       <c r="N16">
         <v>106999000000.0</v>
       </c>
       <c r="O16">
+        <v>106999000000.0</v>
+      </c>
+      <c r="P16">
         <v>102068000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>70419000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>120385000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>40519000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>191352000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>144900000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>109291000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>126387000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>46812000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>77835000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-75209000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>63448000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>69844000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>30736000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>21667000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>33176000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2467000000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      <c r="D17">
+        <v>136</v>
+      </c>
+      <c r="B17">
+        <v>77032000000.0</v>
+      </c>
+      <c r="C17">
+        <v>164972000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>128823000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>84522000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>171966000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>148519000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>100738000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>108840000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>134327000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>160538000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>96200000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>106994000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>12980000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>102065000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>70421000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>120383000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>40517000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>191352000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>144901000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>109291000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>126410000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>46790000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>77842000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-75207000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>63447000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>69844000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>30738000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>21665000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>33200000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2461000000.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      <c r="D18">
+        <v>137</v>
+      </c>
+      <c r="B18">
+        <v>-43090000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-38832000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-61764000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-44985000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-45226000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-73189000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-42962000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-55291000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-73841000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-49538000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-52478000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-62285000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-59550000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-56706000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-41410000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-42982000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-45700000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-45209000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-11814000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-51016000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-47146000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-44668000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-53230000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-58582000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-59135000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-61019000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-60870000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-71712000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15117,54 +15336,55 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15178,227 +15398,231 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
+        <v>152962000000.0</v>
+      </c>
+      <c r="C21">
         <v>223515000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>225656000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>219690000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>173702000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>285195000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>237486000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>194451000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>178760000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>230947000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>262679000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>180595000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>201518000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>82997000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>81385000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>140872000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>202028000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>63065000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>296302000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>178888000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>210438000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>147915000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>132399000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>24949000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>103506000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>144379000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>149751000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>95029000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>93389000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>86017000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>119133000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>68377000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>93260000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>59938000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>84679000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>89963000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>87048000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>149009000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>90390000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>118914000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>67709000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>87941000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>103597000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>109445000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>89231000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>43845000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>96936000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>83912000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>134167000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>104588000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>31384000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>96456000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>146402000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>84031000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>47581000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>121071000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>43549000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15412,225 +15636,229 @@
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>1068528000000.0</v>
+      </c>
+      <c r="C23">
         <v>1546035000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1323244000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1114199000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1106756000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1518729000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1280143000000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>1194543000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1447009000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1421558000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1176645000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1570252000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1384666000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1415451000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1003052000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1805587000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1401979000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1327875000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>943748000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>857459000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>911165000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>917736000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>589929000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>947931000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1131513000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1169040000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>966662000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1136112000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>995544000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1184292000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>892954000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1028013000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>891547000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1050672000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>676302000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>722661000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>737948000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>714871000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>666654000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>713705000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>785335000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>774198000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>849457000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>663557000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>892950000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>655126000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>686224000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>778668000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1071574000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>722834000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>724067000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>569461000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>765561000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>609973000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>651957000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>737546000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15644,159 +15872,165 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      <c r="D25">
+        <v>144</v>
+      </c>
+      <c r="B25">
+        <v>434000000.0</v>
+      </c>
+      <c r="C25">
+        <v>529000000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>742000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>737000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>894000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>942000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>899000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>823000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1954000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1980000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2056000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2064000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2007000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2022000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1906000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1805000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1909000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1971000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2294000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2298000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2418000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2800000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3094000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3174000000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15810,1022 +16044,1041 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>146</v>
+      </c>
+      <c r="B27">
+        <v>30662000000.0</v>
+      </c>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>47422000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>44744000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>31593000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>32846000000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>30496000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>32858000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>25817000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>25983000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>39006000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16260000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>33620000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>32491000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>27742000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>87757000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>29086000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>29052000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>20220000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>49768000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>20667000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>15867000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>24799000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>34546000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>39548000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>22545000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>26348000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>27396000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>18403000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>21353000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>18215000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>33775000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>30893000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>19656000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>16230000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>57032000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>20047000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>33438000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>15384000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>43374000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>30981000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>35634000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>25293000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>33994000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>10857000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>45575000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>20956000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>32116000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>31674000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>39110000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>25105000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>22912000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>12869000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>12253000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>23143000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>10272000000.0</v>
+      </c>
+      <c r="C28">
         <v>79937000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>69377000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5482000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6544000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2714000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10436000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>36956000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7358000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3383000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8192000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9982000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9299000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6335000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10198000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4908000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4867000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>50153000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>27921000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>33327000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7024000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1473000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5115000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2577000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3510000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3954000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2877000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3783000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4078000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5392000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3801000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4159000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8304000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6010000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4626000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1480000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>8914000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8165000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3493000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>18848000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2006000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5007000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3559000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4329000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4560000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4585000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1420000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3176000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3393000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>604000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>8759000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6608000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1837000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2320000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1399000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1783000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3837000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>19725000000.0</v>
+      </c>
+      <c r="C29">
         <v>42788000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>41004000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>33503000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>20975000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>47928000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>40728000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25702000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>31168000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>38474000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>45713000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>27613000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>30725000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>33520000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-422000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20111000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>34173000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>66443000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>50980000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>30264000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>25654000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-29701000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8615000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>19796000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-19477000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16056000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>16196000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8652000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6695000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>60368000000.0</v>
+      </c>
+      <c r="C30">
         <v>85046000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>72911000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>59608000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>67999000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>45047000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>46202000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1229057000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>77259000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>75259000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>34537000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>49037000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>67121000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4770000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>31387000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>37634000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>37631000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>139903000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>36685000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>70155000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>25524000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>32762000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>39431000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>44640000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>32520000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>55041000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>52332000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>54949000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>43521000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>48381000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>35545000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>42164000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>38819000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>77613000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>48708000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>73010000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>41598000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>92075000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>59630000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>80060000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>40829000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>139665000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>41771000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>47855000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>32671000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>121292000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>17780000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>49682000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>20634000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>38511000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>43415000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>55040000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>21951000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>23131000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>17512000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>8633000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>24117000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
+        <v>-56205000000.0</v>
+      </c>
+      <c r="C31">
         <v>-15755000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-28753000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-57364000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-68205000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-65301000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-48239000000.0</v>
       </c>
-      <c r="H31"/>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31">
         <v>-38752000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-58146000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-56428000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-56782000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-63799000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-36497000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>20258000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-50340000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-47472000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>43895000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-53970000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3723000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-75493000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-51206000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-76994000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>72689000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-198190000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-64876000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-63711000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-55639000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-65029000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-45572000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-114312000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-68595000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-78668000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-74169000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-89177000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-70611000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-67241000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-162462000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-63311000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-37156000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-23944000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-21106000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-123081000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-122832000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-49070000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>9950000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-61093000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-36621000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-5117000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-46052000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-74592000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-36663000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-37517000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-46750000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-41293000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-54845000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-35623000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
+        <v>1221490000000.0</v>
+      </c>
+      <c r="C32">
         <v>1769550000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1548900000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1333889000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1280458000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1803924000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1517629000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1423508000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1373303000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1677956000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1678857000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1360636000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1737880000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1503962000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1579166000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1160894000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2011923000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1564098000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1624177000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1122636000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1067897000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1059080000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1050135000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>614878000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1051437000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1275892000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1318791000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1061691000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1229501000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1081561000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1303425000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>961331000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1121273000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>951485000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1135351000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>766265000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>809709000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>886958000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>805259000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>785569000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>781414000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>873276000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>936075000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1025321000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>748869000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>936795000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>771941000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>771775000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>887362000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1189310000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>803681000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>828007000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>713020000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>855690000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>656983000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>795029000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>784956000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -16888,100 +17141,100 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>503649000000.0</v>
       </c>
       <c r="C2">
         <v>176938000000.0</v>
       </c>
       <c r="D2">
         <v>50178000000.0</v>
       </c>
       <c r="E2">
         <v>50092000000.0</v>
       </c>
       <c r="F2">
         <v>59543000000.0</v>
       </c>
       <c r="G2">
         <v>219024000000.0</v>
       </c>
       <c r="H2">
         <v>232235000000.0</v>
       </c>
       <c r="I2">
         <v>170489000000.0</v>
       </c>
       <c r="J2">
         <v>31338000000.0</v>
       </c>
       <c r="K2">
         <v>24585000000.0</v>
       </c>
       <c r="L2">
         <v>197776000000.0</v>
       </c>
       <c r="M2">
         <v>119196000000.0</v>
       </c>
       <c r="N2">
         <v>14314000000.0</v>
       </c>
       <c r="O2">
         <v>6207000000.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>497859000000</v>
       </c>
       <c r="C3">
         <v>264361000000</v>
       </c>
       <c r="D3">
         <v>66043000000</v>
       </c>
       <c r="E3">
         <v>108677000000</v>
       </c>
       <c r="F3">
         <v>111557000000</v>
       </c>
       <c r="G3">
         <v>47061000000</v>
       </c>
       <c r="H3">
         <v>139243000000</v>
       </c>
       <c r="I3">
         <v>74975000000</v>
       </c>
@@ -16990,985 +17243,987 @@
       </c>
       <c r="K3">
         <v>309901000000</v>
       </c>
       <c r="L3">
         <v>535209000000</v>
       </c>
       <c r="M3">
         <v>362947000000</v>
       </c>
       <c r="N3">
         <v>238359000000</v>
       </c>
       <c r="O3">
         <v>60651000000</v>
       </c>
       <c r="P3">
         <v>44215000000</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>452877000000.0</v>
       </c>
       <c r="C6">
         <v>326711000000.0</v>
       </c>
       <c r="D6">
         <v>126760000000.0</v>
       </c>
       <c r="E6">
         <v>86000000.0</v>
       </c>
       <c r="F6">
         <v>-9451000000.0</v>
       </c>
       <c r="G6">
         <v>-159481000000.0</v>
       </c>
       <c r="H6">
         <v>-13211000000.0</v>
       </c>
       <c r="I6">
         <v>61746000000.0</v>
       </c>
       <c r="J6">
         <v>139151000000.0</v>
       </c>
       <c r="K6">
         <v>6753000000.0</v>
       </c>
       <c r="L6">
         <v>-173191000000.0</v>
       </c>
       <c r="M6">
         <v>78580000000.0</v>
       </c>
       <c r="N6">
         <v>104882000000.0</v>
       </c>
       <c r="O6">
         <v>8107000000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>25565000000.0</v>
       </c>
       <c r="C7">
         <v>1437000000.0</v>
       </c>
       <c r="D7">
         <v>293000000.0</v>
       </c>
       <c r="E7">
         <v>97000000.0</v>
       </c>
       <c r="F7">
         <v>20839000000.0</v>
       </c>
       <c r="G7">
         <v>2038000000.0</v>
       </c>
       <c r="H7">
         <v>8939000000.0</v>
       </c>
       <c r="I7">
         <v>6577000000.0</v>
       </c>
       <c r="J7">
         <v>105000000.0</v>
       </c>
       <c r="K7">
         <v>93000000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-719511000000.0</v>
       </c>
       <c r="G12">
         <v>64975000000.0</v>
       </c>
       <c r="H12">
         <v>161948000000.0</v>
       </c>
       <c r="I12">
         <v>-554296000000.0</v>
       </c>
       <c r="J12">
         <v>607124000000.0</v>
       </c>
       <c r="K12">
         <v>-581989000000.0</v>
       </c>
       <c r="L12">
         <v>-100413000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>118935000000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>153565000000.0</v>
       </c>
       <c r="E14">
         <v>7740000000.0</v>
       </c>
       <c r="F14">
         <v>123168000000.0</v>
       </c>
       <c r="G14">
         <v>109785000000.0</v>
       </c>
       <c r="H14">
         <v>113708000000.0</v>
       </c>
       <c r="I14">
         <v>114605000000.0</v>
       </c>
       <c r="J14">
         <v>111606000000.0</v>
       </c>
       <c r="K14">
         <v>104804000000.0</v>
       </c>
       <c r="L14">
         <v>117715000000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
         <v>112824000000.0</v>
       </c>
       <c r="C15">
         <v>105980000000.0</v>
       </c>
       <c r="D15">
         <v>42392000000.0</v>
       </c>
       <c r="E15">
         <v>63588000000.0</v>
       </c>
       <c r="F15">
         <v>42392000000.0</v>
       </c>
       <c r="G15">
         <v>42392000000.0</v>
       </c>
       <c r="H15">
         <v>42392000000.0</v>
       </c>
       <c r="I15">
         <v>42392000000.0</v>
       </c>
       <c r="J15">
         <v>10608000000.0</v>
       </c>
       <c r="K15">
         <v>35360000000.0</v>
       </c>
       <c r="L15">
         <v>35360000000.0</v>
       </c>
       <c r="M15">
         <v>14372000000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>956526000000.0</v>
       </c>
       <c r="C16">
         <v>503649000000.0</v>
       </c>
       <c r="D16">
         <v>176938000000.0</v>
       </c>
       <c r="E16">
         <v>50178000000.0</v>
       </c>
       <c r="F16">
         <v>50092000000.0</v>
       </c>
       <c r="G16">
         <v>59543000000.0</v>
       </c>
       <c r="H16">
         <v>219024000000.0</v>
       </c>
       <c r="I16">
         <v>232235000000.0</v>
       </c>
       <c r="J16">
         <v>170489000000.0</v>
       </c>
       <c r="K16">
         <v>31338000000.0</v>
       </c>
       <c r="L16">
         <v>24585000000.0</v>
       </c>
       <c r="M16">
         <v>197776000000.0</v>
       </c>
       <c r="N16">
         <v>119196000000.0</v>
       </c>
       <c r="O16">
         <v>14314000000.0</v>
       </c>
       <c r="P16">
         <v>6207000000.0</v>
       </c>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>707572000000.0</v>
       </c>
       <c r="C18">
         <v>628697000000.0</v>
       </c>
       <c r="D18">
         <v>135526000000.0</v>
       </c>
       <c r="E18">
         <v>204923000000.0</v>
       </c>
       <c r="F18">
         <v>-221838000000.0</v>
       </c>
       <c r="G18">
         <v>303524000000.0</v>
       </c>
       <c r="H18">
         <v>322108000000.0</v>
       </c>
       <c r="I18">
         <v>-449734000000.0</v>
       </c>
       <c r="J18">
         <v>531933000000.0</v>
       </c>
       <c r="K18">
         <v>-684169000000.0</v>
       </c>
       <c r="L18">
         <v>-358893000000.0</v>
       </c>
       <c r="M18">
         <v>-553959000000.0</v>
       </c>
       <c r="N18">
         <v>66515000000.0</v>
       </c>
       <c r="O18">
         <v>-835104000000.0</v>
       </c>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-264770000000.0</v>
       </c>
       <c r="D19">
         <v>-62190000000.0</v>
       </c>
       <c r="E19">
         <v>-106739000000.0</v>
       </c>
       <c r="F19">
         <v>41451000000.0</v>
       </c>
       <c r="G19">
         <v>-66260000000.0</v>
       </c>
       <c r="H19">
         <v>-139161000000.0</v>
       </c>
       <c r="I19">
         <v>-74943000000.0</v>
       </c>
       <c r="J19">
         <v>-215484000000.0</v>
       </c>
       <c r="K19">
         <v>-309571000000.0</v>
       </c>
       <c r="L19">
         <v>-4120000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>-107885000000.0</v>
+      </c>
       <c r="C21">
         <v>-157394000000.0</v>
       </c>
       <c r="D21">
         <v>65233000000.0</v>
       </c>
       <c r="E21">
         <v>177192000000.0</v>
       </c>
       <c r="F21">
         <v>107113000000.0</v>
       </c>
       <c r="G21">
         <v>-443788000000.0</v>
       </c>
       <c r="H21">
         <v>-336307000000.0</v>
       </c>
       <c r="I21">
         <v>493143000000.0</v>
       </c>
       <c r="J21">
         <v>-384000000000.0</v>
       </c>
       <c r="K21">
         <v>681116000000.0</v>
       </c>
       <c r="L21">
         <v>212147000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>534247000000.0</v>
       </c>
       <c r="C22">
         <v>530082000000.0</v>
       </c>
       <c r="D22">
         <v>498087000000.0</v>
       </c>
       <c r="E22">
         <v>305860000000.0</v>
       </c>
       <c r="F22">
         <v>486062000000.0</v>
       </c>
       <c r="G22">
         <v>175825000000.0</v>
       </c>
       <c r="H22">
         <v>185695000000.0</v>
       </c>
       <c r="I22">
         <v>48723000000.0</v>
       </c>
       <c r="J22">
         <v>8639000000.0</v>
       </c>
       <c r="K22">
         <v>102917000000.0</v>
       </c>
       <c r="L22">
         <v>159014000000.0</v>
       </c>
       <c r="M22">
         <v>214895000000.0</v>
       </c>
       <c r="N22">
         <v>203565000000.0</v>
       </c>
       <c r="O22">
         <v>111191000000.0</v>
       </c>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>-18077000000.0</v>
       </c>
       <c r="C23">
         <v>-38487000000.0</v>
       </c>
       <c r="D23">
         <v>-35460000000.0</v>
       </c>
       <c r="E23">
         <v>24767000000.0</v>
       </c>
       <c r="F23">
         <v>15016000000.0</v>
       </c>
       <c r="G23">
         <v>-240996000000.0</v>
       </c>
       <c r="H23">
         <v>-127495000000.0</v>
       </c>
       <c r="I23">
         <v>709176000000.0</v>
       </c>
       <c r="J23">
         <v>-376834000000.0</v>
       </c>
       <c r="K23">
         <v>805745000000.0</v>
       </c>
       <c r="L23">
         <v>299627000000.0</v>
       </c>
       <c r="M23">
         <v>587688000000.0</v>
       </c>
       <c r="N23">
         <v>-644134000000.0</v>
       </c>
       <c r="O23">
         <v>816006000000.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
         <v>-12060000000.0</v>
       </c>
       <c r="C24">
         <v>-409000000.0</v>
       </c>
       <c r="D24">
         <v>3853000000.0</v>
       </c>
       <c r="E24">
         <v>963000000.0</v>
       </c>
       <c r="F24">
         <v>152390000000.0</v>
       </c>
       <c r="G24">
         <v>-19271000000.0</v>
       </c>
       <c r="H24">
         <v>-19271000000.0</v>
       </c>
       <c r="I24">
         <v>-19271000000.0</v>
       </c>
       <c r="J24">
         <v>-3990000000.0</v>
       </c>
       <c r="K24">
         <v>330000000.0</v>
       </c>
       <c r="L24">
         <v>-8233000000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
         <v>552249000000.0</v>
       </c>
       <c r="C25">
         <v>893058000000.0</v>
       </c>
       <c r="D25">
         <v>-450083000000.0</v>
       </c>
       <c r="E25">
         <v>-313600000000.0</v>
       </c>
       <c r="F25">
         <v>-719511000000.0</v>
       </c>
       <c r="G25">
         <v>64975000000.0</v>
       </c>
       <c r="H25">
         <v>161948000000.0</v>
       </c>
       <c r="I25">
         <v>-48723000000.0</v>
       </c>
       <c r="J25">
         <v>-8639000000.0</v>
       </c>
       <c r="K25">
         <v>-102917000000.0</v>
       </c>
       <c r="L25">
         <v>-159014000000.0</v>
       </c>
       <c r="M25">
         <v>-214895000000.0</v>
       </c>
       <c r="N25">
         <v>-203565000000.0</v>
       </c>
       <c r="O25">
         <v>-111191000000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>-19640000000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>-242916000000.0</v>
       </c>
       <c r="C28">
         <v>-301861000000.0</v>
       </c>
       <c r="D28">
         <v>-12619000000.0</v>
       </c>
       <c r="E28">
         <v>138371000000.0</v>
       </c>
       <c r="F28">
         <v>59379000000.0</v>
       </c>
       <c r="G28">
         <v>-443788000000.0</v>
       </c>
       <c r="H28">
         <v>-335306000000.0</v>
       </c>
       <c r="I28">
         <v>510393000000.0</v>
       </c>
       <c r="J28">
         <v>-388857000000.0</v>
       </c>
       <c r="K28">
         <v>690508000000.0</v>
       </c>
       <c r="L28">
         <v>190535000000.0</v>
       </c>
       <c r="M28">
         <v>437594000000.0</v>
       </c>
       <c r="N28">
         <v>211366000000.0</v>
       </c>
       <c r="O28">
         <v>816006000000.0</v>
       </c>
       <c r="P28">
         <v>319951000000.0</v>
       </c>
       <c r="Q28"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>1205431000000.0</v>
       </c>
       <c r="C29">
         <v>893058000000.0</v>
       </c>
       <c r="D29">
         <v>201569000000.0</v>
       </c>
       <c r="E29">
         <v>313600000000.0</v>
       </c>
       <c r="F29">
         <v>-110281000000.0</v>
       </c>
       <c r="G29">
         <v>350585000000.0</v>
       </c>
       <c r="H29">
         <v>461351000000.0</v>
       </c>
       <c r="I29">
         <v>-374759000000.0</v>
       </c>
       <c r="J29">
         <v>743427000000.0</v>
       </c>
       <c r="K29">
         <v>-374268000000.0</v>
       </c>
       <c r="L29">
         <v>176316000000.0</v>
       </c>
       <c r="M29">
         <v>-191012000000.0</v>
       </c>
       <c r="N29">
         <v>304874000000.0</v>
       </c>
       <c r="O29">
         <v>-774453000000.0</v>
       </c>
       <c r="P29"/>
       <c r="Q29">
         <v>234070000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>-509919000000.0</v>
       </c>
       <c r="C30">
         <v>-264770000000.0</v>
       </c>
       <c r="D30">
         <v>-62190000000.0</v>
       </c>
       <c r="E30">
         <v>-106739000000.0</v>
       </c>
       <c r="F30">
         <v>41451000000.0</v>
       </c>
       <c r="G30">
         <v>-66260000000.0</v>
       </c>
       <c r="H30">
         <v>-139161000000.0</v>
       </c>
       <c r="I30">
         <v>-74943000000.0</v>
       </c>
@@ -17986,594 +18241,603 @@
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG30"/>
+  <dimension ref="A1:BH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:59">
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>956526000000.0</v>
+      </c>
+      <c r="C2">
         <v>737925000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>809745000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>620357000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>503649000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>144781000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>91756000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>80033000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>176938000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>70017000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43567000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22230000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>50178000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>67963000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>21881000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28379000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>50092000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>54195000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>36545000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>37776000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>59543000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18231000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14936000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>24666000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>219022000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>225075000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>222523000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>214060000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>232235000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>204470000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>189739000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>175372000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>170488000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>23991000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>40744000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>50454000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>31338000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>27473000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>39831000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>59346000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>24585000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>221554000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>238327000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>218311000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>197776000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>120948000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>183858000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>125797000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>119107000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>16834000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>76243000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>26847000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14274000000.0</v>
       </c>
-      <c r="BB2"/>
       <c r="BC2"/>
-      <c r="BD2">
+      <c r="BD2"/>
+      <c r="BE2">
         <v>14314000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6202000000.0</v>
       </c>
-      <c r="BF2"/>
       <c r="BG2"/>
-    </row>
-    <row r="3" spans="1:59">
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>116571000000</v>
+      </c>
+      <c r="C3">
         <v>171956000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>89318000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>129212000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>107373000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>113557000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>31613000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>77951000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41240000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10435000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7212000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>34155000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>28665000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>62681000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>59709000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>65617000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>46032000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>35124000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>28384000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>30160000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>17889000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3882000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>21525000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>13587000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>24708000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>87686000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11732000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>31383000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8442000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>36410000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>17373000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>12486000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8706000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>149608000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>19843000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>9637000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>32406000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>158142000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>67755000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>69562000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>14442000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>380057000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>92997000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>26512000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>35643000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>274474000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>41531000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>27676000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>19266000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>8490000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>197249000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>32620000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>57696000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
         <v>7453000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>44215000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:59">
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18589,54 +18853,55 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-    </row>
-    <row r="5" spans="1:59">
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18652,330 +18917,335 @@
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-    </row>
-    <row r="6" spans="1:59">
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>-149982000000.0</v>
+      </c>
+      <c r="C6">
         <v>218601000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-71820000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>189388000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>116708000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>358868000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>53025000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11121000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-96905000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>106921000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>26450000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>21337000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-27948000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-17785000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>46082000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6498000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-21713000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4103000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>17650000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1231000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-21767000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>41312000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3295000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-9730000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-194356000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-6051000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2552000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8463000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-18175000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>27765000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>14731000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>14367000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4884000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>146498000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-16753000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-9710000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>19116000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3865000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-12358000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-19515000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>34761000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-196969000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-16773000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>20016000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>20535000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>76828000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-62910000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>58061000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6690000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>102362000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-59409000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>49396000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>12573000000.0</v>
       </c>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-      <c r="BE6">
+      <c r="BE6"/>
+      <c r="BF6">
         <v>8112000000.0</v>
       </c>
-      <c r="BF6"/>
       <c r="BG6"/>
-    </row>
-    <row r="7" spans="1:59">
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>157</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>25565000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17083000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11355000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5658000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1437000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>437000000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>142000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>90000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>36000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>97000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>47000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>90000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>51000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>20839000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>20827000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>20802000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>107000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2038000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2005000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1985000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1967000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>8939000000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
-    </row>
-    <row r="8" spans="1:59">
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18991,54 +19261,55 @@
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-    </row>
-    <row r="9" spans="1:59">
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -19054,54 +19325,55 @@
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-    </row>
-    <row r="10" spans="1:59">
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -19117,69 +19389,68 @@
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
-    </row>
-    <row r="11" spans="1:59">
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -19190,183 +19461,187 @@
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-    </row>
-    <row r="12" spans="1:59">
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-146244000000.0</v>
       </c>
       <c r="O12">
+        <v>-146244000000.0</v>
+      </c>
+      <c r="P12">
         <v>-416004000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-18971000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-305626000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-155713000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-407788000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-482498000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>326488000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>294594000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-149480000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>64805000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-144584000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>402001000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-208888000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-130749000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>105293000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9146000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-147785000000.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-    </row>
-    <row r="13" spans="1:59">
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -19382,445 +19657,451 @@
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
-    </row>
-    <row r="14" spans="1:59">
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>164</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>29195000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>29149000000.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>52928000000.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>53447000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>37730000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>38185000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>45577000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>32073000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2007000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2022000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1906000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1805000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>30127000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>28812000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>34044000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>23506000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>25153000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>25293000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>25580000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>26136000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>27354000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>26617000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>23802000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>28321000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>30054000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>28529000000.0</v>
       </c>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
-    </row>
-    <row r="15" spans="1:59">
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>112824000000.0</v>
       </c>
-      <c r="D15"/>
+      <c r="D15">
+        <v>112824000000.0</v>
+      </c>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>105980000000.0</v>
       </c>
-      <c r="H15"/>
+      <c r="H15">
+        <v>105980000000.0</v>
+      </c>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42392000000.0</v>
       </c>
       <c r="L15">
         <v>42392000000.0</v>
       </c>
-      <c r="M15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M15">
+        <v>42392000000.0</v>
+      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>63588000000.0</v>
       </c>
       <c r="P15">
         <v>63588000000.0</v>
       </c>
       <c r="Q15">
         <v>63588000000.0</v>
       </c>
       <c r="R15">
         <v>63588000000.0</v>
       </c>
       <c r="S15">
-        <v>42392000000.0</v>
+        <v>63588000000.0</v>
       </c>
       <c r="T15">
         <v>42392000000.0</v>
       </c>
       <c r="U15">
         <v>42392000000.0</v>
       </c>
       <c r="V15">
         <v>42392000000.0</v>
       </c>
-      <c r="W15"/>
+      <c r="W15">
+        <v>42392000000.0</v>
+      </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
-[...1 lines deleted...]
-      </c>
+      <c r="AH15"/>
       <c r="AI15">
         <v>10608000000.0</v>
       </c>
-      <c r="AJ15"/>
+      <c r="AJ15">
+        <v>10608000000.0</v>
+      </c>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>35360000000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>14372000000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
-    </row>
-    <row r="16" spans="1:59">
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
+        <v>806544000000.0</v>
+      </c>
+      <c r="C16">
         <v>956526000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>737925000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>809745000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>620357000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>503649000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>144781000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>91756000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>80033000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>176938000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>70017000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>43567000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>22230000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>50178000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>67963000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>21881000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>28379000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>50092000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>54195000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>36545000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>37776000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>59543000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>18231000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14936000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>24666000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>219024000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>225075000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>222523000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>214060000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>232235000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>204470000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>189739000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>175372000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>170489000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>23991000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>40744000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>50454000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>31338000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>27473000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>39831000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>59346000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>24585000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>221554000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>238327000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>218311000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>197776000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>120948000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>183858000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>125797000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>119196000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>16834000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>76243000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>26847000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>14274000000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>14314000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>6202000000.0</v>
       </c>
-      <c r="BG16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:59">
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19836,334 +20117,341 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-    </row>
-    <row r="18" spans="1:59">
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>-105023000000.0</v>
+      </c>
+      <c r="C18">
         <v>100356000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>151083000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>311634000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>144499000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25538000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-31673000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>247149000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>438759000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>180135000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-203915000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>195143000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>78334000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>77676000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>44381000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-63711000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-44227000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-118798000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-214466000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-331876000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>443302000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>451562000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-96995000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>156539000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-216457000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>407022000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-124159000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-107594000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>146839000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>35967000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-134162000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-227777000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-123761000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>564011000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-183902000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-164323000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>316147000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-132160000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-154409000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-203019000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-194581000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-85033000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-419614000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>307812000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-162058000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-274474000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-41531000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-27676000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-19266000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-8490000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-197249000000.0</v>
       </c>
-      <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-      <c r="BE18">
+      <c r="BE18"/>
+      <c r="BF18">
         <v>-7453000000.0</v>
       </c>
-      <c r="BF18"/>
       <c r="BG18"/>
-    </row>
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>169</v>
+      </c>
+      <c r="B19">
+        <v>-19143000000.0</v>
+      </c>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-140226000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-108153000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-113557000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-35943000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-74262000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-41008000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-25448000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>22732000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-33213000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-26261000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>63644000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-58734000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-65617000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-46032000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>6545000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-28838000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>77564000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-13820000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-6512000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-21525000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-13515000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-24708000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-87686000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-11732000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-31383000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-8360000000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20179,854 +20467,873 @@
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
-    </row>
-    <row r="21" spans="1:59">
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      <c r="D21">
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>-24824000000.0</v>
+      </c>
+      <c r="C21">
+        <v>120496000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>-100025000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-21674000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>389250000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>218786000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-234736000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>5645000000.0</v>
       </c>
       <c r="O21">
+        <v>5645000000.0</v>
+      </c>
+      <c r="P21">
         <v>456368000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-20518000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>181647000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>78776000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>274734000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>222899000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-469296000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-399352000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>99952000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-164975000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>20587000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-413895000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>126682000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>118385000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-167479000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-24353000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>147554000000.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-    </row>
-    <row r="22" spans="1:59">
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
+        <v>77068000000.0</v>
+      </c>
+      <c r="C22">
         <v>164984000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>155903000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>128830000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>84530000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>171975000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>148519000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>100742000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>108846000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>134331000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>160545000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>96212000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>106999000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>12988000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>102068000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>70419000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>120385000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>40519000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>191352000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>144900000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>109291000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>126387000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>46812000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>77835000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-75209000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>63448000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>69844000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>30736000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>21667000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>33176000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2467000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1384000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>11696000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-12169000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-4154000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>10495000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>14467000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-19528000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>19785000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>66742000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>35918000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>56034000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>30484000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>43263000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>29233000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>39137000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>47659000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>42064000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>86035000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>60146000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>5324000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>58723000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>79372000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>32326000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4293000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>66448000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>8130000000.0</v>
       </c>
-      <c r="BF22"/>
       <c r="BG22"/>
-    </row>
-    <row r="23" spans="1:59">
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>-1101000000.0</v>
+      </c>
+      <c r="C23">
         <v>-3491000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3528000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-9627000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5561000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5400000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-22858000000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>-530163000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5121000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2069959000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1584116000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1877126000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6393503000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>491837000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>18047000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>220213000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>73434000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>232342000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>269428000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-422766000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-399356000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>99953000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-164975000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>20590000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-360947000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>126681000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>118386000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-167474000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>44843000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>199507000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>241512000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>128436000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-381680000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>172518000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>170573000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-277043000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>135677000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>142482000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>183353000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>228996000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-87165000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>401379000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-288375000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>182264000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>530780000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2526000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>318222000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-413934000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>483571000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>64163000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-131541000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1060327000000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>803636000000.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23">
+      <c r="BE23"/>
+      <c r="BF23">
         <v>688951000000.0</v>
       </c>
-      <c r="BF23"/>
       <c r="BG23"/>
-    </row>
-    <row r="24" spans="1:59">
+      <c r="BH23"/>
+    </row>
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
+        <v>-139000000.0</v>
+      </c>
+      <c r="C24">
         <v>-12060000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-11794000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-11014000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-780000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-409000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3689000000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>18866000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3346000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2404000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1938000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>975000000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152390000000.0</v>
       </c>
       <c r="S24">
         <v>152390000000.0</v>
       </c>
       <c r="T24">
         <v>152390000000.0</v>
       </c>
       <c r="U24">
         <v>152390000000.0</v>
       </c>
       <c r="V24">
-        <v>72000000.0</v>
+        <v>152390000000.0</v>
       </c>
       <c r="W24">
         <v>72000000.0</v>
       </c>
       <c r="X24">
         <v>72000000.0</v>
       </c>
-      <c r="Y24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y24">
+        <v>72000000.0</v>
+      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>82000000.0</v>
       </c>
-      <c r="AB24"/>
+      <c r="AB24">
+        <v>82000000.0</v>
+      </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>1000000.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>1000000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-    </row>
-    <row r="25" spans="1:59">
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>11548000000.0</v>
+      </c>
+      <c r="C25">
         <v>78133000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>55349000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>440846000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>251872000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>88019000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-201507000000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>424600000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18509000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-409857000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>87509000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-32073000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-14995000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-104090000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-72325000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-122190000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-40519000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-191352000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-144900000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-109291000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-126387000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-46812000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-77835000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>75209000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-63448000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-69844000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-30736000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-21667000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-33176000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2467000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1384000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-11696000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12169000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4154000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-10495000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-14467000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>19528000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-19785000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-66742000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-35918000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-56034000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-30484000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-43263000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-29233000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-39137000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-47659000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-42064000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-86035000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-60146000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-5324000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-58723000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-79372000000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-      <c r="BE25">
+      <c r="BE25"/>
+      <c r="BF25">
         <v>-8130000000.0</v>
       </c>
-      <c r="BF25"/>
       <c r="BG25"/>
-    </row>
-    <row r="26" spans="1:59">
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>175</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>1386000000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>-1386000000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-17568000000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-    </row>
-    <row r="27" spans="1:59">
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21042,507 +21349,517 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-    </row>
-    <row r="28" spans="1:59">
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>-25925000000.0</v>
+      </c>
+      <c r="C28">
         <v>118391000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-223034000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-111038000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-27235000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>383850000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>89948000000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>-535942000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-58298000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>214643000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-174609000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5645000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-412442000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>389684000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-20518000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>181647000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>73434000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>232342000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>222899000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-469296000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-399356000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>99953000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-164975000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20590000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-412899000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>126681000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>118386000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-167474000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-7109000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>147554000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>241512000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>128436000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-417585000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>167187000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>154578000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-293037000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>135677000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>142482000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>183353000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>228996000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-104733000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>401379000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-288375000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>182264000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>530780000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2526000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>318222000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-413934000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>483571000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>64163000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-131541000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-204827000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>816006000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>803636000000.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>688951000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>319951000000.0</v>
       </c>
-      <c r="BG28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:59">
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>11548000000.0</v>
+      </c>
+      <c r="C29">
         <v>272312000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>240401000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>440846000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>251872000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>88019000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-60000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>479999000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>190570000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-211127000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>229298000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>106999000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14995000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>104090000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1906000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1805000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-83674000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-186082000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-301716000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>461191000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>447680000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-75470000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>170126000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-191749000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>494708000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-112427000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-76211000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>155281000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>72377000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-116789000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-215291000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-115055000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>713619000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-164059000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-154686000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>348553000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>25982000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-86654000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-133457000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-180139000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>295024000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-326617000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>334324000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-126415000000.0</v>
       </c>
-      <c r="AT29"/>
-      <c r="AU29">
+      <c r="AU29"/>
+      <c r="AV29">
         <v>183412000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>207317000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>439859000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>304874000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>876571000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>605089000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>387759000000.0</v>
       </c>
-      <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-      <c r="BG29">
+      <c r="BG29"/>
+      <c r="BH29">
         <v>234070000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:59">
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>-135714000000.0</v>
+      </c>
+      <c r="C30">
         <v>-172222000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-89318000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-140226000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-108153000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-113557000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-35943000000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-36742000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-59474000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26261000000.0</v>
       </c>
       <c r="N30">
         <v>-26261000000.0</v>
       </c>
       <c r="O30">
+        <v>-26261000000.0</v>
+      </c>
+      <c r="P30">
         <v>-58734000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-65617000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-46032000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6545000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-28838000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>77564000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-13820000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-6512000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-21525000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-13515000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-24708000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-87686000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-51475000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-31383000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-8360000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-36180000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-17571000000.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>19705000000.0</v>
       </c>
-      <c r="BF30"/>
       <c r="BG30"/>
+      <c r="BH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>