--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5351,705 +5354,711 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB62"/>
+  <dimension ref="A1:DC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>277200000.0</v>
+      </c>
+      <c r="C2">
         <v>332900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>255100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>291200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>266800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>276200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>193400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>218700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194400000.0</v>
       </c>
       <c r="J2">
         <v>194400000.0</v>
       </c>
       <c r="K2">
+        <v>194400000.0</v>
+      </c>
+      <c r="L2">
         <v>188700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>196200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>199700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>164100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>147000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>164200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>149700000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>128100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>121200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>120000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>117900000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>103100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>81600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>116000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>965700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>994400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1083300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1018600000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>913500000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>130600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>100700000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>96400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>102200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>96300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>82500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>80400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>74200000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>74000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>68500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>60600000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>64800000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>57900000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>52600000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>58000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>64700000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>67900000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>61600000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>53600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>58900000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>57000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>46200000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>62000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>67200000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>67900000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>57600000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>56100000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>54600000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>49800000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>45800000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>43200000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>37500000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>43200000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>35600000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>35700000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>41600000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>34400000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>27600000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>24968000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>26555000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>21209000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>20501000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>26159000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>20018000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>24042000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>29791000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>22260000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16214000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>14165000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>11092000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>10187000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5769000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>9144000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>7950000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7497000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5382000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>6482000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4485000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5214000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4311000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4670000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5894000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>11420000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>17204000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>10142000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>9282000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>9099000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>8033000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>9184000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>8300000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>6182000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6935000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>5540000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>7128000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5225000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>4825000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3455000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6114,52 +6123,53 @@
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6224,420 +6234,422 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>5800000.0</v>
+      </c>
+      <c r="C5">
         <v>16500000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>43300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>26500000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-27100000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-51300000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-23500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-8699999.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-12200000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-56500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-79800000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-108500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-162500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-187600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-144200000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-110700000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-24200000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>5300000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10300000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>11400000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>24900000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16200000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>22300000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>8900000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>12400000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>17800000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>16100000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-700000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-13300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-16700000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-16400000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-18100000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-15500000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-9200000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-9800000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-8000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-8900000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>9300000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1300000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-9500000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2700000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-6400000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1200000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-5100000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1400000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>600000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3800000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2100000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>400000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2100000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>8100000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>6600000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5800000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3600000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1500000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>900000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1500000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2600000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-700000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="BM5">
         <v>700000.0</v>
       </c>
       <c r="BN5">
+        <v>700000.0</v>
+      </c>
+      <c r="BO5">
         <v>2200000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1256000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1205000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>794000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-977000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2943000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-10892000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-5739000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-754000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>530000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>200000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1222000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1496000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>705000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-691000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1659000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1547000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1477000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-854000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1189000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-392000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-32000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-287000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1008000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>779000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>441000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>593000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>994000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1415000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1115000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>169000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-578000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-7367000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-389000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-1232000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-1479000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-2349000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-3324000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-4254000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-3298000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>4679200000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
@@ -6693,89 +6705,92 @@
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
       <c r="BQ6">
         <v>0.0</v>
       </c>
-      <c r="BR6"/>
+      <c r="BR6">
+        <v>0.0</v>
+      </c>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6840,52 +6855,53 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>400000.0</v>
       </c>
       <c r="C8">
         <v>400000.0</v>
       </c>
       <c r="D8">
         <v>400000.0</v>
       </c>
       <c r="E8">
         <v>400000.0</v>
       </c>
       <c r="F8">
         <v>400000.0</v>
       </c>
       <c r="G8">
         <v>400000.0</v>
       </c>
       <c r="H8">
         <v>400000.0</v>
       </c>
       <c r="I8">
@@ -6903,53 +6919,55 @@
       <c r="M8">
         <v>400000.0</v>
       </c>
       <c r="N8">
         <v>400000.0</v>
       </c>
       <c r="O8">
         <v>400000.0</v>
       </c>
       <c r="P8">
         <v>400000.0</v>
       </c>
       <c r="Q8">
         <v>400000.0</v>
       </c>
       <c r="R8">
         <v>400000.0</v>
       </c>
       <c r="S8">
         <v>400000.0</v>
       </c>
       <c r="T8">
         <v>400000.0</v>
       </c>
       <c r="U8">
+        <v>400000.0</v>
+      </c>
+      <c r="V8">
         <v>100000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6990,596 +7008,601 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>8150800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7928400000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7703900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>7684800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7484000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7354600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>7164000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7015100000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6804400000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6627300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6445200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>6304300000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6085100000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5926800000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5756800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5600900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5430100000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5328800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5170300000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5063200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4928800000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4817100000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4679200000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4190400000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4049800000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3872200000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4211800000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4135000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3979200000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3739500000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3429800000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3332200000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3147800000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3024300000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2896800000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2741800000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2509600000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2629100000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2519900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2450700000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2428000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2378500000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2240100000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2078900000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1993000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1880400000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1742800000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1616800000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1487400000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1419600000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1316900000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1287500000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1238000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1170800000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1024273000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>954855000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>900712000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>2760400000.0</v>
+      </c>
+      <c r="C10">
         <v>2037100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3368000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2806600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3403100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2573800000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2027400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2413300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3036700000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2839500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2750100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3602000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3435400000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2143000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1581200000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1538000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1536100000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1103100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1290900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1346700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1615500000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1401800000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1622600000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1370600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2035600000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1223800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1167600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>969600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5148200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5064600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>857900000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4570500000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4259600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4068200000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3846500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3802000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3423300000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3146800000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4837900000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4561300000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4224900000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>980500000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3347800000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3125200000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2868600000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2667000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>600300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2262700000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2043400000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>814000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>782100000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2532300000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3027200000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>427500000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>553700000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>396200000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2631200000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2371000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>465800000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1887300000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1822000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>449800000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>279800000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1620600000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1588200000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1395500000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>221437000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1023984000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>902061000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>96605000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>194623000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>227614000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>223023000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>230808000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>122825000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>86393000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>65712000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>52755000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>34390000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>53445000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>31061000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5216000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>5508000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>8729000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>7972000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>11025000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>5771000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>11268000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>8230000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>13346000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>11335000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>12478000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>17681000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>22774000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>17607000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>18340000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>23872000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>8335000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>10487000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>24619000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>23484000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>13670000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>22657000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>25965000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>40484000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>39046000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7644,370 +7667,374 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>5216200000.0</v>
+      </c>
+      <c r="C12">
         <v>4547900000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5934900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4908800000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5326500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4511300000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4013300000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4231700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4757200000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4800100000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5223200000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6475700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7131700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4692200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4117900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4319000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4446000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3995300000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4230900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4132000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4439200000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7230500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5171500000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4718200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6074800000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5896100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5845200000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5430600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5148200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2808700000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3063100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4570500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4259600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4068200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3846500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3802000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3423300000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3146800000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4837900000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4561300000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4224900000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1808400000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3347800000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3125200000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2868600000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2667000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1232500000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2262700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2043400000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1559300000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1403500000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2532300000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3027200000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1358200000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1324400000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1141400000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2631200000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2371000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1029200000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1887300000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1822000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1089800000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>910400000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1620600000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1588200000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1395500000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>555435000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1023984000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>902061000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>340016000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>451369000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>408222000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>339637000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>386968000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>427467000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>368958000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>305886000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>274699000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>239743000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>201808000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>160518000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>165447000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>129187000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>189420000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>158542000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>149452000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>132038000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>121215000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>106414000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>115835000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>112949000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>35449000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>42850000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>45009000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>50839000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>48505000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>55371000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>56629000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>64274000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>74471000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>76916000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>89441000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>87683000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>87340000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>54631000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>400000.0</v>
       </c>
       <c r="C13">
         <v>400000.0</v>
       </c>
       <c r="D13">
         <v>400000.0</v>
       </c>
       <c r="E13">
         <v>400000.0</v>
       </c>
       <c r="F13">
         <v>400000.0</v>
       </c>
       <c r="G13">
         <v>400000.0</v>
       </c>
       <c r="H13">
         <v>400000.0</v>
       </c>
       <c r="I13">
@@ -8025,99 +8052,99 @@
       <c r="M13">
         <v>400000.0</v>
       </c>
       <c r="N13">
         <v>400000.0</v>
       </c>
       <c r="O13">
         <v>400000.0</v>
       </c>
       <c r="P13">
         <v>400000.0</v>
       </c>
       <c r="Q13">
         <v>400000.0</v>
       </c>
       <c r="R13">
         <v>400000.0</v>
       </c>
       <c r="S13">
         <v>400000.0</v>
       </c>
       <c r="T13">
         <v>400000.0</v>
       </c>
       <c r="U13">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="V13">
         <v>100000.0</v>
       </c>
       <c r="W13">
         <v>100000.0</v>
       </c>
       <c r="X13">
         <v>100000.0</v>
       </c>
       <c r="Y13">
         <v>100000.0</v>
       </c>
       <c r="Z13">
         <v>100000.0</v>
       </c>
       <c r="AA13">
         <v>100000.0</v>
       </c>
       <c r="AB13">
         <v>100000.0</v>
       </c>
       <c r="AC13">
         <v>100000.0</v>
       </c>
       <c r="AD13">
         <v>100000.0</v>
       </c>
       <c r="AE13">
         <v>100000.0</v>
       </c>
       <c r="AF13">
         <v>100000.0</v>
       </c>
       <c r="AG13">
         <v>100000.0</v>
       </c>
       <c r="AH13">
         <v>100000.0</v>
       </c>
       <c r="AI13">
         <v>100000.0</v>
       </c>
       <c r="AJ13">
         <v>100000.0</v>
       </c>
       <c r="AK13">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
         <v>0.0</v>
       </c>
       <c r="AQ13">
         <v>0.0</v>
       </c>
       <c r="AR13">
         <v>0.0</v>
       </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
@@ -8163,579 +8190,583 @@
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
       <c r="BJ13">
         <v>0.0</v>
       </c>
       <c r="BK13">
         <v>0.0</v>
       </c>
       <c r="BL13">
         <v>0.0</v>
       </c>
       <c r="BM13">
         <v>0.0</v>
       </c>
       <c r="BN13">
         <v>0.0</v>
       </c>
       <c r="BO13">
-        <v>38000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BP13">
         <v>38000.0</v>
       </c>
       <c r="BQ13">
         <v>38000.0</v>
       </c>
       <c r="BR13">
         <v>38000.0</v>
       </c>
       <c r="BS13">
-        <v>39000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BT13">
         <v>39000.0</v>
       </c>
       <c r="BU13">
         <v>39000.0</v>
       </c>
       <c r="BV13">
         <v>39000.0</v>
       </c>
       <c r="BW13">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="BX13">
         <v>38000.0</v>
       </c>
       <c r="BY13">
         <v>38000.0</v>
       </c>
       <c r="BZ13">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="CA13">
         <v>37000.0</v>
       </c>
       <c r="CB13">
         <v>37000.0</v>
       </c>
       <c r="CC13">
         <v>37000.0</v>
       </c>
       <c r="CD13">
         <v>37000.0</v>
       </c>
       <c r="CE13">
+        <v>37000.0</v>
+      </c>
+      <c r="CF13">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="CG13">
         <v>35000.0</v>
       </c>
       <c r="CH13">
         <v>35000.0</v>
       </c>
       <c r="CI13">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="CJ13">
         <v>34000.0</v>
       </c>
       <c r="CK13">
         <v>34000.0</v>
       </c>
       <c r="CL13">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="CM13">
         <v>33000.0</v>
       </c>
       <c r="CN13">
-        <v>27000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="CO13">
         <v>27000.0</v>
       </c>
       <c r="CP13">
+        <v>27000.0</v>
+      </c>
+      <c r="CQ13">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="CR13">
         <v>36000.0</v>
       </c>
       <c r="CS13">
         <v>36000.0</v>
       </c>
       <c r="CT13">
         <v>36000.0</v>
       </c>
       <c r="CU13">
         <v>36000.0</v>
       </c>
       <c r="CV13">
         <v>36000.0</v>
       </c>
       <c r="CW13">
         <v>36000.0</v>
       </c>
       <c r="CX13">
         <v>36000.0</v>
       </c>
       <c r="CY13">
         <v>36000.0</v>
       </c>
       <c r="CZ13">
         <v>36000.0</v>
       </c>
       <c r="DA13">
+        <v>36000.0</v>
+      </c>
+      <c r="DB13">
         <v>35000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>7000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>358500000.0</v>
+      </c>
+      <c r="C14">
         <v>359800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>360400000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>361800000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>364100000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>364600000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>363900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>362700000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>361000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>360500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>358200000.0</v>
       </c>
       <c r="L14">
         <v>358200000.0</v>
       </c>
       <c r="M14">
+        <v>358200000.0</v>
+      </c>
+      <c r="N14">
         <v>357300000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>356000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>357000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>360500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>363900000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>366700000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>367400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>366800000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>364800000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>363899997.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>363300000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>361800000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>359100000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>359400000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>359100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>357900000.0</v>
       </c>
       <c r="AC14">
         <v>357900000.0</v>
       </c>
       <c r="AD14">
+        <v>357900000.0</v>
+      </c>
+      <c r="AE14">
         <v>358800000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>345000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>357600000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>341100000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>354000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>336600000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>350399999.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>345600000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>346500000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>358200000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>357300000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>352800000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>346500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>342900000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>342000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>340200000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>339300000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>330300000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>332100000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>338400000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>352831858.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>349485981.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>353700000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>367200000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>372600000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>370800000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>369900000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>371700000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>369000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>355500000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>360900000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>362700000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>361800000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>351900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364500000.0</v>
       </c>
       <c r="BM14">
         <v>364500000.0</v>
       </c>
       <c r="BN14">
+        <v>364500000.0</v>
+      </c>
+      <c r="BO14">
         <v>361800000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>349200000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>353205000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>347013000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>353700000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>349947000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>360972000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>359820000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>358623000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>347238000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>353439000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>347913000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>345582000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>335601000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>343656000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>343116000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>340416000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>327411000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>342117000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>335196000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>333189000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>310653000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>317745000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>307890000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>307233000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>299538000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>241902000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>170757000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165879000.0</v>
       </c>
       <c r="CQ14">
         <v>165879000.0</v>
       </c>
       <c r="CR14">
+        <v>165879000.0</v>
+      </c>
+      <c r="CS14">
         <v>164245500.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>163723500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163386000.0</v>
       </c>
       <c r="CU14">
         <v>163386000.0</v>
       </c>
       <c r="CV14">
+        <v>163386000.0</v>
+      </c>
+      <c r="CW14">
         <v>162252000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>160447500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159304500.0</v>
       </c>
       <c r="CY14">
         <v>159304500.0</v>
       </c>
       <c r="CZ14">
+        <v>159304500.0</v>
+      </c>
+      <c r="DA14">
         <v>155992500.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>89136000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>100332000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>400000.0</v>
       </c>
       <c r="O15">
         <v>400000.0</v>
       </c>
       <c r="P15">
         <v>400000.0</v>
       </c>
       <c r="Q15">
         <v>400000.0</v>
       </c>
       <c r="R15">
         <v>400000.0</v>
       </c>
       <c r="S15">
         <v>400000.0</v>
       </c>
       <c r="T15">
         <v>400000.0</v>
       </c>
       <c r="U15">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="V15">
         <v>100000.0</v>
       </c>
       <c r="W15">
         <v>100000.0</v>
       </c>
       <c r="X15">
         <v>100000.0</v>
       </c>
       <c r="Y15">
         <v>100000.0</v>
       </c>
       <c r="Z15">
         <v>100000.0</v>
       </c>
       <c r="AA15">
         <v>100000.0</v>
       </c>
       <c r="AB15">
         <v>100000.0</v>
       </c>
       <c r="AC15">
         <v>100000.0</v>
       </c>
       <c r="AD15">
         <v>100000.0</v>
       </c>
       <c r="AE15">
         <v>100000.0</v>
       </c>
       <c r="AF15">
         <v>100000.0</v>
       </c>
       <c r="AG15">
         <v>100000.0</v>
       </c>
       <c r="AH15">
         <v>100000.0</v>
       </c>
       <c r="AI15">
         <v>100000.0</v>
       </c>
       <c r="AJ15">
         <v>100000.0</v>
       </c>
       <c r="AK15">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
@@ -8781,743 +8812,748 @@
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
-        <v>38000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BP15">
         <v>38000.0</v>
       </c>
       <c r="BQ15">
         <v>38000.0</v>
       </c>
       <c r="BR15">
         <v>38000.0</v>
       </c>
       <c r="BS15">
-        <v>39000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BT15">
         <v>39000.0</v>
       </c>
       <c r="BU15">
         <v>39000.0</v>
       </c>
       <c r="BV15">
         <v>39000.0</v>
       </c>
       <c r="BW15">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="BX15">
         <v>38000.0</v>
       </c>
       <c r="BY15">
         <v>38000.0</v>
       </c>
       <c r="BZ15">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="CA15">
         <v>37000.0</v>
       </c>
       <c r="CB15">
         <v>37000.0</v>
       </c>
       <c r="CC15">
         <v>37000.0</v>
       </c>
       <c r="CD15">
         <v>37000.0</v>
       </c>
       <c r="CE15">
+        <v>37000.0</v>
+      </c>
+      <c r="CF15">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="CG15">
         <v>35000.0</v>
       </c>
       <c r="CH15">
         <v>35000.0</v>
       </c>
       <c r="CI15">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="CJ15">
         <v>34000.0</v>
       </c>
       <c r="CK15">
         <v>34000.0</v>
       </c>
       <c r="CL15">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="CM15">
         <v>33000.0</v>
       </c>
       <c r="CN15">
-        <v>27000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="CO15">
         <v>27000.0</v>
       </c>
       <c r="CP15">
+        <v>27000.0</v>
+      </c>
+      <c r="CQ15">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="CR15">
         <v>36000.0</v>
       </c>
       <c r="CS15">
         <v>36000.0</v>
       </c>
       <c r="CT15">
         <v>36000.0</v>
       </c>
       <c r="CU15">
         <v>36000.0</v>
       </c>
       <c r="CV15">
         <v>36000.0</v>
       </c>
       <c r="CW15">
         <v>36000.0</v>
       </c>
       <c r="CX15">
         <v>36000.0</v>
       </c>
       <c r="CY15">
         <v>36000.0</v>
       </c>
       <c r="CZ15">
         <v>36000.0</v>
       </c>
-      <c r="DA15"/>
+      <c r="DA15">
+        <v>36000.0</v>
+      </c>
       <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
-        <v>663500000.0</v>
+        <v>549400000.0</v>
       </c>
       <c r="C16">
+        <v>559500000.0</v>
+      </c>
+      <c r="D16">
         <v>506700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>491100000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>499900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>496300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>468800000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>426000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>433900000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>437500000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>446100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>394800000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>450600000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>417800000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>397300000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>358900000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>376300000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>386000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>377200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>348500000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>360000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>389200000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>350300000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>327800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>371500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>366200000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>365200000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>307600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>306800000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>329200000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>294300000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>307100000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>302200000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>280000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>302800000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>295100000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>298000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>286600000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>249900000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>236100000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>233900000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>225300000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>230100000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>229500000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>223900000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>217400000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>216600000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>219800000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>225900000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>226500000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>200100000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>193800000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>198200000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>193600000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>186400000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>172200000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>168900000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>161300000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>154200000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>144800000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>135500000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>131700000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>126100000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>117800000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>108800000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>104200000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>99451000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>91625000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>89509000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>96861000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>77981000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>71465000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>64914000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>59248000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>53817000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>47624000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>42301000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>38975000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>36559000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>33523000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>30272000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>27654000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>25313000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>20655000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>18396000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>16862000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>15372000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>14092000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>13385000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>12998000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>11345000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>8824000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>7131000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>6140000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4838000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>4515000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3706000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>3624000.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16">
+      <c r="CV16"/>
+      <c r="CW16">
         <v>3434000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2198000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2340000.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>425600000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>424100000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>369100000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>392400000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>428600000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>411500000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>415400000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>426800000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>87300000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>119800000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>115100000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>119600000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>150900000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>133100000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>126800000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>135600000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>167800000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>139600000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>148900000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>139100000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>136200000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>143200000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>143700000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>131600000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>126100000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>121600000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>106200000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>95600000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>87000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>88100000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>74600000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>67500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69100000.0</v>
       </c>
       <c r="BH17">
         <v>69100000.0</v>
       </c>
       <c r="BI17">
+        <v>69100000.0</v>
+      </c>
+      <c r="BJ17">
         <v>77300000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>65500000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>73300000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>65200000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>53200000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>48400000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BP17">
         <v>53341000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>51216000.0</v>
       </c>
-      <c r="BQ17">
+      <c r="BR17">
         <v>44124000.0</v>
       </c>
-      <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>72300000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>71800000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>53100000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>48500000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>47900000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>51100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>51500000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>43400000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>39800000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>37100000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>34200000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>31300000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>31000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>30900000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>31400000.0</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
@@ -9565,97 +9601,100 @@
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
+        <v>0.0</v>
+      </c>
+      <c r="BP18">
         <v>1066000.0</v>
       </c>
-      <c r="BP18">
-[...1 lines deleted...]
-      </c>
       <c r="BQ18">
         <v>0.0</v>
       </c>
-      <c r="BR18"/>
+      <c r="BR18">
+        <v>0.0</v>
+      </c>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9720,1340 +9759,1351 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>580600000.0</v>
+      </c>
+      <c r="C20">
         <v>613200000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>370300000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>348100000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>348700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>347500000.0</v>
       </c>
       <c r="G20">
         <v>347500000.0</v>
       </c>
       <c r="H20">
+        <v>347500000.0</v>
+      </c>
+      <c r="I20">
         <v>348300000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>348000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>348200000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>348700000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>348100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>348600000.0</v>
       </c>
       <c r="N20">
         <v>348600000.0</v>
       </c>
       <c r="O20">
+        <v>348600000.0</v>
+      </c>
+      <c r="P20">
         <v>348500000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>348200000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>349100000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>343200000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>343600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344300000.0</v>
       </c>
       <c r="U20">
         <v>344300000.0</v>
       </c>
       <c r="V20">
+        <v>344300000.0</v>
+      </c>
+      <c r="W20">
         <v>344500000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>336700000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>336300000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>336800000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>335000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>307200000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>304700000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>244900000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>247500000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>240600000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>236100000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>210900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201100000.0</v>
       </c>
       <c r="AI20">
         <v>201100000.0</v>
       </c>
       <c r="AJ20">
         <v>201100000.0</v>
       </c>
       <c r="AK20">
         <v>201100000.0</v>
       </c>
       <c r="AL20">
         <v>201100000.0</v>
       </c>
       <c r="AM20">
         <v>201100000.0</v>
       </c>
       <c r="AN20">
         <v>201100000.0</v>
       </c>
       <c r="AO20">
         <v>201100000.0</v>
       </c>
       <c r="AP20">
         <v>201100000.0</v>
       </c>
       <c r="AQ20">
         <v>201100000.0</v>
       </c>
       <c r="AR20">
         <v>201100000.0</v>
       </c>
       <c r="AS20">
         <v>201100000.0</v>
       </c>
       <c r="AT20">
-        <v>198000000.0</v>
+        <v>201100000.0</v>
       </c>
       <c r="AU20">
         <v>198000000.0</v>
       </c>
       <c r="AV20">
         <v>198000000.0</v>
       </c>
       <c r="AW20">
         <v>198000000.0</v>
       </c>
       <c r="AX20">
+        <v>198000000.0</v>
+      </c>
+      <c r="AY20">
         <v>147500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137400000.0</v>
       </c>
       <c r="AZ20">
         <v>137400000.0</v>
       </c>
       <c r="BA20">
         <v>137400000.0</v>
       </c>
       <c r="BB20">
+        <v>137400000.0</v>
+      </c>
+      <c r="BC20">
         <v>138000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138100000.0</v>
       </c>
       <c r="BD20">
         <v>138100000.0</v>
       </c>
       <c r="BE20">
         <v>138100000.0</v>
       </c>
       <c r="BF20">
         <v>138100000.0</v>
       </c>
       <c r="BG20">
-        <v>116900000.0</v>
+        <v>138100000.0</v>
       </c>
       <c r="BH20">
         <v>116900000.0</v>
       </c>
       <c r="BI20">
         <v>116900000.0</v>
       </c>
       <c r="BJ20">
         <v>116900000.0</v>
       </c>
       <c r="BK20">
         <v>116900000.0</v>
       </c>
       <c r="BL20">
         <v>116900000.0</v>
       </c>
       <c r="BM20">
-        <v>110700000.0</v>
+        <v>116900000.0</v>
       </c>
       <c r="BN20">
         <v>110700000.0</v>
       </c>
       <c r="BO20">
-        <v>110740000.0</v>
+        <v>110700000.0</v>
       </c>
       <c r="BP20">
         <v>110740000.0</v>
       </c>
       <c r="BQ20">
         <v>110740000.0</v>
       </c>
       <c r="BR20">
         <v>110740000.0</v>
       </c>
       <c r="BS20">
         <v>110740000.0</v>
       </c>
       <c r="BT20">
         <v>110740000.0</v>
       </c>
       <c r="BU20">
         <v>110740000.0</v>
       </c>
       <c r="BV20">
         <v>110740000.0</v>
       </c>
       <c r="BW20">
         <v>110740000.0</v>
       </c>
       <c r="BX20">
+        <v>110740000.0</v>
+      </c>
+      <c r="BY20">
         <v>112170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118207000.0</v>
       </c>
       <c r="BZ20">
         <v>118207000.0</v>
       </c>
       <c r="CA20">
+        <v>118207000.0</v>
+      </c>
+      <c r="CB20">
         <v>118240000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>122453000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>124035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124638000.0</v>
       </c>
       <c r="CE20">
         <v>124638000.0</v>
       </c>
       <c r="CF20">
+        <v>124638000.0</v>
+      </c>
+      <c r="CG20">
         <v>141750000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>142407000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143332000.0</v>
       </c>
       <c r="CI20">
         <v>143332000.0</v>
       </c>
       <c r="CJ20">
         <v>143332000.0</v>
       </c>
       <c r="CK20">
         <v>143332000.0</v>
       </c>
       <c r="CL20">
         <v>143332000.0</v>
       </c>
       <c r="CM20">
+        <v>143332000.0</v>
+      </c>
+      <c r="CN20">
         <v>143106000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>142995000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>142658000.0</v>
       </c>
-      <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>1140100000.0</v>
+      </c>
+      <c r="C21">
         <v>173500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11100000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>17900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>23000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>25300000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>28700000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>33800000.0</v>
       </c>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
       <c r="L21">
+        <v>39100000.0</v>
+      </c>
+      <c r="M21">
         <v>638400000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>693100000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>44800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>49800000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>57100000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>66200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>64100000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>70500000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>77200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>84000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>87200000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>77400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>88900000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>101000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>488000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>112100000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>415700000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>383800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>378700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>66700000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>237400000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>221300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>203800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>26000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>154800000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>152400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>140200000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>31500000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>135800000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>144300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>131500000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>49700000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>130000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>125600000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>120300000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>74100000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>134600000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>138000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>112400000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>94100000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>91300000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>92100000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>99800000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>83600000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>69800000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>75300000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>81400000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>71000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>75400000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>68100000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>72500000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>66100000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>70600000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>49800000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>52400000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>56230000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>60111000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>63992000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>68076000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>56224000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>57582000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>39402000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>21985000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>23474000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4525000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>4955000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>5384000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>5814000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>6243000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>6672000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>5737000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>129991000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>146571000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>147695000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>149087000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>149553000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>150020000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>150487000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>150954000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>151195000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>152912000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>153501000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>3370000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2568000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2724000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>2918000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>3113000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>3308000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>3502000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>3697000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>3892000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>4086000.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>2028700000.0</v>
+      </c>
+      <c r="C22">
         <v>1945100000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1840000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1781900000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1667000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1553600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1487200000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1481700000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1383900000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1299300000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1220600000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1147500000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1005200000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>946600000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>893200000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>837100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>724000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>653000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>587100000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>584900000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>569700000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>576800000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>601500000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>662900000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>645500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>620300000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>595500000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>579600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>512800000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>468300000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>409000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>370100000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>331500000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>283600000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>241200000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>225200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>214200000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>213500000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>182300000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>183500000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>169200000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>163000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>167900000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>194000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>201300000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>202400000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>181700000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>198900000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>202400000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>185500000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>179600000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>200100000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>169300000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>135500000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>121500000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>125800000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>119400000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>118800000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>112100000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>108600000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>100100000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>93300000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>86800000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>85000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>74000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>68500000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>57600000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>56646000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>59247000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>64383000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>63460000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>52498000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>42594000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>38832000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>32416000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>26773000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>24040000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>26261000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>24295000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>22330000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>24638000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>20368000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>15170000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>12220000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>8836000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>7566000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>5966000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>6596000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>7162000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>7983000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>8788000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>12746000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>13601000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>8282000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>8738000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>9871000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>7230000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>6242000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>6182000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>7595000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>6791000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>6523000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>6076000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>5256000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>4796000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3573000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>20876600000.0</v>
+      </c>
+      <c r="C23">
         <v>20111000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>20631200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>19351800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>20163200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>19220400000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>18838600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17743400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16649900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15828000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15441500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14712700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13903300000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>13053200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12974000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>13260800000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13705200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>13678400000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13555000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>12934600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>12297000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11540400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11168900000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10617500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10103600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9891100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9733200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9131300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8531600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8234900000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7846700000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7318600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6849600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6426200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5758000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5644600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5250800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4808000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6486900000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6174700000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5780800000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5306300000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4907300000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4682300000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4354500000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4126200000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3959400000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3651500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3404600000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4194200000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3950300000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3697400000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4201300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4235800000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4059200000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3732200000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3626100000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3332900000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3063100000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2746000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2649900000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2568300000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2390400000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2351800000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2243100000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2016600000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1809716000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1637811000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1501282000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1386053000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1474624000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1364671000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1231387000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1123285000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1039998000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>912247000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>808698000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>724168000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>671790000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>613993000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>565838000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>524503000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>501587000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>427915000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>389522000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>369200000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>354229000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>336823000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>322460000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>316339000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>314994000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>238764000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>245483000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>89416000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>91581000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>92855000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>93535000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>95488000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>100361000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>100412000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>103003000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>105006000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>112421000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>111067000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>106572000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>65081000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>69600000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>71300000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
@@ -11121,127 +11171,130 @@
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
       <c r="BL24">
         <v>0.0</v>
       </c>
       <c r="BM24">
         <v>0.0</v>
       </c>
       <c r="BN24">
         <v>0.0</v>
       </c>
       <c r="BO24">
         <v>0.0</v>
       </c>
       <c r="BP24">
         <v>0.0</v>
       </c>
       <c r="BQ24">
         <v>0.0</v>
       </c>
-      <c r="BR24"/>
+      <c r="BR24">
+        <v>0.0</v>
+      </c>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>52000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>230000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>435000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>695000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>950000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>1235000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1531000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1838000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>1792000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>971000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>1282000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>771000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>963000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>772000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>1473000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>1861000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>1241000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>2038000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>2471000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -11306,298 +11359,302 @@
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26">
+        <v>3409300000.0</v>
+      </c>
+      <c r="C26">
         <v>3461900000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3099200000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3523700000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4206000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4589900000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4819100000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4079800000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2925900000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2522600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2120000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1044900000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1332500000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1886400000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2623600000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3078100000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3738000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4416200000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4415500000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4131500000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3295600000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2673000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1757700000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1643200000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1586500000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2642700000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2623500000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2533000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2429800000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2255900000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1771300000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1434600000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1327100000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1550900000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1885900000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1655200000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1599900000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1682000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2283300000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2346000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2041100000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1992700000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1788000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1385500000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1307100000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1304800000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1264500000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1248400000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1064800000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1404300000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1350400000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1319400000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1737000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1757800000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1596100000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1559700000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1418700000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1399700000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1142600000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>976700000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>828100000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>667200000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>698500000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>639700000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>620300000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>652100000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>616545000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>511187000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>521399000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11662,451 +11719,457 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>-2760400000.0</v>
+      </c>
+      <c r="C28">
         <v>-2037100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3065200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2806600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3403100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2573800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1881400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2413300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3036700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2839500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2750100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3602000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3435400000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2143000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1581200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1538000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1536100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1103100000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1203900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1346700000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1615500000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1401800000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1622600000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1370600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2035600000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1223800000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1167600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-897400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5078600000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-4993300000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-857900000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-4570500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-4259600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-4068200000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3846500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-3802000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-3423300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3146800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-4837900000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4561300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4224900000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-980500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-3347800000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3125200000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-2868600000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2667000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-600300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2262700000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2043400000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-814000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-782100000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-2532300000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-3027200000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-3116000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2920500000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-396200000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-2631200000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-2371000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-465800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1887300000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1822000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-449800000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-279800000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1620600000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1588200000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1395500000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-221437000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1023984000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-902061000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-96605000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-194623000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-227614000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-223023000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-230808000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-122825000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-86393000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-65712000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-51355000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-34390000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-53445000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-31061000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-5216000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-4508000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-8694000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-7801000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-10678000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-5162000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-10403000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-7096000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-11913000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-9610000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-10372000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-15202000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-19809000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-14258000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-15162000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-21879000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-5466000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-8085000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-21753000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-20602000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-10125000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-18777000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-22783000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-36700000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-34794000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>18168400000.0</v>
+      </c>
+      <c r="C29">
         <v>17474500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17824000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16929700000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17845700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17106400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16433700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15583300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14708300000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13962600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13307600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12539000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11879100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11217700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11041900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11515400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>12023000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12102300000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11901100000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>11410900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10837500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10153500000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9731500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9257800000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8740500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8506700000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12142,677 +12205,684 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>1774700000.0</v>
+      </c>
+      <c r="C30">
         <v>1711100000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1628200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1383900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1394200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1349400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1356800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1290000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1243200000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1260400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1267500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1097100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>904200000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1057400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1073300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>971100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>955000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1016300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>893000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>793600000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>794300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>654300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>726600000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>588600000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>508800000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>527600000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>645200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>639000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>633400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>547600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>682300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>580400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>532500000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>474900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>507900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>468000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>481100000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>412900000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>430200000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>432000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>403800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>325900000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>394300000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>334700000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>321500000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>292400000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>315100000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>264400000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>271100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>239100000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>301400000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>280600000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>358600000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>345100000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>370300000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>336200000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>323200000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>299700000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>297900000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>265100000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>250300000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>259900000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>246800000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>207900000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>194700000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>180200000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>205384000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>186530000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>175216000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>139341000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>170107000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>173708000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>162088000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>135690000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>130370000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>120456000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>105649000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>90482000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>94680000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>71679000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>70530000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>56975000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>52849000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>43756000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>39646000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>31407000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>35443000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>26361000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>24705000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>27324000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>26820000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>23656000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>21855000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>20895000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>16887000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>19044000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>15213000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>15492000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>13248000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>15557000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>9686000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>10266000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>6444000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>8373000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>5285000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>2780000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>12149100000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>10837400000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>10152800000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>9983300000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>11225800000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>11733300000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>11096900000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>11607900000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>10770900000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>10409200000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>9282000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>8891200000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>8453800000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>7938200000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>7683700000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>7515200000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>7041000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>6636600000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>6398000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>6177200000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>5807100000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>5428400000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>5092200000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>4364400000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>4602000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>4168800000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>3786200000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>5433900000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>5204900000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>4836100000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>4417800000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>3995600000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>3784100000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>3466000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>3267100000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>3055100000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2751600000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2486400000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>3396700000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>3269900000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>3035600000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>3489300000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>3534400000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>3338600000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>3085600000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>2969000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>2707800000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>2457700000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>2176700000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>2103500000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>2041500000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1854400000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1820800000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1763900000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>1606900000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>1370313000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>1219411000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>1096452000.0</v>
       </c>
-      <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
+      <c r="DC31"/>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>7619800000.0</v>
+      </c>
+      <c r="C32">
         <v>6898500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7773300000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6722100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7053300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6119700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5365700000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5538800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6166800000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6257600000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6229300000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>7226500000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>7097500000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>6691500000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>6715400000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>7391900000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>8115100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4691000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>8385800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8024500000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7586900000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>7111400000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5660700000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>5405600000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4974200000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3745600000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12848,1307 +12918,1318 @@
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
+      <c r="DC32"/>
     </row>
-    <row r="33" spans="1:106">
+    <row r="33" spans="1:107">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>11333900000.0</v>
+      </c>
+      <c r="C33">
         <v>6744900000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>10851700000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>10826500000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11417300000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11562600000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>11727599999.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>10527800000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>8995600000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>8195299999.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>7553500000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5809800000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4862200000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>6176200000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>6721000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>6967700000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>7412700000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>7875200000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>7710100000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>7206600000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>6280400000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3078800000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4543000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4317200000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2509000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2482400000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2221700000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2482100000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2237200000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4209900000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3513500000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1386100000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1310600000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1172700000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1071100000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1149400000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1132200000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1034800000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1036500000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>997900000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>982900000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2899900000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>997300000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1028400000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>963100000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>964400000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2112400000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>930800000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>887700000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2116600000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2017900000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>684400000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>646200000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2245500000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2059600000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>569100000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>552300000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>543400000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1596800000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>485000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>477500000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>458100000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1114600000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1050300000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>386200000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>997100000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>963088000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>856586000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>364758000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>821549000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>770734000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>713107000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>671847000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>541273000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>430407000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>373545000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>353198000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>316790000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>297339000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>294739000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>289636000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>257138000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>292932000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>177054000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>177527000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>176511000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>177545000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>178759000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>180513000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>161646000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>163046000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>163930000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>165131000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>13193000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>12956000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>13413000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>14022000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>14237000.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>10263000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>10271000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>9695000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>8755000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>8120000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>8137000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>3079000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:106">
+    <row r="34" spans="1:107">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>301100000.0</v>
+      </c>
+      <c r="C34">
         <v>278500000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>225800000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>195900000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>195800000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>179200000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>175200000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>126700000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>127000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>105800000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>106100000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>106200000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>405200000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>451600000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>439300000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>453400000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>447800000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>409300000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>453700000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>103600000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>92600000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>445600000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>444600000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>436100000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>412400000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>414700000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>418300000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>423300000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>444500000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>454300000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>338600000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>326800000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>314000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>338600000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>327100000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>69000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>128700000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>122300000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>112600000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>104800000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>109800000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>103000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>95900000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>88500000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>87400000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>83900000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>78800000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>86800000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>86300000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>78100000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>68000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>65800000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>91600000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>86000000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>77500000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>73800000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>96900000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>92000000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>96900000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>92900000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>87400000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>85100000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>79200000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>76200000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>75400000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>72800000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>68599000.0</v>
       </c>
-      <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
+      <c r="DC34"/>
     </row>
-    <row r="35" spans="1:106">
+    <row r="35" spans="1:107">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>656000000.0</v>
+      </c>
+      <c r="C35">
         <v>602800000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>683300000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>506500000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>517500000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>474600000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>563700000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>389100000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>365900000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>406500000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>385500000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>412800000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>405200000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>451599999.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>439300000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>453400000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>447800000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>409300000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>453700000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>447800000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>412900000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>445600000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>444600000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>436100000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>412400000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>414700000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>418300000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>335600000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>338500000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>454300000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>338600000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>326800000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>314000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>338600000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>327100000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>69000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>128700000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>122300000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>112600000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>104800000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>109800000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>103000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>95900000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>88500000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>87400000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>83900000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>78800000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>86800000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>86300000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>78100000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>68000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>65800000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>91600000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>86000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>77500000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>73800000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>96900000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>92000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>96900000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>92900000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>87400000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>85100000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>79200000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>76200000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>75400000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>72800000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>69665000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>61950000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>51098000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>47956000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>43342000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>34401000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>27983000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>22210000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>19554000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>8432000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>5910000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>3875000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1418000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1368000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1103000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>769000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1009000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1084000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>679000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>762000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>912000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1186000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1453000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1960000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1843000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>2177000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>2112000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>1531000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>1838000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>1792000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>971000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>1282000.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>963000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>772000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>1473000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>1861000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>1241000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>2038000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>2471000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:106">
+    <row r="36" spans="1:107">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>-1892900000.0</v>
+      </c>
+      <c r="C36">
         <v>-3635400000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>810800000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>606800000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>789100000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>540900000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>368999999.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>644400000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>412400000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>363999999.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>597600000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>596600000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-316200000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>671500000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>660300000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>653200000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>634200000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>598100000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>562700000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>504200000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>510900000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-1868200000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>426200000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>378800000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-1230100000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-2229200000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-2407500000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-1916500000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-1839000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-2069200000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>194300000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-1442500000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-1331600000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-1668000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-1716300000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-1411500000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-1324000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-1465300000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-2057200000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-2129600000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-1826200000.0</v>
       </c>
-      <c r="AP36"/>
-      <c r="AQ36">
+      <c r="AQ36"/>
+      <c r="AR36">
         <v>-1591700000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-1152800000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-1128500000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-1110600000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>52200000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-1027600000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-884400000.0</v>
       </c>
-      <c r="AX36"/>
       <c r="AY36"/>
-      <c r="AZ36">
+      <c r="AZ36"/>
+      <c r="BA36">
         <v>-1198100000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-1611500000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-2245500000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-2059600000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-1447300000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-1302600000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-1278400000.0</v>
       </c>
-      <c r="BG36"/>
-      <c r="BH36">
+      <c r="BH36"/>
+      <c r="BI36">
         <v>-878500000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-742900000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-562500000.0</v>
       </c>
-      <c r="BK36"/>
-      <c r="BL36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>64500000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-549600000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>45700000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>491000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>51537000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-443388000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-18000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-150000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>582000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>530000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1185000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1375000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>83000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>475000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>495000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>74000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1732000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1516000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1330000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>957000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1032000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>541000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>567000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>927000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>960000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1014000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>1308000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1563000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>330000.0</v>
       </c>
-      <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>4086000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>4281000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>4465000.0</v>
       </c>
-      <c r="DB36"/>
+      <c r="DC36"/>
     </row>
-    <row r="37" spans="1:106">
+    <row r="37" spans="1:107">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>80600000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>76500000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>70700000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>58600000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>59400000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>54600000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>50400000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>48600000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>42000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>36700000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>27600000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>28900000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>25900000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>23800000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>20900000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>15700000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>14300000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>16200000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>8700000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>7900000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>8600000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>9300000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>1600000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>2000000.0</v>
       </c>
-      <c r="AK37">
-[...1 lines deleted...]
-      </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
@@ -14201,1625 +14282,1641 @@
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
       <c r="BP37">
         <v>0.0</v>
       </c>
       <c r="BQ37">
         <v>0.0</v>
       </c>
-      <c r="BR37"/>
+      <c r="BR37">
+        <v>0.0</v>
+      </c>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
+      <c r="DC37"/>
     </row>
-    <row r="38" spans="1:106">
+    <row r="38" spans="1:107">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38">
+        <v>1764700000.0</v>
+      </c>
+      <c r="C38">
         <v>1846200000.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>1159000000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1224500000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1244600000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>931600000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1183600000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1590200000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1508900000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1048000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>13555000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3436000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>857200000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1141400000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2127000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>739100000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>730000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>735300000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>680500000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>567700000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>621500000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>514800000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>622900000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>529300000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>525900000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2382600000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2334000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2130900000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2068500000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2142900000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2778100000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2816000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2513300000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2460900000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2279700000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1856200000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1782700000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1762200000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1725000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1724200000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1544500000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1795800000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1708000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1669700000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2072700000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2091200000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1855700000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1706700000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1686700000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1399600000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1238100000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1090400000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>922100000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>954800000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>893700000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>834600000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>864200000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>837347000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>733721000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>740640000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>698978000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>653713000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>615026000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>577279000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>469368000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>362314000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>309392000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>291158000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>256512000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>237400000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>236000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>230795000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>203277000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>240707000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>147603000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>148236000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>149654000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>150480000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>150980000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>151501000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>152262000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>152758000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>153242000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>153501000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>3370000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>2568000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>2724000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>2918000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>3113000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>3308000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>3502000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>3697000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>3892000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>4086000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>4281000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>4465000.0</v>
       </c>
-      <c r="DB38"/>
+      <c r="DC38"/>
     </row>
-    <row r="39" spans="1:106">
+    <row r="39" spans="1:107">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>523100000.0</v>
+      </c>
+      <c r="C39">
         <v>3315800000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>376400000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>450699999.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>358200000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>243500000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>253700000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>212200000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>270000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>272900000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>176700000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>182600000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>323200000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>180800000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>168600000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>165900000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>167500000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>138600000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>133900000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>217500000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>213400000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>198800000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>126300000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>330600000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>256400000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>290200000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>200200000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>200800000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>207000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>200400000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>178800000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>166200000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>189600000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>105900000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>57200000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>88900000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>123500000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>76500000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>83300000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>80600000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>70600000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>110200000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>73500000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>133200000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>81800000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>108300000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>117700000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>114300000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>81900000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>93700000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>47900000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>39900000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>42900000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>102399999.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>143899999.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>49700000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>48200000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>46300000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>27100000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>27600000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>21000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>40600000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>31800000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>27700000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>27500000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>27400000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>28700000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>25252000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>22933000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>20764000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>18954000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>17136000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>15221000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>20522000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>19338000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>22515000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>19925000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>15936000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>15733000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>23437000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>20516000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>24575000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>11449000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>5465000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>4971000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>4264000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>3237000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>3892000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>3666000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>3551000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>3391000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>2983000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2046000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>2037000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>2161000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>2022000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1699000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>2888000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>3128000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>2723000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>1784000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>1606000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>1705000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>1635000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>1014000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>1018000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:106">
+    <row r="40" spans="1:107">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>914600000.0</v>
+        <v>1096300000.0</v>
       </c>
       <c r="C40">
+        <v>1018600000.0</v>
+      </c>
+      <c r="D40">
         <v>1080000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1020900000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>832200000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>707600000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1049600000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>867500000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>773300000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1180700000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>912500000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>742600000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1493000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>600100000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>781700000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>639100000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>608200000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>484800000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>597300000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>492900000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>467900000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>392700000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>486100000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>415600000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>435100000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>440500000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>531000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>464700000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>346800000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>291200000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>386500000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>303100000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>274200000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>230300000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>214400000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>252800000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>236700000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>210900000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>247000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>205700000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>424700000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>169700000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>427900000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>420600000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>409700000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>389000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>215600000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>426900000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>211900000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>176000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>129500000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>305300000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>127000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>361300000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>398300000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>210800000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>124000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>103300000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>120600000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>97200000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>102200000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>163900000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>112100000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>114800000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>92900000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>36100000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>75768000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>69934000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>115328000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>44907000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>66034000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>49218000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>44485000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>35974000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>48162000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>33780000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>32924000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>23917000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>33016000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>25269000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>25624000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>18245000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>24724000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>18026000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>16884000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>14550000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>17919000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>15744000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>13480000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>11558000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>15372000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>10540000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>13216000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>7810000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>10432000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>10194000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>9275000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>6378000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>11366000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>5524000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>5302000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>4694000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>10683000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>8187000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>6680000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>5040000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:106">
+    <row r="41" spans="1:107">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>412800000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>405200000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>451600000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>369700000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>395600000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>413700000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>409300000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>414000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>767000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>412900000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>389200000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>386600000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>436100000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>412400000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>414700000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>349600000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>351100000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>374900000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>383000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>338600000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>326800000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>314000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>338600000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>327100000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>69000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>128700000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>122300000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>112600000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>104800000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>109800000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>103000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>95900000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>88500000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>87400000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>83900000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>78800000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>86800000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>86300000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>78100000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>68000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>65800000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>91600000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>86000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>77500000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>73800000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>96900000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>92000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>96900000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>92900000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>87400000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>85100000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>79200000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>76200000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>75400000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>72800000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>69665000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>61950000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>51098000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>47956000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>43342000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>34401000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>27983000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>22210000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>19554000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>8432000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>5910000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>3875000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1418000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1368000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1103000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>769000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>1009000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>1084000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>679000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>762000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>912000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1134000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>1223000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1525000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1148000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>1227000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>877000.0</v>
       </c>
-      <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
+      <c r="DC41"/>
     </row>
-    <row r="42" spans="1:106">
+    <row r="42" spans="1:107">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>11325000000.0</v>
+      </c>
+      <c r="C42">
         <v>11059900000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>10768500000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>10478800000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>10236800000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>9993700000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>9681300000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>9440200000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>9149700000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>8902999999.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>8576400000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>8385900000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>8150800000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>7928400000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>7703900000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>7684800000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>7484000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>7354600000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>7164000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>7015100000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>6804400000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>6627300000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>6445200000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>6304300000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>6085100000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>5926800000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>5756800000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>5600900000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>5430100000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>5328800000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>5170300000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>5063200000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>4928800000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>4817100000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>4679200000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>4190400000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>4049800000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>3872200000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>4211800000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>4135000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>3979200000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>3739500000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>3429800000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>3332200000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>3147800000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>3024300000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2896800000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2741800000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2509600000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2629100000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2519900000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2450700000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2428000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>4765100000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>4486800000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>2078900000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1993000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1880400000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1743700000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1616800000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1487400000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1419600000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1318500000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1287500000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1238000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1170800000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1025600000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>954855000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>900712000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>868807000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>871846000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>847215000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>790215000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>744236000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>695127000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>655557000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>606652000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>568929000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>538648000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>516921000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>494576000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>476804000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>465021000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>451098000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>440064000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>437315000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>430226000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>426390000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>421911000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>420675000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>417338000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>337738000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>334162000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>192412000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>191020000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>190909000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>190050000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>189962000.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>188877000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>188202000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>187407000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>186713000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>186450000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>180171000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>135781000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:106">
+    <row r="43" spans="1:107">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15884,88 +15981,87 @@
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
+      <c r="DC43"/>
     </row>
-    <row r="44" spans="1:106">
+    <row r="44" spans="1:107">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -16033,1582 +16129,1594 @@
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
         <v>0.0</v>
       </c>
       <c r="BQ44">
         <v>0.0</v>
       </c>
-      <c r="BR44"/>
+      <c r="BR44">
+        <v>0.0</v>
+      </c>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
-      <c r="DB44">
+      <c r="DB44"/>
+      <c r="DC44">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:106">
+    <row r="45" spans="1:107">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>7618900000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>6527900000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>6244500000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>5099600000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4545200000.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>3612100000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1737000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1651200000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1592900000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1577000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1509700000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1450300000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1369200000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1272900000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1136800000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1032400000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>935400000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>812000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>746400000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>688800000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>661900000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>613100000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>584800000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>540100000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>497400000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>458400000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>447300000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>440100000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>439000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>432100000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>427300000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>408600000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>404700000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>387400000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>335400000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>326700000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>320800000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>309900000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>294200000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>267600000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>249900000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>241800000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>223400000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>216100000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>210100000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>197200000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>196000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>194200000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>162600000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>159800000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>156600000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>144400000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>132900000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>125741000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>122865000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>122584000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>122571000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>117021000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>98081000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>94568000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>71905000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>68093000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>64153000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>62040000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>60278000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>59939000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>58739000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>58841000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>53861000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>52225000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>29451000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>29291000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>26857000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>27065000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>27779000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>29012000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>9384000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>10288000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>10688000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>11630000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>9823000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>10388000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>10689000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>11104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7834000.0</v>
       </c>
       <c r="CU45">
         <v>7834000.0</v>
       </c>
       <c r="CV45">
+        <v>7834000.0</v>
+      </c>
+      <c r="CW45">
         <v>6761000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>6574000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>5803000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>4669000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>3839000.0</v>
       </c>
-      <c r="DA45"/>
       <c r="DB45"/>
+      <c r="DC45"/>
     </row>
-    <row r="46" spans="1:106">
+    <row r="46" spans="1:107">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>5551500000.0</v>
+      </c>
+      <c r="C46">
         <v>5447900000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5342400000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5150900000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4985300000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4799000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4783000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4433000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4116800000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3799600000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3537600000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3077000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2830800000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2580200000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2374200000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2243700000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2109300000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1968200000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1876400000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1737900000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1651200000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1592900000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1577300000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1509700000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1450300000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1369200000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1272900000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1136800000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1032400000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>935400000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>812000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>746400000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>688800000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>661900000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>613100000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>584800000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>540100000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>497400000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>458400000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>447300000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>440100000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>439000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>432100000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>427300000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>408600000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>404700000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>387400000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>335400000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>326700000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>320800000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>309900000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>294200000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>267600000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>249900000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>241800000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>223400000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>216100000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>210100000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>197200000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>196000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>194200000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>162600000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>159800000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>156600000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>144400000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>132900000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>125741000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>122865000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>122584000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>122571000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>117021000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>98081000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>94568000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>71905000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>68093000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>64153000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>62040000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>60278000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>59939000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>58739000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>58841000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>53861000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>52225000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>29451000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>29291000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>26857000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>27065000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>27779000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>29012000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>9384000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>10288000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>10688000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>11630000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>9823000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>10388000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>10689000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>11104000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>11124000.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>6761000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>6574000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>5803000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>4669000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>3839000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>3672000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>3079000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:106">
+    <row r="47" spans="1:107">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3077000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2830800000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2580200000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2374200000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2243700000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2109300000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1968200000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1876400000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3475800000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1651200000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1592900000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1577300000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1509700000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1450300000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1369200000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1272900000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1136800000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1032400000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>935400000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>812000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>746400000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>688800000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>661900000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>613100000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>584800000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>540100000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>497400000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>458400000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>447300000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>440100000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>439000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>432100000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>427300000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>408600000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>404700000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>387400000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>335400000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>326700000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>320800000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>309900000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>294200000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>267600000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>249900000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>241800000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>223400000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>216100000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>210100000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>197200000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>196000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>194200000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>162600000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>159800000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>156600000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>144400000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>132900000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>125741000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>122865000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>122584000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>122571000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>117021000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>98081000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>94568000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>71905000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>68093000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>64153000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>62040000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>60278000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>59939000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>58739000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>58841000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>53861000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>52225000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>29451000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>29291000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>26857000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>27065000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>27779000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>29012000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>9384000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>10288000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>10688000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>11630000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>9823000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>10388000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>10689000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>11104000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>11124000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>7834000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>6761000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>6574000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>5803000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>4669000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>3839000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>3672000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>3079000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:106">
+    <row r="48" spans="1:107">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>6837200000.0</v>
+      </c>
+      <c r="C48">
         <v>6397700000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>7011800000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>6424000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>7605500000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>7139400000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>6803300000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>6129800000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>5581700000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>5067900000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>4743000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>4209200000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3807700000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3397400000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3500100000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>4017800000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>4682800000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>4858000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>4760900000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>4390100000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>4022700000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>3514700000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>3261300000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2937200000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2633000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2570900000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2494500000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2142600000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1819000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1696000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1521700000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1234000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>948100000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>698000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>61400000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>776600000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>482300000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>263300000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1574900000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1402800000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1193000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1009600000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>899200000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>785700000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>651300000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>562300000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>487700000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>341000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>312200000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1023700000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>979400000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>813200000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1292900000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1385600000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1333400000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1208800000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1185800000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1045400000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>901900000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>750700000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>798500000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>812000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>718900000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>720100000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>685700000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>597000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>511716000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>434164000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>369640000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>307252000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>397824000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>347066000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>289472000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>238290000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>193509000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>144356000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>103437000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>72774000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>51020000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>27379000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>10116000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-6566000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-20989000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-70515000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-91235000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-105964000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-114936000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-126618000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-132731000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-137561000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-138414000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-133559000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-130206000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-131084000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-128791000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-126191000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-119727000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-115987000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-110370000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-106118000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-101320000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-97077000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-93670000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-88689000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-84669000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-80179000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:106">
+    <row r="49" spans="1:107">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>3807700000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>3397400000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>3500100000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>4017800000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>4682800000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>4858000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>4760900000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>4390100000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>4022700000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>3514700000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>3261300000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>2937200000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>2633000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>2570900000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>2494500000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>2142600000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>1819000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1696000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>1521700000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>1234000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>948100000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>698000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>61400000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>776600000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>482300000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>263300000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1574900000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1402800000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>1193000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>1009600000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>899200000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>785700000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>651300000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>562300000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>487700000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>341000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>312200000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>1023700000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>979400000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>813200000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>1292900000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>1385600000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>1333400000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>1208800000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>1185800000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>1045400000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>901900000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>750700000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>798500000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>812000000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>718900000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>720100000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>685700000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>597000000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>511716000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BQ49">
         <v>434164000.0</v>
       </c>
-      <c r="BQ49">
+      <c r="BR49">
         <v>369640000.0</v>
       </c>
-      <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
+      <c r="DC49"/>
     </row>
-    <row r="50" spans="1:106">
+    <row r="50" spans="1:107">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>5500000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>5300000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -17640,854 +17748,858 @@
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
+      <c r="DC50"/>
     </row>
-    <row r="51" spans="1:106">
+    <row r="51" spans="1:107">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51"/>
-      <c r="C51">
+      <c r="C51"/>
+      <c r="D51">
         <v>302800000.0</v>
       </c>
-      <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-      <c r="G51">
+      <c r="G51"/>
+      <c r="H51">
         <v>146000000.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>89800000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>93800000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>87000000.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>58000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>275700000.0</v>
       </c>
-      <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
-      <c r="AB51">
+      <c r="AB51"/>
+      <c r="AC51">
         <v>72200000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>69600000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>71300000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
-      <c r="BZ51">
+      <c r="BZ51"/>
+      <c r="CA51">
         <v>1400000.0</v>
       </c>
-      <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
-      <c r="CD51">
-[...1 lines deleted...]
-      </c>
+      <c r="CD51"/>
       <c r="CE51">
         <v>1000000.0</v>
       </c>
       <c r="CF51">
+        <v>1000000.0</v>
+      </c>
+      <c r="CG51">
         <v>35000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>171000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>347000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>609000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>865000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>1134000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>1433000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>1725000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>2106000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>2479000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>2965000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>3349000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>3178000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>1993000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>2869000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>2402000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>2866000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>2882000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>3545000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>3880000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>3182000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>3784000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>4252000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:106">
+    <row r="52" spans="1:107">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>39000000.0</v>
       </c>
-      <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>33500000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>654600000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>85900000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>437500000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>25300000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>199700000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>24200000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>20400000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>478700000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>439700000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>465200000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>459700000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>441100000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>435100000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>440500000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>531000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>772300000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>653600000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>443500000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>39100000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>323500000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>301800000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>313200000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>371900000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>56400000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>119600000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>109000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>143700000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>130500000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>104500000.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>102800000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>84000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>80300000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>78500000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>7400000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>84800000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>85500000.0</v>
       </c>
-      <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>5100000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>64600000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>90100000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>84500000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>82600000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>73400000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>96200000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>91200000.0</v>
       </c>
-      <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>91800000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>86200000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>83700000.0</v>
       </c>
-      <c r="BK52"/>
-      <c r="BL52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>1000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>116300000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>900000.0</v>
       </c>
-      <c r="BO52"/>
-      <c r="BP52">
+      <c r="BP52"/>
+      <c r="BQ52">
         <v>928000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>49804000.0</v>
       </c>
-      <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
-      <c r="CF52">
+      <c r="CF52"/>
+      <c r="CG52">
         <v>35000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>171000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>347000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>609000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>813000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>904000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>998000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>1030000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>1156000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>1244000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>1434000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>1511000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>1386000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>1022000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>1587000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>1631000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>1903000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>2110000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>2072000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>2019000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>1941000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>1746000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>1781000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:106">
+    <row r="53" spans="1:107">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
+        <v>2455800000.0</v>
+      </c>
+      <c r="C53">
         <v>2510800000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2566900000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2102199999.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1923400000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1937500000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1985900000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1818400000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1720500000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1960600000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2473100000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2873700000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2363800000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2549200000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2541000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2781000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2909900000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2892200000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2940000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2785300000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2823700000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>3155700000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>3548900000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>3347600000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>2452700000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>2029600000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>2054100000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1928000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1928100000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1933000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>2205200000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>2127600000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1729000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1542600000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1312400000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1271800000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1126900000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>756200000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1518000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1193700000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>990300000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>827900000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>845200000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>871500000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>646100000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>661100000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>632200000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>521300000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>471000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>745300000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>621400000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>626100000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>857500000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>930700000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>770700000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>745200000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>728100000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>645400000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>563400000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>612400000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>611900000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>640000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>630600000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>598900000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>547900000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>429800000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>333998000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>306702000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>207241000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>243411000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>256746000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>180608000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>116614000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>156160000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>304642000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>282565000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>240174000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>221944000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>205353000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>148363000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>129457000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>160231000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>123679000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>180691000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>150570000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>138427000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>126267000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>109947000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>98184000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>102489000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>101614000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>22971000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>25169000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>22235000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>33232000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>30165000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>31499000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>48294000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>56174000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>39655000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>50987000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>63246000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>66784000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>61718000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>46856000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>15585000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:106">
+    <row r="54" spans="1:107">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -18555,1420 +18667,1433 @@
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
       <c r="BQ54">
         <v>0.0</v>
       </c>
-      <c r="BR54"/>
+      <c r="BR54">
+        <v>0.0</v>
+      </c>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
+      <c r="DC54"/>
     </row>
-    <row r="55" spans="1:106">
+    <row r="55" spans="1:107">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>20876600000.0</v>
+      </c>
+      <c r="C55">
         <v>20111000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>20631200000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>19351800000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>20163200000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>19220400000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>18838600000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>17743400000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>16649900000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>15828000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>15441500000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>14712700000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>13903300000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>13053200000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>12974000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>13260800000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>13705200000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>13678400000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>13555000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>12934600000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>12297000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>11540400000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>11168900000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>10617500000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>10103600000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>9891100000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>9733200000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>9131300000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>8531600000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>8234900000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>7846700000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>7318600000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6849600000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>6426200000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>5758000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>5644600000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>5250800000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4808000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>6486900000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>6174700000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>5780800000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>5306300000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4907300000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4682300000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4354500000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>4126200000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3959400000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3651500000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3404600000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4194200000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3950300000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3697400000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4201300000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>4235800000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>4059200000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3732200000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3626100000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3332900000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3063100000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2746000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2649900000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2568300000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2390400000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2351800000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2243100000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2016600000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1809716000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1637811000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1501282000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1386053000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1474624000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1364671000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1231387000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1123285000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1039998000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>912247000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>808698000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>724168000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>671790000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>613993000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>565838000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>524503000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>501587000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>427915000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>389522000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>369200000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>354229000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>336823000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>322460000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>316339000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>314994000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>238764000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>245483000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>89416000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>91581000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>92855000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>93535000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>95488000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>100361000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>100412000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>103003000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>105006000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>112421000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>111067000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>106572000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>65081000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:106">
+    <row r="56" spans="1:107">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>9542700000.0</v>
+      </c>
+      <c r="C56">
         <v>11519900000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>9779500000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>8525299999.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>8745900000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>7657800000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>7111000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7215600000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7654300000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>7632700000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>7888000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>8902900000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>9041100000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>6877000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>6253000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>6293100000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>6292500000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5803200000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5844900000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>5728000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>6016600000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>8461600000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>6625900000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>6300300000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>7594600000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>7408700000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>7511500000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>6649200000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>6294400000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>6472900000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>4333200000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>5932500000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>5539000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>5253500000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4686900000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>4495200000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4118600000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3773200000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>5450400000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>5176800000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4797900000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2406400000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3910000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3653900000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3391400000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3161800000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1847000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2720700000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2516900000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2077600000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1932400000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3013000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3555100000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1894700000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1892800000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3163100000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3073800000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2789500000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1466300000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2261000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2172400000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2110200000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1275800000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1301500000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1856900000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1019500000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>846628000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>781225000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1136524000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>564504000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>703890000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>651564000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>559540000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>582012000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>609591000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>538702000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>455500000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>407378000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>374451000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>319254000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>276202000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>267365000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>208655000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>250861000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>211995000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>192689000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>176684000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>158064000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>141947000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>154693000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>151948000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>74834000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>80352000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>76223000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>78625000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>79442000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>79513000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>81251000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>89219000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>90149000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>92732000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>95311000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>103666000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>102947000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>98435000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>62002000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:106">
+    <row r="57" spans="1:107">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>1922900000.0</v>
+      </c>
+      <c r="C57">
         <v>1911000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2006200000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1803200000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1692600000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1538100000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1745300000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1676800000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1487500000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1375100000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1658700000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1676400000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1943600000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1307400000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1422100000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1233400000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1175000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1112200000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1149800000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1027300000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1004600000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1350200000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>965200000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>894700000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1337200000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1360600000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1448500000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1018600000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>913500000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1194500000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>820600000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1030100000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>980400000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>919800000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1031200000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>684700000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>728500000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>680500000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>709100000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>632900000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>599300000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>452900000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>587800000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>567100000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>561800000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>540800000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>501200000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>567300000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>582200000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>459500000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>380900000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>433100000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>482500000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>377600000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>401600000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>438700000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>443700000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>405600000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>320600000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>377000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>361400000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>337400000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>273800000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>267300000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>318700000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>173800000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>202768000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>185599000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>230098000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>162977000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>164516000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>146842000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>129417000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>119264000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>131770000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>103664000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>91439000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>77057000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>80667000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>68979000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>61665000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>55043000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>57987000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>46213000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>40833000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>38241000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>38385000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>35863000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>32080000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>30224000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>34194000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>31940000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>38795000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>25526000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>26063000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>25194000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>22036000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>20773000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>21297000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>17043000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>16545000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>14646000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>19830000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>15353000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>13251000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>10276000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:106">
+    <row r="58" spans="1:107">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>2578900000.0</v>
+      </c>
+      <c r="C58">
         <v>2513800000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2689500000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2309700000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2210100000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2012700000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2309000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2065900000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1853400000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1781600000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2044200000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2089200000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1943600000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1759000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1861400000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1686800000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1622800000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1521500000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1603500000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1475100000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1417500000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1350200000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1409800000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1330800000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1337200000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1360600000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1448500000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1354200000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1252000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1194500000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1159200000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1030100000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>980400000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>919800000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1031200000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>684700000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>728500000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>680500000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>709100000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>632900000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>599300000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>555900000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>587800000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>567100000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>561800000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>540800000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>580000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>567300000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>582200000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>537600000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>448900000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>433100000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>482500000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>463600000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>479100000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>438700000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>443700000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>405600000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>417500000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>377000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>361400000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>337400000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>353000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>343500000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>318700000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>246600000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>272433000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>247549000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>230098000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>210933000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>207858000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>181243000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>157400000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>141474000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>151324000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>112096000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>97349000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>80932000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>82085000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>70347000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>62768000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>55812000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>58996000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>47297000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>41512000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>39003000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>39297000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>37049000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>33533000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>32184000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>36037000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>34117000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>40907000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>27057000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>27901000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>26986000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>23007000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>22055000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>22068000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>18006000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>17317000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>16119000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>21691000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>16594000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>15289000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>12747000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:106">
+    <row r="59" spans="1:107">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>6288500000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>5869200000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>5506400000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>4726800000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>4959900000.0</v>
       </c>
-      <c r="AK59">
-[...1 lines deleted...]
-      </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
@@ -20021,445 +20146,449 @@
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
       <c r="BQ59">
         <v>0.0</v>
       </c>
-      <c r="BR59"/>
+      <c r="BR59">
+        <v>0.0</v>
+      </c>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
+      <c r="DC59"/>
     </row>
-    <row r="60" spans="1:106">
+    <row r="60" spans="1:107">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>18168400000.0</v>
+      </c>
+      <c r="C60">
         <v>17474500000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>17824000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>16929700000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>17845700000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>17106400000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>16433700000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>15583300000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>14708300000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>13962600000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>13307600000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>12539000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>11959700000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>11217700000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>11041900000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>11515400000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>12082400000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>12156900000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>11951500000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>11459500000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>10879500000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>10190200000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>9759100000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>9286700000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>8766400000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>8530500000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>8284700000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>7777100000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>7279600000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>7040400000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>6678800000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>6288500000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>5869200000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>5506400000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>4726800000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>4959900000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>4522300000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>4127500000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>5777800000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>5541800000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>5181500000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>4750400000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>4319500000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>4115200000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3792700000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>3585400000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3379400000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3084200000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2822400000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>3656600000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3501400000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>3264300000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>3718800000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>3772200000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>3580100000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>3293500000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>3182400000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2927300000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2645600000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2369000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2288500000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>2230900000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2037400000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2008300000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1924400000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1770000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1537283000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1390262000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1271184000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1175120000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1266766000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1183428000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1073987000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>981811000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>888674000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>800151000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>711349000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>643236000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>589705000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>543646000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>503070000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>468691000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>442591000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>380618000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>348010000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>330197000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>314932000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>299774000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>288927000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>284155000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>278957000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>204647000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>204576000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>62359000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>63680000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>65869000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>70528000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>73433000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>78293000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>82406000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>85686000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>88887000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>90730000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>94473000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>91283000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>52334000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:106">
+    <row r="61" spans="1:107">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -20527,91 +20656,94 @@
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
       <c r="BN61">
         <v>0.0</v>
       </c>
       <c r="BO61">
         <v>0.0</v>
       </c>
       <c r="BP61">
         <v>0.0</v>
       </c>
       <c r="BQ61">
         <v>0.0</v>
       </c>
-      <c r="BR61"/>
+      <c r="BR61">
+        <v>0.0</v>
+      </c>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
-      <c r="CI61">
+      <c r="CI61"/>
+      <c r="CJ61">
         <v>-136000.0</v>
       </c>
-      <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
+      <c r="DC61"/>
     </row>
-    <row r="62" spans="1:106">
+    <row r="62" spans="1:107">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20676,50 +20808,51 @@
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
+      <c r="DC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20800,51 +20933,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
         <v>3422400000.0</v>
       </c>
       <c r="C2">
         <v>2717900000.0</v>
       </c>
       <c r="D2">
         <v>2394600000.0</v>
       </c>
       <c r="E2">
         <v>2026200000.0</v>
       </c>
       <c r="F2">
         <v>1751600000.0</v>
       </c>
       <c r="G2">
         <v>1497200000.0</v>
       </c>
       <c r="H2">
         <v>1368300000.0</v>
       </c>
       <c r="I2">
         <v>1120100000.0</v>
       </c>
@@ -20887,51 +21020,51 @@
       <c r="V2">
         <v>73769000.0</v>
       </c>
       <c r="W2">
         <v>50813000.0</v>
       </c>
       <c r="X2">
         <v>47646000.0</v>
       </c>
       <c r="Y2">
         <v>34584000.0</v>
       </c>
       <c r="Z2">
         <v>28218000.0</v>
       </c>
       <c r="AA2">
         <v>13279000.0</v>
       </c>
       <c r="AB2">
         <v>7030000.0</v>
       </c>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
         <v>677100000.0</v>
       </c>
       <c r="C3">
         <v>462000000.0</v>
       </c>
       <c r="D3">
         <v>402200000.0</v>
       </c>
       <c r="E3">
         <v>365800000.0</v>
       </c>
       <c r="F3">
         <v>310200000.0</v>
       </c>
       <c r="G3">
         <v>282500000.0</v>
       </c>
       <c r="H3">
         <v>203000000.0</v>
       </c>
       <c r="I3">
         <v>122800000.0</v>
       </c>
@@ -20974,96 +21107,96 @@
       <c r="V3">
         <v>6727000.0</v>
       </c>
       <c r="W3">
         <v>7111000.0</v>
       </c>
       <c r="X3">
         <v>10629000.0</v>
       </c>
       <c r="Y3">
         <v>4549000.0</v>
       </c>
       <c r="Z3">
         <v>4712000.0</v>
       </c>
       <c r="AA3">
         <v>4752000.0</v>
       </c>
       <c r="AB3">
         <v>2243000.0</v>
       </c>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5">
-        <v>2945500000.0</v>
+        <v>3311400000.0</v>
       </c>
       <c r="C5">
-        <v>2348900000.0</v>
+        <v>2673800000.0</v>
       </c>
       <c r="D5">
-        <v>1766800000.0</v>
+        <v>1958900000.0</v>
       </c>
       <c r="E5">
-        <v>1577100000.0</v>
+        <v>1606800000.0</v>
       </c>
       <c r="F5">
         <v>1821000000.0</v>
       </c>
       <c r="G5">
         <v>1043500000.0</v>
       </c>
       <c r="H5">
         <v>1374500000.0</v>
       </c>
       <c r="I5">
         <v>1199400000.0</v>
       </c>
       <c r="J5">
         <v>1054600000.0</v>
       </c>
       <c r="K5">
         <v>945200000.0</v>
       </c>
       <c r="L5">
         <v>740000000.0</v>
       </c>
       <c r="M5">
         <v>544800000.0</v>
       </c>
@@ -21096,63 +21229,63 @@
       </c>
       <c r="W5">
         <v>21184000.0</v>
       </c>
       <c r="X5">
         <v>-11880000.0</v>
       </c>
       <c r="Y5">
         <v>-20219000.0</v>
       </c>
       <c r="Z5">
         <v>-20383000.0</v>
       </c>
       <c r="AA5">
         <v>-22277000.0</v>
       </c>
       <c r="AB5">
         <v>-19549000.0</v>
       </c>
       <c r="AC5">
         <v>-30773000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
-        <v>3622600000.0</v>
+        <v>3988500000.0</v>
       </c>
       <c r="C6">
-        <v>2810900000.0</v>
+        <v>3135800000.0</v>
       </c>
       <c r="D6">
-        <v>2169000000.0</v>
+        <v>2361100000.0</v>
       </c>
       <c r="E6">
-        <v>1942900000.0</v>
+        <v>1972600000.0</v>
       </c>
       <c r="F6">
         <v>2131200000.0</v>
       </c>
       <c r="G6">
         <v>1326000000.0</v>
       </c>
       <c r="H6">
         <v>1577500000.0</v>
       </c>
       <c r="I6">
         <v>1322200000.0</v>
       </c>
       <c r="J6">
         <v>1153700000.0</v>
       </c>
       <c r="K6">
         <v>1037300000.0</v>
       </c>
       <c r="L6">
         <v>829500000.0</v>
       </c>
       <c r="M6">
         <v>619200000.0</v>
       </c>
@@ -21185,121 +21318,121 @@
       </c>
       <c r="W6">
         <v>28295000.0</v>
       </c>
       <c r="X6">
         <v>-1251000.0</v>
       </c>
       <c r="Y6">
         <v>-15670000.0</v>
       </c>
       <c r="Z6">
         <v>-15671000.0</v>
       </c>
       <c r="AA6">
         <v>-17525000.0</v>
       </c>
       <c r="AB6">
         <v>-17306000.0</v>
       </c>
       <c r="AC6">
         <v>-30773000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-500000.0</v>
       </c>
       <c r="J8">
         <v>-317800000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
         <v>6642300000.0</v>
       </c>
       <c r="C9">
         <v>5634200000.0</v>
       </c>
       <c r="D9">
         <v>4729500000.0</v>
       </c>
       <c r="E9">
         <v>4196000000.0</v>
       </c>
       <c r="F9">
         <v>3958500000.0</v>
       </c>
       <c r="G9">
         <v>2861200000.0</v>
       </c>
       <c r="H9">
         <v>3110200000.0</v>
       </c>
       <c r="I9">
         <v>2604100000.0</v>
       </c>
@@ -21342,51 +21475,51 @@
       <c r="V9">
         <v>153569000.0</v>
       </c>
       <c r="W9">
         <v>87990000.0</v>
       </c>
       <c r="X9">
         <v>44029000.0</v>
       </c>
       <c r="Y9">
         <v>37438000.0</v>
       </c>
       <c r="Z9">
         <v>23455000.0</v>
       </c>
       <c r="AA9">
         <v>13345000.0</v>
       </c>
       <c r="AB9">
         <v>3162000.0</v>
       </c>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
         <v>3311400000.0</v>
       </c>
       <c r="C10">
         <v>2673800000.0</v>
       </c>
       <c r="D10">
         <v>1958900000.0</v>
       </c>
       <c r="E10">
         <v>1606800000.0</v>
       </c>
       <c r="F10">
         <v>1890300000.0</v>
       </c>
       <c r="G10">
         <v>1207000000.0</v>
       </c>
       <c r="H10">
         <v>1502200000.0</v>
       </c>
       <c r="I10">
         <v>1279500000.0</v>
       </c>
@@ -21427,51 +21560,51 @@
         <v>120138000.0</v>
       </c>
       <c r="V10">
         <v>73807000.0</v>
       </c>
       <c r="W10">
         <v>24204000.0</v>
       </c>
       <c r="X10">
         <v>-9623000.0</v>
       </c>
       <c r="Y10">
         <v>-18421000.0</v>
       </c>
       <c r="Z10">
         <v>-20341000.0</v>
       </c>
       <c r="AA10">
         <v>-22385000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11">
         <v>434800000.0</v>
       </c>
       <c r="C11">
         <v>336300000.0</v>
       </c>
       <c r="D11">
         <v>141600000.0</v>
       </c>
       <c r="E11">
         <v>262400000.0</v>
       </c>
       <c r="F11">
         <v>162200000.0</v>
       </c>
       <c r="G11">
         <v>140200000.0</v>
       </c>
       <c r="H11">
         <v>120400000.0</v>
       </c>
       <c r="I11">
         <v>154500000.0</v>
       </c>
@@ -21516,51 +21649,51 @@
       </c>
       <c r="W11">
         <v>726000.0</v>
       </c>
       <c r="X11">
         <v>-2257000.0</v>
       </c>
       <c r="Y11">
         <v>-1798000.0</v>
       </c>
       <c r="Z11">
         <v>-3683000.0</v>
       </c>
       <c r="AA11">
         <v>-3754000.0</v>
       </c>
       <c r="AB11">
         <v>-1134000.0</v>
       </c>
       <c r="AC11">
         <v>29443000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>29700000.0</v>
       </c>
       <c r="F12">
         <v>356000000.0</v>
       </c>
       <c r="G12">
         <v>427200000.0</v>
       </c>
       <c r="H12">
         <v>328200000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
@@ -21599,51 +21732,51 @@
       </c>
       <c r="W12">
         <v>91000.0</v>
       </c>
       <c r="X12">
         <v>203000.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13">
         <v>365900000.0</v>
       </c>
       <c r="C13">
         <v>324900000.0</v>
       </c>
       <c r="D13">
         <v>192100000.0</v>
       </c>
       <c r="E13">
         <v>29700000.0</v>
       </c>
       <c r="F13">
         <v>69300000.0</v>
       </c>
       <c r="G13">
         <v>157200000.0</v>
       </c>
       <c r="H13">
         <v>127700000.0</v>
       </c>
       <c r="I13">
         <v>80100000.0</v>
       </c>
@@ -21654,51 +21787,51 @@
         <v>35600000.0</v>
       </c>
       <c r="L13">
         <v>18500000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14">
         <v>-20600000.0</v>
       </c>
       <c r="C14">
         <v>-14900000.0</v>
       </c>
       <c r="D14">
         <v>-19300000.0</v>
       </c>
       <c r="E14">
         <v>-22100000.0</v>
       </c>
       <c r="F14">
         <v>-23500000.0</v>
       </c>
       <c r="G14">
         <v>6200000.0</v>
       </c>
       <c r="H14">
         <v>2500000.0</v>
       </c>
       <c r="I14">
         <v>-2900000.0</v>
       </c>
@@ -21711,51 +21844,51 @@
       <c r="L14">
         <v>1600000.0</v>
       </c>
       <c r="M14">
         <v>1600000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
         <v>2856000000.0</v>
       </c>
       <c r="C15">
         <v>2322600000.0</v>
       </c>
       <c r="D15">
         <v>1798000000.0</v>
       </c>
       <c r="E15">
         <v>1322300000.0</v>
       </c>
       <c r="F15">
         <v>1704600000.0</v>
       </c>
       <c r="G15">
         <v>1060600000.0</v>
       </c>
       <c r="H15">
         <v>1379300000.0</v>
       </c>
       <c r="I15">
         <v>1127900000.0</v>
       </c>
@@ -21800,51 +21933,51 @@
       </c>
       <c r="W15">
         <v>23478000.0</v>
       </c>
       <c r="X15">
         <v>-9623000.0</v>
       </c>
       <c r="Y15">
         <v>-18421000.0</v>
       </c>
       <c r="Z15">
         <v>-16700000.0</v>
       </c>
       <c r="AA15">
         <v>-18523000.0</v>
       </c>
       <c r="AB15">
         <v>-18415000.0</v>
       </c>
       <c r="AC15">
         <v>-29443000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>1322300000.0</v>
       </c>
       <c r="F16">
         <v>1704600000.0</v>
       </c>
       <c r="G16">
         <v>1060600000.0</v>
       </c>
       <c r="H16">
         <v>1379300000.0</v>
       </c>
       <c r="I16">
         <v>1127900000.0</v>
       </c>
       <c r="J16">
         <v>660000000.0</v>
       </c>
       <c r="K16">
         <v>735900000.0</v>
       </c>
@@ -21871,51 +22004,51 @@
       </c>
       <c r="S16">
         <v>204315000.0</v>
       </c>
       <c r="T16">
         <v>144537000.0</v>
       </c>
       <c r="U16">
         <v>72044000.0</v>
       </c>
       <c r="V16">
         <v>94134000.0</v>
       </c>
       <c r="W16">
         <v>23478000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17">
         <v>2876600000.0</v>
       </c>
       <c r="C17">
         <v>2337500000.0</v>
       </c>
       <c r="D17">
         <v>1817300000.0</v>
       </c>
       <c r="E17">
         <v>1344400000.0</v>
       </c>
       <c r="F17">
         <v>1728100000.0</v>
       </c>
       <c r="G17">
         <v>1066800000.0</v>
       </c>
       <c r="H17">
         <v>1381800000.0</v>
       </c>
       <c r="I17">
         <v>1125000000.0</v>
       </c>
@@ -21938,51 +22071,51 @@
         <v>656600000.0</v>
       </c>
       <c r="P17">
         <v>495100000.0</v>
       </c>
       <c r="Q17">
         <v>381800000.0</v>
       </c>
       <c r="R17">
         <v>232606000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
         <v>365900000.0</v>
       </c>
       <c r="C18">
         <v>324900000.0</v>
       </c>
       <c r="D18">
         <v>192100000.0</v>
       </c>
       <c r="E18">
         <v>29700000.0</v>
       </c>
       <c r="F18">
         <v>69300000.0</v>
       </c>
       <c r="G18">
         <v>157200000.0</v>
       </c>
       <c r="H18">
         <v>127700000.0</v>
       </c>
       <c r="I18">
         <v>80100000.0</v>
       </c>
@@ -21991,51 +22124,51 @@
       </c>
       <c r="K18">
         <v>35600000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>29700000.0</v>
       </c>
       <c r="F19">
         <v>69300000.0</v>
       </c>
       <c r="G19">
         <v>157200000.0</v>
       </c>
       <c r="H19">
         <v>127700000.0</v>
       </c>
       <c r="I19">
         <v>80100000.0</v>
       </c>
       <c r="J19">
         <v>41900000.0</v>
       </c>
       <c r="K19">
         <v>35600000.0</v>
       </c>
@@ -22052,84 +22185,84 @@
         <v>15800000.0</v>
       </c>
       <c r="P19">
         <v>14900000.0</v>
       </c>
       <c r="Q19">
         <v>17100000.0</v>
       </c>
       <c r="R19">
         <v>18672000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
         <v>2945500000.0</v>
       </c>
       <c r="C21">
         <v>2348900000.0</v>
       </c>
       <c r="D21">
         <v>1766800000.0</v>
       </c>
       <c r="E21">
         <v>1577100000.0</v>
       </c>
       <c r="F21">
         <v>1821000000.0</v>
       </c>
       <c r="G21">
         <v>1049800000.0</v>
       </c>
       <c r="H21">
         <v>1374500000.0</v>
       </c>
       <c r="I21">
         <v>1199400000.0</v>
       </c>
@@ -22174,84 +22307,84 @@
       </c>
       <c r="W21">
         <v>21184000.0</v>
       </c>
       <c r="X21">
         <v>-11880000.0</v>
       </c>
       <c r="Y21">
         <v>-20219000.0</v>
       </c>
       <c r="Z21">
         <v>-20383000.0</v>
       </c>
       <c r="AA21">
         <v>-22277000.0</v>
       </c>
       <c r="AB21">
         <v>-19549000.0</v>
       </c>
       <c r="AC21">
         <v>-30773000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
         <v>7119200000.0</v>
       </c>
       <c r="C23">
         <v>6003200000.0</v>
       </c>
       <c r="D23">
         <v>5357300000.0</v>
       </c>
       <c r="E23">
         <v>4645100000.0</v>
       </c>
       <c r="F23">
         <v>3889100000.0</v>
       </c>
       <c r="G23">
         <v>3308600000.0</v>
       </c>
       <c r="H23">
         <v>3104000000.0</v>
       </c>
       <c r="I23">
         <v>2524800000.0</v>
       </c>
@@ -22296,135 +22429,135 @@
       </c>
       <c r="W23">
         <v>117619000.0</v>
       </c>
       <c r="X23">
         <v>103555000.0</v>
       </c>
       <c r="Y23">
         <v>92241000.0</v>
       </c>
       <c r="Z23">
         <v>72056000.0</v>
       </c>
       <c r="AA23">
         <v>48901000.0</v>
       </c>
       <c r="AB23">
         <v>29741000.0</v>
       </c>
       <c r="AC23">
         <v>30773000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
         <v>677100000.0</v>
       </c>
       <c r="C25">
         <v>462000000.0</v>
       </c>
       <c r="D25">
         <v>421800000.0</v>
       </c>
       <c r="E25">
         <v>365800000.0</v>
       </c>
       <c r="F25">
         <v>310200000.0</v>
       </c>
       <c r="G25">
         <v>276200000.0</v>
       </c>
       <c r="H25">
         <v>203000000.0</v>
       </c>
       <c r="I25">
         <v>122800000.0</v>
       </c>
       <c r="J25">
         <v>99100000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26">
         <v>1311800000.0</v>
       </c>
       <c r="C26">
         <v>1145300000.0</v>
       </c>
       <c r="D26">
         <v>998800000.0</v>
       </c>
       <c r="E26">
         <v>879000000.0</v>
       </c>
       <c r="F26">
         <v>671000000.0</v>
       </c>
       <c r="G26">
         <v>595100000.0</v>
       </c>
       <c r="H26">
         <v>557300000.0</v>
       </c>
       <c r="I26">
         <v>418100000.0</v>
       </c>
@@ -22469,84 +22602,84 @@
       </c>
       <c r="W26">
         <v>17812000.0</v>
       </c>
       <c r="X26">
         <v>16190000.0</v>
       </c>
       <c r="Y26">
         <v>16793000.0</v>
       </c>
       <c r="Z26">
         <v>13851000.0</v>
       </c>
       <c r="AA26">
         <v>11734000.0</v>
       </c>
       <c r="AB26">
         <v>11130000.0</v>
       </c>
       <c r="AC26">
         <v>23208000.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
         <v>2385000000.0</v>
       </c>
       <c r="C28">
         <v>2140000000.0</v>
       </c>
       <c r="D28">
         <v>1963900000.0</v>
       </c>
       <c r="E28">
         <v>1739900000.0</v>
       </c>
       <c r="F28">
         <v>1466500000.0</v>
       </c>
       <c r="G28">
         <v>1216000000.0</v>
       </c>
       <c r="H28">
         <v>1178400000.0</v>
       </c>
       <c r="I28">
         <v>986600000.0</v>
       </c>
@@ -22587,51 +22720,51 @@
         <v>110703000.0</v>
       </c>
       <c r="V28">
         <v>67443000.0</v>
       </c>
       <c r="W28">
         <v>48994000.0</v>
       </c>
       <c r="X28">
         <v>39719000.0</v>
       </c>
       <c r="Y28">
         <v>40864000.0</v>
       </c>
       <c r="Z28">
         <v>29987000.0</v>
       </c>
       <c r="AA28">
         <v>19136000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
         <v>434800000.0</v>
       </c>
       <c r="C29">
         <v>336300000.0</v>
       </c>
       <c r="D29">
         <v>141600000.0</v>
       </c>
       <c r="E29">
         <v>262400000.0</v>
       </c>
       <c r="F29">
         <v>162200000.0</v>
       </c>
       <c r="G29">
         <v>140200000.0</v>
       </c>
       <c r="H29">
         <v>120400000.0</v>
       </c>
       <c r="I29">
         <v>154500000.0</v>
       </c>
@@ -22642,51 +22775,51 @@
         <v>244900000.0</v>
       </c>
       <c r="L29">
         <v>169700000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
         <v>3696800000.0</v>
       </c>
       <c r="C30">
         <v>3285300000.0</v>
       </c>
       <c r="D30">
         <v>2962700000.0</v>
       </c>
       <c r="E30">
         <v>2618900000.0</v>
       </c>
       <c r="F30">
         <v>2137500000.0</v>
       </c>
       <c r="G30">
         <v>1811400000.0</v>
       </c>
       <c r="H30">
         <v>1735700000.0</v>
       </c>
       <c r="I30">
         <v>1404700000.0</v>
       </c>
@@ -22731,51 +22864,51 @@
       </c>
       <c r="W30">
         <v>66806000.0</v>
       </c>
       <c r="X30">
         <v>55909000.0</v>
       </c>
       <c r="Y30">
         <v>57657000.0</v>
       </c>
       <c r="Z30">
         <v>43838000.0</v>
       </c>
       <c r="AA30">
         <v>35622000.0</v>
       </c>
       <c r="AB30">
         <v>22711000.0</v>
       </c>
       <c r="AC30">
         <v>30773000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B31">
         <v>365900000.0</v>
       </c>
       <c r="C31">
         <v>324900000.0</v>
       </c>
       <c r="D31">
         <v>192100000.0</v>
       </c>
       <c r="E31">
         <v>29700000.0</v>
       </c>
       <c r="F31">
         <v>69300000.0</v>
       </c>
       <c r="G31">
         <v>157200000.0</v>
       </c>
       <c r="H31">
         <v>127700000.0</v>
       </c>
       <c r="I31">
         <v>80100000.0</v>
       </c>
@@ -22816,51 +22949,51 @@
         <v>12783000.0</v>
       </c>
       <c r="V31">
         <v>5035000.0</v>
       </c>
       <c r="W31">
         <v>3020000.0</v>
       </c>
       <c r="X31">
         <v>2257000.0</v>
       </c>
       <c r="Y31">
         <v>1798000.0</v>
       </c>
       <c r="Z31">
         <v>42000.0</v>
       </c>
       <c r="AA31">
         <v>-108000.0</v>
       </c>
       <c r="AB31"/>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B32">
         <v>10064700000.0</v>
       </c>
       <c r="C32">
         <v>8352100000.0</v>
       </c>
       <c r="D32">
         <v>7124100000.0</v>
       </c>
       <c r="E32">
         <v>6222200000.0</v>
       </c>
       <c r="F32">
         <v>5710100000.0</v>
       </c>
       <c r="G32">
         <v>4358400000.0</v>
       </c>
       <c r="H32">
         <v>4478500000.0</v>
       </c>
       <c r="I32">
         <v>3724200000.0</v>
       </c>
@@ -22922,1058 +23055,1067 @@
         <v>10192000.0</v>
       </c>
       <c r="AC32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB32"/>
+  <dimension ref="A1:DC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
+        <v>931900000.0</v>
+      </c>
+      <c r="C2">
         <v>940300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>961900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>842700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>822100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>795700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>771300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>664200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>637200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>645200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>650900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>576500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>584000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>583200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>544100000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>505300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>498800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>478000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>489900000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>431900000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>440300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>389500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>433300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>353400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>349200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>361300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>381700000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>342600000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>339900000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>304100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>310800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>278600000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>277000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>253700000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>259100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>239300000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>228300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>208100000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>229700000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>195900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>199200000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>189500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>217700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>193900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>199600000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>195300000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>211300000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>189500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>167800000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>149300000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>178200000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>142300000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>173300000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>177100000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>171400000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>147700000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>150100000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>139300000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>133900000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>121200000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>119100000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>109300000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>107200000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>93800000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>93900000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>88100000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>89879000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>81130000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>70439000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>59668000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>66205000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>66417000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>63133000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>58387000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>54246000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>48434000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>46141000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>37721000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>37622000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>33599000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>28048000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>25577000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>23532000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>18757000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>17129000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>14351000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>15390000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>12771000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>11429000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>11223000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>20595000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>10407000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>7906000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>8738000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>9512000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>8340000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>9225000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>7507000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>9246000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5750000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6659000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>6135000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5875000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3365000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2238000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1801000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>171</v>
+      </c>
+      <c r="B3">
+        <v>200000000.0</v>
+      </c>
       <c r="C3">
+        <v>200000000.0</v>
+      </c>
+      <c r="D3">
         <v>220900000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>160000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>155300000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>140900000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>124700000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>116200000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>111800000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>109300000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>123200000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>108600000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>97300000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>92700000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>106200000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>89800000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>86000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>83800000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>80900000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>82100000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>75600000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>71700000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>79800000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>69200000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>63800000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>63400000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>63800000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>50900000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>46700000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>41600000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>36300000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>31000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>29200000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>26300000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>27600000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>24900000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>23900000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>22700000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>24100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22300000.0</v>
       </c>
       <c r="AO3">
         <v>22300000.0</v>
       </c>
       <c r="AP3">
+        <v>22300000.0</v>
+      </c>
+      <c r="AQ3">
         <v>23400000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>24600000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>23600000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>21100000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>20200000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>20300000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>19900000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>17200000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>17000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>18100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16600000.0</v>
       </c>
       <c r="BA3">
         <v>16600000.0</v>
       </c>
       <c r="BB3">
+        <v>16600000.0</v>
+      </c>
+      <c r="BC3">
         <v>16000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>15400000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>15200000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>13900000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>13300000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>12500000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>11500000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>11200000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>11300000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>10800000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>10300000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>9800000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>9500000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>8679000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>8952000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>8949000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>7997000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>7505000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>6785000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>6166000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>4628000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3721000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3386000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3068000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2852000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>28303000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2603000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2189000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2174000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1791000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1639000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1630000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1667000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1752000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1720000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1783000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1856000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>5879000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2182000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1334000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1234000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1175000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1180000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1161000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1033000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1152000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1147000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1174000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1239000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1413000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1343000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1265000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>731000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -24155,725 +24297,734 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>173</v>
+      </c>
+      <c r="B5">
+        <v>974300000.0</v>
+      </c>
       <c r="C5">
-        <v>864300000.0</v>
+        <v>940400000.0</v>
       </c>
       <c r="D5">
-        <v>759700000.0</v>
+        <v>955600000.0</v>
       </c>
       <c r="E5">
-        <v>743400000.0</v>
+        <v>855200000.0</v>
       </c>
       <c r="F5">
-        <v>578100000.0</v>
+        <v>832100000.0</v>
       </c>
       <c r="G5">
-        <v>734900000.0</v>
+        <v>668500000.0</v>
       </c>
       <c r="H5">
-        <v>577300000.0</v>
+        <v>809800000.0</v>
       </c>
       <c r="I5">
-        <v>567300000.0</v>
+        <v>671000000.0</v>
       </c>
       <c r="J5">
-        <v>469400000.0</v>
+        <v>654500000.0</v>
       </c>
       <c r="K5">
-        <v>450200000.0</v>
+        <v>538500000.0</v>
       </c>
       <c r="L5">
-        <v>465800000.0</v>
+        <v>515900000.0</v>
       </c>
       <c r="M5">
-        <v>463200000.0</v>
+        <v>522000000.0</v>
       </c>
       <c r="N5">
-        <v>387600000.0</v>
+        <v>499200000.0</v>
       </c>
       <c r="O5">
-        <v>372500000.0</v>
+        <v>421800000.0</v>
       </c>
       <c r="P5">
-        <v>398900000.0</v>
+        <v>394700000.0</v>
       </c>
       <c r="Q5">
+        <v>402800000.0</v>
+      </c>
+      <c r="R5">
+        <v>406900000.0</v>
+      </c>
+      <c r="S5">
+        <v>402400000.0</v>
+      </c>
+      <c r="T5">
+        <v>454200000.0</v>
+      </c>
+      <c r="U5">
+        <v>461100000.0</v>
+      </c>
+      <c r="V5">
+        <v>526200000.0</v>
+      </c>
+      <c r="W5">
+        <v>416800000.0</v>
+      </c>
+      <c r="X5">
+        <v>415800000.0</v>
+      </c>
+      <c r="Y5">
+        <v>270400000.0</v>
+      </c>
+      <c r="Z5">
+        <v>80600000.0</v>
+      </c>
+      <c r="AA5">
+        <v>283000000.0</v>
+      </c>
+      <c r="AB5">
         <v>397600000.0</v>
       </c>
-      <c r="R5">
-[...29 lines deleted...]
-      <c r="AB5">
+      <c r="AC5">
         <v>365700000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>359000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>252200000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>328600000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>311500000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>277400000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>276700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>323700000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>280600000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>259900000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>193400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>264400000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>256400000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>245400000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>181200000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>245900000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>189900000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>173800000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>130400000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>191500000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>159100000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>143000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>56600000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>208600000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>174200000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>218500000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>251200000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>248100000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>211400000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>225300000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>193300000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>199500000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>178900000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>168100000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>148300000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>153700000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>132100000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>139700000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>129700000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>128382000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>104448000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>99551000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>45003000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>82737000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>85032000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>78195000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>64872000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>73381000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>53988000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>45033000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>34339000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>35446000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>25676000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>24507000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>21726000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>23511000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>21009000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>15338000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>8914000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>10947000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>5487000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>4467000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>283000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-5613000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-3663000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>531000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-3135000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-2995000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-6842000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-4267000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-6115000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-5059000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-5834000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-4941000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-4122000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-6318000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-5416000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-5174000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-5368000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
-        <v>855300000.0</v>
+        <v>1174300000.0</v>
       </c>
       <c r="C6">
-        <v>1085200000.0</v>
+        <v>1140400000.0</v>
       </c>
       <c r="D6">
-        <v>919700000.0</v>
+        <v>1176500000.0</v>
       </c>
       <c r="E6">
-        <v>898700000.0</v>
+        <v>1015200000.0</v>
       </c>
       <c r="F6">
-        <v>719000000.0</v>
+        <v>987400000.0</v>
       </c>
       <c r="G6">
-        <v>859600000.0</v>
+        <v>809400000.0</v>
       </c>
       <c r="H6">
-        <v>693500000.0</v>
+        <v>934500000.0</v>
       </c>
       <c r="I6">
-        <v>679100000.0</v>
+        <v>787200000.0</v>
       </c>
       <c r="J6">
-        <v>578700000.0</v>
+        <v>766300000.0</v>
       </c>
       <c r="K6">
-        <v>573400000.0</v>
+        <v>647800000.0</v>
       </c>
       <c r="L6">
-        <v>574400000.0</v>
+        <v>639100000.0</v>
       </c>
       <c r="M6">
-        <v>560500000.0</v>
+        <v>630600000.0</v>
       </c>
       <c r="N6">
-        <v>480300000.0</v>
+        <v>596500000.0</v>
       </c>
       <c r="O6">
-        <v>478700000.0</v>
+        <v>514500000.0</v>
       </c>
       <c r="P6">
-        <v>488700000.0</v>
+        <v>500900000.0</v>
       </c>
       <c r="Q6">
-        <v>483600000.0</v>
+        <v>492600000.0</v>
       </c>
       <c r="R6">
-        <v>491900000.0</v>
+        <v>492900000.0</v>
       </c>
       <c r="S6">
-        <v>531300000.0</v>
+        <v>486200000.0</v>
       </c>
       <c r="T6">
-        <v>524600000.0</v>
+        <v>535100000.0</v>
       </c>
       <c r="U6">
-        <v>586800000.0</v>
+        <v>543200000.0</v>
       </c>
       <c r="V6">
+        <v>601800000.0</v>
+      </c>
+      <c r="W6">
         <v>488500000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>495600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>339600000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>144400000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>346400000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>461400000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>416600000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>405700000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>293800000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>364900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>342500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>306600000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>303000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>351300000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>305500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>283800000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>216100000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>288500000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>278700000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>267700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>204600000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>270500000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>213500000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>194900000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>150600000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>211800000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>179000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>160200000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>73600000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>226700000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>190800000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>235100000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>267200000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>263500000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>226600000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>239200000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>206600000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>212000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>190400000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>179300000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>159600000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>164500000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>142400000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>149500000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>139200000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>137061000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>113400000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>108500000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>53000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>90242000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>91817000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>84361000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>69500000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>77102000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>57374000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>48101000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>37191000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>63749000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>28279000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>26696000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>23900000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>25302000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>22648000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>16968000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>10581000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>12699000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>7207000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>6250000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2139000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>266000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-1481000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1865000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-1901000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-1820000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-5662000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-3106000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-5082000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-3907000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-4687000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-3767000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-2883000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-4905000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-4073000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-3909000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-4637000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25055,90 +25206,91 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>27600000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -25317,1149 +25469,1159 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
+        <v>1960400000.0</v>
+      </c>
+      <c r="C9">
         <v>1830500000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1904300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1662400000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1617900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1457700000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1642200000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1373900000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1372700000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1245400000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1277400000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1167200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1171900000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1113000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1110900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1052100000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1023300000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1009700000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1060800000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>971400000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1023700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>902600000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>895800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>724300000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>502900000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>738200000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>896000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>785600000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>759000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>669600000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>735700000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>642300000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>632300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>593800000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>633300000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>566800000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>527900000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>466100000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>527200000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>487000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>470900000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>405000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>458800000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>395800000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>386500000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>336800000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>393400000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>360600000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>344400000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>315400000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>398000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>356700000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>405200000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>434300000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>437900000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>390100000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>386400000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>355900000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>362900000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>325500000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>306600000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>278800000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>282100000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>250600000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>256800000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>240500000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>233159000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>199004000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>190185000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>128704000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>165340000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>169575000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>156056000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>129807000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>135200000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>108470000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>94108000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>76508000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>74945000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>62233000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>58977000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>51681000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>48562000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>42117000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>35627000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>27263000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>29804000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>22722000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>19628000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>15836000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>6999000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>12986000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>13547000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>10497000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>11633000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>8741000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>10162000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>6902000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>6767000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>5111000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>6061000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>5944000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>4831000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>4494000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>2889000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>1132000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
+        <v>1054600000.0</v>
+      </c>
+      <c r="C10">
         <v>940400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>955600000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>855200000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>832100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>668500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>809800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>671000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>654500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>538500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>515900000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>522000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>499200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>421800000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>394700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>402800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>406900000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>402400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>454200000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>461100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>526200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>448800000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>436500000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>355200000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>107200000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>308100000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>431700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>399000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>391800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>279700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>358800000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>335200000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>295600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>289900000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>339300000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>289400000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>267600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>200200000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>276100000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>266800000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>253400000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>184500000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>251800000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>193600000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>178400000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>134700000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>184800000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>161100000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>142600000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>60500000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>214500000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>178100000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>222800000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>255500000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>251800000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>215700000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>229300000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>197100000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>203100000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>180800000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>172200000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>153600000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>157200000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>137100000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>144200000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>133800000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>132505000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>108853000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>104711000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>50042000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>88262000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>89626000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>83902000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>73413000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>81813000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>66208000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>50265000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>38947000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>39627000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>28822000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>27762000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>23927000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>25439000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>22439000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>16292000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>9637000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>12043000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6179000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>5093000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>889000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-9623000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-3353000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>878000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-2293000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-18421000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-6464000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-3740000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-5617000.0</v>
       </c>
-      <c r="CU10">
-[...1 lines deleted...]
-      </c>
       <c r="CV10">
+        <v>0.0</v>
+      </c>
+      <c r="CW10">
         <v>-4798000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-4244000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-3407000.0</v>
       </c>
-      <c r="CY10">
-[...1 lines deleted...]
-      </c>
       <c r="CZ10">
         <v>0.0</v>
       </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
       <c r="DB10">
         <v>0.0</v>
       </c>
+      <c r="DC10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11">
+        <v>231400000.0</v>
+      </c>
+      <c r="C11">
         <v>114400000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>156100000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>146000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>167900000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-35200000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>121800000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>100400000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>123000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-8900000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-94800000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>102200000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>73200000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>61000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>58000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>78100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>93300000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>33000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>71500000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>73900000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3200000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>13600000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>72900000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>38400000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>37000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-8100000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>69000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>300000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>75400000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-24300000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>67500000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>43400000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>41000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2600000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>378100000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-8100000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>46100000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>20400000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>72100000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>55800000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>68900000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>48100000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>61800000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>26300000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>43900000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>37700000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>38000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>37400000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>38600000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>16200000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>48300000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>21300000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>63700000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>66600000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>76900000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>32400000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>74400000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>53600000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>51900000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>58400000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>54800000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>49500000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>36000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>50500000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>55500000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>48500000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>54953000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>44329000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>42323000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>21900000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>37504000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>32032000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>32720000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>28632000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>32660000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>25289000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>19602000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>15145000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>15986000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>11559000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>11080000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>9469000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-24087000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1719000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1508000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>533000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>361000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>66000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>263000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>36000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-4768000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-310000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-347000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-842000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-15821000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-378000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-527000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-807000.0</v>
       </c>
-      <c r="CU11">
-[...1 lines deleted...]
-      </c>
       <c r="CV11">
+        <v>0.0</v>
+      </c>
+      <c r="CW11">
         <v>-1036000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-697000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-715000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-1337000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-1396000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-684000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-336000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>90400000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>28700000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>28700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22200000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3900000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2100000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
+      <c r="AD12"/>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
         <v>0.0</v>
       </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
+        <v>0.0</v>
+      </c>
+      <c r="AT12">
         <v>4600000.0</v>
       </c>
-      <c r="AT12">
-[...1 lines deleted...]
-      </c>
       <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>1300000.0</v>
       </c>
-      <c r="AV12">
-[...1 lines deleted...]
-      </c>
       <c r="AW12">
+        <v>0.0</v>
+      </c>
+      <c r="AX12">
         <v>400000.0</v>
       </c>
-      <c r="AX12">
-[...1 lines deleted...]
-      </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
-        <v>4300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB12">
         <v>4300000.0</v>
       </c>
       <c r="BC12">
+        <v>4300000.0</v>
+      </c>
+      <c r="BD12">
         <v>15800000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4300000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3800000.0</v>
       </c>
-      <c r="BG12">
-[...1 lines deleted...]
-      </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
         <v>0.0</v>
       </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
         <v>0.0</v>
       </c>
       <c r="BP12">
@@ -26486,195 +26648,200 @@
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
+        <v>0.0</v>
+      </c>
+      <c r="CF12">
         <v>17000.0</v>
       </c>
-      <c r="CF12">
-[...1 lines deleted...]
-      </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
+        <v>0.0</v>
+      </c>
+      <c r="CJ12">
         <v>91000.0</v>
       </c>
-      <c r="CJ12">
-[...1 lines deleted...]
-      </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
+        <v>0.0</v>
+      </c>
+      <c r="CN12">
         <v>203000.0</v>
       </c>
-      <c r="CN12">
-[...1 lines deleted...]
-      </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
+        <v>0.0</v>
+      </c>
+      <c r="CR12">
         <v>199000.0</v>
       </c>
-      <c r="CR12">
-[...1 lines deleted...]
-      </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
+        <v>0.0</v>
+      </c>
+      <c r="CV12">
         <v>268000.0</v>
       </c>
-      <c r="CV12">
-[...1 lines deleted...]
-      </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
+        <v>0.0</v>
+      </c>
+      <c r="CZ12">
         <v>91000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>93000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>118000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>102000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13">
+        <v>82700000.0</v>
+      </c>
+      <c r="C13">
         <v>85100000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>91300000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>95500000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>88700000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>90400000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>74900000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>93700000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>87200000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>69100000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>36000000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>22200000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>9300000.0</v>
       </c>
-      <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>32000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>20700000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>26600000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>25100000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>34100000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>33300000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>32800000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -26707,196 +26874,197 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14">
+        <v>-5100000.0</v>
+      </c>
+      <c r="C14">
         <v>-4500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-4700000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-4800000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-5800000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-5300000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-2300000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-5500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-4600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-2500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-4500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-4100000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-5200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5500000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-11800000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-700000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-5800000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3800000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-2100000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-6700000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>42000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8900000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-1600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2900000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2200000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2700000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1900000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-1900000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-2500000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="AG14">
         <v>-700000.0</v>
       </c>
       <c r="AH14">
+        <v>-700000.0</v>
+      </c>
+      <c r="AI14">
         <v>-300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-400000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-6000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1600000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>1600000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>1600000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
@@ -27027,882 +27195,889 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
+        <v>818100000.0</v>
+      </c>
+      <c r="C15">
         <v>821500000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>794800000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>704400000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>658400000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>698400000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>685700000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>565100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>526900000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>544900000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>606200000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>415700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>420800000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>355300000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>324900000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>324000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>307800000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>365600000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>380600000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>380500000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>517200000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>426300000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>365200000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>313900000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>68000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>313500000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>357700000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>396800000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>318300000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>306500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292500000.0</v>
       </c>
       <c r="AF15">
         <v>292500000.0</v>
       </c>
       <c r="AG15">
+        <v>292500000.0</v>
+      </c>
+      <c r="AH15">
         <v>255300000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>287600000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-38800000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>297500000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>221500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>179800000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>204000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>211000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>184500000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>136400000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>190000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>167300000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>134500000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>97000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>146800000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>123700000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>104000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>44300000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>166200000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>156800000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>159100000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>188900000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>174900000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>183300000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>154900000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>143500000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>151200000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>122400000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>117400000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>104100000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>121200000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>86600000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>88700000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>85300000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>77552000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>64524000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>62388000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>28142000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>50758000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>57594000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>51182000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>44781000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>49153000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>40919000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>30663000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>23802000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>23641000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>17263000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>16682000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>14458000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>49526000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>20720000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>14784000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>9104000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>11682000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>6113000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>4830000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>853000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-4855000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-3353000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>878000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-2293000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-2600000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-6464000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-3740000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-5617000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-4252000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-4798000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-4244000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-3407000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-4981000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-4020000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-4490000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-5032000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>415700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>420800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>355300000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>324900000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>324000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>307800000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>365600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>380600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>774400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>517200000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>426300000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>365200000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>313900000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>68000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>313500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>357700000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>396800000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>318300000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>306500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292500000.0</v>
       </c>
       <c r="AF16">
         <v>292500000.0</v>
       </c>
       <c r="AG16">
+        <v>292500000.0</v>
+      </c>
+      <c r="AH16">
         <v>255300000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>287600000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-38800000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>297500000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>221500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>179800000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>204000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>211000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>184500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>136400000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>190000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>167300000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>134500000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>97000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>146800000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>123700000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>104000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>44300000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>166200000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>156800000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>159100000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>188900000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>174900000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>183300000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>154900000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>143500000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>151200000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>122400000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>117400000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>104100000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>121200000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>86600000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>88700000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>85300000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>77552000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>64524000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>62388000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>28142000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>50758000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>57594000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>51182000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>44781000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>49153000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>40919000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>30663000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>23802000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>23641000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>17263000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>16682000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>14458000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>49526000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>20720000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>14784000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>9104000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>11682000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>6113000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>4830000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>853000.0</v>
       </c>
-      <c r="CM16">
-[...1 lines deleted...]
-      </c>
       <c r="CN16">
+        <v>0.0</v>
+      </c>
+      <c r="CO16">
         <v>-878000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>878000.0</v>
       </c>
-      <c r="CP16">
-[...1 lines deleted...]
-      </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
       <c r="DB16">
         <v>0.0</v>
       </c>
+      <c r="DC16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17">
+        <v>823200000.0</v>
+      </c>
+      <c r="C17">
         <v>826000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>799500000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>709200000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>664200000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>703700000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>688000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>570600000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>531500000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>547400000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>610700000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>419800000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>426000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>360800000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>336700000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>324700000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>313600000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>369500000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>382700000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>387200000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>523000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>435200000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>363600000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>316800000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>70200000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>316200000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>362700000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>398700000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>316400000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>304000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>291300000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>291800000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>254600000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>287300000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-38800000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>297500000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>221500000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>179800000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>204000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>211000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>184500000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>136400000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>190000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>167300000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>134500000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>97000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>146800000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>123700000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>104000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>44300000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>166200000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>156800000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>159100000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>188900000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>174900000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>183300000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>154900000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>143500000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>151200000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>122400000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>117400000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>104100000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>121200000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>86600000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>88700000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>85300000.0</v>
       </c>
-      <c r="BO17">
-[...1 lines deleted...]
-      </c>
       <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
         <v>64524000.0</v>
       </c>
-      <c r="BQ17">
+      <c r="BR17">
         <v>62388000.0</v>
       </c>
-      <c r="BR17">
-[...1 lines deleted...]
-      </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
@@ -27967,143 +28142,148 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
+        <v>82700000.0</v>
+      </c>
+      <c r="C18">
         <v>85100000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>91300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>95500000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>88700000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>90400000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>74900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>93700000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>87200000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>69100000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>65700000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>56200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>36000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>34200000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>22200000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3900000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>9300000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5700000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3800000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>18500000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>15000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>32000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>20700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>84800000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>26600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>25100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>34100000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>33300000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>32800000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>27500000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -28135,309 +28315,309 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>36000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>34200000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>22200000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>3900000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>9300000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5700000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>3800000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>18500000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>15000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>32000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>20700000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>84800000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>26600000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>25100000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>34100000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>33300000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>32800000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>27500000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>26800000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>21900000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>18200000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>13200000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>12300000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>10800000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>10100000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>8700000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>11700000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>10400000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>8000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>5500000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>5900000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>3700000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>4600000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>4300000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1300000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>2000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-400000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>3900000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>5900000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="BB19">
         <v>4300000.0</v>
       </c>
       <c r="BC19">
+        <v>4300000.0</v>
+      </c>
+      <c r="BD19">
         <v>3700000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>4300000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>4000000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>3800000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>3600000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>1900000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>4100000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>5300000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>3500000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>5000000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>4500000.0</v>
       </c>
-      <c r="BN19">
+      <c r="BO19">
         <v>4100000.0</v>
       </c>
-      <c r="BO19"/>
-      <c r="BP19">
+      <c r="BP19"/>
+      <c r="BQ19">
         <v>4362000.0</v>
       </c>
-      <c r="BQ19">
+      <c r="BR19">
         <v>5171000.0</v>
       </c>
-      <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -28619,407 +28799,411 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
+        <v>971900000.0</v>
+      </c>
+      <c r="C21">
         <v>855300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>864300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>759700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>743400000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>578100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>734900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>577300000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>567300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>469400000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>450200000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>465800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>463200000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>387600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>372500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>398900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>397600000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>408100000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>450400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>442600000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>511200000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>416800000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>415800000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>270400000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>80600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>283000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>397600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>365700000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>359000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>252200000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>332000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>313300000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>277400000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>276700000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>327000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>278600000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>257500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>191500000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>264400000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>256400000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>245400000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>179000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>245900000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>189900000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>173800000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>130400000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>186100000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>159100000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>143000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>56600000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>208600000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>174200000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>218500000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>251200000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>248100000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>211400000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>225300000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>193300000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>199500000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>178900000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>168100000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>148300000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>153700000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>132100000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>139700000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>129700000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>128382000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>104491000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>99540000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>45026000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>82737000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>85032000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>78195000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>64872000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>73381000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>53988000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>45033000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>34339000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>35446000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>25676000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>24507000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>21726000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>23511000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>21009000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>15338000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>8914000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>10947000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>5487000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>4467000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>283000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-5613000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-3663000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>531000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-3135000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-2995000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-6842000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-4267000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-6115000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-5059000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-5834000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-4941000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-4550000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-6318000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-5416000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-5174000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-5368000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -29201,374 +29385,380 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
+        <v>1920400000.0</v>
+      </c>
+      <c r="C23">
         <v>1915500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2001900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1745400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1696600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1675300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1678600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1460800000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1442600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1421200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1478100000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1277900000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1292700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1308600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1282500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1158500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1124500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1079600000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1100300000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>960700000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>952800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>875300000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>913300000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>807300000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>771500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>816500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>880100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>762500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>739900000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>721500000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>714500000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>607600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>631900000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>570800000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>565400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>527500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>498700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>482700000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>492500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>426500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>424700000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>415500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>430600000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>399800000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>412300000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>401700000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>418600000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>391000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>369200000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>258800000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>189400000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>324800000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>360000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>360200000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>361200000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>326400000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>311200000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>301900000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>297300000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>267800000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>257600000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>239800000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>235600000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>212300000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>211000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>198900000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>194656000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>175643000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>161084000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>143346000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>148808000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>150960000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>140994000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>123322000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>116065000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>102916000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>95216000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>79890000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>77121000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>70156000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>62518000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>55532000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>48583000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>39865000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>37418000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>32700000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>34247000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>30006000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>26590000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>26776000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>33207000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>27056000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>20922000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>22370000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>24140000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>23923000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>23654000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>20524000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>21072000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>16695000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>17661000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>16201000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>17024000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>13275000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>10301000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>8301000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29631,720 +29821,727 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
+        <v>231100000.0</v>
+      </c>
+      <c r="C25">
         <v>200000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>220900000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>160000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>155300000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>140900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>124700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>116200000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>111800000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>109300000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>123200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>108600000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>97300000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>92700000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>106200000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>89800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>86000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>83800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>80900000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>82000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>75600000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>71700000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>79800000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>69200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>63800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>63400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>63800000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>50900000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>46700000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>41600000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>36300000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>31000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>29200000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>26300000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>27600000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>24900000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>23900000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>22700000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>24100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22300000.0</v>
       </c>
       <c r="AO25">
         <v>22300000.0</v>
       </c>
       <c r="AP25">
+        <v>22300000.0</v>
+      </c>
+      <c r="AQ25">
         <v>23400000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>24600000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>23600000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>21100000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>20200000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>20300000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>19900000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>17200000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>17000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>18100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16600000.0</v>
       </c>
       <c r="BA25">
         <v>16600000.0</v>
       </c>
       <c r="BB25">
+        <v>16600000.0</v>
+      </c>
+      <c r="BC25">
         <v>16000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>15400000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>15200000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>13900000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>13300000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>12500000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>11500000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>11200000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>11300000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>10800000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>10300000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>9800000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>9500000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>8679000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>8952000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8949000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>7997000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>7505000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6785000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>6166000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4628000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3721000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>3386000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3068000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2852000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>28303000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2603000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2189000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2174000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1791000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1639000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1630000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1667000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1752000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1720000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1783000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1856000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>5879000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2182000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1334000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1234000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1175000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1180000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1152000.0</v>
       </c>
       <c r="CU25">
         <v>1152000.0</v>
       </c>
       <c r="CV25">
+        <v>1152000.0</v>
+      </c>
+      <c r="CW25">
         <v>1147000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1174000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1239000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1413000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1343000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>1265000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>731000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26">
+        <v>370600000.0</v>
+      </c>
+      <c r="C26">
         <v>361900000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>352900000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>329400000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>313300000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>316200000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>294700000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>286000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>280100000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>284500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>260100000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>249400000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>244400000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>244900000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>244100000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>217100000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>207300000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>210500000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>183400000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>165500000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>162300000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>159800000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>149800000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>155000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>143200000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>147100000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>156600000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>135900000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>120800000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>144000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>119900000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>107600000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>95100000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>95500000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>87100000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>83400000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>84600000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>73500000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>69100000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>62600000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>54700000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>53200000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>52600000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>51000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>49400000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>44400000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>47300000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>47500000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>40200000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>43000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>41700000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>43200000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>41200000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>41600000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>41700000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>49700000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>40200000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>38400000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>41400000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>35400000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>32000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>31400000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>32600000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>26900000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>28500000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>28000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>25771000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>24650000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>23369000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>21312000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>20863000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>21851000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>20357000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>16301000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>16123000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>14319000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>10192000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>8224000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>8448000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>7979000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>7205000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>6145000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>4267000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>4587000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>4355000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>4145000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>4241000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>4635000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>3626000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>5310000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>4733000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>4407000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>3627000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>3423000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>4026000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>3890000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>4645000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>4232000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>3791000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>3493000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>3336000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>3231000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>3110000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>3172000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>2822000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>2631000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>22100000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
@@ -30383,463 +30580,469 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
+        <v>617900000.0</v>
+      </c>
+      <c r="C28">
         <v>613300000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>687100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>573300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>561200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>563400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>612600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>510600000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>525300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>491500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>567100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>452000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>464300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>480500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>494300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>436100000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>418400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>391100000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>427000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>363300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>350200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>326000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>308100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>298900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>279100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>308100000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>341800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>284000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>279200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>273400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>283800000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>221400000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>259800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>221600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>219200000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>204800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>185800000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>201100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>193700000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>168000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>170800000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>172800000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>160300000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>154900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>163300000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>162000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>160000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>154000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>161200000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>215800000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>147700000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>139300000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>145500000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>141500000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>148100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>129000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>120900000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>124200000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>122000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>111200000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>106500000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>99100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>95800000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>91600000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>88600000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>82800000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>79006000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>69863000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>67276000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>62366000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>61740000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>62692000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>57504000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>48634000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>45696000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>40163000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>38883000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>33945000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>31051000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>28578000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>27265000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>23810000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>20784000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>16521000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>15934000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>14204000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>14616000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>12600000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>11535000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>10243000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>7879000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>12242000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>9389000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>10209000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>10602000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>11693000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>9784000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>8785000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>8035000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>7452000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>7666000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>6835000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>6626000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>5395000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>6798000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>5769000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
+        <v>231400000.0</v>
+      </c>
+      <c r="C29">
         <v>114400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>156100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>146000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>167900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-35200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>121800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>100400000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>123000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-8900000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-94800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>102200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>73200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>61000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>58000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>78100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>93300000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>33000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>71500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>73900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>13600000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>72900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>38400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>37000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-8100000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>69000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>300000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>75400000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-24300000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -30871,1008 +31074,1018 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
+        <v>988500000.0</v>
+      </c>
+      <c r="C30">
         <v>975200000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1040000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>902700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>874500000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>879600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>907300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>796600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>805400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>776000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>827200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>701400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>708700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>725400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>738400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>653200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>625700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>601600000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>610400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>528800000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>512500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>485800000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>480000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>453900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>422300000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>455200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>498400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>419900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>400000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>417400000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>403700000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>329000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>354900000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>317100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>306300000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>288200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>270400000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>274600000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>262800000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>230600000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>225500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>226000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>212900000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>205900000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>212700000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>206400000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>207300000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>201500000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>201400000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>258800000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>189400000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>182500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>186700000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>183100000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>189800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>178700000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>161100000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>162600000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>163400000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>146600000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>138500000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>130500000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>128400000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>118500000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>117100000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>110800000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>104777000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>94513000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>90645000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>83678000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>82603000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>84543000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>77861000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>64935000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>61819000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>54482000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>49075000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>42169000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>39499000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>36557000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>34470000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>29955000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>25051000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>21108000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>20289000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>18349000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>18857000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>17235000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>15161000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>15553000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>12612000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>16649000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>13016000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>13632000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>14628000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>15583000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>14429000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>13017000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>11826000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>10945000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>11002000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>10066000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>11149000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>9910000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>8063000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>6500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B31">
+        <v>82700000.0</v>
+      </c>
+      <c r="C31">
         <v>85100000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>91300000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>95500000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>88700000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>90400000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>74900000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>93700000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>87200000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>69100000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>65700000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>56200000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>36000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>34200000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>22200000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3900000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>9300000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3800000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>18500000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>15000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>32000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>20700000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>84800000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>26600000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>25100000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>34100000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>33300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>32800000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>27500000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>26800000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>21900000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>18200000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>13200000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>12300000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>10800000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>7700000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>8700000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>11700000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>10400000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>8000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>5500000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>5900000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>3700000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>4600000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>4300000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1300000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-400000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>3900000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>5900000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="BB31">
         <v>4300000.0</v>
       </c>
       <c r="BC31">
+        <v>4300000.0</v>
+      </c>
+      <c r="BD31">
         <v>3700000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>4300000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>4000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>3800000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>3600000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1900000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>4100000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>5300000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>3500000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>5000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>4500000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>4100000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>4123000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>4309000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>5171000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>5016000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>5525000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>4594000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>5707000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>8541000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>8432000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>12220000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>5232000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>4608000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>4181000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>3146000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>3255000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>2201000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1928000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>1430000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>954000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>723000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>1096000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>692000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>626000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>606000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-4010000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>310000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>347000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>842000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-15426000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>378000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>527000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>498000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-2834000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>1036000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>697000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>1143000.0</v>
       </c>
-      <c r="CY31">
-[...1 lines deleted...]
-      </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B32">
+        <v>2892300000.0</v>
+      </c>
+      <c r="C32">
         <v>2770800000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2866200000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2505100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2440000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2253400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2413500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2038100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2009900000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1890600000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1928300000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1743700000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1755900000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1696200000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1655000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1557400000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1522100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1487700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1550700000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1403300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1464000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1292100000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1329100000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1077700000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>852100000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1099500000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1277700000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1128200000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1098900000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>973700000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1046500000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>920900000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>909300000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>847500000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>892400000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>806100000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>756200000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>674200000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>756900000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>682900000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>670100000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>594500000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>676500000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>589700000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>586100000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>532100000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>604700000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>550100000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>512200000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>464700000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>576200000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>499000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>578500000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>611400000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>609300000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>537800000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>536500000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>495200000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>496800000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>446700000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>425700000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>388100000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>389300000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>344400000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>350700000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>328600000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>323038000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>280134000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>260624000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>188372000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>231545000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>235992000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>219189000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>188194000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>189446000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>156904000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>140249000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>114229000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>112567000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>95832000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>87025000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>77258000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>72094000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>60874000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>52756000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>41614000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>45194000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>35493000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>31057000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>27059000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>27594000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>23393000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>21453000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>19235000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>21145000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>17081000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>19387000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>14409000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>16013000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>10861000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>12720000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>12079000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>10706000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>7859000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>5127000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>2933000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
@@ -31952,51 +32165,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B2">
         <v>2062400000.0</v>
       </c>
       <c r="C2">
         <v>2770100000.0</v>
       </c>
       <c r="D2">
         <v>1600700000.0</v>
       </c>
       <c r="E2">
         <v>1306000000.0</v>
       </c>
       <c r="F2">
         <v>1638500000.0</v>
       </c>
       <c r="G2">
         <v>1182600000.0</v>
       </c>
       <c r="H2">
         <v>909400000.0</v>
       </c>
       <c r="I2">
         <v>663200000.0</v>
       </c>
@@ -32038,51 +32251,51 @@
       </c>
       <c r="V2">
         <v>5771000.0</v>
       </c>
       <c r="W2">
         <v>11335000.0</v>
       </c>
       <c r="X2">
         <v>8052000.0</v>
       </c>
       <c r="Y2">
         <v>10487000.0</v>
       </c>
       <c r="Z2">
         <v>22657000.0</v>
       </c>
       <c r="AA2">
         <v>4106000.0</v>
       </c>
       <c r="AB2">
         <v>10169000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B3">
         <v>539800000</v>
       </c>
       <c r="C3">
         <v>1111200000</v>
       </c>
       <c r="D3">
         <v>1064200000</v>
       </c>
       <c r="E3">
         <v>532400000</v>
       </c>
       <c r="F3">
         <v>353500000</v>
       </c>
       <c r="G3">
         <v>341500000</v>
       </c>
       <c r="H3">
         <v>425600000</v>
       </c>
       <c r="I3">
         <v>187400000</v>
       </c>
@@ -32124,51 +32337,51 @@
       </c>
       <c r="V3">
         <v>30054000</v>
       </c>
       <c r="W3">
         <v>22439000</v>
       </c>
       <c r="X3">
         <v>2525000</v>
       </c>
       <c r="Y3">
         <v>5788000</v>
       </c>
       <c r="Z3">
         <v>5527000</v>
       </c>
       <c r="AA3">
         <v>3555000</v>
       </c>
       <c r="AB3">
         <v>931000</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>289300000.0</v>
       </c>
       <c r="F4">
         <v>-332500000.0</v>
       </c>
       <c r="G4">
         <v>455900000.0</v>
       </c>
       <c r="H4">
         <v>-2923200000.0</v>
       </c>
       <c r="I4">
         <v>246200000.0</v>
       </c>
       <c r="J4">
         <v>-388400000.0</v>
       </c>
       <c r="K4">
         <v>322000000.0</v>
       </c>
@@ -32184,51 +32397,51 @@
       <c r="O4">
         <v>87900000.0</v>
       </c>
       <c r="P4">
         <v>186000000.0</v>
       </c>
       <c r="Q4">
         <v>58400000.0</v>
       </c>
       <c r="R4">
         <v>26814000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>235400000.0</v>
       </c>
       <c r="F5">
         <v>99900000.0</v>
       </c>
       <c r="G5">
         <v>131700000.0</v>
       </c>
       <c r="H5">
         <v>-56200000.0</v>
       </c>
       <c r="I5">
         <v>41500000.0</v>
       </c>
       <c r="J5">
         <v>57700000.0</v>
       </c>
       <c r="K5">
         <v>45200000.0</v>
       </c>
@@ -32244,51 +32457,51 @@
       <c r="O5">
         <v>56800000.0</v>
       </c>
       <c r="P5">
         <v>39200000.0</v>
       </c>
       <c r="Q5">
         <v>59000000.0</v>
       </c>
       <c r="R5">
         <v>17325000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B6">
         <v>1345000000.0</v>
       </c>
       <c r="C6">
         <v>-707700000.0</v>
       </c>
       <c r="D6">
         <v>1169400000.0</v>
       </c>
       <c r="E6">
         <v>294700000.0</v>
       </c>
       <c r="F6">
         <v>-332500000.0</v>
       </c>
       <c r="G6">
         <v>455900000.0</v>
       </c>
       <c r="H6">
         <v>273200000.0</v>
       </c>
       <c r="I6">
         <v>246200000.0</v>
       </c>
@@ -32330,51 +32543,51 @@
       </c>
       <c r="V6">
         <v>-263000.0</v>
       </c>
       <c r="W6">
         <v>-5564000.0</v>
       </c>
       <c r="X6">
         <v>3283000.0</v>
       </c>
       <c r="Y6">
         <v>7120000.0</v>
       </c>
       <c r="Z6">
         <v>-12170000.0</v>
       </c>
       <c r="AA6">
         <v>18551000.0</v>
       </c>
       <c r="AB6">
         <v>-6063000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B7">
         <v>-1272300000.0</v>
       </c>
       <c r="C7">
         <v>-919300000.0</v>
       </c>
       <c r="D7">
         <v>-777600000.0</v>
       </c>
       <c r="E7">
         <v>-619100000.0</v>
       </c>
       <c r="F7">
         <v>-368100000.0</v>
       </c>
       <c r="G7">
         <v>-273200000.0</v>
       </c>
       <c r="H7">
         <v>-321500000.0</v>
       </c>
       <c r="I7">
         <v>-383700000.0</v>
       </c>
@@ -32416,51 +32629,51 @@
       </c>
       <c r="V7">
         <v>-9778000.0</v>
       </c>
       <c r="W7">
         <v>-557000.0</v>
       </c>
       <c r="X7">
         <v>-9752000.0</v>
       </c>
       <c r="Y7">
         <v>-342000.0</v>
       </c>
       <c r="Z7">
         <v>-6478000.0</v>
       </c>
       <c r="AA7">
         <v>967000.0</v>
       </c>
       <c r="AB7">
         <v>95000.0</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-159300000.0</v>
       </c>
       <c r="F8">
         <v>-142300000.0</v>
       </c>
       <c r="G8">
         <v>5700000.0</v>
       </c>
       <c r="H8">
         <v>-38800000.0</v>
       </c>
       <c r="I8">
         <v>-161300000.0</v>
       </c>
       <c r="J8">
         <v>-81700000.0</v>
       </c>
       <c r="K8">
         <v>-35900000.0</v>
       </c>
@@ -32476,51 +32689,51 @@
       <c r="O8">
         <v>-68900000.0</v>
       </c>
       <c r="P8">
         <v>-51100000.0</v>
       </c>
       <c r="Q8">
         <v>-41500000.0</v>
       </c>
       <c r="R8">
         <v>-35275000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B9">
         <v>-301700000.0</v>
       </c>
       <c r="C9">
         <v>-95900000.0</v>
       </c>
       <c r="D9">
         <v>-186300000.0</v>
       </c>
       <c r="E9">
         <v>-159300000.0</v>
       </c>
       <c r="F9">
         <v>-142300000.0</v>
       </c>
       <c r="G9">
         <v>5700000.0</v>
       </c>
       <c r="H9">
         <v>38800000.0</v>
       </c>
       <c r="I9">
         <v>-161300000.0</v>
       </c>
@@ -32552,51 +32765,51 @@
         <v>-35275000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9">
         <v>-35687000.0</v>
       </c>
       <c r="U9">
         <v>-41853000.0</v>
       </c>
       <c r="V9">
         <v>-17462000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9">
         <v>-6346000.0</v>
       </c>
       <c r="Y9">
         <v>-4400000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B10">
         <v>-1063400000.0</v>
       </c>
       <c r="C10">
         <v>-830000000.0</v>
       </c>
       <c r="D10">
         <v>-712500000.0</v>
       </c>
       <c r="E10">
         <v>-546600000.0</v>
       </c>
       <c r="F10">
         <v>-256000000.0</v>
       </c>
       <c r="G10">
         <v>-170100000.0</v>
       </c>
       <c r="H10">
         <v>-360500000.0</v>
       </c>
       <c r="I10">
         <v>-279000000.0</v>
       </c>
@@ -32638,51 +32851,51 @@
       </c>
       <c r="V10">
         <v>-9205000.0</v>
       </c>
       <c r="W10">
         <v>2822000.0</v>
       </c>
       <c r="X10">
         <v>4622000.0</v>
       </c>
       <c r="Y10">
         <v>-2556000.0</v>
       </c>
       <c r="Z10">
         <v>-106000.0</v>
       </c>
       <c r="AA10">
         <v>-3215000.0</v>
       </c>
       <c r="AB10">
         <v>-1602000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>216000000.0</v>
       </c>
       <c r="F11">
         <v>235100000.0</v>
       </c>
       <c r="G11">
         <v>3000000.0</v>
       </c>
       <c r="H11">
         <v>-117100000.0</v>
       </c>
       <c r="I11">
         <v>134300000.0</v>
       </c>
       <c r="J11">
         <v>317300000.0</v>
       </c>
       <c r="K11">
         <v>108300000.0</v>
       </c>
@@ -32714,51 +32927,51 @@
         <v>35335000.0</v>
       </c>
       <c r="U11">
         <v>10985000.0</v>
       </c>
       <c r="V11">
         <v>10301000.0</v>
       </c>
       <c r="W11">
         <v>763000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>3918000.0</v>
       </c>
       <c r="Z11">
         <v>1537000.0</v>
       </c>
       <c r="AA11">
         <v>8284000.0</v>
       </c>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>324100000.0</v>
       </c>
       <c r="F12">
         <v>386600000.0</v>
       </c>
       <c r="G12">
         <v>453000000.0</v>
       </c>
       <c r="H12">
         <v>-327800000.0</v>
       </c>
       <c r="I12">
         <v>293100000.0</v>
       </c>
       <c r="J12">
         <v>272000000.0</v>
       </c>
       <c r="K12">
         <v>182000000.0</v>
       </c>
@@ -32774,101 +32987,101 @@
       <c r="O12">
         <v>38300000.0</v>
       </c>
       <c r="P12">
         <v>107300000.0</v>
       </c>
       <c r="Q12">
         <v>30900000.0</v>
       </c>
       <c r="R12">
         <v>56196000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>44000000.0</v>
       </c>
       <c r="F13">
         <v>-38400000.0</v>
       </c>
       <c r="G13">
         <v>-91500000.0</v>
       </c>
       <c r="H13">
         <v>-47600000.0</v>
       </c>
       <c r="I13">
         <v>-14400000.0</v>
       </c>
       <c r="J13">
         <v>211700000.0</v>
       </c>
       <c r="K13">
         <v>33200000.0</v>
       </c>
       <c r="L13">
         <v>500000.0</v>
       </c>
       <c r="M13">
         <v>17200000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B14">
         <v>677100000.0</v>
       </c>
       <c r="C14">
         <v>462000000.0</v>
       </c>
       <c r="D14">
         <v>435200000.0</v>
       </c>
       <c r="E14">
         <v>365800000.0</v>
       </c>
       <c r="F14">
         <v>310200000.0</v>
       </c>
       <c r="G14">
         <v>276200000.0</v>
       </c>
       <c r="H14">
         <v>203000000.0</v>
       </c>
       <c r="I14">
         <v>122800000.0</v>
       </c>
@@ -32910,51 +33123,51 @@
       </c>
       <c r="V14">
         <v>6727000.0</v>
       </c>
       <c r="W14">
         <v>7111000.0</v>
       </c>
       <c r="X14">
         <v>10629000.0</v>
       </c>
       <c r="Y14">
         <v>4549000.0</v>
       </c>
       <c r="Z14">
         <v>4712000.0</v>
       </c>
       <c r="AA14">
         <v>4752000.0</v>
       </c>
       <c r="AB14">
         <v>2243000.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>8000000.0</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
@@ -32962,51 +33175,51 @@
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B16">
         <v>3407400000.0</v>
       </c>
       <c r="C16">
         <v>2062400000.0</v>
       </c>
       <c r="D16">
         <v>2770100000.0</v>
       </c>
       <c r="E16">
         <v>1600700000.0</v>
       </c>
       <c r="F16">
         <v>1306000000.0</v>
       </c>
       <c r="G16">
         <v>1638500000.0</v>
       </c>
       <c r="H16">
         <v>1182600000.0</v>
       </c>
       <c r="I16">
         <v>909400000.0</v>
       </c>
@@ -33048,51 +33261,51 @@
       </c>
       <c r="V16">
         <v>5508000.0</v>
       </c>
       <c r="W16">
         <v>5771000.0</v>
       </c>
       <c r="X16">
         <v>11335000.0</v>
       </c>
       <c r="Y16">
         <v>17607000.0</v>
       </c>
       <c r="Z16">
         <v>10487000.0</v>
       </c>
       <c r="AA16">
         <v>22657000.0</v>
       </c>
       <c r="AB16">
         <v>4106000.0</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-3400000.0</v>
       </c>
       <c r="G17">
         <v>-2600000.0</v>
       </c>
       <c r="H17">
         <v>-2200000.0</v>
       </c>
       <c r="I17">
         <v>-100000.0</v>
       </c>
       <c r="J17">
         <v>2100000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17">
         <v>-1500000.0</v>
       </c>
       <c r="M17">
@@ -33102,51 +33315,51 @@
       <c r="O17">
         <v>200000.0</v>
       </c>
       <c r="P17">
         <v>-200000.0</v>
       </c>
       <c r="Q17">
         <v>-800000.0</v>
       </c>
       <c r="R17">
         <v>305000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B18">
         <v>2490700000.0</v>
       </c>
       <c r="C18">
         <v>1303800000.0</v>
       </c>
       <c r="D18">
         <v>749600000.0</v>
       </c>
       <c r="E18">
         <v>958400000.0</v>
       </c>
       <c r="F18">
         <v>1735900000.0</v>
       </c>
       <c r="G18">
         <v>1143300000.0</v>
       </c>
       <c r="H18">
         <v>1172600000.0</v>
       </c>
       <c r="I18">
         <v>982200000.0</v>
       </c>
@@ -33188,51 +33401,51 @@
       </c>
       <c r="V18">
         <v>40733000.0</v>
       </c>
       <c r="W18">
         <v>7876000.0</v>
       </c>
       <c r="X18">
         <v>-10379000.0</v>
       </c>
       <c r="Y18">
         <v>-19936000.0</v>
       </c>
       <c r="Z18">
         <v>-24080000.0</v>
       </c>
       <c r="AA18">
         <v>-16359000.0</v>
       </c>
       <c r="AB18">
         <v>-16858000.0</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B19">
         <v>1219500000.0</v>
       </c>
       <c r="C19">
         <v>-3272800000.0</v>
       </c>
       <c r="D19">
         <v>1258900000.0</v>
       </c>
       <c r="E19">
         <v>1916000000.0</v>
       </c>
       <c r="F19">
         <v>-2099300000.0</v>
       </c>
       <c r="G19">
         <v>-561400000.0</v>
       </c>
       <c r="H19">
         <v>-669100000.0</v>
       </c>
       <c r="I19">
         <v>-774300000.0</v>
       </c>
@@ -33254,115 +33467,115 @@
       <c r="O19">
         <v>-703900000.0</v>
       </c>
       <c r="P19">
         <v>-396100000.0</v>
       </c>
       <c r="Q19">
         <v>-380500000.0</v>
       </c>
       <c r="R19">
         <v>-238961000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22">
         <v>2876600000.0</v>
       </c>
       <c r="C22">
         <v>2337500000.0</v>
       </c>
       <c r="D22">
         <v>1817300000.0</v>
       </c>
       <c r="E22">
         <v>1344400000.0</v>
       </c>
       <c r="F22">
         <v>1728100000.0</v>
       </c>
       <c r="G22">
         <v>1066800000.0</v>
       </c>
       <c r="H22">
         <v>1381800000.0</v>
       </c>
       <c r="I22">
         <v>1125000000.0</v>
       </c>
@@ -33404,60 +33617,60 @@
       </c>
       <c r="V22">
         <v>94134000.0</v>
       </c>
       <c r="W22">
         <v>23478000.0</v>
       </c>
       <c r="X22">
         <v>-9623000.0</v>
       </c>
       <c r="Y22">
         <v>-18421000.0</v>
       </c>
       <c r="Z22">
         <v>-16700000.0</v>
       </c>
       <c r="AA22">
         <v>-18523000.0</v>
       </c>
       <c r="AB22">
         <v>-18415000.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B23">
         <v>-419100000.0</v>
       </c>
       <c r="C23">
         <v>-278500000.0</v>
       </c>
       <c r="D23">
-        <v>128700000.0</v>
+        <v>-167600000.0</v>
       </c>
       <c r="E23">
         <v>35100000.0</v>
       </c>
       <c r="F23">
         <v>-233500000.0</v>
       </c>
       <c r="G23">
         <v>-260200000.0</v>
       </c>
       <c r="H23">
         <v>101100000.0</v>
       </c>
       <c r="I23">
         <v>-110300000.0</v>
       </c>
       <c r="J23">
         <v>360900000.0</v>
       </c>
       <c r="K23">
         <v>601000000.0</v>
       </c>
       <c r="L23">
         <v>16000000.0</v>
       </c>
@@ -33490,51 +33703,51 @@
       </c>
       <c r="V23">
         <v>-608000.0</v>
       </c>
       <c r="W23">
         <v>-1116000.0</v>
       </c>
       <c r="X23">
         <v>-1624000.0</v>
       </c>
       <c r="Y23">
         <v>947000.0</v>
       </c>
       <c r="Z23">
         <v>-1478000.0</v>
       </c>
       <c r="AA23">
         <v>-259000.0</v>
       </c>
       <c r="AB23">
         <v>822000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-1000000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>1916000000.0</v>
       </c>
       <c r="F24">
         <v>-2099300000.0</v>
       </c>
       <c r="G24">
         <v>-561400000.0</v>
       </c>
       <c r="H24">
         <v>-669100000.0</v>
       </c>
       <c r="I24">
         <v>-774300000.0</v>
       </c>
       <c r="J24">
         <v>-190700000.0</v>
       </c>
       <c r="K24">
@@ -33570,51 +33783,51 @@
       <c r="U24">
         <v>-18054000.0</v>
       </c>
       <c r="V24">
         <v>-1166000.0</v>
       </c>
       <c r="W24">
         <v>306000.0</v>
       </c>
       <c r="X24">
         <v>275000.0</v>
       </c>
       <c r="Y24">
         <v>62000.0</v>
       </c>
       <c r="Z24">
         <v>36000.0</v>
       </c>
       <c r="AA24">
         <v>-3000000.0</v>
       </c>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
         <v>-58200000.0</v>
       </c>
       <c r="C25">
         <v>-6700000.0</v>
       </c>
       <c r="D25">
         <v>21500000.0</v>
       </c>
       <c r="E25">
         <v>71800000.0</v>
       </c>
       <c r="F25">
         <v>32600000.0</v>
       </c>
       <c r="G25">
         <v>-38000000.0</v>
       </c>
       <c r="H25">
         <v>7100000.0</v>
       </c>
       <c r="I25">
         <v>12400000.0</v>
       </c>
@@ -33654,51 +33867,51 @@
       <c r="U25">
         <v>-13632000.0</v>
       </c>
       <c r="V25">
         <v>15707000.0</v>
       </c>
       <c r="W25">
         <v>283000.0</v>
       </c>
       <c r="X25">
         <v>892000.0</v>
       </c>
       <c r="Y25">
         <v>66000.0</v>
       </c>
       <c r="Z25">
         <v>-87000.0</v>
       </c>
       <c r="AA25"/>
       <c r="AB25">
         <v>150000.0</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B26">
         <v>-2295300000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-416300000.0</v>
       </c>
       <c r="E26">
         <v>-2607400000.0</v>
       </c>
       <c r="F26">
         <v>-211600000.0</v>
       </c>
       <c r="G26">
         <v>-134300000.0</v>
       </c>
       <c r="H26">
         <v>-269500000.0</v>
       </c>
       <c r="I26">
         <v>-120000000.0</v>
       </c>
@@ -33732,51 +33945,51 @@
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-72000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26">
         <v>-6000.0</v>
       </c>
       <c r="Y26">
         <v>-2000.0</v>
       </c>
       <c r="Z26">
         <v>-65000.0</v>
       </c>
       <c r="AA26">
         <v>-20000.0</v>
       </c>
       <c r="AB26">
         <v>-43000.0</v>
       </c>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B27">
         <v>788200000.0</v>
       </c>
       <c r="C27">
         <v>676800000.0</v>
       </c>
       <c r="D27">
         <v>598200000.0</v>
       </c>
       <c r="E27">
         <v>513200000.0</v>
       </c>
       <c r="F27">
         <v>449200000.0</v>
       </c>
       <c r="G27">
         <v>395400000.0</v>
       </c>
       <c r="H27">
         <v>335800000.0</v>
       </c>
       <c r="I27">
         <v>261200000.0</v>
       </c>
@@ -33808,51 +34021,51 @@
         <v>96981000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27">
         <v>36292000.0</v>
       </c>
       <c r="U27">
         <v>25260000.0</v>
       </c>
       <c r="V27">
         <v>4755000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27">
         <v>700000.0</v>
       </c>
       <c r="Y27">
         <v>2573000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
         <v>-2364100000.0</v>
       </c>
       <c r="C28">
         <v>150900000.0</v>
       </c>
       <c r="D28">
         <v>-287600000.0</v>
       </c>
       <c r="E28">
         <v>-2572300000.0</v>
       </c>
       <c r="F28">
         <v>43000000.0</v>
       </c>
       <c r="G28">
         <v>-85700000.0</v>
       </c>
       <c r="H28">
         <v>-168400000.0</v>
       </c>
       <c r="I28">
         <v>126300000.0</v>
       </c>
@@ -33894,51 +34107,51 @@
       </c>
       <c r="V28">
         <v>32316000.0</v>
       </c>
       <c r="W28">
         <v>12117000.0</v>
       </c>
       <c r="X28">
         <v>82333000.0</v>
       </c>
       <c r="Y28">
         <v>3005000.0</v>
       </c>
       <c r="Z28">
         <v>771000.0</v>
       </c>
       <c r="AA28">
         <v>82173000.0</v>
       </c>
       <c r="AB28">
         <v>20177000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
         <v>3030500000.0</v>
       </c>
       <c r="C29">
         <v>2415000000.0</v>
       </c>
       <c r="D29">
         <v>1813800000.0</v>
       </c>
       <c r="E29">
         <v>1490800000.0</v>
       </c>
       <c r="F29">
         <v>2089400000.0</v>
       </c>
       <c r="G29">
         <v>1484800000.0</v>
       </c>
       <c r="H29">
         <v>1598200000.0</v>
       </c>
       <c r="I29">
         <v>1169600000.0</v>
       </c>
@@ -33980,51 +34193,51 @@
       </c>
       <c r="V29">
         <v>70787000.0</v>
       </c>
       <c r="W29">
         <v>30315000.0</v>
       </c>
       <c r="X29">
         <v>-7854000.0</v>
       </c>
       <c r="Y29">
         <v>-14148000.0</v>
       </c>
       <c r="Z29">
         <v>-18553000.0</v>
       </c>
       <c r="AA29">
         <v>-12804000.0</v>
       </c>
       <c r="AB29">
         <v>-15927000.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
         <v>665800000.0</v>
       </c>
       <c r="C30">
         <v>-3272800000.0</v>
       </c>
       <c r="D30">
         <v>-360100000.0</v>
       </c>
       <c r="E30">
         <v>1370800000.0</v>
       </c>
       <c r="F30">
         <v>-2461500000.0</v>
       </c>
       <c r="G30">
         <v>-940600000.0</v>
       </c>
       <c r="H30">
         <v>-1154400000.0</v>
       </c>
       <c r="I30">
         <v>-1049600000.0</v>
       </c>
@@ -34085,3511 +34298,3537 @@
       <c r="AB30">
         <v>-10313000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B2">
+        <v>2052100000.0</v>
+      </c>
+      <c r="C2">
         <v>3407400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2806600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3446500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2617200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2062400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2446300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3066800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2867100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2770100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3622900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3457600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2165800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1600700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1554000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1551200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1118200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1306000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1361800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1630600000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1417700000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1638500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1385700000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2052200000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1238800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1182600000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>984600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>805300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>890700000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>909400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1023300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1218500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>989700000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>663200000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>875000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>696500000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>708600000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1036600000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1021600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1193500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>980500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>714600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>868200000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>915400000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>701100000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>600300000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>493000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>507600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>814000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>782100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>586800000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>432700000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>427500000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>553700000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>396200000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>484400000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>325900000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>465800000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>298200000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>382000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>449800000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>279800000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>382000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>420000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>313600000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>221400000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>206095000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>173421000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>96605000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>194623000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>227614000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>223023000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>230808000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>122825000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>86393000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>65712000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>52755000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>34390000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>53445000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>31061000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5216000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>5508000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>8729000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7972000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>11025000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5771000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>11268000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>8230000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>13346000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>11335000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>12478000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>17681000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>22774000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>17607000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>18340000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>23872000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>8335000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>10487000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>24619000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>23484000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>13670000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>22657000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>25965000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>40484000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>39046000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>4106000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B3">
+        <v>112600000</v>
+      </c>
+      <c r="C3">
         <v>103300000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>162500000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>105400000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>155300000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>116600000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>312000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>247900000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>309400000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>241900000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>435500000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>256300000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>178300000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>194100000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>137700000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>169100000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>130500000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>95100000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>150900000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>68300000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>75700000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>58600000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>61900000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>64400000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>110000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>105200000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>142000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>86700000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>82100000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>114800000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>55500000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>47000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>44800000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>40100000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>31000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>51400000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>55300000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>53000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>17800000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>15100000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>11400000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>9600000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>19700000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>28500000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>13600000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>19200000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>65200000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>13800000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>20600000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>28900000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>34000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>25000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>16700000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>88700000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>10500000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>13800000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>49800000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>15200000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>14500000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>38500000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>14700000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>9400000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>50100000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>20300000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>16200000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>7722000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>5360000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>12854000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>27480000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>32942000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>20996000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>45086000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>6949000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>11835000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5069000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4398000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2705000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3807000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2072000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>8071000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>4104000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>24105000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1345000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3603000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1001000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>479000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>551000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>20872000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>537000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>611000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>884000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>712000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>318000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>560000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>423000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>781000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>4024000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1772000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>831000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1362000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1562000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1278000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>565000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>957000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>755000</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>1286600000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>563300000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>49200000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>900000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>430800000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-191600000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-55800000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-268800000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>212900000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-220800000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>252800000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-666500000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>813400000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>56200000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-2998400000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>179300000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-85400000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-18700000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-113900000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-195200000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>228800000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>326500000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-226800000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>178500000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-12100000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-328000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>15000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-171900000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>213000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>265900000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-153600000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-47200000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>214300000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>100800000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>107300000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-14600000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-306400000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>31900000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>195300000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>154100000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>5200000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-126200000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>157500000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-88200000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>158500000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-139900000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>167600000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-83800000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-67800000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>170000000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-102200000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-38000000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>106400000.0</v>
       </c>
-      <c r="BN4">
+      <c r="BO4">
         <v>92200000.0</v>
       </c>
-      <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>113300000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>67800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>72100000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>82300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18400000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>62600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>301100000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-34200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-98700000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-68300000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>238100000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-19100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>40500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-127800000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>29700000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-23400000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-59900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>122900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>15700000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-79200000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-17900000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>71300000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>32700000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-48000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1700000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>64200000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4500000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>35400000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-49900000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>95700000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-59300000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>9000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>9200000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1800000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-49600000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5300000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-25100000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-14700000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-32200000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3500000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>38400000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7500000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>9000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>23500000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>16800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10600000.0</v>
       </c>
       <c r="BH5">
         <v>10600000.0</v>
       </c>
       <c r="BI5">
+        <v>10600000.0</v>
+      </c>
+      <c r="BJ5">
         <v>24700000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-6700000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>9800000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>7700000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>12200000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>29300000.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B6">
+        <v>766200000.0</v>
+      </c>
+      <c r="C6">
         <v>-1355300000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>561400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-597000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>829300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>554800000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-383900000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-620500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>199700000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>97000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-852800000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>165300000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1291800000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>565100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>46700000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2800000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>433000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-187800000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-55800000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-268800000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>212900000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-220800000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>252800000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-666500000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>813400000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>56200000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>198000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>179300000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-85400000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-18700000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-113900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-195200000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>228800000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>326500000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-226800000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>178500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-12100000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-328000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>15000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-171900000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>213000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>265900000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-153600000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-47200000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>214300000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>100800000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>107300000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-14600000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-306400000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>31900000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>195300000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>154100000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5200000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-126200000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>157500000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-88200000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>158500000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-139900000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>167600000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-83800000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-67800000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>170000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-102200000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-38000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>106400000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>92200000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>15342000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>32674000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>76816000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-98018000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-32991000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>4591000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-7785000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>107983000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>36432000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>20681000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>12957000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>18365000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-19055000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>22384000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>25845000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-292000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-3221000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>757000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-3053000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>5254000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-5497000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3038000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-5116000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2011000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-1143000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-5203000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-5093000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>5167000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-733000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-5532000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>15537000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-2152000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-14132000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1135000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>9814000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-8987000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-3308000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-14519000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1438000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>34940000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B7">
+        <v>-504700000.0</v>
+      </c>
+      <c r="C7">
         <v>-644800000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-248400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>709500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-270200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-439300000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-140800000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-85600000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-152900000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-540000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-439200000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-100800000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5900000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-243500000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-60800000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-124200000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-68700000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-365400000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-10900000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-79000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-108700000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-169500000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>81500000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-179000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10500000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-186200000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>32200000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-79500000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-151200000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-123000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-40800000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-77700000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-129500000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-135700000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>249100000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-24600000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-88700000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-44200000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>55300000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-23400000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-11200000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-23700000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>21600000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-64700000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-9300000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-40100000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-26700000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-48100000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-2500000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>91500000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>1800000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-9600000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-29500000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>15300000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-18800000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-27300000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>10900000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-30300000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>11400000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-19200000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>41200000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-53300000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-28000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1500000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>52600000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-6100000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>5444000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>5664000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-6848000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>33775000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>28922000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-7168000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-8907000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-22785000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>10373000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-5252000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-795000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2356000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-11280000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>2264000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-5670000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-13490000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-1378000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-2605000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-7430000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>1635000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-5281000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>2772000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>5457000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-3505000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>1152000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-6732000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>716000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-4888000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>3895000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-4001000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>2308000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-2544000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-5184000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-6909000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>1995000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-9407000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>5438000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-2262000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-714000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-1495000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>22400000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>16900000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-92100000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-11200000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>67400000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-123400000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-87600000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>4900000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-45300000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-14300000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-51500000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-79700000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>18700000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>118200000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-89400000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>1700000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-85700000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>134600000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-96100000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-47900000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-50300000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>33000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-43900000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>13100000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-68200000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>17300000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>1800000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-28300000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-77800000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>68400000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-59500000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-13300000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-29100000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>22700000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-56100000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>12100000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-32100000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>62400000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-20800000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>78000000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-13600000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>25300000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-34100000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-12900000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-23500000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>1600000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-32900000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-14700000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>9600000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-13100000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BL8">
         <v>-39100000.0</v>
       </c>
-      <c r="BL8">
+      <c r="BM8">
         <v>-13100000.0</v>
       </c>
-      <c r="BM8">
+      <c r="BN8">
         <v>-14500000.0</v>
       </c>
-      <c r="BN8">
+      <c r="BO8">
         <v>25200000.0</v>
       </c>
-      <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B9">
+        <v>-74900000.0</v>
+      </c>
+      <c r="C9">
         <v>25100000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-267500000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>9900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-47700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3600000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-74100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-42800000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2200000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-166600000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-59000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>22400000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>16900000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-92100000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-11200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>67400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-123400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-87600000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4900000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-45300000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-14300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-51500000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-79700000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>18700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>118200000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-11800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1700000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-85700000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>134600000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-96100000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-47900000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-50300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>33000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-43900000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>13100000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-68200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>17300000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1800000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-28300000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-77800000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>68400000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-59500000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-13300000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-29100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>22700000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-56100000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>12100000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-32100000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>62400000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-20800000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>78000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-13600000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>25300000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-34100000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-12900000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-23500000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1600000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-32900000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-14700000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>9600000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-13100000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-39100000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-13100000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-14500000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>25200000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-18855000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-11312000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>5108000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>30767000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-39740000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-5314000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-35687000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>4200000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-41853000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-4057000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-17462000.0</v>
       </c>
-      <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>4094000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-8250000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>779000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>2434000.0</v>
       </c>
-      <c r="CL9"/>
-      <c r="CM9">
+      <c r="CM9"/>
+      <c r="CN9">
         <v>-6346000.0</v>
       </c>
-      <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
-      <c r="CQ9">
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>-6804000.0</v>
       </c>
-      <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B10">
+        <v>-248000000.0</v>
+      </c>
+      <c r="C10">
         <v>-266600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-253000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-316200000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-283100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-211100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-179100000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-261500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-209800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-179600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-184300000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-239600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-161500000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-127100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-127500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-173600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-125400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-120100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-66800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-96800000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-51200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-41200000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-56900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-54900000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-65200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-67100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-115400000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-84000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-94000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-73200000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-71900000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-67700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-66200000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-32800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-24400000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-19300000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-39000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-5900000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-21300000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-11700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-7800000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>20000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3100000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-5900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-27900000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>13700000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1600000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-18500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-20400000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>17900000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-34700000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-37400000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-15800000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4300000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-6400000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-500000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-4500000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-3500000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-8500000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-6800000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-6500000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1800000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-11000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-5500000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-10900000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-954000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2602000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>5135000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-923000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-10962000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-9904000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-3761000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-6437000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-5769000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-2734000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2221000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-1931000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-1965000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2300000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-4252000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-5103000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-2950000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-3384000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-1270000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-1601000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>630000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>566000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>821000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>805000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3958000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>855000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-647000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>456000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1133000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-2641000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-988000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-60000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>1413000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-804000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-268000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-447000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-820000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-460000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-1223000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-712000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-22000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>131500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-106000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>191200000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>67300000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>57700000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-100200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>131700000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-10700000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>18300000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-40800000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>119100000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-19100000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>10300000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-107300000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-101300000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>40100000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>45000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-100900000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>116900000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>29000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>70300000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-81900000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>340700000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-46000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>46800000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-24200000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>69100000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>30700000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>42900000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-34400000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>30500000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>4800000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>16700000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-44100000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>13900000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-9000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>42800000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>74600000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>19400000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-46500000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>23900000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-12700000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>42600000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-6900000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>35900000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-24000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>49600000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>8500000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>23200000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-15400000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>11500000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>23700000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>73800000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-22400000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>52451000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>36698000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>21489000.0</v>
       </c>
-      <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>32341000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>4293000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>35335000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>16096000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>6729000.0</v>
       </c>
-      <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>10985000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2630000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>4556000.0</v>
       </c>
-      <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>10301000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>3143000.0</v>
       </c>
-      <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>763000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>3918000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3497000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1512000.0</v>
       </c>
-      <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>1537000.0</v>
       </c>
-      <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>8284000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>3351000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2483000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>443000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>117200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>119500000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>149100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>44300000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>76200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>101000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>102600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>95800000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>112400000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>53500000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>147900000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>88800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>125200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>83900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>155100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-566100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>27900000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>101400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>109000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>50000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>73600000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>74600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>94900000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>89700000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>50700000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>54500000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>77100000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>32100000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>40800000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>45000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>64100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>39300000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>46700000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>32500000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>41200000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>43700000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>49600000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>25100000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5400000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>34800000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>57400000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>26600000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8100000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-2700000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>24100000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4100000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>12800000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>42200000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>21800000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>16700000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>26600000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>11500000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8800000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>11000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>-400000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>219800000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>137400000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-174400000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>121100000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>64800000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-10500000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-131400000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>113000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>23600000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-30500000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-144500000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>130300000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-28800000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>68900000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-261900000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>93800000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>34100000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>10600000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-186100000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>105600000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>38100000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-35800000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-122300000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>211700000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-16600000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-12700000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-64700000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>33200000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-4500000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>35400000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>500000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>17200000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -37604,410 +37843,412 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B14">
+        <v>231100000.0</v>
+      </c>
+      <c r="C14">
         <v>200000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>220900000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>160000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>155300000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>140900000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>124700000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>116200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>111800000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>109300000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>123200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>108600000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>97300000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>92700000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>106200000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>89800000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>86000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>83800000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>80900000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>82000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>75600000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>71700000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>79800000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>69200000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>63800000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>63400000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>63800000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>50900000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>46700000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>41600000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>36300000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>31000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>29200000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>26300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>27600000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>24900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>23900000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>22700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>24100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22300000.0</v>
       </c>
       <c r="AO14">
         <v>22300000.0</v>
       </c>
       <c r="AP14">
+        <v>22300000.0</v>
+      </c>
+      <c r="AQ14">
         <v>23400000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>24600000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>23600000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>21100000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>20200000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>20300000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>19900000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>17200000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>17000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>18100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16600000.0</v>
       </c>
       <c r="BA14">
         <v>16600000.0</v>
       </c>
       <c r="BB14">
+        <v>16600000.0</v>
+      </c>
+      <c r="BC14">
         <v>16000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>15400000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>15200000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>13900000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>13300000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>12500000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>11500000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>11200000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>11300000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>10800000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>10300000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9800000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9500000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>8679000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>8952000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>8949000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>7997000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>7505000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6785000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>6166000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4628000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3721000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>3386000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>3068000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2852000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>28303000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>2603000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2189000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>2174000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1791000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1639000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1630000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1667000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1752000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1720000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1783000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1856000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>5879000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2182000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1334000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1234000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1175000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1180000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1161000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1033000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1152000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1147000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>1174000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>1239000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>1413000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>1343000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1265000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>731000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15">
         <v>8000000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -38067,1175 +38308,1188 @@
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
+        <v>0.0</v>
+      </c>
+      <c r="BP15">
         <v>150000000.0</v>
       </c>
-      <c r="BP15">
-[...1 lines deleted...]
-      </c>
       <c r="BQ15">
         <v>0.0</v>
       </c>
       <c r="BR15">
+        <v>0.0</v>
+      </c>
+      <c r="BS15">
         <v>150000000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B16">
+        <v>2818300000.0</v>
+      </c>
+      <c r="C16">
         <v>2052100000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3368000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2849500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3446500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2617200000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2062400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2446300000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3066800000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2867100000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2770100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3622900000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3457600000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2165800000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1600700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1554000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1551200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1118200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1306000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1361800000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1630600000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1417700000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1638500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1385700000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2052200000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1238800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1182600000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>984600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>805300000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>890700000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>909400000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1023300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1218500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>989700000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>648200000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>875000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>696500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>708600000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1036600000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1021600000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1193500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>980500000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>714600000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>868200000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>915400000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>701100000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>600300000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>493000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>507600000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>814000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>782100000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>586800000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>432700000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>427500000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>553700000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>396200000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>484400000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>325900000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>465800000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>298200000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>382000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>449800000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>279800000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>382000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>420000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>313600000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>221437000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>206095000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>173421000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>96605000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>194623000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>227614000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>223023000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>230808000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>122825000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>86393000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>65712000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>52755000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>34390000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>53445000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>31061000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>5216000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>5508000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>8729000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>7972000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>11025000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>5771000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>11268000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>8230000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>13346000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>11335000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>12478000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>17681000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>22774000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>17607000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>18340000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>23872000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>8335000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>10487000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>24619000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>23484000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>13670000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>22657000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>25965000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>40484000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>39046000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-1100000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>300000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3400000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>800000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-600000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-800000.0</v>
       </c>
       <c r="Z17">
         <v>-800000.0</v>
       </c>
       <c r="AA17">
+        <v>-800000.0</v>
+      </c>
+      <c r="AB17">
         <v>700000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1600000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-100000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1200000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>600000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-100000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1600000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>100000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AL17">
         <v>500000.0</v>
       </c>
-      <c r="AM17"/>
-      <c r="AN17">
+      <c r="AM17">
+        <v>500000.0</v>
+      </c>
+      <c r="AN17"/>
+      <c r="AO17">
         <v>100000.0</v>
       </c>
-      <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>900000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-100000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-500000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>300000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-1200000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>200000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-1100000.0</v>
       </c>
-      <c r="AW17"/>
-      <c r="AX17">
+      <c r="AX17"/>
+      <c r="AY17">
         <v>300000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>500000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>100000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-400000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>300000.0</v>
       </c>
-      <c r="BD17"/>
-      <c r="BE17">
+      <c r="BE17"/>
+      <c r="BF17">
         <v>-300000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>200000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-600000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-400000.0</v>
       </c>
-      <c r="BI17"/>
-      <c r="BJ17">
+      <c r="BJ17"/>
+      <c r="BK17">
         <v>800000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>-400000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>700000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>-600000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>-500000.0</v>
       </c>
-      <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B18">
+        <v>948400000.0</v>
+      </c>
+      <c r="C18">
         <v>808600000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>730000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>735600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>560100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>465000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>510600000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>458600000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>311100000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>23500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-207200000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>292100000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>487400000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>177300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>300200000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>214100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>316200000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>127900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>416800000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>433100000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>467000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>419000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>565600000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>210200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>119900000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>247600000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>410700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>309600000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>233900000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>218400000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>282600000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>272800000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>186700000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>240100000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>301000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>302500000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>161200000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>188500000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>307300000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>244500000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>238300000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>198900000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>263700000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>151200000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>171500000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>104500000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>129000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>136800000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>148000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>145700000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>200200000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>169800000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>164100000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>241300000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>128500000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>203500000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>202700000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>116700000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>214500000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>137100000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>157500000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>85600000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>114500000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>62900000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>155200000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>99400000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>107915000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>90945000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>70135000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>62644000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>69298000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>50814000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>19715000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>32435000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>71177000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>43885000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>35954000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>30664000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>24119000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>34006000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>11654000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>12012000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>2563000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>20008000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>6815000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>11347000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>8007000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>10327000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-9006000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-1452000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>2452000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-8787000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>2220000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-6264000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>1912000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-9708000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-1057000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-11083000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>2895000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-11388000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-2450000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-13137000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>592000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-5504000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-4896000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-6551000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B19">
+        <v>86000000.0</v>
+      </c>
+      <c r="C19">
         <v>-329000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-34200000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>401000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>260700000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>213500000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1264200000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1413000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-467100000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-128500000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1044200000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-446600000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>743200000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>767200000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>713700000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>713400000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>608500000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-119600000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-490100000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-770500000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-309000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-529700000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-272400000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-961500000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>646700000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>25800000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-236300000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-96900000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-143100000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-192800000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-403000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-503600000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>38600000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>93700000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-284800000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-208600000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-298500000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>1361300000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-291200000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-526200000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-225800000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-182300000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-393400000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-310300000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>3700000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-68500000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-136900000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-243200000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>600800000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-184700000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-34300000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>647200000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>82000000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-331300000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-87000000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-148200000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-108800000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-359900000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-139200000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-150300000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-128600000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>22000000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>-93700000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>-69100000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-86300000.0</v>
       </c>
-      <c r="BN19">
+      <c r="BO19">
         <v>-131400000.0</v>
       </c>
-      <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -39298,54 +39552,55 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -39408,2784 +39663,2812 @@
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22">
+        <v>823200000.0</v>
+      </c>
+      <c r="C22">
         <v>821500000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>799500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>709200000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>664200000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>703700000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>688000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>570600000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>531500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>547400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>610700000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>419800000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>426000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>360800000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>336700000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>324700000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>313600000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>369400000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>382700000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>387200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>523000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>435200000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>363600000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>316800000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>70200000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>316200000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>362700000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>398700000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>316400000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>304000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>291300000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>291800000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>254600000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>287300000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-38800000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>297500000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>221500000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>179800000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>204000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>211000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>184500000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>136400000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>190000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>167300000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>134500000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>97000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>146800000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>123700000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>104000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>44300000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>166200000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>156800000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>159100000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>188900000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>174900000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>183300000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>154900000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>143500000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>151200000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>122400000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>117400000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>104100000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>121200000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>86600000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>88700000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>85300000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>77552000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>64524000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>62388000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>28142000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>50758000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>57594000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>51182000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>44781000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>49153000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>40919000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>30663000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>23802000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>23641000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>17263000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>16682000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>14458000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>49526000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>20720000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>14784000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>9104000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>11682000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>6113000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>4830000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>853000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-4855000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-3353000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>878000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-2293000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-2600000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-6464000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-3740000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-5617000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-4252000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-4798000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-4243000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-3407000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-4981000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-4020000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-4490000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-5032000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B23">
+        <v>-20600000.0</v>
+      </c>
+      <c r="C23">
         <v>-352300000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-13100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-19700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-16200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-370100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-12500000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-17400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-21500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-227100000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>-9300000.0</v>
+      </c>
+      <c r="M23">
         <v>-15600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-11300000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-31200000.0</v>
       </c>
-      <c r="O23">
-[...1 lines deleted...]
-      </c>
       <c r="P23">
+        <v>-7900000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-8800000.0</v>
+      </c>
+      <c r="R23">
+        <v>-8600000.0</v>
+      </c>
+      <c r="S23">
+        <v>-93400000.0</v>
+      </c>
+      <c r="T23">
+        <v>-13100000.0</v>
+      </c>
+      <c r="U23">
+        <v>-22800000.0</v>
+      </c>
+      <c r="V23">
+        <v>-11400000.0</v>
+      </c>
+      <c r="W23">
+        <v>-186200000.0</v>
+      </c>
+      <c r="X23">
+        <v>-46400000.0</v>
+      </c>
+      <c r="Y23">
+        <v>-28700000.0</v>
+      </c>
+      <c r="Z23">
+        <v>-15100000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-170000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>50800000.0</v>
+      </c>
+      <c r="AC23">
+        <v>70700000.0</v>
+      </c>
+      <c r="AD23">
+        <v>21400000.0</v>
+      </c>
+      <c r="AE23">
+        <v>-41800000.0</v>
+      </c>
+      <c r="AF23">
+        <v>-3300000.0</v>
+      </c>
+      <c r="AG23">
+        <v>57700000.0</v>
+      </c>
+      <c r="AH23">
+        <v>-5500000.0</v>
+      </c>
+      <c r="AI23">
+        <v>-94500000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>-1600000.0</v>
+      </c>
+      <c r="AL23">
+        <v>-2600000.0</v>
+      </c>
+      <c r="AM23">
+        <v>-47400000.0</v>
+      </c>
+      <c r="AN23">
+        <v>3800000.0</v>
+      </c>
+      <c r="AO23">
+        <v>7800000.0</v>
+      </c>
+      <c r="AP23">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>-20600000.0</v>
+      </c>
+      <c r="AR23">
+        <v>-6700000.0</v>
+      </c>
+      <c r="AS23">
+        <v>11400000.0</v>
+      </c>
+      <c r="AT23">
+        <v>10800000.0</v>
+      </c>
+      <c r="AU23">
+        <v>500000.0</v>
+      </c>
+      <c r="AV23">
+        <v>8800000.0</v>
+      </c>
+      <c r="AW23">
+        <v>9100000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1800000.0</v>
+      </c>
+      <c r="AY23">
+        <v>4300000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>6900000.0</v>
+      </c>
+      <c r="BA23">
+        <v>4600000.0</v>
+      </c>
+      <c r="BB23">
+        <v>5900000.0</v>
+      </c>
+      <c r="BC23">
+        <v>20600000.0</v>
+      </c>
+      <c r="BD23">
+        <v>39500000.0</v>
+      </c>
+      <c r="BE23">
+        <v>10000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>24500000.0</v>
+      </c>
+      <c r="BG23">
+        <v>20200000.0</v>
+      </c>
+      <c r="BH23">
+        <v>13900000.0</v>
+      </c>
+      <c r="BI23">
+        <v>-70700000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>42400000.0</v>
+      </c>
+      <c r="BK23">
         <v>73200000.0</v>
       </c>
-      <c r="Q23">
-[...137 lines deleted...]
-      <c r="BK23">
+      <c r="BL23">
         <v>8900000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>9400000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>14700000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>32200000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>165959000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-3800000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>13000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>149966000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>512000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>17211000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>16339000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>19241000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>15723000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>18174000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>16504000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>12467000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>8197000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>9310000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>5533000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-22875000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>38000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-136000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-248000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-262000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-256000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-269000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-299000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-292000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-375000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-373000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-492000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-384000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>171000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1185000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-876000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-464000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-18420000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-16000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-663000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-335000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>698000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-602000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-468000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>113000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B24">
         <v>-482200000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="C24">
+        <v>-482200000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
         <v>-1200000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-1000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-113400000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-157700000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>113400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-606900000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-190500000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>743200000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>767200000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>713700000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>713400000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>608500000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-119600000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-490100000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-770500000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-309000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-529700000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>105200000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-961500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>646700000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>25800000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-236300000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-96900000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-143100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-192800000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-403000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-503600000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-82900000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-40100000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-31000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-51400000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-55300000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-53000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-17800000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-15100000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-11400000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-9600000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-19700000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-28500000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-13600000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-19200000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-136900000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-243200000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-87200000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-20600000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-28900000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-34000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-25000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-16700000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-46100000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-42600000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-13800000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-49800000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
       <c r="BL24">
         <v>0.0</v>
       </c>
       <c r="BM24">
         <v>0.0</v>
       </c>
       <c r="BN24">
         <v>0.0</v>
       </c>
       <c r="BO24">
         <v>0.0</v>
       </c>
       <c r="BP24">
         <v>0.0</v>
       </c>
       <c r="BQ24">
         <v>0.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BR24">
+        <v>0.0</v>
+      </c>
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-105973000.0</v>
       </c>
-      <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-6949000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-19932000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>-2705000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-319000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>319000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-1371000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>204000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-1000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>307000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>38000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>269000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>83000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>191000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-7021000.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>-40000.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>19000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>43000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>1000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>35000.0</v>
       </c>
-      <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
-      <c r="DA24">
+      <c r="DA24"/>
+      <c r="DB24">
         <v>-37771000.0</v>
       </c>
-      <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
+        <v>270500000.0</v>
+      </c>
+      <c r="C25">
         <v>-13600000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-43300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1029200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-9000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-10900000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2600000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>17000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11500000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>16700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>28800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>19200000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7700000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-7700000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13800000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-57600000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4500000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1700000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2700000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1600000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1300000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1100000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2600000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>7400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4400000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>5400000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>5300000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6100000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9200000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>4600000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>800000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4100000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1800000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4300000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3400000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>7500000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3200000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7200000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5900000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6100000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>7700000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>10400000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>9100000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>63700000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1400000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-16300000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-13200000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>57300000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-20500000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-22300000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-2100000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-500000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-600000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-1300000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-4900000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-903000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-341000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>24448000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-54000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-55211000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>21114000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>15350000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>34620000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-25784000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>6914000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>6228000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>22259000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-36775000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>16539000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1629000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-89000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-46720000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1599000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1434000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-58000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-201000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>273000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-204000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-119000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>887000.0</v>
       </c>
-      <c r="CN25"/>
-      <c r="CO25">
+      <c r="CO25"/>
+      <c r="CP25">
         <v>4000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2000.0</v>
       </c>
-      <c r="CR25"/>
-      <c r="CS25">
+      <c r="CS25"/>
+      <c r="CT25">
         <v>-5000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>69000.0</v>
       </c>
-      <c r="CU25"/>
-      <c r="CV25">
+      <c r="CV25"/>
+      <c r="CW25">
         <v>3000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-14000.0</v>
       </c>
-      <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B26">
+        <v>-320300000.0</v>
+      </c>
+      <c r="C26">
         <v>-1123200000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-201000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1913300000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-181000000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>240100000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-13500000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-226600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-66300000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-14800000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-10900000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-350000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1000800000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1000000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-500100000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-106500000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-10400000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-13300000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-9600000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-178300000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-34300000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-10200000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-6200000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-100000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-200000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-69500000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-200000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-138600000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-5000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-7000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-5500000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-102500000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-274000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-3600000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-2600000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-2000000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-34400000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1400000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1200000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-8100000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-84200000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-35500000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-49300000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-14700000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>107600000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>85500000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-1000000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>66300000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>22700000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-693800000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-269700000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-145700000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-53200000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-169900000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-15200000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>82900000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>79000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-181100000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-139100000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-11600000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-139700000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-58900000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>23400000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>92500000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-150000000.0</v>
       </c>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
       <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
         <v>12054000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-150000000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
-      <c r="CA26">
+      <c r="CA26"/>
+      <c r="CB26">
         <v>33000.0</v>
       </c>
-      <c r="CB26"/>
       <c r="CC26"/>
-      <c r="CD26">
+      <c r="CD26"/>
+      <c r="CE26">
         <v>-33000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-72000.0</v>
       </c>
-      <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
-      <c r="CM26">
+      <c r="CM26"/>
+      <c r="CN26">
         <v>-6000.0</v>
       </c>
-      <c r="CN26"/>
       <c r="CO26"/>
-      <c r="CP26">
-[...1 lines deleted...]
-      </c>
+      <c r="CP26"/>
       <c r="CQ26">
         <v>-1000.0</v>
       </c>
-      <c r="CR26"/>
+      <c r="CR26">
+        <v>-1000.0</v>
+      </c>
       <c r="CS26"/>
-      <c r="CT26">
-[...1 lines deleted...]
-      </c>
+      <c r="CT26"/>
       <c r="CU26">
         <v>-1000.0</v>
       </c>
       <c r="CV26">
+        <v>-1000.0</v>
+      </c>
+      <c r="CW26">
         <v>-2000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-1000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-61000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-5000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-6000.0</v>
       </c>
-      <c r="DA26"/>
-      <c r="DB26">
+      <c r="DB26"/>
+      <c r="DC26">
         <v>-9000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B27">
+        <v>209900000.0</v>
+      </c>
+      <c r="C27">
         <v>209500000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>203300000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>203500000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>196200000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>185200000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>177000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>172900000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>173600000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>153300000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>150400000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>156100000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>146500000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>139800000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>127600000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>138100000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>126700000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>120800000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>117800000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>120100000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>108100000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>103200000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>103100000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>105800000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>95900000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>90600000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>89200000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>88900000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>81600000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>76100000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>70400000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>70000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>63300000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>57500000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>55600000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>55700000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>50400000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>47400000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>45500000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>46800000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>42600000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>42700000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>41300000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>44200000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>41300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41100000.0</v>
       </c>
       <c r="AU27">
         <v>41100000.0</v>
       </c>
       <c r="AV27">
+        <v>41100000.0</v>
+      </c>
+      <c r="AW27">
         <v>45100000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>41900000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>40800000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>41600000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>50400000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>38700000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>38200000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>38300000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>47300000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>33300000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>34400000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>34600000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>34900000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>34800000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>32100000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>30100000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>30400000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>30300000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>26800000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>25002000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>24597000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>22733000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>76646000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>5991000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-19241000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>36292000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>4424000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>4374000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-12467000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>25260000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>5064000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>4755000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>147000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>700000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>1597000.0</v>
       </c>
-      <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
+        <v>-275300000.0</v>
+      </c>
+      <c r="C28">
         <v>-1353700000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-137500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1843000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-147800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-235800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>49400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>98200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>50000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-46700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-31500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>61800000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>63300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-381200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-963500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-926800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-482100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-199900000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>18600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>68300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>58300000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-102200000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-39800000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>85200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>47600000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-178700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>50800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-178600000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-41800000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>33700000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>57700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>43200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-8300000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-243100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>83600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>124700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1878300000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-100000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>109700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>200500000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>248400000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-23800000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>112400000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>38800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>66000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>116400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>94600000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-974000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>70600000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>29600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-663400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-241000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-35800000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>73100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-121900000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>64900000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>103100000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>92900000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-70200000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-96700000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>61600000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-122600000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-32500000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>38100000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>124700000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>40920000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>29887000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>7458000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-144434000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3196000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>35886000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>24638000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>34260000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>30091000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>39528000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>27101000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>22127000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>11493000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>13537000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>10685000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>6468000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>12209000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>11422000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1989000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>6696000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>3145000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>4210000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>938000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>3824000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>78401000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3179000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-213000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>966000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>282000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2044000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-788000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1467000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-379000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>659000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>132000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>359000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>911000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>5678000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>40655000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>34929000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
+        <v>1061000000.0</v>
+      </c>
+      <c r="C29">
         <v>911900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>892500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>841000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>715400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>581600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>822600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>706500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>620500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>265400000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>228300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>548400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>665700000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>371400000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>437900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>383200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>446700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>223000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>567700000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>501400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>542700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>477600000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>627500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>274600000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>229900000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>352800000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>552700000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>396300000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>316000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>333200000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>338100000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>319800000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>231500000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>280200000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>332000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>353900000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>216500000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>241500000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>325100000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>259600000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>249700000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>208500000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>283400000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>179700000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>185100000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>123700000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>194200000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>150600000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>154000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>166300000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>229100000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>203800000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>189100000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>258000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>217200000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>214000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>216500000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>166500000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>229700000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>151600000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>196000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>100300000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>123900000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>113000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>175500000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>115600000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>115637000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>96305000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>82989000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>90124000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>102240000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>71810000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>64801000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>39384000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>83012000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>48954000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>40352000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>33369000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>27926000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>36078000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>19725000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>16116000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>26668000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>21353000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>10418000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>12348000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>8486000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>10878000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>11866000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-915000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>3063000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-7903000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>2932000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-5946000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>2472000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-9285000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-276000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-7059000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>4667000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-10557000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-1088000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-11575000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>1870000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-4939000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-3939000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-5796000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
+        <v>-26600000.0</v>
+      </c>
+      <c r="C30">
         <v>-914500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-209400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>401000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>260700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>213500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1264200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1413000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-467100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-128500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1044200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-446600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>557600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>573100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>574800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>544500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>466200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-214700000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-641000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-838800000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-384700000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-597000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-334300000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1025900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>536700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-117100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-406200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-216600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-222700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-308900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-486300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-572600000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-44300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>53600000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-315800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-260000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-353800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1308300000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-309000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-541300000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-237200000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-191900000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-413100000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-338800000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-9900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-87700000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-203500000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-258700000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>513600000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-205300000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-63200000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>613200000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>57000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-348000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-133100000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-180300000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-122600000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-409700000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-154400000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-164800000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-167100000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7300000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-103100000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-119200000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-106600000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-147600000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-141153000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-93790000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-14092000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-43342000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-138307000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-102621000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-97342000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>33742000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-76791000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-67948000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-54530000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-37131000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-58638000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-27241000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-4599000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-22875000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-42078000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-32015000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-15425000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-13789000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-17328000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-12071000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-17882000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-872000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-73200000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-466000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-7748000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>10238000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-3518000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1600000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>16692000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>3398000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>5612000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>11033000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>10770000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2229000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-6089000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-15258000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-35278000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>5807000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>