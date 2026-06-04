--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
@@ -223,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1824,2564 +1827,2697 @@
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
         <v>68</v>
       </c>
       <c r="D1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
+        <v>72</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
+        <v>75</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N1" t="s">
         <v>76</v>
       </c>
       <c r="O1" t="s">
         <v>77</v>
       </c>
       <c r="P1" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="R1" t="s">
         <v>79</v>
       </c>
       <c r="S1" t="s">
         <v>80</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
+        <v>5005033000.0</v>
+      </c>
+      <c r="C2">
         <v>45581859.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>52096037.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>56592732.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>81788634.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>91531947.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>80343264.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>70826195.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>64697900.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>54971531.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>50675390.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52972979.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>56222407.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67721739.0</v>
       </c>
       <c r="O2">
         <v>67721739.0</v>
       </c>
       <c r="P2">
+        <v>67721739.0</v>
+      </c>
+      <c r="Q2">
         <v>42272914.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
-    </row>
-    <row r="3" spans="1:19">
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
-    </row>
-    <row r="4" spans="1:19">
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
+        <v>-240686.0</v>
+      </c>
+      <c r="C5">
         <v>-230196.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-116763.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-108871.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-25984.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-23124.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-96594.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>58343.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5810.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4978.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>522638.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-163768.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-199937.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-42234.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>11766743.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-184664.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>13757981.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
+        <v>3812117.0</v>
+      </c>
+      <c r="C7">
         <v>4301854.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4634267.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5106337.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5219027.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2817635.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3110677.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3401926.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4006497.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4312474.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4595078.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4300757.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4525890.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3613826.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>347541.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
-        <v>5729.0</v>
+        <v>5740.0</v>
       </c>
       <c r="C8">
         <v>5729.0</v>
       </c>
       <c r="D8">
+        <v>5729.0</v>
+      </c>
+      <c r="E8">
         <v>5719.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>5714.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>5668.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>5664.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>5647.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>5633.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>5428.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>5427.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>5422.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="O8">
         <v>5000.0</v>
       </c>
-      <c r="Q8"/>
+      <c r="P8"/>
+      <c r="Q8">
+        <v>5000.0</v>
+      </c>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
+        <v>18033652.0</v>
+      </c>
+      <c r="C10">
         <v>17565334.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>22659118.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24351765.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>23591154.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>34372851.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37731954.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>35071294.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>39453727.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17502989.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>25686052.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>40300573.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>24035608.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>84267154.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-74480650.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>74480651.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-85248997.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
+        <v>18033652.0</v>
+      </c>
+      <c r="C12">
         <v>17565334.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>22659118.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24351765.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23591154.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>34372851.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>37731954.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>35071294.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>39453727.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26821469.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>34878798.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>49434280.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>33640026.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>84267154.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74480651.0</v>
       </c>
       <c r="P12">
         <v>74480651.0</v>
       </c>
-      <c r="Q12"/>
+      <c r="Q12">
+        <v>74480651.0</v>
+      </c>
       <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>85248997.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
-        <v>5729.0</v>
+        <v>5740.0</v>
       </c>
       <c r="C13">
         <v>5729.0</v>
       </c>
       <c r="D13">
+        <v>5729.0</v>
+      </c>
+      <c r="E13">
         <v>5719.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5714.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5668.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5664.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5647.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5633.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5428.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5427.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5422.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="N13">
         <v>5000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
       <c r="P13">
         <v>5000.0</v>
       </c>
-      <c r="Q13"/>
+      <c r="Q13">
+        <v>5000.0</v>
+      </c>
       <c r="R13"/>
       <c r="S13"/>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
+        <v>57294000.0</v>
+      </c>
+      <c r="C14">
         <v>57258218.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>57273184.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>57193734.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>57003488.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>56658012.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>56601320.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>56470636.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54347729.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>54270236.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>54268992.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>54222420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53105000.0</v>
       </c>
       <c r="N14">
         <v>53105000.0</v>
       </c>
       <c r="O14">
-        <v>52700000.0</v>
+        <v>53105000.0</v>
       </c>
       <c r="P14">
         <v>52700000.0</v>
       </c>
       <c r="Q14">
         <v>52700000.0</v>
       </c>
       <c r="R14">
-        <v>50000000.0</v>
+        <v>52700000.0</v>
       </c>
       <c r="S14">
         <v>50000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="T14">
+        <v>50000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16">
+        <v>3043470.0</v>
+      </c>
+      <c r="C16">
         <v>4971135.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2962299.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4861250.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1561842.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1882743.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2245505.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2218166.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1327371.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1705171.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1290061.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>988556.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>742247.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1003735.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>1672051.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-    </row>
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>2015805.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>-967064967.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
+        <v>2601408.0</v>
+      </c>
+      <c r="C21">
         <v>2474037.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2340700.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2232620.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2098740.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2120367.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2015804.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1375666.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>968033.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>726978.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>255650.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>72714652.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>73487283.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-    </row>
-    <row r="22" spans="1:19">
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
+        <v>5480044.0</v>
+      </c>
+      <c r="C22">
         <v>5037414.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6162118.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6647970.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7825109.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7900110.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6992025.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6365394.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9813782.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7548086.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5609028.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7472108.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14237162.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20305187.0</v>
       </c>
       <c r="O22">
         <v>20305187.0</v>
       </c>
       <c r="P22">
+        <v>20305187.0</v>
+      </c>
+      <c r="Q22">
         <v>14580557.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-    </row>
-    <row r="23" spans="1:19">
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
+        <v>75911057.0</v>
+      </c>
+      <c r="C23">
         <v>84401162.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>96446371.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>102217131.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>115727726.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>132042433.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>128952648.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>122640966.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>108149216.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>90580155.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>88406605.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>90395744.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>141964209.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>201055411.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>11766743.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>100735065.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>13757981.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>28</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>231978.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>518669.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>805361.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1215136.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26">
+        <v>10839130.0</v>
+      </c>
+      <c r="C26">
         <v>11129213.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>11316267.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11515546.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>11841020.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>12071380.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>12172075.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>12248048.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2000000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
+        <v>-13129483.0</v>
+      </c>
+      <c r="C28">
         <v>-11884736.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-16359416.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17293301.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-16032765.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-31555216.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-34621277.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-31669368.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-35447230.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-13190515.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-21090974.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-36392398.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-19509718.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-80653328.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>74480650.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-74133110.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>85248997.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
+        <v>-15112360.0</v>
+      </c>
+      <c r="C29">
         <v>-6284673.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-103479.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2556821.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17124484.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24234088.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>30713975.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>34456340.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>35675599.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>28987264.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31012340.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>31374933.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>79953608.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>83218167.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>11766743.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
+        <v>29428782.0</v>
+      </c>
+      <c r="C30">
         <v>38432465.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>45211856.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40181225.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>60425835.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>67700463.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>62359322.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>60222869.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>48103370.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>45711152.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>39405679.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24668492.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15412769.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18044372.0</v>
       </c>
       <c r="O30">
         <v>18044372.0</v>
       </c>
       <c r="P30">
+        <v>18044372.0</v>
+      </c>
+      <c r="Q30">
         <v>10322852.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
-    </row>
-    <row r="31" spans="1:19">
+      <c r="T30"/>
+    </row>
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>31374933.0</v>
       </c>
-      <c r="M31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N31"/>
       <c r="O31">
         <v>9730884.0</v>
       </c>
-      <c r="P31"/>
+      <c r="P31">
+        <v>9730884.0</v>
+      </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
-    </row>
-    <row r="32" spans="1:19">
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
+        <v>888873.0</v>
+      </c>
+      <c r="C32">
         <v>3461634.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>9314930.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>368831.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-2149425.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6084432.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>12145681.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>16581073.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>28909494.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>24482786.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>27606978.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>28849083.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5178552.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7799937.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>10480814.0</v>
       </c>
-      <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
-    </row>
-    <row r="33" spans="1:19">
+      <c r="T32"/>
+    </row>
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
+        <v>20172062.0</v>
+      </c>
+      <c r="C33">
         <v>20749083.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>21318681.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>29308746.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>21701069.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>19722229.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>20438245.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>20069361.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>9496679.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>7572387.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6793205.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5584477.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>78383636.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>78247332.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>-74480651.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1285929.0</v>
       </c>
-      <c r="Q33"/>
       <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>-85248997.0</v>
       </c>
     </row>
-    <row r="34" spans="1:19">
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-    </row>
-    <row r="35" spans="1:19">
+      <c r="T34"/>
+    </row>
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
+        <v>37265347.0</v>
+      </c>
+      <c r="C35">
         <v>31874134.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>32402525.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>29072883.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4766522.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1572573.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1869951.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2194094.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2730574.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3067909.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3387843.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3071075.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3608580.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2829102.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>0.0</v>
       </c>
-      <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
-    </row>
-    <row r="36" spans="1:19">
+      <c r="T35"/>
+    </row>
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
         <v>210617.0</v>
       </c>
       <c r="C36">
         <v>210617.0</v>
       </c>
       <c r="D36">
+        <v>210617.0</v>
+      </c>
+      <c r="E36">
         <v>7577775.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>215612.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>215611.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>291699.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>284050.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>725979.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>727766.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>660281.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>242614.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>721497.0</v>
       </c>
       <c r="N36">
         <v>721497.0</v>
       </c>
       <c r="O36">
+        <v>721497.0</v>
+      </c>
+      <c r="P36">
         <v>-74480651.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>876100.0</v>
       </c>
-      <c r="Q36"/>
       <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>-85248997.0</v>
       </c>
     </row>
-    <row r="37" spans="1:19">
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
-    </row>
-    <row r="38" spans="1:19">
+      <c r="T37"/>
+    </row>
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>732334.0</v>
       </c>
-      <c r="M38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N38"/>
       <c r="O38">
         <v>721497.0</v>
       </c>
-      <c r="P38"/>
+      <c r="P38">
+        <v>721497.0</v>
+      </c>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
-    </row>
-    <row r="39" spans="1:19">
+      <c r="T38"/>
+    </row>
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
+        <v>2796517.0</v>
+      </c>
+      <c r="C39">
         <v>2616866.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1094598.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1727425.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2184559.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2346780.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1431102.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>912048.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1281658.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2927061.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1719894.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3236387.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>290616.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>191366.0</v>
       </c>
-      <c r="O39"/>
-      <c r="P39">
+      <c r="P39"/>
+      <c r="Q39">
         <v>65076.0</v>
       </c>
-      <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
-    </row>
-    <row r="40" spans="1:19">
+      <c r="T39"/>
+    </row>
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
+        <v>-4955865170.0</v>
+      </c>
+      <c r="C40">
         <v>-5759013.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-273998753.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>8099041.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>10033739.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>13458764.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>12138282.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>11737389.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2429639.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>601388.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>833736.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>992271.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>520057.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>44181671.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>46361591.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>44194703.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
-    </row>
-    <row r="41" spans="1:19">
+      <c r="T40"/>
+    </row>
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
-    </row>
-    <row r="42" spans="1:19">
+      <c r="T41"/>
+    </row>
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
+        <v>51480558.0</v>
+      </c>
+      <c r="C42">
         <v>50488091.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>49666250.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>48773113.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>48080587.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>46670244.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>45224962.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>43217391.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>41163042.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>28535949.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>26011086.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>25685475.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>72714651.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>74259915.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>74217681.0</v>
       </c>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
-    </row>
-    <row r="43" spans="1:19">
+      <c r="T42"/>
+    </row>
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
-    </row>
-    <row r="44" spans="1:19">
+      <c r="T43"/>
+    </row>
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-    </row>
-    <row r="45" spans="1:19">
+      <c r="T44"/>
+    </row>
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45">
+        <v>8418262.0</v>
+      </c>
+      <c r="C45">
         <v>8650897.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8965917.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>9268669.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>8635300.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>6227146.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6702693.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>6717100.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>6009819.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>6268056.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>5986303.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>5229616.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>5001571.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4085418.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-    </row>
-    <row r="46" spans="1:19">
+      <c r="T45"/>
+    </row>
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
+        <v>6520907.0</v>
+      </c>
+      <c r="C46">
         <v>6935216.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>7451097.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7982805.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>7545697.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5314871.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5958666.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>6161597.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5802667.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6117643.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5877274.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5341863.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4947487.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4038552.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46">
+      <c r="P46"/>
+      <c r="Q46">
         <v>409829.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
-    </row>
-    <row r="47" spans="1:19">
+      <c r="T46"/>
+    </row>
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>5149748.0</v>
       </c>
-      <c r="M47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N47"/>
       <c r="O47">
         <v>4038552.0</v>
       </c>
-      <c r="P47"/>
+      <c r="P47">
+        <v>4038552.0</v>
+      </c>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
-    </row>
-    <row r="48" spans="1:19">
+      <c r="T47"/>
+    </row>
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
+        <v>-67450024.0</v>
+      </c>
+      <c r="C48">
         <v>-57927041.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-51324130.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-48065267.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-33275194.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-22418700.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-14420057.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-8825041.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-5498886.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>450865.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>4473189.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>5942781.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>7433894.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8995486.0</v>
       </c>
       <c r="O48">
         <v>8995486.0</v>
       </c>
       <c r="P48">
+        <v>8995486.0</v>
+      </c>
+      <c r="Q48">
         <v>11946407.0</v>
       </c>
-      <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
-    </row>
-    <row r="49" spans="1:19">
+      <c r="T48"/>
+    </row>
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-    </row>
-    <row r="50" spans="1:19">
+      <c r="T49"/>
+    </row>
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
-        <v>1146766.0</v>
+        <v>1092052.0</v>
       </c>
       <c r="C50">
         <v>1146766.0</v>
       </c>
       <c r="D50">
         <v>1146766.0</v>
       </c>
       <c r="E50">
+        <v>1146766.0</v>
+      </c>
+      <c r="F50">
         <v>1124226.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-    </row>
-    <row r="51" spans="1:19">
+      <c r="T50"/>
+    </row>
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
+        <v>4904169.0</v>
+      </c>
+      <c r="C51">
         <v>5680598.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6299702.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>7058464.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7558389.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2817635.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3110677.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3401926.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4006497.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4312474.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4595078.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3908175.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4525890.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3613826.0</v>
       </c>
-      <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>347541.0</v>
       </c>
-      <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-    </row>
-    <row r="52" spans="1:19">
+      <c r="T51"/>
+    </row>
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
+        <v>2638822.0</v>
+      </c>
+      <c r="C52">
         <v>2806464.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2897177.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2985581.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2791867.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1245061.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1240726.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1207832.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1275923.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1244565.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1207234.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>837100.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>917310.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>784724.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>347541.0</v>
       </c>
-      <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-    </row>
-    <row r="53" spans="1:19">
+      <c r="T52"/>
+    </row>
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>22535.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>37694222046.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
         <v>9318480.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>9192746.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>9133707.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>9604418.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>148961301.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>170497994.0</v>
       </c>
     </row>
-    <row r="54" spans="1:19">
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
-    </row>
-    <row r="55" spans="1:19">
+      <c r="T54"/>
+    </row>
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
+        <v>75911057.0</v>
+      </c>
+      <c r="C55">
         <v>84401162.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>96446371.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>102217131.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>115727726.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>132042433.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>128952648.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>122640966.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>108149216.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>90580155.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>88406605.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>90395744.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>141964209.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>201055411.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>100735065.0</v>
       </c>
-      <c r="Q55"/>
       <c r="R55"/>
       <c r="S55"/>
-    </row>
-    <row r="56" spans="1:19">
+      <c r="T55"/>
+    </row>
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
+        <v>55738995.0</v>
+      </c>
+      <c r="C56">
         <v>63652079.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>75127690.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>72908385.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>94026657.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>112320204.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>108514403.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>102571605.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>98652537.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>83007768.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>81613399.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>84811267.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>63580573.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>122808079.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>74480651.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>99449136.0</v>
       </c>
-      <c r="Q56"/>
       <c r="R56"/>
-      <c r="S56">
+      <c r="S56"/>
+      <c r="T56">
         <v>85248997.0</v>
       </c>
     </row>
-    <row r="57" spans="1:19">
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
+        <v>54850122.0</v>
+      </c>
+      <c r="C57">
         <v>60190445.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>65812760.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>72539554.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>96176082.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>106235772.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>96368722.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>85990532.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>69743043.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>58524982.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>54006421.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>55854759.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>58402021.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115008142.0</v>
       </c>
       <c r="O57">
         <v>115008142.0</v>
       </c>
       <c r="P57">
+        <v>115008142.0</v>
+      </c>
+      <c r="Q57">
         <v>88968322.0</v>
       </c>
-      <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
-    </row>
-    <row r="58" spans="1:19">
+      <c r="T57"/>
+    </row>
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
+        <v>92115469.0</v>
+      </c>
+      <c r="C58">
         <v>92064579.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>98215285.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>101612437.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>100942604.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>107808345.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>98238673.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>88184626.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>72473617.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>61592891.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>57394265.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>58925834.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>62010601.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>117837244.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>88968322.0</v>
       </c>
-      <c r="Q58"/>
       <c r="R58"/>
       <c r="S58"/>
-    </row>
-    <row r="59" spans="1:19">
+      <c r="T58"/>
+    </row>
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
-    </row>
-    <row r="60" spans="1:19">
+      <c r="T59"/>
+    </row>
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>-16204412.0</v>
+      </c>
+      <c r="C60">
         <v>-7663417.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-1768914.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>604694.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>14785122.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>24234088.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>30713975.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>34456340.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>35675599.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>28987264.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>31012340.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>31469910.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>79953608.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>83218167.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11766743.0</v>
       </c>
       <c r="P60">
         <v>11766743.0</v>
       </c>
-      <c r="Q60"/>
+      <c r="Q60">
+        <v>11766743.0</v>
+      </c>
       <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>13757981.0</v>
       </c>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-    </row>
-    <row r="62" spans="1:19">
+      <c r="T61"/>
+    </row>
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4398,2113 +4534,2192 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B2">
         <v>104844633.0</v>
       </c>
       <c r="C2">
         <v>122126245.0</v>
       </c>
       <c r="D2">
         <v>94828472.0</v>
       </c>
       <c r="E2">
         <v>74789378.0</v>
       </c>
       <c r="F2">
         <v>52998928.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B3">
         <v>2272587.0</v>
       </c>
       <c r="C3">
         <v>1720983.0</v>
       </c>
       <c r="D3">
         <v>1076766.0</v>
       </c>
       <c r="E3">
         <v>146578.0</v>
       </c>
       <c r="F3">
         <v>320619.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B5">
         <v>-38036525.0</v>
       </c>
       <c r="C5">
         <v>-13897570.0</v>
       </c>
       <c r="D5">
         <v>-4474157.0</v>
       </c>
       <c r="E5">
         <v>-989706.0</v>
       </c>
       <c r="F5">
         <v>3643409.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B6">
         <v>-35763938.0</v>
       </c>
       <c r="C6">
         <v>-12176587.0</v>
       </c>
       <c r="D6">
         <v>-3397391.0</v>
       </c>
       <c r="E6">
         <v>-843128.0</v>
       </c>
       <c r="F6">
         <v>3964028.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B9">
         <v>22649671.0</v>
       </c>
       <c r="C9">
         <v>29782446.0</v>
       </c>
       <c r="D9">
         <v>20777064.0</v>
       </c>
       <c r="E9">
         <v>13306040.0</v>
       </c>
       <c r="F9">
         <v>10415855.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B10">
         <v>-38036522.0</v>
       </c>
       <c r="C10">
         <v>-13485776.0</v>
       </c>
       <c r="D10">
         <v>-4758323.0</v>
       </c>
       <c r="E10">
         <v>-803056.0</v>
       </c>
       <c r="F10">
         <v>3623629.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B11">
         <v>1203704.0</v>
       </c>
       <c r="C11">
         <v>1282046.0</v>
       </c>
       <c r="D11">
         <v>1245303.0</v>
       </c>
       <c r="E11">
         <v>1071097.0</v>
       </c>
       <c r="F11">
         <v>685823.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B13">
         <v>86996.0</v>
       </c>
       <c r="C13">
         <v>365251.0</v>
       </c>
       <c r="D13">
         <v>195209.0</v>
       </c>
       <c r="E13">
         <v>5078.0</v>
       </c>
       <c r="F13">
         <v>882.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B15">
         <v>-39240226.0</v>
       </c>
       <c r="C15">
         <v>-14767822.0</v>
       </c>
       <c r="D15">
         <v>-6003626.0</v>
       </c>
       <c r="E15">
         <v>-1874153.0</v>
       </c>
       <c r="F15">
         <v>2937806.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>-6098603.0</v>
       </c>
       <c r="E16">
         <v>-1874153.0</v>
       </c>
       <c r="F16">
         <v>2937806.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B17">
         <v>-39240226.0</v>
       </c>
       <c r="C17">
         <v>-14767822.0</v>
       </c>
       <c r="D17">
         <v>-6098603.0</v>
       </c>
       <c r="E17">
         <v>-1874153.0</v>
       </c>
       <c r="F17">
         <v>2937806.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B18">
         <v>86996.0</v>
       </c>
       <c r="C18">
         <v>365251.0</v>
       </c>
       <c r="D18">
         <v>195209.0</v>
       </c>
       <c r="E18">
         <v>5078.0</v>
       </c>
       <c r="F18">
         <v>882.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B21">
         <v>-37849859.0</v>
       </c>
       <c r="C21">
         <v>-13894139.0</v>
       </c>
       <c r="D21">
         <v>-4474157.0</v>
       </c>
       <c r="E21">
         <v>-988671.0</v>
       </c>
       <c r="F21">
         <v>3643402.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B23">
         <v>165344163.0</v>
       </c>
       <c r="C23">
         <v>165802830.0</v>
       </c>
       <c r="D23">
         <v>120079693.0</v>
       </c>
       <c r="E23">
         <v>89084089.0</v>
       </c>
       <c r="F23">
         <v>59771381.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B25">
         <v>2272587.0</v>
       </c>
       <c r="C25">
         <v>1717552.0</v>
       </c>
       <c r="D25">
         <v>1108104.0</v>
       </c>
       <c r="E25">
         <v>145543.0</v>
       </c>
       <c r="F25">
         <v>320626.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>779174.0</v>
       </c>
       <c r="D26">
         <v>146149.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B27">
         <v>8439384.0</v>
       </c>
       <c r="C27">
         <v>6608724.0</v>
       </c>
       <c r="D27">
         <v>4416220.0</v>
       </c>
       <c r="E27">
         <v>5503630.0</v>
       </c>
       <c r="F27">
         <v>3561731.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B28">
         <v>30025334.0</v>
       </c>
       <c r="C28">
         <v>31052109.0</v>
       </c>
       <c r="D28">
         <v>20835000.0</v>
       </c>
       <c r="E28">
         <v>8791081.0</v>
       </c>
       <c r="F28">
         <v>3210722.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B29">
         <v>1203704.0</v>
       </c>
       <c r="C29">
         <v>1282046.0</v>
       </c>
       <c r="D29">
         <v>1245303.0</v>
       </c>
       <c r="E29">
         <v>1071097.0</v>
       </c>
       <c r="F29">
         <v>685823.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B30">
         <v>60499530.0</v>
       </c>
       <c r="C30">
         <v>43676585.0</v>
       </c>
       <c r="D30">
         <v>25251221.0</v>
       </c>
       <c r="E30">
         <v>14294711.0</v>
       </c>
       <c r="F30">
         <v>6772453.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B31">
         <v>-186663.0</v>
       </c>
       <c r="C31">
         <v>408363.0</v>
       </c>
       <c r="D31">
         <v>-284166.0</v>
       </c>
       <c r="E31">
         <v>185615.0</v>
       </c>
       <c r="F31">
         <v>-19773.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B32">
         <v>127494304.0</v>
       </c>
       <c r="C32">
         <v>151908691.0</v>
       </c>
       <c r="D32">
         <v>115605536.0</v>
       </c>
       <c r="E32">
         <v>88095418.0</v>
       </c>
       <c r="F32">
         <v>63414783.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S32"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
         <v>68</v>
       </c>
       <c r="D1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
+        <v>72</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
+        <v>75</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N1" t="s">
         <v>76</v>
       </c>
       <c r="O1" t="s">
         <v>77</v>
       </c>
       <c r="P1" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="R1" t="s">
         <v>79</v>
       </c>
       <c r="S1" t="s">
         <v>80</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B2">
-        <v>16838926.0</v>
+        <v>16694576.0</v>
       </c>
       <c r="C2">
+        <v>16811955.0</v>
+      </c>
+      <c r="D2">
         <v>25204112.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17660589.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21414820.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>34105289.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>31663935.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26780700.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23893083.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>35432663.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>36019799.0</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
+        <v>26003903.0</v>
+      </c>
+      <c r="N2">
         <v>19616098.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>26758821.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>22150947.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18829419.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16038425.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19960767.0</v>
       </c>
       <c r="S2">
         <v>19960767.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:19">
+      <c r="T2">
+        <v>19960767.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B3">
+        <v>690634.0</v>
+      </c>
+      <c r="C3">
         <v>612228.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>253410.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>679206.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>570672.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>534714.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>487995.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1579006.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>66597.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>340719.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>316642.0</v>
       </c>
-      <c r="L3">
-[...1 lines deleted...]
-      </c>
       <c r="M3">
+        <v>-1221678.0</v>
+      </c>
+      <c r="N3">
         <v>7218.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7107.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>263208.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6495.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>70566.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>490.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>491.0</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B5">
-        <v>-6396139.0</v>
+        <v>-9483735.0</v>
       </c>
       <c r="C5">
+        <v>-6396134.0</v>
+      </c>
+      <c r="D5">
         <v>-2660618.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7393318.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-10647339.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7360055.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5262869.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3352307.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5694267.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3920224.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-878245.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
+        <v>1792261.0</v>
+      </c>
+      <c r="N5">
         <v>-2689429.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>309843.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1214868.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1876776.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-895771.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>891892.0</v>
       </c>
       <c r="S5">
         <v>891892.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:19">
+      <c r="T5">
+        <v>891892.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B6">
-        <v>-5783911.0</v>
+        <v>-8793101.0</v>
       </c>
       <c r="C6">
+        <v>-5783906.0</v>
+      </c>
+      <c r="D6">
         <v>-2407208.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8072524.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-10076667.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6825341.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4774874.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1773301.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5627670.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3579505.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-561603.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
+        <v>570583.0</v>
+      </c>
+      <c r="N6">
         <v>-2682211.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>316950.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-951660.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1870281.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-825205.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>892382.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>892383.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B9">
-        <v>3447630.0</v>
+        <v>1990925.0</v>
       </c>
       <c r="C9">
+        <v>3474601.0</v>
+      </c>
+      <c r="D9">
         <v>5146772.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2476817.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4775905.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7722571.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7674378.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>10562747.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6121953.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6252898.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6844848.0</v>
       </c>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
       <c r="M9">
+        <v>6624887.0</v>
+      </c>
+      <c r="N9">
         <v>4520199.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5138578.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4792103.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3018492.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2975724.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3655912.0</v>
       </c>
       <c r="S9">
         <v>3655912.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9">
+        <v>3655912.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B10">
+        <v>-9345576.0</v>
+      </c>
+      <c r="C10">
         <v>-6496325.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2772794.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14680142.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-10679505.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7538612.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5138263.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3242796.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5694266.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3639732.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-845542.0</v>
       </c>
-      <c r="L10">
-[...1 lines deleted...]
-      </c>
       <c r="M10">
+        <v>134477.0</v>
+      </c>
+      <c r="N10">
         <v>-2096231.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>388070.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1734353.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1879528.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-831802.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>954137.0</v>
       </c>
       <c r="S10">
         <v>954137.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:19">
+      <c r="T10">
+        <v>954137.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B11">
+        <v>177407.0</v>
+      </c>
+      <c r="C11">
         <v>106586.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>486069.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>109930.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>176990.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>460031.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>456753.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>178336.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>255485.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>352180.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>496045.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>175304.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>237992.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>518312.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>267401.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>282749.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>158755.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>314796.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>314797.0</v>
       </c>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B12">
+        <v>87215.0</v>
+      </c>
+      <c r="C12">
         <v>100191.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>112176.0</v>
       </c>
-      <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>32166.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13073.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11464.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
-    </row>
-    <row r="13" spans="1:19">
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B13">
+        <v>52971.0</v>
+      </c>
+      <c r="C13">
         <v>104922.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>95472.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>83858.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13">
+        <v>3480.0</v>
+      </c>
+      <c r="G13">
         <v>59755.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>86.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>67090.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>27296.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>198619.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>72246.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>118007.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>391.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4568.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>510.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2995.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1016.0</v>
       </c>
-      <c r="R13"/>
       <c r="S13"/>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B15">
+        <v>-9522983.0</v>
+      </c>
+      <c r="C15">
         <v>-6602911.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-3258863.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-14790072.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-10856495.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7998643.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-5595016.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-3421132.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5949751.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-3991912.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1341587.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
+        <v>-40827.0</v>
+      </c>
+      <c r="N15">
         <v>-2334223.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-130242.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-2001754.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2162277.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-990557.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>639340.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>639341.0</v>
       </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1586090.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-2334223.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1475461.0</v>
       </c>
       <c r="O16">
         <v>-1475461.0</v>
       </c>
-      <c r="P16"/>
+      <c r="P16">
+        <v>-1475461.0</v>
+      </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-    </row>
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B17">
+        <v>-9522983.0</v>
+      </c>
+      <c r="C17">
         <v>-6602911.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-3258863.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-14790072.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-10856495.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7998643.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-5595016.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3421132.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5949751.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-4022324.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1374615.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-40827.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-3106855.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>127601.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-2001754.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-2162277.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-990557.0</v>
       </c>
-      <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B18">
+        <v>-34244.0</v>
+      </c>
+      <c r="C18">
         <v>4731.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-16704.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>83858.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-32166.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>59755.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>86.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>67090.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>27296.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>198619.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>72246.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>118007.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>391.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4568.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>510.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2995.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1016.0</v>
       </c>
-      <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B21">
+        <v>-9483735.0</v>
+      </c>
+      <c r="C21">
         <v>-6874867.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2695309.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-14641494.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10585441.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7360055.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5262869.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3352307.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5679920.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-3920224.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-878245.0</v>
       </c>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
       <c r="M21">
+        <v>570583.0</v>
+      </c>
+      <c r="N21">
         <v>-2689429.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>309843.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1214868.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1876776.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-895679.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>891892.0</v>
       </c>
       <c r="S21">
         <v>891892.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:19">
+      <c r="T21">
+        <v>891892.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-    </row>
-    <row r="23" spans="1:19">
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B23">
+        <v>28169236.0</v>
+      </c>
+      <c r="C23">
         <v>27161423.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>33046193.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>34778900.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>36776166.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>49187915.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>44601182.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>40695754.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35694959.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>45605785.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>43742892.0</v>
       </c>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
       <c r="M23">
+        <v>32058207.0</v>
+      </c>
+      <c r="N23">
         <v>26825726.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>31587556.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>28157918.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>23724687.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>19909828.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22724787.0</v>
       </c>
       <c r="S23">
         <v>22724787.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:19">
+      <c r="T23">
+        <v>22724787.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B25">
+        <v>690634.0</v>
+      </c>
+      <c r="C25">
         <v>612228.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>561150.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>679206.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>570672.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>534714.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>487995.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1579006.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>63386.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-266939.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>342099.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1221678.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>991432.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1075142.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>263208.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-74054.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>70474.0</v>
       </c>
-      <c r="R25"/>
       <c r="S25"/>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>13929.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>163764.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>297405.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>42449.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>25266.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B27">
-        <v>1476328000.0</v>
+        <v>1091907.0</v>
       </c>
       <c r="C27">
+        <v>1476328.0</v>
+      </c>
+      <c r="D27">
         <v>1564844.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1728946.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1656527.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2061664.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2992247.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2434338.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1754760.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1394407.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1025219.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1359093.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>948302.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>906372.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1501156.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1722447.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1325024.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1228079.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1228080.0</v>
       </c>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B28">
-        <v>4663939000.0</v>
+        <v>4818256.0</v>
       </c>
       <c r="C28">
+        <v>4663939.0</v>
+      </c>
+      <c r="D28">
         <v>4512985.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6645447.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13704819.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13020962.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9945000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11480716.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10022488.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8778715.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6697874.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4695211.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6261326.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3922363.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4505815.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3172821.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2546379.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1535940.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1535941.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B29">
+        <v>177407.0</v>
+      </c>
+      <c r="C29">
         <v>106586.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>486069.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>109930.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>176990.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>460031.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>456753.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>178336.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>255485.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>352180.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>496045.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>175304.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>237992.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>803696.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>267401.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>282749.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>158755.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B30">
-        <v>10322497.0</v>
+        <v>11474660.0</v>
       </c>
       <c r="C30">
+        <v>10349468.0</v>
+      </c>
+      <c r="D30">
         <v>7842081.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17118311.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15361346.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15082626.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12937247.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13915054.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11792121.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10173122.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7723093.0</v>
       </c>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
       <c r="M30">
+        <v>6054304.0</v>
+      </c>
+      <c r="N30">
         <v>7209628.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4828735.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6006971.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4895268.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3871403.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2764020.0</v>
       </c>
       <c r="S30">
         <v>2764020.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:19">
+      <c r="T30">
+        <v>2764020.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B31">
+        <v>138159.0</v>
+      </c>
+      <c r="C31">
         <v>378542.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-77485.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-38648.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-94064.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-178557.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>124606.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>109511.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-14343.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>280492.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>32703.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-436106.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>593198.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>78227.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-519485.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2752.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>63877.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62245.0</v>
       </c>
       <c r="S31">
         <v>62245.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:19">
+      <c r="T31">
+        <v>62245.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B32">
+        <v>18685501.0</v>
+      </c>
+      <c r="C32">
         <v>20286556.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>30350884.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>20137406.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>26190725.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>41827860.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>39338313.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>37343447.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>30015036.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>41685561.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>42864647.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>32628790.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>24136297.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>31897399.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>26943050.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>21847911.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>19014149.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>23616679.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>23616679.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
@@ -6523,2017 +6738,2084 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B2">
         <v>35071294.0</v>
       </c>
       <c r="C2">
         <v>40300573.0</v>
       </c>
       <c r="D2">
         <v>74480651.0</v>
       </c>
       <c r="E2">
         <v>85248997.0</v>
       </c>
       <c r="F2">
         <v>80453315.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B3">
         <v>1100704</v>
       </c>
       <c r="C3">
         <v>3143263</v>
       </c>
       <c r="D3">
         <v>1020768</v>
       </c>
       <c r="E3">
         <v>121516</v>
       </c>
       <c r="F3">
         <v>798</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B6">
         <v>-10719529.0</v>
       </c>
       <c r="C6">
         <v>-5229279.0</v>
       </c>
       <c r="D6">
         <v>-34180078.0</v>
       </c>
       <c r="E6">
         <v>-10768346.0</v>
       </c>
       <c r="F6">
         <v>4795682.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B7">
         <v>264988.0</v>
       </c>
       <c r="C7">
         <v>-17971569.0</v>
       </c>
       <c r="D7">
         <v>-5924085.0</v>
       </c>
       <c r="E7">
         <v>-5828956.0</v>
       </c>
       <c r="F7">
         <v>1493662.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B9">
         <v>-9331350.0</v>
       </c>
       <c r="C9">
         <v>-41299642.0</v>
       </c>
       <c r="D9">
         <v>-19579339.0</v>
       </c>
       <c r="E9">
         <v>-3950508.0</v>
       </c>
       <c r="F9">
         <v>-3869775.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B10">
         <v>-1037552.0</v>
       </c>
       <c r="C10">
         <v>901120.0</v>
       </c>
       <c r="D10">
         <v>7108449.0</v>
       </c>
       <c r="E10">
         <v>-11525561.0</v>
       </c>
       <c r="F10">
         <v>-3054996.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>9884352.0</v>
       </c>
       <c r="E11">
         <v>9419480.0</v>
       </c>
       <c r="F11">
         <v>9541596.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>3332825.0</v>
       </c>
       <c r="E12">
         <v>3332825.0</v>
       </c>
       <c r="F12">
         <v>272235.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-2920287.0</v>
       </c>
       <c r="E13">
         <v>-253480.0</v>
       </c>
       <c r="F13">
         <v>-589094.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B14">
         <v>2311065.0</v>
       </c>
       <c r="C14">
         <v>1717552.0</v>
       </c>
       <c r="D14">
         <v>1108104.0</v>
       </c>
       <c r="E14">
         <v>145543.0</v>
       </c>
       <c r="F14">
         <v>320626.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>-3362639.0</v>
       </c>
       <c r="E15">
         <v>469633.0</v>
       </c>
       <c r="F15">
         <v>469633.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B16">
         <v>24351765.0</v>
       </c>
       <c r="C16">
         <v>35071294.0</v>
       </c>
       <c r="D16">
         <v>40300573.0</v>
       </c>
       <c r="E16">
         <v>74480651.0</v>
       </c>
       <c r="F16">
         <v>85248997.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B18">
         <v>-8474789.0</v>
       </c>
       <c r="C18">
         <v>-21445569.0</v>
       </c>
       <c r="D18">
         <v>-8602527.0</v>
       </c>
       <c r="E18">
         <v>-7679082.0</v>
       </c>
       <c r="F18">
         <v>5023531.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B19">
         <v>-5198605.0</v>
       </c>
       <c r="C19">
         <v>2990444.0</v>
       </c>
       <c r="D19">
         <v>-10154475.0</v>
       </c>
       <c r="E19">
         <v>-121516.0</v>
       </c>
       <c r="F19">
         <v>-798.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>12300000.0</v>
       </c>
       <c r="D20">
         <v>29704221.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B21">
         <v>1913649.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-38767102.0</v>
       </c>
       <c r="E21">
         <v>-2619631.0</v>
       </c>
       <c r="F21">
         <v>-227849.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22">
         <v>-39240226.0</v>
       </c>
       <c r="C22">
         <v>-14767822.0</v>
       </c>
       <c r="D22">
         <v>-6098603.0</v>
       </c>
       <c r="E22">
         <v>-1874153.0</v>
       </c>
       <c r="F22">
         <v>2937806.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
         <v>1853161000.0</v>
       </c>
       <c r="C23">
         <v>-2217417.0</v>
       </c>
       <c r="D23">
         <v>-41911387.0</v>
       </c>
       <c r="E23">
         <v>-2498689.0</v>
       </c>
       <c r="F23">
         <v>55474.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24">
         <v>-4097901.0</v>
       </c>
       <c r="C24">
         <v>-173302.0</v>
       </c>
       <c r="D24">
         <v>-9133708.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
         <v>23673806.0</v>
       </c>
       <c r="C25">
         <v>6339251.0</v>
       </c>
       <c r="D25">
         <v>3332825.0</v>
       </c>
       <c r="E25">
         <v>6892600.0</v>
       </c>
       <c r="F25">
         <v>272235.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26">
         <v>-60488.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>3362639.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27">
         <v>5616282.0</v>
       </c>
       <c r="C27">
         <v>6380282.0</v>
       </c>
       <c r="D27">
         <v>0.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
         <v>1853161.0</v>
       </c>
       <c r="C28">
         <v>10082583.0</v>
       </c>
       <c r="D28">
         <v>-16443844.0</v>
       </c>
       <c r="E28">
         <v>-3089264.0</v>
       </c>
       <c r="F28">
         <v>-227849.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29">
         <v>-7374085.0</v>
       </c>
       <c r="C29">
         <v>-18302306.0</v>
       </c>
       <c r="D29">
         <v>-7581759.0</v>
       </c>
       <c r="E29">
         <v>-7557566.0</v>
       </c>
       <c r="F29">
         <v>5024329.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
         <v>-5198605.0</v>
       </c>
       <c r="C30">
         <v>2990444.0</v>
       </c>
       <c r="D30">
         <v>-10154475.0</v>
       </c>
       <c r="E30">
         <v>-121516.0</v>
       </c>
       <c r="F30">
         <v>-798.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S30"/>
+  <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
         <v>68</v>
       </c>
       <c r="D1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
+        <v>72</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
+        <v>75</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N1" t="s">
         <v>76</v>
       </c>
       <c r="O1" t="s">
         <v>77</v>
       </c>
       <c r="P1" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="R1" t="s">
         <v>79</v>
       </c>
       <c r="S1" t="s">
         <v>80</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B2">
+        <v>17615334.0</v>
+      </c>
+      <c r="C2">
         <v>22709118.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34395386.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23591154.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34395386.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37756234.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17502989.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>39453727.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17502989.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25686052.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>40300573.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>24035608.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>84267154.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>76100392.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>74480651.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>60348675.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>74483778.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>79866386.0</v>
       </c>
-      <c r="S2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:19">
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B3">
+        <v>247348</v>
+      </c>
+      <c r="C3">
         <v>69375</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>181809</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
+        <v>959744</v>
+      </c>
+      <c r="F3">
         <v>181808</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>178815</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>75093</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>958252</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>322798</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1073441</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>788772</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>525702</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16592</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>153726</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>324747</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>568</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>73603</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>23672</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>23673</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-    </row>
-    <row r="6" spans="1:19">
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B6">
+        <v>468318.0</v>
+      </c>
+      <c r="C6">
         <v>-5093784.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-10804232.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>760611.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-10804232.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3360848.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>21950738.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4382433.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21950738.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-8183063.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-14614521.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>16264965.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-60231546.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8166762.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1619741.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>14131976.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-14135103.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5382608.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5382611.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B7">
+        <v>3059684.0</v>
+      </c>
+      <c r="C7">
         <v>-4340491.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-10016731.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8271972.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-10016731.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1448083.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5826175.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4122358.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5826175.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6976711.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-13290528.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-10615397.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-5654595.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5489925.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3974386.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>18682438.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-14760147.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4032565.0</v>
       </c>
       <c r="S7">
         <v>-4032565.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7">
+        <v>-4032565.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B9">
+        <v>3662298.0</v>
+      </c>
+      <c r="C9">
         <v>2435242.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1170940.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4749487.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1170940.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-9525139.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3791675.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-14745812.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3791675.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-8051679.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-14710476.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-10256060.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1495449.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4901108.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-5917620.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1447924.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2540212.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1429110.0</v>
       </c>
       <c r="S9">
         <v>-1429110.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9">
+        <v>-1429110.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B10">
+        <v>-1291943.0</v>
+      </c>
+      <c r="C10">
         <v>10723.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>181075.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>447881.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>181075.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-966185.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2303829.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3411379.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2303829.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2069510.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1863080.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6765054.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6068025.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-944587.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-4780043.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4656390.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-960444.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2954363.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2954364.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-2913032.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12411272.0</v>
       </c>
       <c r="O11">
         <v>12411272.0</v>
       </c>
-      <c r="P11"/>
+      <c r="P11">
+        <v>12411272.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>1106735.0</v>
       </c>
       <c r="N12">
-        <v>514828.0</v>
+        <v>1106735.0</v>
       </c>
       <c r="O12">
         <v>514828.0</v>
       </c>
-      <c r="P12"/>
+      <c r="P12">
+        <v>514828.0</v>
+      </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
-    </row>
-    <row r="13" spans="1:19">
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-3337534.0</v>
       </c>
       <c r="N13">
-        <v>146942.0</v>
+        <v>-3337534.0</v>
       </c>
       <c r="O13">
         <v>146942.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>146942.0</v>
+      </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B14">
+        <v>690634.0</v>
+      </c>
+      <c r="C14">
         <v>1172807328.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>570672.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>679206.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>570672.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>534714.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>384069.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1579006.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>380858.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-266939.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>316642.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1055846.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>991432.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-249548.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>263208.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-74054.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>70474.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>74561.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>74562.0</v>
       </c>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>22039.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3384678.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
+        <v>20607.0</v>
+      </c>
+      <c r="R15">
         <v>0.0</v>
       </c>
-      <c r="R15">
-[...1 lines deleted...]
-      </c>
       <c r="S15">
-        <v>-224513.0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:19">
+        <v>224513.0</v>
+      </c>
+      <c r="T15">
+        <v>224513.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B16">
+        <v>18083652.0</v>
+      </c>
+      <c r="C16">
         <v>17615334.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>23591154.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>24351765.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23591154.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>34395386.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>39453727.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>35071294.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>39453727.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>17502989.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>25686052.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>40300573.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>24035608.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>84267154.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>76100392.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>74480651.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>60348675.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>74483778.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-5382611.0</v>
       </c>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B18">
+        <v>1708670.0</v>
+      </c>
+      <c r="C18">
         <v>-4036159.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12315820.0</v>
       </c>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
+        <v>3735690.0</v>
+      </c>
+      <c r="F18">
         <v>-12315821.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3360848.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3278830.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2382432.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3031125.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8425245.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-13911198.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-11233230.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6590175.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5986064.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1911093.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>16445539.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-15753833.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4185393.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4185395.0</v>
       </c>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-140036.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3509110.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-585477.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-178815.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-925203.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2958252.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>7810909.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1073441.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-788772.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-54992.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-9621010.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-153726.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-324747.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-568.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-73603.0</v>
       </c>
-      <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B21">
         <v>-319004.0</v>
       </c>
       <c r="C21">
         <v>-319004.0</v>
       </c>
       <c r="D21">
+        <v>-319004.0</v>
+      </c>
+      <c r="E21">
         <v>-425713.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2339362.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>445510.0</v>
       </c>
       <c r="N21">
-        <v>719832.0</v>
+        <v>445510.0</v>
       </c>
       <c r="O21">
         <v>719832.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>719832.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-    </row>
-    <row r="22" spans="1:19">
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22">
+        <v>-9522983.0</v>
+      </c>
+      <c r="C22">
         <v>-9850917505.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-10856495.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-14790072.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10856495.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7998643.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-5925123.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3421132.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5949751.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-4022324.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1341587.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1491113.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3106855.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-130242.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2001754.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2162277.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-990557.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>639340.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>639341.0</v>
       </c>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-319004000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-60488.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2339362000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-925203000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10785906.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>242182.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-461141.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1319550.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-40467182.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2444781.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-105752.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2375626.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1681723.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-972702.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-972703.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-132534000.0</v>
       </c>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
+        <v>-3158826.0</v>
+      </c>
+      <c r="F24">
         <v>-767285.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-124832.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-656422.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1194007.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7886005.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-475943.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-255650.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>470711.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-9604418.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
+        <v>7728683.0</v>
+      </c>
+      <c r="C25">
         <v>6918494884.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7804925.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>10534328.0</v>
+      </c>
+      <c r="F25">
         <v>6334048.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4284693.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3068802.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2851894.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1255249.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2031249.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>225487.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>343136.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1196435.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1029655.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4218654.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>22546237.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-10959527.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-843057.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-843060.0</v>
       </c>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-45000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-60488.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-60427512.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-60488.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-25707936.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27">
+        <v>992478.0</v>
+      </c>
+      <c r="C27">
         <v>1759989000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>938148000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>692531.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1470877.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1445286.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2007588.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1688410.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1841392.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1882921.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>967560.0</v>
       </c>
-      <c r="L27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M27"/>
       <c r="N27">
         <v>0.0</v>
       </c>
       <c r="O27">
         <v>0.0</v>
       </c>
-      <c r="P27"/>
+      <c r="P27">
+        <v>0.0</v>
+      </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
+        <v>-319004.0</v>
+      </c>
+      <c r="C28">
         <v>-364005.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2278874.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-425713.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2278874.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>0.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10785906.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10785906.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>242182.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-703323.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>27027485.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-44036953.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2180698.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-291352.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2313563.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1618730.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1197215.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1197216.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29">
+        <v>1956018.0</v>
+      </c>
+      <c r="C29">
         <v>-3966784.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-12497629.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4695434.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12497629.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3182033.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3353923.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1424180.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3353923.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-7351804.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-13122426.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-10707528.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-6573583.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6139790.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2235840.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>16446107.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-15680230.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-4161721.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-4161722.0</v>
       </c>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
+        <v>-1168696.0</v>
+      </c>
+      <c r="C30">
         <v>-762995.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-585477.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3509110.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-585477.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-178815.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7810909.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2958252.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7810909.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1073441.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-788772.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-54992.0</v>
       </c>
       <c r="M30">
         <v>-54992.0</v>
       </c>
       <c r="N30">
+        <v>-54992.0</v>
+      </c>
+      <c r="O30">
         <v>-153726.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-324747.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-568.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-73603.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-23672.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-23673.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>