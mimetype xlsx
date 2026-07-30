--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -1341,130 +1341,134 @@
       </c>
       <c r="C32">
         <v>16581073.0</v>
       </c>
       <c r="D32">
         <v>28849083.0</v>
       </c>
       <c r="E32">
         <v>10480814.0</v>
       </c>
       <c r="F32">
         <v>13584637.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
         <v>29308746.0</v>
       </c>
       <c r="C33">
         <v>20069361.0</v>
       </c>
       <c r="D33">
-        <v>5584477.0</v>
+        <v>5584476.0</v>
       </c>
       <c r="E33">
         <v>1285929.0</v>
       </c>
       <c r="F33">
-        <v>443484.0</v>
+        <v>443483.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
         <v>29072883.0</v>
       </c>
       <c r="C35">
         <v>2194094.0</v>
       </c>
       <c r="D35">
         <v>3071075.0</v>
       </c>
       <c r="E35">
         <v>0.0</v>
       </c>
       <c r="F35">
         <v>270140.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
         <v>210617.0</v>
       </c>
       <c r="C36">
         <v>284050.0</v>
       </c>
       <c r="D36">
-        <v>242614.0</v>
+        <v>242613.0</v>
       </c>
       <c r="E36">
         <v>876100.0</v>
       </c>
-      <c r="F36"/>
+      <c r="F36">
+        <v>-1.0</v>
+      </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38">
-        <v>732334.0</v>
+        <v>1.0</v>
       </c>
       <c r="E38">
         <v>876100.0</v>
       </c>
-      <c r="F38"/>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
         <v>1727425.0</v>
       </c>
       <c r="C39">
         <v>912048.0</v>
       </c>
       <c r="D39">
         <v>3236387.0</v>
       </c>
       <c r="E39">
         <v>65076.0</v>
       </c>
       <c r="F39">
         <v>775055.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>44</v>
       </c>
@@ -1489,51 +1493,51 @@
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
         <v>48773113.0</v>
       </c>
       <c r="C42">
         <v>43217391.0</v>
       </c>
       <c r="D42">
         <v>25685475.0</v>
       </c>
       <c r="E42">
         <v>-184664.0</v>
       </c>
       <c r="F42">
-        <v>-67579.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>49</v>
@@ -3251,51 +3255,51 @@
       <c r="E33">
         <v>29308746.0</v>
       </c>
       <c r="F33">
         <v>21701069.0</v>
       </c>
       <c r="G33">
         <v>19722229.0</v>
       </c>
       <c r="H33">
         <v>20438245.0</v>
       </c>
       <c r="I33">
         <v>20069361.0</v>
       </c>
       <c r="J33">
         <v>9496679.0</v>
       </c>
       <c r="K33">
         <v>7572387.0</v>
       </c>
       <c r="L33">
         <v>6793205.0</v>
       </c>
       <c r="M33">
-        <v>5584477.0</v>
+        <v>5584476.0</v>
       </c>
       <c r="N33">
         <v>78383636.0</v>
       </c>
       <c r="O33">
         <v>78247332.0</v>
       </c>
       <c r="P33">
         <v>-74480651.0</v>
       </c>
       <c r="Q33">
         <v>1285929.0</v>
       </c>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33">
         <v>-85248997.0</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
@@ -3387,51 +3391,51 @@
       <c r="E36">
         <v>7577775.0</v>
       </c>
       <c r="F36">
         <v>215612.0</v>
       </c>
       <c r="G36">
         <v>215611.0</v>
       </c>
       <c r="H36">
         <v>291699.0</v>
       </c>
       <c r="I36">
         <v>284050.0</v>
       </c>
       <c r="J36">
         <v>725979.0</v>
       </c>
       <c r="K36">
         <v>727766.0</v>
       </c>
       <c r="L36">
         <v>660281.0</v>
       </c>
       <c r="M36">
-        <v>242614.0</v>
+        <v>242613.0</v>
       </c>
       <c r="N36">
         <v>721497.0</v>
       </c>
       <c r="O36">
         <v>721497.0</v>
       </c>
       <c r="P36">
         <v>-74480651.0</v>
       </c>
       <c r="Q36">
         <v>876100.0</v>
       </c>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36">
         <v>-85248997.0</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
@@ -3447,51 +3451,51 @@
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
-        <v>732334.0</v>
+        <v>1.0</v>
       </c>
       <c r="N38"/>
       <c r="O38">
         <v>721497.0</v>
       </c>
       <c r="P38">
         <v>721497.0</v>
       </c>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
         <v>2796517.0</v>
       </c>
       <c r="C39">
         <v>2616866.0</v>
       </c>
       <c r="D39">
         <v>1094598.0</v>
@@ -4590,80 +4594,80 @@
       <c r="E3">
         <v>146578.0</v>
       </c>
       <c r="F3">
         <v>320619.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>85</v>
       </c>
       <c r="B5">
         <v>-38036525.0</v>
       </c>
       <c r="C5">
-        <v>-13897570.0</v>
+        <v>-13485776.0</v>
       </c>
       <c r="D5">
-        <v>-4474157.0</v>
+        <v>-4758323.0</v>
       </c>
       <c r="E5">
-        <v>-989706.0</v>
+        <v>-803056.0</v>
       </c>
       <c r="F5">
-        <v>3643409.0</v>
+        <v>3623629.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>86</v>
       </c>
       <c r="B6">
         <v>-35763938.0</v>
       </c>
       <c r="C6">
-        <v>-12176587.0</v>
+        <v>-11764793.0</v>
       </c>
       <c r="D6">
-        <v>-3397391.0</v>
+        <v>-3681557.0</v>
       </c>
       <c r="E6">
-        <v>-843128.0</v>
+        <v>-656478.0</v>
       </c>
       <c r="F6">
-        <v>3964028.0</v>
+        <v>3944248.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>88</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>89</v>
@@ -5203,51 +5207,51 @@
       <c r="E2">
         <v>17660589.0</v>
       </c>
       <c r="F2">
         <v>21414820.0</v>
       </c>
       <c r="G2">
         <v>34105289.0</v>
       </c>
       <c r="H2">
         <v>31663935.0</v>
       </c>
       <c r="I2">
         <v>26780700.0</v>
       </c>
       <c r="J2">
         <v>23893083.0</v>
       </c>
       <c r="K2">
         <v>35432663.0</v>
       </c>
       <c r="L2">
         <v>36019799.0</v>
       </c>
       <c r="M2">
-        <v>26003903.0</v>
+        <v>26129227.0</v>
       </c>
       <c r="N2">
         <v>19616098.0</v>
       </c>
       <c r="O2">
         <v>26758821.0</v>
       </c>
       <c r="P2">
         <v>22150947.0</v>
       </c>
       <c r="Q2">
         <v>18829419.0</v>
       </c>
       <c r="R2">
         <v>16038425.0</v>
       </c>
       <c r="S2">
         <v>19960767.0</v>
       </c>
       <c r="T2">
         <v>19960767.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
@@ -5265,51 +5269,51 @@
       <c r="E3">
         <v>679206.0</v>
       </c>
       <c r="F3">
         <v>570672.0</v>
       </c>
       <c r="G3">
         <v>534714.0</v>
       </c>
       <c r="H3">
         <v>487995.0</v>
       </c>
       <c r="I3">
         <v>1579006.0</v>
       </c>
       <c r="J3">
         <v>66597.0</v>
       </c>
       <c r="K3">
         <v>340719.0</v>
       </c>
       <c r="L3">
         <v>316642.0</v>
       </c>
       <c r="M3">
-        <v>-1221678.0</v>
+        <v>1055846.0</v>
       </c>
       <c r="N3">
         <v>7218.0</v>
       </c>
       <c r="O3">
         <v>7107.0</v>
       </c>
       <c r="P3">
         <v>263208.0</v>
       </c>
       <c r="Q3">
         <v>6495.0</v>
       </c>
       <c r="R3">
         <v>70566.0</v>
       </c>
       <c r="S3">
         <v>490.0</v>
       </c>
       <c r="T3">
         <v>491.0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
@@ -5318,167 +5322,167 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>85</v>
       </c>
       <c r="B5">
-        <v>-9483735.0</v>
+        <v>-9258361.0</v>
       </c>
       <c r="C5">
         <v>-6396134.0</v>
       </c>
       <c r="D5">
         <v>-2660618.0</v>
       </c>
       <c r="E5">
         <v>7393318.0</v>
       </c>
       <c r="F5">
         <v>-10647339.0</v>
       </c>
       <c r="G5">
-        <v>-7360055.0</v>
+        <v>-7538612.0</v>
       </c>
       <c r="H5">
-        <v>-5262869.0</v>
+        <v>-5138263.0</v>
       </c>
       <c r="I5">
-        <v>-3352307.0</v>
+        <v>-3242796.0</v>
       </c>
       <c r="J5">
-        <v>-5694267.0</v>
+        <v>-5694266.0</v>
       </c>
       <c r="K5">
-        <v>-3920224.0</v>
+        <v>-3639732.0</v>
       </c>
       <c r="L5">
-        <v>-878245.0</v>
+        <v>-845542.0</v>
       </c>
       <c r="M5">
-        <v>1792261.0</v>
+        <v>-1315809.0</v>
       </c>
       <c r="N5">
-        <v>-2689429.0</v>
+        <v>-2096231.0</v>
       </c>
       <c r="O5">
-        <v>309843.0</v>
+        <v>388070.0</v>
       </c>
       <c r="P5">
-        <v>-1214868.0</v>
+        <v>-1734353.0</v>
       </c>
       <c r="Q5">
-        <v>-1876776.0</v>
+        <v>-1879528.0</v>
       </c>
       <c r="R5">
-        <v>-895771.0</v>
+        <v>-831802.0</v>
       </c>
       <c r="S5">
-        <v>891892.0</v>
+        <v>954137.0</v>
       </c>
       <c r="T5">
-        <v>891892.0</v>
+        <v>954137.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>86</v>
       </c>
       <c r="B6">
-        <v>-8793101.0</v>
+        <v>-8567727.0</v>
       </c>
       <c r="C6">
         <v>-5783906.0</v>
       </c>
       <c r="D6">
         <v>-2407208.0</v>
       </c>
       <c r="E6">
         <v>8072524.0</v>
       </c>
       <c r="F6">
         <v>-10076667.0</v>
       </c>
       <c r="G6">
-        <v>-6825341.0</v>
+        <v>-7003898.0</v>
       </c>
       <c r="H6">
-        <v>-4774874.0</v>
+        <v>-4650268.0</v>
       </c>
       <c r="I6">
-        <v>-1773301.0</v>
+        <v>-1663790.0</v>
       </c>
       <c r="J6">
-        <v>-5627670.0</v>
+        <v>-5627669.0</v>
       </c>
       <c r="K6">
-        <v>-3579505.0</v>
+        <v>-3299013.0</v>
       </c>
       <c r="L6">
-        <v>-561603.0</v>
+        <v>-528900.0</v>
       </c>
       <c r="M6">
-        <v>570583.0</v>
+        <v>-259963.0</v>
       </c>
       <c r="N6">
-        <v>-2682211.0</v>
+        <v>-2089013.0</v>
       </c>
       <c r="O6">
-        <v>316950.0</v>
+        <v>395177.0</v>
       </c>
       <c r="P6">
-        <v>-951660.0</v>
+        <v>-1471145.0</v>
       </c>
       <c r="Q6">
-        <v>-1870281.0</v>
+        <v>-1873033.0</v>
       </c>
       <c r="R6">
-        <v>-825205.0</v>
+        <v>-761236.0</v>
       </c>
       <c r="S6">
-        <v>892382.0</v>
+        <v>954627.0</v>
       </c>
       <c r="T6">
-        <v>892383.0</v>
+        <v>954628.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
@@ -5523,51 +5527,51 @@
       <c r="E9">
         <v>2476817.0</v>
       </c>
       <c r="F9">
         <v>4775905.0</v>
       </c>
       <c r="G9">
         <v>7722571.0</v>
       </c>
       <c r="H9">
         <v>7674378.0</v>
       </c>
       <c r="I9">
         <v>10562747.0</v>
       </c>
       <c r="J9">
         <v>6121953.0</v>
       </c>
       <c r="K9">
         <v>6252898.0</v>
       </c>
       <c r="L9">
         <v>6844848.0</v>
       </c>
       <c r="M9">
-        <v>6624887.0</v>
+        <v>6499563.0</v>
       </c>
       <c r="N9">
         <v>4520199.0</v>
       </c>
       <c r="O9">
         <v>5138578.0</v>
       </c>
       <c r="P9">
         <v>4792103.0</v>
       </c>
       <c r="Q9">
         <v>3018492.0</v>
       </c>
       <c r="R9">
         <v>2975724.0</v>
       </c>
       <c r="S9">
         <v>3655912.0</v>
       </c>
       <c r="T9">
         <v>3655912.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
@@ -5585,51 +5589,51 @@
       <c r="E10">
         <v>-14680142.0</v>
       </c>
       <c r="F10">
         <v>-10679505.0</v>
       </c>
       <c r="G10">
         <v>-7538612.0</v>
       </c>
       <c r="H10">
         <v>-5138263.0</v>
       </c>
       <c r="I10">
         <v>-3242796.0</v>
       </c>
       <c r="J10">
         <v>-5694266.0</v>
       </c>
       <c r="K10">
         <v>-3639732.0</v>
       </c>
       <c r="L10">
         <v>-845542.0</v>
       </c>
       <c r="M10">
-        <v>134477.0</v>
+        <v>-1315809.0</v>
       </c>
       <c r="N10">
         <v>-2096231.0</v>
       </c>
       <c r="O10">
         <v>388070.0</v>
       </c>
       <c r="P10">
         <v>-1734353.0</v>
       </c>
       <c r="Q10">
         <v>-1879528.0</v>
       </c>
       <c r="R10">
         <v>-831802.0</v>
       </c>
       <c r="S10">
         <v>954137.0</v>
       </c>
       <c r="T10">
         <v>954137.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
@@ -5686,51 +5690,51 @@
       <c r="R11">
         <v>158755.0</v>
       </c>
       <c r="S11">
         <v>314796.0</v>
       </c>
       <c r="T11">
         <v>314797.0</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>92</v>
       </c>
       <c r="B12">
         <v>87215.0</v>
       </c>
       <c r="C12">
         <v>100191.0</v>
       </c>
       <c r="D12">
         <v>112176.0</v>
       </c>
       <c r="E12"/>
       <c r="F12">
-        <v>32166.0</v>
+        <v>35646.0</v>
       </c>
       <c r="G12">
         <v>13073.0</v>
       </c>
       <c r="H12">
         <v>11464.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>93</v>
       </c>
       <c r="B13">
@@ -5827,51 +5831,51 @@
       <c r="E15">
         <v>-14790072.0</v>
       </c>
       <c r="F15">
         <v>-10856495.0</v>
       </c>
       <c r="G15">
         <v>-7998643.0</v>
       </c>
       <c r="H15">
         <v>-5595016.0</v>
       </c>
       <c r="I15">
         <v>-3421132.0</v>
       </c>
       <c r="J15">
         <v>-5949751.0</v>
       </c>
       <c r="K15">
         <v>-3991912.0</v>
       </c>
       <c r="L15">
         <v>-1341587.0</v>
       </c>
       <c r="M15">
-        <v>-40827.0</v>
+        <v>-1491113.0</v>
       </c>
       <c r="N15">
         <v>-2334223.0</v>
       </c>
       <c r="O15">
         <v>-130242.0</v>
       </c>
       <c r="P15">
         <v>-2001754.0</v>
       </c>
       <c r="Q15">
         <v>-2162277.0</v>
       </c>
       <c r="R15">
         <v>-990557.0</v>
       </c>
       <c r="S15">
         <v>639340.0</v>
       </c>
       <c r="T15">
         <v>639341.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
@@ -6085,51 +6089,51 @@
       <c r="E21">
         <v>-14641494.0</v>
       </c>
       <c r="F21">
         <v>-10585441.0</v>
       </c>
       <c r="G21">
         <v>-7360055.0</v>
       </c>
       <c r="H21">
         <v>-5262869.0</v>
       </c>
       <c r="I21">
         <v>-3352307.0</v>
       </c>
       <c r="J21">
         <v>-5679920.0</v>
       </c>
       <c r="K21">
         <v>-3920224.0</v>
       </c>
       <c r="L21">
         <v>-878245.0</v>
       </c>
       <c r="M21">
-        <v>570583.0</v>
+        <v>-879703.0</v>
       </c>
       <c r="N21">
         <v>-2689429.0</v>
       </c>
       <c r="O21">
         <v>309843.0</v>
       </c>
       <c r="P21">
         <v>-1214868.0</v>
       </c>
       <c r="Q21">
         <v>-1876776.0</v>
       </c>
       <c r="R21">
         <v>-895679.0</v>
       </c>
       <c r="S21">
         <v>891892.0</v>
       </c>
       <c r="T21">
         <v>891892.0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
@@ -6171,51 +6175,51 @@
       <c r="E23">
         <v>34778900.0</v>
       </c>
       <c r="F23">
         <v>36776166.0</v>
       </c>
       <c r="G23">
         <v>49187915.0</v>
       </c>
       <c r="H23">
         <v>44601182.0</v>
       </c>
       <c r="I23">
         <v>40695754.0</v>
       </c>
       <c r="J23">
         <v>35694959.0</v>
       </c>
       <c r="K23">
         <v>45605785.0</v>
       </c>
       <c r="L23">
         <v>43742892.0</v>
       </c>
       <c r="M23">
-        <v>32058207.0</v>
+        <v>33508493.0</v>
       </c>
       <c r="N23">
         <v>26825726.0</v>
       </c>
       <c r="O23">
         <v>31587556.0</v>
       </c>
       <c r="P23">
         <v>28157918.0</v>
       </c>
       <c r="Q23">
         <v>23724687.0</v>
       </c>
       <c r="R23">
         <v>19909828.0</v>
       </c>
       <c r="S23">
         <v>22724787.0</v>
       </c>
       <c r="T23">
         <v>22724787.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
@@ -6298,51 +6302,53 @@
       </c>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>106</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>13929.0</v>
       </c>
       <c r="J26">
         <v>163764.0</v>
       </c>
       <c r="K26">
         <v>297405.0</v>
       </c>
       <c r="L26"/>
-      <c r="M26"/>
+      <c r="M26">
+        <v>33622.0</v>
+      </c>
       <c r="N26">
         <v>42449.0</v>
       </c>
       <c r="O26">
         <v>25266.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>107</v>
       </c>
       <c r="B27">
         <v>1091907.0</v>
       </c>
       <c r="C27">
         <v>1476328.0</v>
       </c>
       <c r="D27">
         <v>1564844.0</v>
       </c>
@@ -6387,51 +6393,51 @@
       </c>
       <c r="R27">
         <v>1325024.0</v>
       </c>
       <c r="S27">
         <v>1228079.0</v>
       </c>
       <c r="T27">
         <v>1228080.0</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>108</v>
       </c>
       <c r="B28">
         <v>4818256.0</v>
       </c>
       <c r="C28">
         <v>4663939.0</v>
       </c>
       <c r="D28">
         <v>4512985.0</v>
       </c>
       <c r="E28">
-        <v>-6645447.0</v>
+        <v>6645447.0</v>
       </c>
       <c r="F28">
         <v>13704819.0</v>
       </c>
       <c r="G28">
         <v>13020962.0</v>
       </c>
       <c r="H28">
         <v>9945000.0</v>
       </c>
       <c r="I28">
         <v>11480716.0</v>
       </c>
       <c r="J28">
         <v>10022488.0</v>
       </c>
       <c r="K28">
         <v>8778715.0</v>
       </c>
       <c r="L28">
         <v>6697874.0</v>
       </c>
       <c r="M28">
         <v>4695211.0</v>
       </c>
@@ -6531,51 +6537,51 @@
       <c r="E30">
         <v>17118311.0</v>
       </c>
       <c r="F30">
         <v>15361346.0</v>
       </c>
       <c r="G30">
         <v>15082626.0</v>
       </c>
       <c r="H30">
         <v>12937247.0</v>
       </c>
       <c r="I30">
         <v>13915054.0</v>
       </c>
       <c r="J30">
         <v>11792121.0</v>
       </c>
       <c r="K30">
         <v>10173122.0</v>
       </c>
       <c r="L30">
         <v>7723093.0</v>
       </c>
       <c r="M30">
-        <v>6054304.0</v>
+        <v>7379266.0</v>
       </c>
       <c r="N30">
         <v>7209628.0</v>
       </c>
       <c r="O30">
         <v>4828735.0</v>
       </c>
       <c r="P30">
         <v>6006971.0</v>
       </c>
       <c r="Q30">
         <v>4895268.0</v>
       </c>
       <c r="R30">
         <v>3871403.0</v>
       </c>
       <c r="S30">
         <v>2764020.0</v>
       </c>
       <c r="T30">
         <v>2764020.0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
@@ -6963,51 +6969,51 @@
       <c r="B14">
         <v>2311065.0</v>
       </c>
       <c r="C14">
         <v>1717552.0</v>
       </c>
       <c r="D14">
         <v>1108104.0</v>
       </c>
       <c r="E14">
         <v>145543.0</v>
       </c>
       <c r="F14">
         <v>320626.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>126</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
-        <v>-3362639.0</v>
+        <v>3362639.0</v>
       </c>
       <c r="E15">
         <v>469633.0</v>
       </c>
       <c r="F15">
         <v>469633.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>127</v>
       </c>
       <c r="B16">
         <v>24351765.0</v>
       </c>
       <c r="C16">
         <v>35071294.0</v>
       </c>
       <c r="D16">
         <v>40300573.0</v>
       </c>
       <c r="E16">
         <v>74480651.0</v>
       </c>
       <c r="F16">
@@ -8486,57 +8492,57 @@
       <c r="H25">
         <v>3068802.0</v>
       </c>
       <c r="I25">
         <v>2851894.0</v>
       </c>
       <c r="J25">
         <v>1255249.0</v>
       </c>
       <c r="K25">
         <v>2031249.0</v>
       </c>
       <c r="L25">
         <v>225487.0</v>
       </c>
       <c r="M25">
         <v>343136.0</v>
       </c>
       <c r="N25">
         <v>1196435.0</v>
       </c>
       <c r="O25">
         <v>1029655.0</v>
       </c>
       <c r="P25">
-        <v>-4218654.0</v>
+        <v>14710746.0</v>
       </c>
       <c r="Q25">
-        <v>22546237.0</v>
+        <v>-74054.0</v>
       </c>
       <c r="R25">
-        <v>-10959527.0</v>
+        <v>919991.0</v>
       </c>
       <c r="S25">
         <v>-843057.0</v>
       </c>
       <c r="T25">
         <v>-843060.0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>136</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-45000.0</v>
       </c>
       <c r="D26">
         <v>-60488.0</v>
       </c>
       <c r="E26">
         <v>-60427512.0</v>
       </c>
       <c r="F26">