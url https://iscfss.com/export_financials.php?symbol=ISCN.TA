--- v0 (2026-09-12)
+++ v1 (2026-10-30)
@@ -2428,54 +2428,62 @@
       <c r="J36">
         <v>521000.0</v>
       </c>
       <c r="K36">
         <v>500224000.0</v>
       </c>
       <c r="L36">
         <v>429126000.0</v>
       </c>
       <c r="M36">
         <v>80030000.0</v>
       </c>
       <c r="N36">
         <v>107537000.0</v>
       </c>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>54</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>1054615000.0</v>
+      </c>
+      <c r="C37">
+        <v>976393000.0</v>
+      </c>
+      <c r="D37">
+        <v>826608000.0</v>
+      </c>
+      <c r="E37">
+        <v>826125000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38">
         <v>4401260000.0</v>
@@ -8643,55 +8651,65 @@
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
     </row>
     <row r="37" spans="1:75">
       <c r="A37" t="s">
         <v>54</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>1098292000.0</v>
+      </c>
+      <c r="C37">
+        <v>1095626000.0</v>
+      </c>
+      <c r="D37">
+        <v>1054615000.0</v>
+      </c>
+      <c r="E37">
+        <v>962427000.0</v>
+      </c>
+      <c r="F37">
+        <v>964411000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -12845,51 +12863,51 @@
       <c r="L2">
         <v>49974000.0</v>
       </c>
       <c r="M2">
         <v>25230000.0</v>
       </c>
       <c r="N2">
         <v>22624000.0</v>
       </c>
       <c r="O2">
         <v>52098000.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>137</v>
       </c>
       <c r="B3">
         <v>72678000.0</v>
       </c>
       <c r="C3">
-        <v>1674000.0</v>
+        <v>66496000.0</v>
       </c>
       <c r="D3">
         <v>45284000.0</v>
       </c>
       <c r="E3">
         <v>37506000.0</v>
       </c>
       <c r="F3">
         <v>22103000.0</v>
       </c>
       <c r="G3">
         <v>2498000.0</v>
       </c>
       <c r="H3">
         <v>1222000.0</v>
       </c>
       <c r="I3">
         <v>1173000.0</v>
       </c>
       <c r="J3">
         <v>1149000.0</v>
       </c>
       <c r="K3">
         <v>915000.0</v>
       </c>
@@ -12974,51 +12992,51 @@
       <c r="L5">
         <v>72413000.0</v>
       </c>
       <c r="M5">
         <v>-22353000.0</v>
       </c>
       <c r="N5">
         <v>21878000.0</v>
       </c>
       <c r="O5">
         <v>21496000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>140</v>
       </c>
       <c r="B6">
         <v>288439000.0</v>
       </c>
       <c r="C6">
-        <v>317754000.0</v>
+        <v>382576000.0</v>
       </c>
       <c r="D6">
         <v>100441000.0</v>
       </c>
       <c r="E6">
         <v>536668000.0</v>
       </c>
       <c r="F6">
         <v>809320000.0</v>
       </c>
       <c r="G6">
         <v>142007000.0</v>
       </c>
       <c r="H6">
         <v>234603000.0</v>
       </c>
       <c r="I6">
         <v>70502000.0</v>
       </c>
       <c r="J6">
         <v>159118000.0</v>
       </c>
       <c r="K6">
         <v>57050000.0</v>
       </c>
@@ -20316,51 +20334,51 @@
         <v>-91938000.0</v>
       </c>
       <c r="L24">
         <v>-42441000.0</v>
       </c>
       <c r="M24">
         <v>-9571000.0</v>
       </c>
       <c r="N24">
         <v>-29719000.0</v>
       </c>
       <c r="O24">
         <v>-19231000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
         <v>192</v>
       </c>
       <c r="B25">
         <v>-94874000.0</v>
       </c>
       <c r="C25">
-        <v>-238380999.0</v>
+        <v>-536554999.0</v>
       </c>
       <c r="D25">
         <v>-193223000.0</v>
       </c>
       <c r="E25">
         <v>-380533000.0</v>
       </c>
       <c r="F25">
         <v>-2565859000.0</v>
       </c>
       <c r="G25">
         <v>-444591000.0</v>
       </c>
       <c r="H25">
         <v>-412235000.0</v>
       </c>
       <c r="I25">
         <v>13615000.0</v>
       </c>
       <c r="J25">
         <v>-106405000.0</v>
       </c>
       <c r="K25">
         <v>-54925000.0</v>
       </c>