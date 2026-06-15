--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -974,51 +977,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -1178,51 +1181,53 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>24</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-1060000.0</v>
+      </c>
       <c r="C5">
         <v>923000.0</v>
       </c>
       <c r="D5">
         <v>-3031000.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>-11805000.0</v>
       </c>
       <c r="H5">
         <v>-10082000.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>-79000.0</v>
       </c>
       <c r="K5">
@@ -1278,51 +1283,53 @@
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>13122000.0</v>
+      </c>
       <c r="C7">
         <v>15493000.0</v>
       </c>
       <c r="D7">
         <v>17669000.0</v>
       </c>
       <c r="E7">
         <v>19664000.0</v>
       </c>
       <c r="F7">
         <v>21611000.0</v>
       </c>
       <c r="G7">
         <v>23446000.0</v>
       </c>
       <c r="H7">
         <v>23228000.0</v>
       </c>
       <c r="I7">
         <v>158000.0</v>
       </c>
       <c r="J7">
         <v>4077000.0</v>
       </c>
       <c r="K7">
@@ -1331,51 +1338,53 @@
       <c r="L7">
         <v>306000.0</v>
       </c>
       <c r="M7">
         <v>2571000.0</v>
       </c>
       <c r="N7">
         <v>3134000.0</v>
       </c>
       <c r="O7">
         <v>308000.0</v>
       </c>
       <c r="P7">
         <v>422000.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>163000.0</v>
+      </c>
       <c r="C8">
         <v>160000.0</v>
       </c>
       <c r="D8">
         <v>156000.0</v>
       </c>
       <c r="E8">
         <v>154000.0</v>
       </c>
       <c r="F8">
         <v>162000.0</v>
       </c>
       <c r="G8">
         <v>161000.0</v>
       </c>
       <c r="H8">
         <v>158000.0</v>
       </c>
       <c r="I8">
         <v>154000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1570,51 +1579,53 @@
       </c>
       <c r="O12">
         <v>168228000.0</v>
       </c>
       <c r="P12">
         <v>164016000.0</v>
       </c>
       <c r="Q12">
         <v>248027000.0</v>
       </c>
       <c r="R12">
         <v>123145000.0</v>
       </c>
       <c r="S12">
         <v>89767000.0</v>
       </c>
       <c r="T12">
         <v>91936000.0</v>
       </c>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>32</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>163000.0</v>
+      </c>
       <c r="C13">
         <v>160000.0</v>
       </c>
       <c r="D13">
         <v>156000.0</v>
       </c>
       <c r="E13">
         <v>154000.0</v>
       </c>
       <c r="F13">
         <v>162000.0</v>
       </c>
       <c r="G13">
         <v>161000.0</v>
       </c>
       <c r="H13">
         <v>158000.0</v>
       </c>
       <c r="I13">
         <v>154000.0</v>
       </c>
       <c r="J13">
         <v>151000.0</v>
       </c>
       <c r="K13">
@@ -1753,51 +1764,53 @@
       </c>
       <c r="O15">
         <v>108000.0</v>
       </c>
       <c r="P15">
         <v>101000.0</v>
       </c>
       <c r="Q15">
         <v>99000.0</v>
       </c>
       <c r="R15">
         <v>8000.0</v>
       </c>
       <c r="S15">
         <v>7000.0</v>
       </c>
       <c r="T15">
         <v>7000.0</v>
       </c>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>35</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1107000.0</v>
+      </c>
       <c r="C16">
         <v>2032000.0</v>
       </c>
       <c r="D16">
         <v>2620000.0</v>
       </c>
       <c r="E16"/>
       <c r="F16">
         <v>39462000.0</v>
       </c>
       <c r="G16">
         <v>28384000.0</v>
       </c>
       <c r="H16">
         <v>875000.0</v>
       </c>
       <c r="I16">
         <v>252000.0</v>
       </c>
       <c r="J16">
         <v>195000.0</v>
       </c>
       <c r="K16">
         <v>7719000.0</v>
       </c>
@@ -2115,51 +2128,53 @@
       </c>
       <c r="O23">
         <v>229907000.0</v>
       </c>
       <c r="P23">
         <v>208977000.0</v>
       </c>
       <c r="Q23">
         <v>301365000.0</v>
       </c>
       <c r="R23">
         <v>162451000.0</v>
       </c>
       <c r="S23">
         <v>140723000.0</v>
       </c>
       <c r="T23">
         <v>135908000.0</v>
       </c>
       <c r="U23"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>385000000.0</v>
+      </c>
       <c r="C24">
         <v>583988000.0</v>
       </c>
       <c r="D24">
         <v>498309000.0</v>
       </c>
       <c r="E24">
         <v>396251000.0</v>
       </c>
       <c r="F24">
         <v>337333000.0</v>
       </c>
       <c r="G24">
         <v>430256000.0</v>
       </c>
       <c r="H24">
         <v>407994000.0</v>
       </c>
       <c r="I24">
         <v>366138000.0</v>
       </c>
       <c r="J24">
         <v>396091000.0</v>
       </c>
       <c r="K24">
@@ -2292,51 +2307,51 @@
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
-        <v>-2654000.0</v>
+        <v>382346000.0</v>
       </c>
       <c r="C28">
         <v>510922000.0</v>
       </c>
       <c r="D28">
         <v>623384000.0</v>
       </c>
       <c r="E28">
         <v>-240288000.0</v>
       </c>
       <c r="F28">
         <v>-144327000.0</v>
       </c>
       <c r="G28">
         <v>89403000.0</v>
       </c>
       <c r="H28">
         <v>254199000.0</v>
       </c>
       <c r="I28">
         <v>240751000.0</v>
       </c>
       <c r="J28">
         <v>274432000.0</v>
       </c>
@@ -2354,51 +2369,53 @@
       </c>
       <c r="O28">
         <v>-136131000.0</v>
       </c>
       <c r="P28">
         <v>-86627000.0</v>
       </c>
       <c r="Q28">
         <v>-43731000.0</v>
       </c>
       <c r="R28">
         <v>-119816000.0</v>
       </c>
       <c r="S28">
         <v>-65601000.0</v>
       </c>
       <c r="T28">
         <v>-59464000.0</v>
       </c>
       <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>322845000.0</v>
+      </c>
       <c r="C29">
         <v>282653000.0</v>
       </c>
       <c r="D29">
         <v>351574000.0</v>
       </c>
       <c r="E29">
         <v>396251000.0</v>
       </c>
       <c r="F29">
         <v>454191000.0</v>
       </c>
       <c r="G29">
         <v>492896000.0</v>
       </c>
       <c r="H29">
         <v>314743000.0</v>
       </c>
       <c r="I29">
         <v>217321000.0</v>
       </c>
       <c r="J29">
         <v>405939000.0</v>
       </c>
       <c r="K29"/>
@@ -2507,51 +2524,53 @@
       <c r="L31">
         <v>95125000.0</v>
       </c>
       <c r="M31">
         <v>88552000.0</v>
       </c>
       <c r="N31">
         <v>38225000.0</v>
       </c>
       <c r="O31">
         <v>144052000.0</v>
       </c>
       <c r="P31">
         <v>109856000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>31960000.0</v>
+      </c>
       <c r="C32">
         <v>143522000.0</v>
       </c>
       <c r="D32">
         <v>-42813000.0</v>
       </c>
       <c r="E32">
         <v>755101000.0</v>
       </c>
       <c r="F32">
         <v>583527000.0</v>
       </c>
       <c r="G32">
         <v>463666000.0</v>
       </c>
       <c r="H32">
         <v>265923000.0</v>
       </c>
       <c r="I32">
         <v>146911000.0</v>
       </c>
       <c r="J32">
         <v>245569000.0</v>
       </c>
       <c r="K32"/>
@@ -2611,101 +2630,103 @@
       </c>
       <c r="O33">
         <v>45467000.0</v>
       </c>
       <c r="P33">
         <v>41410000.0</v>
       </c>
       <c r="Q33">
         <v>42290000.0</v>
       </c>
       <c r="R33">
         <v>31003000.0</v>
       </c>
       <c r="S33">
         <v>32637000.0</v>
       </c>
       <c r="T33">
         <v>16734000.0</v>
       </c>
       <c r="U33"/>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>21648000.0</v>
+      </c>
       <c r="C34">
         <v>17105000.0</v>
       </c>
       <c r="D34">
         <v>28415000.0</v>
       </c>
       <c r="E34">
         <v>9766000.0</v>
       </c>
       <c r="F34">
         <v>3501000.0</v>
       </c>
       <c r="G34">
         <v>1763000.0</v>
       </c>
       <c r="H34">
         <v>734000.0</v>
       </c>
       <c r="I34">
         <v>2530000.0</v>
       </c>
       <c r="J34">
         <v>36071000.0</v>
       </c>
       <c r="K34">
         <v>71606000.0</v>
       </c>
       <c r="L34">
         <v>10120000.0</v>
       </c>
       <c r="M34"/>
       <c r="N34">
         <v>1653000.0</v>
       </c>
       <c r="O34">
         <v>992000.0</v>
       </c>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
-        <v>209550000.0</v>
+        <v>416518000.0</v>
       </c>
       <c r="C35">
         <v>613397000.0</v>
       </c>
       <c r="D35">
         <v>541267000.0</v>
       </c>
       <c r="E35">
         <v>422616000.0</v>
       </c>
       <c r="F35">
         <v>359318000.0</v>
       </c>
       <c r="G35">
         <v>464425000.0</v>
       </c>
       <c r="H35">
         <v>455070000.0</v>
       </c>
       <c r="I35">
         <v>408897000.0</v>
       </c>
       <c r="J35">
         <v>529799000.0</v>
       </c>
@@ -2736,51 +2757,51 @@
       <c r="S35">
         <v>331982000.0</v>
       </c>
       <c r="T35">
         <v>284351000.0</v>
       </c>
       <c r="U35"/>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
         <v>4502000.0</v>
       </c>
       <c r="C36">
         <v>5923000.0</v>
       </c>
       <c r="D36">
         <v>3608000.0</v>
       </c>
       <c r="E36">
         <v>847000.0</v>
       </c>
       <c r="F36">
-        <v>358777000.0</v>
+        <v>25483000.0</v>
       </c>
       <c r="G36">
         <v>943000.0</v>
       </c>
       <c r="H36">
         <v>64939000.0</v>
       </c>
       <c r="I36">
         <v>47560000.0</v>
       </c>
       <c r="J36">
         <v>116114000.0</v>
       </c>
       <c r="K36">
         <v>142224000.0</v>
       </c>
       <c r="L36">
         <v>2628000.0</v>
       </c>
       <c r="M36">
         <v>13957000.0</v>
       </c>
       <c r="N36">
         <v>12458000.0</v>
       </c>
@@ -2948,51 +2969,51 @@
       <c r="O39">
         <v>8026000.0</v>
       </c>
       <c r="P39">
         <v>2899000.0</v>
       </c>
       <c r="Q39">
         <v>8153000.0</v>
       </c>
       <c r="R39">
         <v>5742000.0</v>
       </c>
       <c r="S39">
         <v>11198000.0</v>
       </c>
       <c r="T39">
         <v>1730000.0</v>
       </c>
       <c r="U39"/>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>236068000.0</v>
+        <v>35281000.0</v>
       </c>
       <c r="C40">
         <v>30977000.0</v>
       </c>
       <c r="D40">
         <v>61721000.0</v>
       </c>
       <c r="E40">
         <v>21321000.0</v>
       </c>
       <c r="F40">
         <v>40778000.0</v>
       </c>
       <c r="G40">
         <v>28384000.0</v>
       </c>
       <c r="H40">
         <v>33421000.0</v>
       </c>
       <c r="I40">
         <v>57006000.0</v>
       </c>
       <c r="J40">
         <v>41915000.0</v>
       </c>
@@ -3067,51 +3088,53 @@
       </c>
       <c r="O41">
         <v>30609000.0</v>
       </c>
       <c r="P41">
         <v>33565000.0</v>
       </c>
       <c r="Q41">
         <v>76995000.0</v>
       </c>
       <c r="R41">
         <v>104128000.0</v>
       </c>
       <c r="S41">
         <v>57521000.0</v>
       </c>
       <c r="T41">
         <v>58592000.0</v>
       </c>
       <c r="U41"/>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>61</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>1412780000.0</v>
+      </c>
       <c r="C42">
         <v>1395317000.0</v>
       </c>
       <c r="D42">
         <v>1355195000.0</v>
       </c>
       <c r="E42">
         <v>1348600000.0</v>
       </c>
       <c r="F42">
         <v>1543357000.0</v>
       </c>
       <c r="G42">
         <v>1528535000.0</v>
       </c>
       <c r="H42">
         <v>1488905000.0</v>
       </c>
       <c r="I42">
         <v>1394603000.0</v>
       </c>
       <c r="J42">
         <v>1318536000.0</v>
       </c>
       <c r="K42">
@@ -3198,51 +3221,53 @@
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44">
         <v>298350000.0</v>
       </c>
       <c r="S44">
         <v>273400000.0</v>
       </c>
       <c r="T44">
         <v>223802000.0</v>
       </c>
       <c r="U44"/>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>20753000.0</v>
+      </c>
       <c r="C45">
         <v>23888000.0</v>
       </c>
       <c r="D45">
         <v>27060000.0</v>
       </c>
       <c r="E45">
         <v>20311000.0</v>
       </c>
       <c r="F45">
         <v>22925000.0</v>
       </c>
       <c r="G45">
         <v>25505000.0</v>
       </c>
       <c r="H45">
         <v>30172000.0</v>
       </c>
       <c r="I45">
         <v>17270000.0</v>
       </c>
       <c r="J45">
         <v>17274000.0</v>
       </c>
       <c r="K45">
@@ -3379,51 +3404,53 @@
       </c>
       <c r="O47">
         <v>37537000.0</v>
       </c>
       <c r="P47">
         <v>33625000.0</v>
       </c>
       <c r="Q47">
         <v>34369000.0</v>
       </c>
       <c r="R47">
         <v>22551000.0</v>
       </c>
       <c r="S47">
         <v>24596000.0</v>
       </c>
       <c r="T47">
         <v>4146000.0</v>
       </c>
       <c r="U47"/>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" t="s">
         <v>67</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>-1673718000.0</v>
+      </c>
       <c r="C48">
         <v>-1697735000.0</v>
       </c>
       <c r="D48">
         <v>-1698615000.0</v>
       </c>
       <c r="E48">
         <v>-696376000.0</v>
       </c>
       <c r="F48">
         <v>-937608000.0</v>
       </c>
       <c r="G48">
         <v>-1466056000.0</v>
       </c>
       <c r="H48">
         <v>-1572232000.0</v>
       </c>
       <c r="I48">
         <v>-1591128000.0</v>
       </c>
       <c r="J48">
         <v>-1308760000.0</v>
       </c>
       <c r="K48">
@@ -3489,91 +3516,93 @@
       <c r="L49">
         <v>-1110115000.0</v>
       </c>
       <c r="M49">
         <v>-967446000.0</v>
       </c>
       <c r="N49">
         <v>-777828000.0</v>
       </c>
       <c r="O49">
         <v>-505016000.0</v>
       </c>
       <c r="P49">
         <v>-432392000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>69</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>199680000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50">
         <v>199560000.0</v>
       </c>
       <c r="E50"/>
       <c r="F50">
         <v>116858000.0</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50">
         <v>47554000.0</v>
       </c>
       <c r="J50">
         <v>400168000.0</v>
       </c>
       <c r="K50">
         <v>372801000.0</v>
       </c>
       <c r="L50">
         <v>24964000.0</v>
       </c>
       <c r="M50">
         <v>11258000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
-        <v>212802000.0</v>
+        <v>597802000.0</v>
       </c>
       <c r="C51">
         <v>599481000.0</v>
       </c>
       <c r="D51">
         <v>715538000.0</v>
       </c>
       <c r="E51">
         <v>415915000.0</v>
       </c>
       <c r="F51">
         <v>475802000.0</v>
       </c>
       <c r="G51">
         <v>453702000.0</v>
       </c>
       <c r="H51">
         <v>431222000.0</v>
       </c>
       <c r="I51">
         <v>413923000.0</v>
       </c>
       <c r="J51">
         <v>400168000.0</v>
       </c>
@@ -3592,51 +3621,51 @@
       <c r="O51">
         <v>569000.0</v>
       </c>
       <c r="P51">
         <v>655000.0</v>
       </c>
       <c r="Q51">
         <v>590000.0</v>
       </c>
       <c r="R51">
         <v>3329000.0</v>
       </c>
       <c r="S51">
         <v>2121000.0</v>
       </c>
       <c r="T51">
         <v>2963000.0</v>
       </c>
       <c r="U51"/>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
-        <v>3252000.0</v>
+        <v>202932000.0</v>
       </c>
       <c r="C52">
         <v>3189000.0</v>
       </c>
       <c r="D52">
         <v>202686000.0</v>
       </c>
       <c r="E52">
         <v>3065000.0</v>
       </c>
       <c r="F52">
         <v>119985000.0</v>
       </c>
       <c r="G52">
         <v>3128000.0</v>
       </c>
       <c r="H52">
         <v>1146000.0</v>
       </c>
       <c r="I52">
         <v>47627000.0</v>
       </c>
       <c r="J52">
         <v>8154000.0</v>
       </c>
@@ -3930,51 +3959,51 @@
       <c r="O57">
         <v>54938000.0</v>
       </c>
       <c r="P57">
         <v>65134000.0</v>
       </c>
       <c r="Q57">
         <v>64426000.0</v>
       </c>
       <c r="R57">
         <v>56437000.0</v>
       </c>
       <c r="S57">
         <v>39152000.0</v>
       </c>
       <c r="T57">
         <v>29931000.0</v>
       </c>
       <c r="U57"/>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
-        <v>451768000.0</v>
+        <v>658736000.0</v>
       </c>
       <c r="C58">
         <v>652243000.0</v>
       </c>
       <c r="D58">
         <v>817368000.0</v>
       </c>
       <c r="E58">
         <v>448141000.0</v>
       </c>
       <c r="F58">
         <v>521016000.0</v>
       </c>
       <c r="G58">
         <v>496598000.0</v>
       </c>
       <c r="H58">
         <v>495999000.0</v>
       </c>
       <c r="I58">
         <v>528421000.0</v>
       </c>
       <c r="J58">
         <v>595826000.0</v>
       </c>
@@ -4032,51 +4061,51 @@
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
       <c r="P59">
         <v>0.0</v>
       </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
-        <v>-54867000.0</v>
+        <v>-261834999.0</v>
       </c>
       <c r="C60">
         <v>-301335000.0</v>
       </c>
       <c r="D60">
         <v>-346295000.0</v>
       </c>
       <c r="E60">
         <v>652378000.0</v>
       </c>
       <c r="F60">
         <v>605911000.0</v>
       </c>
       <c r="G60">
         <v>62640000.0</v>
       </c>
       <c r="H60">
         <v>-93251000.0</v>
       </c>
       <c r="I60">
         <v>-196371000.0</v>
       </c>
       <c r="J60">
         <v>9848000.0</v>
       </c>
@@ -4175,489 +4204,495 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS62"/>
+  <dimension ref="A1:BT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>3237000.0</v>
+      </c>
+      <c r="C2">
         <v>2898000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1613000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1389000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5827000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2127000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3236000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3227000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6222000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7830000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4698000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3505000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>118000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>483000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>795000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>317000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>532000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>935000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>414000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>466000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>842000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>661000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2372000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2855000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3839000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5487000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6098000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9908000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11203000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>14891000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9332000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>23786000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11609000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>15958000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17514000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>21190000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>20578000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17703000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>19752000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8999000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4741000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8589000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5904000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6650000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5227000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9762000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6109000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3398000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4862000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10187000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8225000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>13837000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>29744000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>21726000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4793000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10626000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3171000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>6436000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2390000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>6507000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2918000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4302000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5900000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5202000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5116000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>4754000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6434000.0</v>
       </c>
-      <c r="BP2"/>
       <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>3734000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5585000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4687,52 +4722,53 @@
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4762,278 +4798,282 @@
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>24</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-795000.0</v>
+      </c>
       <c r="C5">
+        <v>-1060000.0</v>
+      </c>
+      <c r="D5">
         <v>-1714000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2026000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>294000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>923000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2052000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-470000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-922000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3031000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-752000.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
-[...5 lines deleted...]
-      </c>
+      <c r="R5"/>
+      <c r="S5">
+        <v>0.0</v>
+      </c>
+      <c r="T5"/>
       <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>1536322000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11805000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...1 lines deleted...]
-      </c>
+      <c r="Y5"/>
       <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
         <v>-10082000.0</v>
       </c>
-      <c r="AA5"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AB5"/>
+      <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5"/>
       <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>-9000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-44000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-91000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-79000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-6000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-24000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-41000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>61000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>39000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>29000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-86000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>48000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>22000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-19000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>25000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-12000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>19000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>12000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-9000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="BG5">
         <v>6000.0</v>
       </c>
       <c r="BH5">
+        <v>6000.0</v>
+      </c>
+      <c r="BI5">
         <v>53000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>52000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>48000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>44000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-99000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-298350000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>2000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>23000.0</v>
       </c>
-      <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5077,737 +5117,754 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>12501000.0</v>
+      </c>
       <c r="C7">
+        <v>13122000.0</v>
+      </c>
+      <c r="D7">
         <v>13734000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>14337000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>14921000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>15493000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>16055000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>16609000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>17146000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>17669000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>18185000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>18693000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>19185000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>19664000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>20137000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>20633000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>21128000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>21611000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>22087000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>22555000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>23006000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>23446000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>23879000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>23821000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>23522000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>23228000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>32594000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>30589000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>92030000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>158000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-      <c r="AK7">
+      <c r="AK7"/>
+      <c r="AL7">
         <v>21000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>82000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>141000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>198000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>253000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>306000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1068000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1959000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2268000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>2571000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>2868000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>3158000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>2842000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>3134000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>3427000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>198000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>254000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>308000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>361000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>364000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>435000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>422000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>481000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>540000.0</v>
       </c>
-      <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>165000.0</v>
+      </c>
       <c r="C8">
         <v>163000.0</v>
       </c>
       <c r="D8">
-        <v>162000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="E8">
         <v>162000.0</v>
       </c>
       <c r="F8">
-        <v>160000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="G8">
         <v>160000.0</v>
       </c>
       <c r="H8">
         <v>160000.0</v>
       </c>
       <c r="I8">
+        <v>160000.0</v>
+      </c>
+      <c r="J8">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156000.0</v>
       </c>
       <c r="K8">
         <v>156000.0</v>
       </c>
       <c r="L8">
         <v>156000.0</v>
       </c>
       <c r="M8">
+        <v>156000.0</v>
+      </c>
+      <c r="N8">
         <v>155000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000.0</v>
       </c>
       <c r="P8">
         <v>153000.0</v>
       </c>
       <c r="Q8">
+        <v>153000.0</v>
+      </c>
+      <c r="R8">
         <v>155000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000.0</v>
       </c>
       <c r="T8">
         <v>163000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>163000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1366989000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1357359000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1348600000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1336153000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1328290000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1350268000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1543357000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1558760000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1546420000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1536160000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1528535000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1515004000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1506671000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1497171000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1478823000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1466886000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1421215000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1413077000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1394603000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1378195000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1357224000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1333791000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1318536000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1303123000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1293292000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1273853000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1258398000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1237569000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1226311000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1214174000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1205183000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1196345000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1188807000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1068685000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1055876000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1037784000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1029501000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1016271000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>815930000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>809911000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>803363000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>657320000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>648955000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>643154000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>637478000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>632029000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>542141000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>538241000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>534749000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>220471000.0</v>
+      </c>
+      <c r="C10">
         <v>215456000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>140407000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>92852000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>108481000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>88559000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>88211000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>105524000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>121540000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>92154000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>110164000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>175321000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>741592000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>656203000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>575438000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>505615000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>593371000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>620129000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>575526000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>492699000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>440204000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>364299000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>309290000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>254502000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>232393000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>177023000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>139231000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>98908000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>119045000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>173172000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>141562000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>145415000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>144788000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>125736000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>162640000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>182132000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>133319000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>54004000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>182937000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>277332000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>280926000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>261287000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>248077000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>256450000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>63692000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>74297000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>51269000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>95357000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>205129000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>75490000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>144452000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>219461000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>105302000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>136700000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>125867000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>87083000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>131612000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>87282000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>68820000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>48185000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>46214000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>44321000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>58700000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>35384000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>76338000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>123145000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>96269000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>67722000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>62427000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5837,1067 +5894,1085 @@
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>220471000.0</v>
+      </c>
+      <c r="C12">
         <v>215456000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>140407000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>92852000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>108481000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>88559000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>88211000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>105524000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>121540000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>92154000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>110164000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>175321000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>741592000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>656203000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>575438000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>505615000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>593371000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>620129000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>575526000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>492699000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>440204000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>364299000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>309290000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>254502000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>232393000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>177023000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>139231000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>98908000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>119045000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>173172000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>161398000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>181246000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>194447000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>221416000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>225417000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>272895000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>295339000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>305216000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>319873000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>325373000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>434452000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>439394000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>462306000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>493315000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>215865000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>248334000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>264961000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>301978000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>332269000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>197602000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>242390000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>300538000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>242029000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>168228000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>193323000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>157653000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>202108000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>164016000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>175129000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>201097000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>220569000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>248027000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>250800000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>271605000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>298568000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>123145000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>113928000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>89767000.0</v>
       </c>
-      <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
         <v>32</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>165000.0</v>
+      </c>
       <c r="C13">
         <v>163000.0</v>
       </c>
       <c r="D13">
-        <v>162000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="E13">
         <v>162000.0</v>
       </c>
       <c r="F13">
-        <v>160000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="G13">
         <v>160000.0</v>
       </c>
       <c r="H13">
         <v>160000.0</v>
       </c>
       <c r="I13">
+        <v>160000.0</v>
+      </c>
+      <c r="J13">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156000.0</v>
       </c>
       <c r="K13">
         <v>156000.0</v>
       </c>
       <c r="L13">
         <v>156000.0</v>
       </c>
       <c r="M13">
+        <v>156000.0</v>
+      </c>
+      <c r="N13">
         <v>155000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000.0</v>
       </c>
       <c r="P13">
         <v>153000.0</v>
       </c>
       <c r="Q13">
+        <v>153000.0</v>
+      </c>
+      <c r="R13">
         <v>155000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000.0</v>
       </c>
       <c r="T13">
         <v>163000.0</v>
       </c>
       <c r="U13">
+        <v>163000.0</v>
+      </c>
+      <c r="V13">
         <v>162000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="X13">
         <v>160000.0</v>
       </c>
       <c r="Y13">
+        <v>160000.0</v>
+      </c>
+      <c r="Z13">
         <v>159000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>158000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156000.0</v>
       </c>
       <c r="AC13">
         <v>156000.0</v>
       </c>
       <c r="AD13">
-        <v>154000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="AE13">
         <v>154000.0</v>
       </c>
       <c r="AF13">
+        <v>154000.0</v>
+      </c>
+      <c r="AG13">
         <v>153000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>152000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>151000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>149000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>150000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>149000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>148000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>146000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>145000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000.0</v>
       </c>
       <c r="AQ13">
         <v>143000.0</v>
       </c>
       <c r="AR13">
-        <v>142000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="AS13">
         <v>142000.0</v>
       </c>
       <c r="AT13">
+        <v>142000.0</v>
+      </c>
+      <c r="AU13">
         <v>141000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138000.0</v>
       </c>
       <c r="AW13">
         <v>138000.0</v>
       </c>
       <c r="AX13">
-        <v>121000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="AY13">
         <v>121000.0</v>
       </c>
       <c r="AZ13">
         <v>121000.0</v>
       </c>
       <c r="BA13">
+        <v>121000.0</v>
+      </c>
+      <c r="BB13">
         <v>109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="BC13">
         <v>108000.0</v>
       </c>
       <c r="BD13">
         <v>108000.0</v>
       </c>
       <c r="BE13">
+        <v>108000.0</v>
+      </c>
+      <c r="BF13">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101000.0</v>
       </c>
       <c r="BG13">
         <v>101000.0</v>
       </c>
       <c r="BH13">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="BI13">
         <v>100000.0</v>
       </c>
       <c r="BJ13">
+        <v>100000.0</v>
+      </c>
+      <c r="BK13">
         <v>99000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000.0</v>
       </c>
       <c r="BM13">
         <v>98000.0</v>
       </c>
       <c r="BN13">
+        <v>98000.0</v>
+      </c>
+      <c r="BO13">
         <v>8000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>78000.0</v>
       </c>
-      <c r="BP13"/>
       <c r="BQ13"/>
-      <c r="BR13">
-[...1 lines deleted...]
-      </c>
+      <c r="BR13"/>
       <c r="BS13">
         <v>7000.0</v>
       </c>
+      <c r="BT13">
+        <v>7000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
-        <v>177764000.0</v>
+        <v>166690000.0</v>
       </c>
       <c r="C14">
         <v>177764000.0</v>
       </c>
       <c r="D14">
+        <v>177764000.0</v>
+      </c>
+      <c r="E14">
         <v>161723000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>160974000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>160419000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>160232000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>159014000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>157700000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>156014000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>186891000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>155367000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>186680000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>185188000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>184465000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>184876000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>189540000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>165631000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>165242000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>163495000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>162347000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>161485000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>160281000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>159920000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>159970000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>157915000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>156836000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>155849000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>154956000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>154091000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>153227000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>152163000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>151013000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>149877000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>149502000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>148778000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>147786000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>150055556.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>144365217.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>144680000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>143593000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>142751000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>142473000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>142098000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>141278000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>139815000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>139234000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>138315000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>129745000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>120929271.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>120768893.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>113441391.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>108073000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>107493026.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>114337327.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>107078150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103751060.0</v>
       </c>
       <c r="BF14">
         <v>103751060.0</v>
       </c>
       <c r="BG14">
+        <v>103751060.0</v>
+      </c>
+      <c r="BH14">
         <v>100174100.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>99674969.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99075187.0</v>
       </c>
       <c r="BJ14">
         <v>99075187.0</v>
       </c>
       <c r="BK14">
+        <v>99075187.0</v>
+      </c>
+      <c r="BL14">
         <v>97925657.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>97642330.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>63957966.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69766042.0</v>
       </c>
       <c r="BO14">
         <v>69766042.0</v>
       </c>
       <c r="BP14">
         <v>69766042.0</v>
       </c>
       <c r="BQ14">
         <v>69766042.0</v>
       </c>
       <c r="BR14">
         <v>69766042.0</v>
       </c>
-      <c r="BS14"/>
+      <c r="BS14">
+        <v>69766042.0</v>
+      </c>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>156000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>155000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000.0</v>
       </c>
       <c r="P15">
         <v>153000.0</v>
       </c>
       <c r="Q15">
+        <v>153000.0</v>
+      </c>
+      <c r="R15">
         <v>155000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000.0</v>
       </c>
       <c r="T15">
         <v>163000.0</v>
       </c>
       <c r="U15">
+        <v>163000.0</v>
+      </c>
+      <c r="V15">
         <v>162000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="X15">
         <v>160000.0</v>
       </c>
       <c r="Y15">
+        <v>160000.0</v>
+      </c>
+      <c r="Z15">
         <v>159000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>158000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156000.0</v>
       </c>
       <c r="AC15">
         <v>156000.0</v>
       </c>
       <c r="AD15">
-        <v>154000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="AE15">
         <v>154000.0</v>
       </c>
       <c r="AF15">
+        <v>154000.0</v>
+      </c>
+      <c r="AG15">
         <v>153000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>152000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>151000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>149000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>150000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>149000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>148000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>146000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>145000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000.0</v>
       </c>
       <c r="AQ15">
         <v>143000.0</v>
       </c>
       <c r="AR15">
-        <v>142000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="AS15">
         <v>142000.0</v>
       </c>
       <c r="AT15">
+        <v>142000.0</v>
+      </c>
+      <c r="AU15">
         <v>141000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138000.0</v>
       </c>
       <c r="AW15">
         <v>138000.0</v>
       </c>
       <c r="AX15">
-        <v>121000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="AY15">
         <v>121000.0</v>
       </c>
       <c r="AZ15">
         <v>121000.0</v>
       </c>
       <c r="BA15">
+        <v>121000.0</v>
+      </c>
+      <c r="BB15">
         <v>109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="BC15">
         <v>108000.0</v>
       </c>
       <c r="BD15">
         <v>108000.0</v>
       </c>
       <c r="BE15">
+        <v>108000.0</v>
+      </c>
+      <c r="BF15">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101000.0</v>
       </c>
       <c r="BG15">
         <v>101000.0</v>
       </c>
       <c r="BH15">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="BI15">
         <v>100000.0</v>
       </c>
       <c r="BJ15">
+        <v>100000.0</v>
+      </c>
+      <c r="BK15">
         <v>99000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000.0</v>
       </c>
       <c r="BM15">
         <v>98000.0</v>
       </c>
       <c r="BN15">
+        <v>98000.0</v>
+      </c>
+      <c r="BO15">
         <v>8000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>78000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>7000.0</v>
       </c>
-      <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
         <v>35</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1472000.0</v>
+      </c>
       <c r="C16">
+        <v>1107000.0</v>
+      </c>
+      <c r="D16">
         <v>1048000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>978000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1796000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2032000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>935000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1900000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1244000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>59148000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>15100000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>39462000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21802000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15734000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>17739000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>28384000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>875000.0</v>
       </c>
       <c r="X16">
         <v>875000.0</v>
       </c>
       <c r="Y16">
         <v>875000.0</v>
       </c>
       <c r="Z16">
         <v>875000.0</v>
       </c>
       <c r="AA16">
+        <v>875000.0</v>
+      </c>
+      <c r="AB16">
         <v>1278000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>25227000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>32508000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>252000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>13521000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>242000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>237000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>195000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>41865000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>225000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>741000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7191000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4127000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>8519000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>9309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7191000.0</v>
       </c>
       <c r="AQ16">
         <v>7191000.0</v>
       </c>
       <c r="AR16">
         <v>7191000.0</v>
       </c>
       <c r="AS16">
         <v>7191000.0</v>
       </c>
       <c r="AT16">
         <v>7191000.0</v>
       </c>
       <c r="AU16">
+        <v>7191000.0</v>
+      </c>
+      <c r="AV16">
         <v>5074000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>6447000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>6128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5074000.0</v>
       </c>
       <c r="AY16">
         <v>5074000.0</v>
       </c>
       <c r="AZ16">
         <v>5074000.0</v>
       </c>
       <c r="BA16">
+        <v>5074000.0</v>
+      </c>
+      <c r="BB16">
         <v>3299000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3381000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3130000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>13578000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>24935000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>36291000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>47647000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>48555000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>42927000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>40050000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>35490000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>36640000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>35607000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>32740000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>32910000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>18012000.0</v>
       </c>
-      <c r="BS16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6927,211 +7002,213 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>2800000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>11061000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>7979000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>12088000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>7695000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>12958000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>12207000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>24260000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>8768000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>50191000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>39388000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>40071000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>128891000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>149077000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>101989000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>97637000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>108227000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>152973000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>135978000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>113794000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>122611000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>91247000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>75324000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>83521000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>74286000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>83670000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>17126000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>19511000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>15701000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>16310000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>18274000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>20238000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>22203000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>24170000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>28124000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>29617000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>28472000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>30397000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>32312000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>33565000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>35221000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>47523000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7161,128 +7238,127 @@
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>785000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>785000.0</v>
       </c>
       <c r="AB20">
         <v>785000.0</v>
       </c>
       <c r="AC20">
         <v>785000.0</v>
       </c>
       <c r="AD20">
         <v>785000.0</v>
       </c>
       <c r="AE20">
         <v>785000.0</v>
       </c>
       <c r="AF20">
         <v>785000.0</v>
       </c>
       <c r="AG20">
         <v>785000.0</v>
       </c>
       <c r="AH20">
         <v>785000.0</v>
       </c>
       <c r="AI20">
         <v>785000.0</v>
       </c>
       <c r="AJ20">
         <v>785000.0</v>
       </c>
       <c r="AK20">
         <v>785000.0</v>
       </c>
       <c r="AL20">
         <v>785000.0</v>
       </c>
       <c r="AM20">
-        <v>649000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="AN20">
         <v>649000.0</v>
       </c>
       <c r="AO20">
-        <v>0.0</v>
+        <v>649000.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
@@ -7297,150 +7373,153 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>1838000.0</v>
+      </c>
+      <c r="C21">
         <v>2040000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2247000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2453000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2658000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2860000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3067000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3273000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3478000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3682000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3889000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4096000.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>785000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>152953000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>156429000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>159905000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>163381000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>165278000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>165699000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>166119000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>182722000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>185935000.0</v>
       </c>
-      <c r="AO21">
-[...1 lines deleted...]
-      </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
@@ -7454,960 +7533,974 @@
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>788000.0</v>
       </c>
       <c r="L22">
         <v>788000.0</v>
       </c>
       <c r="M22">
-        <v>1250000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="N22">
         <v>1250000.0</v>
       </c>
-      <c r="O22"/>
+      <c r="O22">
+        <v>1250000.0</v>
+      </c>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
-[...1 lines deleted...]
-      </c>
+      <c r="U22"/>
       <c r="V22">
         <v>1.0</v>
       </c>
       <c r="W22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="X22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y22">
         <v>1.0</v>
       </c>
       <c r="Z22">
+        <v>1.0</v>
+      </c>
+      <c r="AA22">
         <v>648000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2298000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1735000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>593000.0</v>
       </c>
-      <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>76000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1099000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1705000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>735000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>479000.0</v>
       </c>
-      <c r="AJ22">
-[...1 lines deleted...]
-      </c>
       <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
         <v>1513000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1081000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AN22">
-[...1 lines deleted...]
-      </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
         <v>1.0</v>
       </c>
-      <c r="AR22">
-[...1 lines deleted...]
-      </c>
       <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
         <v>4950000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>4954000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>13045000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>12989000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>23413000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>22145000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>20561000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>20379000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>19704000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6699000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>965000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-151689000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-198060000.0</v>
       </c>
-      <c r="BF22">
-[...1 lines deleted...]
-      </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
         <v>-216270000.0</v>
       </c>
-      <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-      <c r="BM22">
+      <c r="BM22"/>
+      <c r="BN22">
         <v>-295461000.0</v>
       </c>
-      <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>2498000.0</v>
       </c>
-      <c r="BS22"/>
+      <c r="BT22"/>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>434566000.0</v>
+      </c>
+      <c r="C23">
         <v>396901000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>396062000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>342946000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>327213000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>350908000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>389519000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>395620000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>438819000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>471073000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>524063000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>603220000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1155277000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1100519000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1040344000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>975690000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1083381000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1126927000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1079371000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1007218000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>599344000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>559238000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>492324000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>443538000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>404005000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>402748000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>334343000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>315721000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>363538000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>332050000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>416652000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>618218000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>571095000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>605674000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>625086000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>705079000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>701319000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>709821000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>731978000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>700208000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>603325000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>619121000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>613426000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>653941000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>305528000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>333513000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>346168000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>371064000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>418871000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>278962000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>325843000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>384031000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>325093000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>229907000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>246518000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>208663000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>249176000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>208977000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>219480000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>249727000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>272024000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>301365000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>304600000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>322084000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>338130000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>162451000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>158847000.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>140723000.0</v>
       </c>
-      <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>385000000.0</v>
+      </c>
       <c r="C24">
         <v>385000000.0</v>
       </c>
       <c r="D24">
         <v>385000000.0</v>
       </c>
       <c r="E24">
+        <v>385000000.0</v>
+      </c>
+      <c r="F24">
         <v>584160000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>583988000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>598817000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>623647000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>473477000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>498309000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>523141000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>597974000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>396653000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>396251000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>395850000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>395451000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>395053000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>337333000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>333212000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>329155000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>436078000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>430256000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>424539000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>418924000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>413409000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>407994000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>402675000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>352725000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>360087000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>366138000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>369944000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>379820000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>388373000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>396091000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>391929000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>387860000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>383888000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>366492000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>362661000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>339211000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>348833000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>353584000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>360257000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>362085000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>158159000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>162338000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>165392000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>168139000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>173154000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>174672000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>174650000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>174826000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>174601000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>308000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>361000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>364000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>435000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>422000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>481000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>540000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>598000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>393000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>429000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1715000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1603000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1876000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2072000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>1061000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>1957000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>597974000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>396653000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>396251000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>395850000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>395451000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>395053000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>337333000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>333212000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>329155000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>436078000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>430256000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>424539000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>418924000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>413409000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>407994000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>402675000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>352725000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>360087000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>366296000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>369944000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>379820000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>388373000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>396091000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>391929000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>387860000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>383909000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>366574000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>362802000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>339409000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>348833000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>353890000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>360257000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>364044000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>160427000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>164909000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>168260000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>171297000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>173154000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>177806000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>178077000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>174826000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>174855000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>308000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>361000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>364000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>435000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>422000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>481000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>540000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>14589000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>14439000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>14289000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>14143000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>23998000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>23852000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>23706000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>34909000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>36466000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>31449000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>39126000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>38642000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>63963000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>43755000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>60720000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>50589000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>41020000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>142774000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>159526000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>113445000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>108188000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>121836000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>171880000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>150509000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>132521000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>137302000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>99478000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>77688000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>86466000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>72494000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>90314000.0</v>
       </c>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8437,1720 +8530,1750 @@
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
-        <v>-2654000.0</v>
+        <v>376885000.0</v>
       </c>
       <c r="C28">
+        <v>382346000.0</v>
+      </c>
+      <c r="D28">
         <v>457833000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>505817000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>490600000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>510922000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>526661000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>534732000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>568883000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>623384000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>630483000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>640429000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-325754000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-240288000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-159451000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-89531000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-56609000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-144327000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-105395000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-28137000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>18880000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>89403000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>139128000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>188243000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>204538000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>254199000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>296038000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>333203000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>379033000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>240751000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>267744000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>261731000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>258902000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>274432000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>233700000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>210825000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>256091000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>318797000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>195461000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>99787000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>98596000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>120198000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>134626000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>126368000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>111119000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>103022000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>127466000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>83621000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-26438000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>103455000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>34740000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-44412000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>69795000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-136131000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-125226000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-86442000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-130906000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-86627000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-68111000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-47416000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-45375000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-43731000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-58073000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-32406000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-73226000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-119816000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-92643000.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>-65601000.0</v>
       </c>
-      <c r="BS28"/>
+      <c r="BT28"/>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>367711000.0</v>
+      </c>
       <c r="C29">
+        <v>322845000.0</v>
+      </c>
+      <c r="D29">
         <v>320349000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>276170000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>250107000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>282653000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>287483000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>301920000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>342759000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>351574000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>396783000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>797057000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>396653000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>396251000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>986913000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>928334000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1033417000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>454191000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1027985000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>953763000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>546270000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>492896000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>430443000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>382072000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>341852000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>105842000.0</v>
+      </c>
+      <c r="C30">
         <v>46745000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>120370000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>86172000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39768000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>81886000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>76202000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>58108000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>72015000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>129122000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>124546000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>118990000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>115749000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>115458000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>116545000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>102357000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>105515000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>114042000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>101773000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>102252000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>87152000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>122351000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>113250000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>105379000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>91107000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>117246000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>96570000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>103786000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>72617000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>80950000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>65375000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>80519000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>70651000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>82157000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>80083000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>60357000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>51147000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>64854000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>53715000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>53147000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>53018000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>54518000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>36971000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>27049000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>33849000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>25839000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>380000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4455000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10337000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>513000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3086000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5298000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>48000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1487000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>182000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2466000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>109000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>652000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>741000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>110000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4184000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2895000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>196000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4723000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>5219000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>9919000.0</v>
       </c>
-      <c r="BP30"/>
       <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>7121000.0</v>
       </c>
-      <c r="BS30"/>
+      <c r="BT30"/>
     </row>
-    <row r="31" spans="1:71">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-334202000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>722957000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>668977000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>608150000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>550450000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>535814000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>605911000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>598871000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>511756000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>130054000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>82958000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>26671000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-15641000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-49911000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-71954000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-131172000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-201467000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-158014000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-197156000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-198080000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-197689000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-175266000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-150842000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-181745000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-161193000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-136847000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-100188000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-123913000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-105203000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>90935000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>95125000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>100458000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>140283000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>68162000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>88552000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>108150000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>141831000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>188943000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>38225000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>84209000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>139416000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>58523000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>144052000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>182108000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>128781000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>164146000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>109856000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>112930000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>130117000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
+      <c r="BT31"/>
     </row>
-    <row r="32" spans="1:71">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>95985000.0</v>
+      </c>
       <c r="C32">
+        <v>31960000.0</v>
+      </c>
+      <c r="D32">
         <v>31340000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-40772000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>112482000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>143522000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>129221000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>132670000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-44268000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-42813000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-26969000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>12209000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>842531000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>755101000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>671877000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>594528000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>562698000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>583527000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>549680000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>485898000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>514643000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>463666000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>400416000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>347580000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>306348000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
+      <c r="BT32"/>
     </row>
-    <row r="33" spans="1:71">
+    <row r="33" spans="1:72">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>102274000.0</v>
+      </c>
+      <c r="C33">
         <v>122723000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>122219000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>151193000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>166634000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>168540000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>210915000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>217440000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>230645000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>237785000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>270453000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>285621000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>288903000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>319893000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>341350000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>357864000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>373280000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>381702000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>383997000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>386950000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>61098000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>63399000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>59007000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>69263000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>70062000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>95896000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>76705000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>94736000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>161706000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>65615000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>168104000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>338676000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>295368000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>294078000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>311033000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>363592000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>343466000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>329640000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>349174000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>314066000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>107624000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>118916000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>107647000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>126982000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>41652000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>43783000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>42087000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>45304000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>47566000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>49834000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>50017000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>48251000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>49459000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>45467000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>44171000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>42580000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>42911000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>41410000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>40714000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>41345000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>42972000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>42290000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>41200000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>39925000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>31732000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>31003000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>31851000.0</v>
       </c>
-      <c r="BP33"/>
       <c r="BQ33"/>
-      <c r="BR33">
+      <c r="BR33"/>
+      <c r="BS33">
         <v>32637000.0</v>
       </c>
-      <c r="BS33"/>
+      <c r="BT33"/>
     </row>
-    <row r="34" spans="1:71">
+    <row r="34" spans="1:72">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>21170000.0</v>
+      </c>
       <c r="C34">
+        <v>21648000.0</v>
+      </c>
+      <c r="D34">
         <v>22218000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>22466000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>17292000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>17105000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>39771000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>34738000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>29414000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>28415000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>30948000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>31035000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>11824000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>9766000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9227000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>6491000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>5111000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>3501000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1594000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1482000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1630000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1763000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>518000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>602000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>705000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>734000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>492000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2626000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2723000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2530000.0</v>
       </c>
       <c r="AE34">
         <v>2530000.0</v>
       </c>
       <c r="AF34">
+        <v>2530000.0</v>
+      </c>
+      <c r="AG34">
         <v>38288000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>36449000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>36071000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>78020000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>79403000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>72902000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>71606000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>91802000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>97172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10120000.0</v>
       </c>
       <c r="AP34">
         <v>10120000.0</v>
       </c>
       <c r="AQ34">
+        <v>10120000.0</v>
+      </c>
+      <c r="AR34">
         <v>10645000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>3845000.0</v>
       </c>
-      <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
-      <c r="AX34">
-[...1 lines deleted...]
-      </c>
+      <c r="AX34"/>
       <c r="AY34">
         <v>1653000.0</v>
       </c>
       <c r="AZ34">
         <v>1653000.0</v>
       </c>
       <c r="BA34">
+        <v>1653000.0</v>
+      </c>
+      <c r="BB34">
         <v>909000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>992000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>703000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
+      <c r="BT34"/>
     </row>
-    <row r="35" spans="1:71">
+    <row r="35" spans="1:72">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
-        <v>209550000.0</v>
+        <v>415403000.0</v>
       </c>
       <c r="C35">
+        <v>416518000.0</v>
+      </c>
+      <c r="D35">
         <v>417716000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>418583000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>613169000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>613397000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>651470000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>671837000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>516895000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>541267000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>569163000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>644607000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>424582000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>422616000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>422164000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>419509000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>418195000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>359318000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>353736000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>361092000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>465549000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>464425000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>453519000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>453695000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>447967000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>455070000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>434595000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>424227000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>482148000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>408897000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>501365000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>567185000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>526811000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>529799000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>578176000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>620236000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>592789000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>551974000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>577215000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>527828000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>434277000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>447531000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>445188000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>451559000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>177553000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>184420000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>183961000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>187607000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>191428000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>199697000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>201933000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>200649000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>203888000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>30917000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>28833000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>30761000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>32747000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>33987000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>35702000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>48766000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>66907000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>77388000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>80700000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>91333000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>94344000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>404354000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>84501000.0</v>
       </c>
-      <c r="BP35"/>
       <c r="BQ35"/>
-      <c r="BR35">
+      <c r="BR35"/>
+      <c r="BS35">
         <v>331982000.0</v>
       </c>
-      <c r="BS35"/>
+      <c r="BT35"/>
     </row>
-    <row r="36" spans="1:71">
+    <row r="36" spans="1:72">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
+        <v>4137000.0</v>
+      </c>
+      <c r="C36">
         <v>4502000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4844000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5151000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5538000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5923000.0</v>
       </c>
-      <c r="G36">
-[...1 lines deleted...]
-      </c>
       <c r="H36">
+        <v>6285000.0</v>
+      </c>
+      <c r="I36">
         <v>4257000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3398000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3608000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3823000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>262330000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>820000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>847000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>863000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>872000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>15583000.0</v>
       </c>
-      <c r="R36">
-[...1 lines deleted...]
-      </c>
       <c r="S36">
+        <v>25483000.0</v>
+      </c>
+      <c r="T36">
         <v>855000.0</v>
       </c>
-      <c r="T36">
-[...1 lines deleted...]
-      </c>
       <c r="U36">
+        <v>25070000.0</v>
+      </c>
+      <c r="V36">
         <v>924000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>943000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>881000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>820000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>838000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>64939000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>44746000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>61717000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>57071000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>47560000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>151158000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>168603000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>121310000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>116114000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>129692000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>179675000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>158349000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>142224000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>146961000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>109543000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>88178000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>97841000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>84464000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>101965000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>14175000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>13957000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>11672000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>11744000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>12042000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>12458000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>12786000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>13238000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>13359000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>7930000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>7701000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>7721000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>7771000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>7785000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>7839000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>7861000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>7898000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>7921000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>7900000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>10808000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>8192000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>8452000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>8448000.0</v>
       </c>
-      <c r="BP36"/>
       <c r="BQ36"/>
-      <c r="BR36">
+      <c r="BR36"/>
+      <c r="BS36">
         <v>8041000.0</v>
       </c>
-      <c r="BS36"/>
+      <c r="BT36"/>
     </row>
-    <row r="37" spans="1:71">
+    <row r="37" spans="1:72">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>-1073000.0</v>
       </c>
-      <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -10194,1072 +10317,1088 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
+      <c r="BT37"/>
     </row>
-    <row r="38" spans="1:71">
+    <row r="38" spans="1:72">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>262330000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>299582000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>320325000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>336200000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>351023000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>358777000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>360419000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>362870000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>36318000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>54470000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>32815000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>40917000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>40451000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>64939000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>44746000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>61717000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>57071000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>47560000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>151158000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>168603000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>121310000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>276804000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>293858000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>345738000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>324833000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>309128000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>330332000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>296127000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>88178000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>97841000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>84464000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>101965000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>14175000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>13957000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>11672000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>11744000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>12042000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>12458000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>12786000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>13238000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>13359000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>7930000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>7701000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>7721000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>7771000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>7785000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>7839000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>7861000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>7898000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>7921000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>7964000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>10808000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>8192000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>8452000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>8448000.0</v>
       </c>
-      <c r="BP38"/>
       <c r="BQ38"/>
-      <c r="BR38">
+      <c r="BR38"/>
+      <c r="BS38">
         <v>8041000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>12588000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:71">
+    <row r="39" spans="1:72">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>5979000.0</v>
+      </c>
+      <c r="C39">
         <v>11977000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13066000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>12729000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>12330000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11923000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14191000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14548000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>14619000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>12012000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>18900000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>23288000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>9033000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7715000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7011000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>9854000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>11215000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11054000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>18075000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>25317000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10890000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>9189000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10777000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>14394000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>10443000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>11935000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>19539000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>16556000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>9577000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>12313000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>21699000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>16678000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>8924000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>7288000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8074000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>8235000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>9854000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>9030000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>9216000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>7622000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>8231000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>6293000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>6502000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>6595000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>9212000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>10603000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>25695000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>6338000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5286000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>8868000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>9789000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>9565000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>13853000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>8026000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>7877000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>5964000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>4048000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>2899000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2896000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>4658000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>4299000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>8153000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>7500000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>4202000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>3107000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>3923000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>3149000.0</v>
       </c>
-      <c r="BP39"/>
       <c r="BQ39"/>
-      <c r="BR39">
+      <c r="BR39"/>
+      <c r="BS39">
         <v>11198000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1730000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:71">
+    <row r="40" spans="1:72">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>236068000.0</v>
+        <v>28475000.0</v>
       </c>
       <c r="C40">
+        <v>35281000.0</v>
+      </c>
+      <c r="D40">
         <v>37100000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>26842000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>37270000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>30977000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>42974000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>38191000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>39478000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>63097000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>72175000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>99707000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>17945000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>21321000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>23272000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>19715000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>23193000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>40778000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>26791000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>17891000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>19317000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>28384000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>25153000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>20355000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>21005000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>33421000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>25551000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>40252000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>49325000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>57006000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>50367000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>43872000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>35410000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>41915000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>38153000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>48364000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>46572000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>67201000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>55971000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>35771000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>33374000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>33090000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>32239000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>29484000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>33011000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>31178000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>32399000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>24100000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>21973000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>24640000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>25287000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>24832000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>29397000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>29570000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>27374000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>24640000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>23906000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>22174000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>20583000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>15553000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>14446000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>19877000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>14183000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>14096000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>12850000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>18244000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>10241000.0</v>
       </c>
-      <c r="BP40"/>
       <c r="BQ40"/>
-      <c r="BR40">
+      <c r="BR40"/>
+      <c r="BS40">
         <v>18698000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>23340000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:71">
+    <row r="41" spans="1:72">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>31035000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>9766000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>9227000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>6491000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5111000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3501000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1594000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>12543000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>9609000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>13311000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>8213000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>13560000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>12912000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>24994000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>9260000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>52817000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>42111000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>42601000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>131421000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>187365000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>138438000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>133708000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>186247000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>232376000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>208880000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>185400000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>214413000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>188419000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>85444000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>93641000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>84931000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>87515000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>17126000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>19511000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>15701000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>16310000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>18274000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>21891000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>23856000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>25823000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>29033000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>30609000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>28472000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>30397000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>32312000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>33565000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>35221000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>48226000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>66309000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>76995000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>80187000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>89618000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>92741000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>104128000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>82429000.0</v>
       </c>
-      <c r="BP41"/>
       <c r="BQ41"/>
-      <c r="BR41">
+      <c r="BR41"/>
+      <c r="BS41">
         <v>57521000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>58592000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:71">
+    <row r="42" spans="1:72">
       <c r="A42" t="s">
         <v>61</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>1416431000.0</v>
+      </c>
       <c r="C42">
+        <v>1412780000.0</v>
+      </c>
+      <c r="D42">
         <v>1408836000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1405224000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1400612000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1395317000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1390549000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1382220000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1373022000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1355195000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1374908000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1366989000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1357359000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1348600000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1336153000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1328290000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1350268000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1543357000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1558760000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1546420000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1536160000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1528535000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1515004000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1506671000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1497171000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1488905000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1466886000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1421215000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1413077000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1394603000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1378195000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1357224000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1333791000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1318536000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1303123000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1293292000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1273853000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1258398000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1237569000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1226311000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1214174000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1205183000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1196345000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1188807000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1068685000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1055876000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1037784000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1029501000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1016271000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>815930000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>809911000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>803363000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>657320000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>648955000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>643154000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>637478000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>632029000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>542141000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>538241000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>534749000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>530374000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>526991000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>523852000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>518217000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>516403000.0</v>
       </c>
-      <c r="BN42">
-[...1 lines deleted...]
-      </c>
       <c r="BO42">
+        <v>12999000.0</v>
+      </c>
+      <c r="BP42">
         <v>309307000.0</v>
       </c>
-      <c r="BP42"/>
       <c r="BQ42"/>
-      <c r="BR42">
+      <c r="BR42"/>
+      <c r="BS42">
         <v>7594000.0</v>
       </c>
-      <c r="BS42"/>
+      <c r="BT42"/>
     </row>
-    <row r="43" spans="1:71">
+    <row r="43" spans="1:72">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11289,87 +11428,86 @@
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
+      <c r="BT43"/>
     </row>
-    <row r="44" spans="1:71">
+    <row r="44" spans="1:72">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -11413,1781 +11551,1809 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
-      <c r="BN44">
+      <c r="BN44"/>
+      <c r="BO44">
         <v>298350000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>289849000.0</v>
       </c>
-      <c r="BP44"/>
       <c r="BQ44"/>
-      <c r="BR44">
+      <c r="BR44"/>
+      <c r="BS44">
         <v>273400000.0</v>
       </c>
-      <c r="BS44">
+      <c r="BT44">
         <v>223802000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:71">
+    <row r="45" spans="1:72">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>12062000.0</v>
+      </c>
       <c r="C45">
+        <v>20753000.0</v>
+      </c>
+      <c r="D45">
         <v>13441000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>14130000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>14875000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>23888000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>16225000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>16891000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>17496000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>27060000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>18586000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>19195000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>19689000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>20311000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>21025000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>24080000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>24780000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>25505000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>26192000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>28346000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>29611000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>30172000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>31174000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>32234000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>103850000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>17270000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>16161000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>16335000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>16844000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>17274000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>17175000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>17854000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>18633000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>20512000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>18842000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>17939000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>19446000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>21075000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>23183000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>25017000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>27477000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>29826000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>30415000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>33560000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>35524000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>37376000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>37231000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>35013000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>36100000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>37537000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>36470000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>34859000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>35140000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>33625000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>32875000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>33484000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>35074000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>34369000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>33300000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>29117000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>23540000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>22551000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>23403000.0</v>
       </c>
-      <c r="BP45"/>
       <c r="BQ45"/>
-      <c r="BR45">
+      <c r="BR45"/>
+      <c r="BS45">
         <v>24596000.0</v>
       </c>
-      <c r="BS45"/>
+      <c r="BT45"/>
     </row>
-    <row r="46" spans="1:71">
+    <row r="46" spans="1:72">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>12062000.0</v>
+      </c>
+      <c r="C46">
         <v>12748000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>13441000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>14130000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>14875000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>15523000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>16225000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>16891000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>17496000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>18171000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>18586000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>19195000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>19689000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>20311000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>21025000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>21664000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>22257000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>22925000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>23578000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>24080000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>24780000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>25505000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>26192000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>28346000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>29611000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>30172000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>31174000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>32234000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>103850000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>17270000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>16161000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>16335000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>16844000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>17274000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>17175000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>17854000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>18633000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>20512000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>18842000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>17939000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>19446000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>21075000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>23183000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>25017000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>27477000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>29826000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>30415000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>33560000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>35524000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>37376000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>37231000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>35013000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>36100000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>37537000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>36470000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>34859000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>35140000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>33625000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>32875000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>33484000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>35074000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>34369000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>33300000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>29117000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>23540000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>22551000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>23403000.0</v>
       </c>
-      <c r="BP46"/>
       <c r="BQ46"/>
-      <c r="BR46">
+      <c r="BR46"/>
+      <c r="BS46">
         <v>24596000.0</v>
       </c>
-      <c r="BS46"/>
+      <c r="BT46"/>
     </row>
-    <row r="47" spans="1:71">
+    <row r="47" spans="1:72">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>5876000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>6015000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>6288000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>6660000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6964000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>7229000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>22925000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>7912000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>24080000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>8501000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>8929000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9324000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>11190000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>12164000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>12429000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>11381000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>6665000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>19017000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>17270000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>16161000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>16335000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>16844000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>17274000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>17175000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>17854000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>18633000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>20512000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>18842000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>17939000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>19446000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>21075000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>23183000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>25017000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>27477000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>29826000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>30415000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>33560000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>35524000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>37376000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>37231000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>35013000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>36100000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>37537000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>36470000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>34859000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>35140000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>33625000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>32875000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>33484000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>35074000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>34369000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>33286000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>29117000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>23540000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>22551000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>23403000.0</v>
       </c>
-      <c r="BP47"/>
       <c r="BQ47"/>
-      <c r="BR47">
+      <c r="BR47"/>
+      <c r="BS47">
         <v>24596000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>4146000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:71">
+    <row r="48" spans="1:72">
       <c r="A48" t="s">
         <v>67</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>-1632945000.0</v>
+      </c>
       <c r="C48">
+        <v>-1673718000.0</v>
+      </c>
+      <c r="D48">
         <v>-1671442000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1711522000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1735121000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1697735000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1699991000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1703637000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1702777000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1698615000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1697528000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1712849000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-650662000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-696376000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-745243000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-795560000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-832640000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-937608000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-978982000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1034827000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1426130000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1466056000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1509260000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1543683000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1568887000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1572232000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1620090000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1640738000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1650412000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1591128000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1575635000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1401284000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1351904000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1308760000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1320845000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-1288548000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-1244324000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-1191823000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-1178318000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-1145114000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-1123412000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-1110115000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-1096078000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-1048688000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-1000668000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-967446000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-929799000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-887811000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-827454000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-777828000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-725842000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-664067000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-598918000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-505016000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-461161000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-508796000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-467993000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-432392000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-425418000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-404785000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-385941000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-367540000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-355900000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-347619000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-330483000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-314559000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-290036000.0</v>
       </c>
-      <c r="BP48"/>
       <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48">
         <v>-243374000.0</v>
       </c>
-      <c r="BS48"/>
+      <c r="BT48"/>
     </row>
-    <row r="49" spans="1:71">
+    <row r="49" spans="1:72">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-1712849000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-650662000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-696376000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-745243000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-795560000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-832640000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-937608000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-978982000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1034827000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1426130000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-1466056000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1509260000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1543683000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1568887000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-1572232000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-1620090000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-1640738000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1650412000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1591128000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-1575635000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-1401284000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-1351904000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-1308760000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-1320845000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-1288548000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-1244324000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-1191823000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-1178318000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-1145114000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-1123412000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-1110115000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-1096078000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-1048688000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-1000668000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-967446000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-929799000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-887811000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-827454000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-777828000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-725842000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-664067000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-598918000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-505016000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-461161000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-508796000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-467993000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-432392000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-425418000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-404785000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
+      <c r="BT49"/>
     </row>
-    <row r="50" spans="1:71">
+    <row r="50" spans="1:72">
       <c r="A50" t="s">
         <v>69</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>199855000.0</v>
+      </c>
       <c r="C50">
+        <v>199680000.0</v>
+      </c>
+      <c r="D50">
         <v>199506000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>199332000.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>199800000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>199560000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>199321000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>199083000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>120581000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>116858000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>114832000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>112852000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>48797000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>45961000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>47554000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>39191000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>24861000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>11958000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>400168000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>396340000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>392957000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>5501000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>372801000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>11930000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>37710000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>30689000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>24964000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>11258000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
+      <c r="BT50"/>
     </row>
-    <row r="51" spans="1:71">
+    <row r="51" spans="1:72">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
-        <v>212802000.0</v>
+        <v>597356000.0</v>
       </c>
       <c r="C51">
+        <v>597802000.0</v>
+      </c>
+      <c r="D51">
         <v>598240000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>598669000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>599081000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>599481000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>614872000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>640256000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>690423000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>715538000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>740647000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>815750000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>415838000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>415915000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>415987000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>416084000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>536762000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>475802000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>470131000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>464562000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>459084000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>453702000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>448418000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>442745000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>436931000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>431222000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>435269000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>432111000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>498078000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>413923000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>409306000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>407146000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>403690000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>400168000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>396340000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>392957000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>389410000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>372801000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>378398000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>377119000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>379522000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>381485000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>382703000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>382818000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>174811000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>177319000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>178735000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>178978000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>178691000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>178945000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>179192000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>175049000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>175097000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>641000.0</v>
       </c>
       <c r="BD51">
         <v>641000.0</v>
       </c>
       <c r="BE51">
+        <v>641000.0</v>
+      </c>
+      <c r="BF51">
         <v>706000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>655000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>709000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>769000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>839000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>590000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>627000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>2978000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>3112000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>3329000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>3626000.0</v>
       </c>
-      <c r="BP51"/>
       <c r="BQ51"/>
-      <c r="BR51">
+      <c r="BR51"/>
+      <c r="BS51">
         <v>2121000.0</v>
       </c>
-      <c r="BS51"/>
+      <c r="BT51"/>
     </row>
-    <row r="52" spans="1:71">
+    <row r="52" spans="1:72">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
-        <v>3252000.0</v>
+        <v>203123000.0</v>
       </c>
       <c r="C52">
+        <v>202932000.0</v>
+      </c>
+      <c r="D52">
         <v>202742000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>202552000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3204000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3189000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3173000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3157000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>202942000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>202686000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>202432000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>202178000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3080000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3065000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3050000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3066000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>123678000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>119985000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>117989000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>116013000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3144000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3128000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3112000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2610000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1876000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1146000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>19868000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>60701000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>58041000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>47627000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>39362000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>27326000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>15317000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>8154000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>8822000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>10194000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>11002000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>6227000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>15455000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>37710000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>30689000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>27595000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>22446000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>18774000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>14384000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>12410000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>10475000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>7681000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>5537000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1139000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1115000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>223000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>242000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>261000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>280000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>277000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>271000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>233000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>228000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>229000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>241000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>197000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>227000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1263000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>1460000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>1079000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>1554000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>1060000.0</v>
       </c>
-      <c r="BS52"/>
+      <c r="BT52"/>
     </row>
-    <row r="53" spans="1:71">
+    <row r="53" spans="1:72">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>19836000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>35831000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>49659000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>95680000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>62777000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>90763000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>162020000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>251212000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>136936000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>48041000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>153526000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>178107000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>214229000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>236865000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>152173000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>174037000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>213692000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>206621000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>127140000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>122112000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>97938000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>81077000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>136727000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>31528000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>67456000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>70570000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>70496000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>76734000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>106309000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>152912000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>174355000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>203706000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>192100000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>236221000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>222230000.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>17659000.0</v>
       </c>
-      <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>22045000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>29509000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:71">
+    <row r="54" spans="1:72">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -13231,940 +13397,953 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
+      <c r="BT54"/>
     </row>
-    <row r="55" spans="1:71">
+    <row r="55" spans="1:72">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>434566000.0</v>
+      </c>
+      <c r="C55">
         <v>396901000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>396062000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>342946000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>327213000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>350908000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>389519000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>395620000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>438819000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>471073000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>524063000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>603220000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1155277000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1100519000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1040344000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>975690000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1083381000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1126927000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1079371000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1007218000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>599344000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>559238000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>492324000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>443538000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>404005000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>402748000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>334343000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>315721000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>363538000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>332050000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>416652000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>618218000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>571095000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>605674000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>625086000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>705079000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>701319000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>709821000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>731978000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>700208000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>603325000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>619121000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>613426000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>653941000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>305528000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>333513000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>346168000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>371064000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>418871000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>278962000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>325843000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>384031000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>325093000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>229907000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>246518000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>208663000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>249176000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>208977000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>219480000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>249727000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>272024000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>301365000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>304500000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>322084000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>338130000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>162451000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>158847000.0</v>
       </c>
-      <c r="BP55"/>
       <c r="BQ55"/>
-      <c r="BR55">
+      <c r="BR55"/>
+      <c r="BS55">
         <v>140723000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>135908000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:71">
+    <row r="56" spans="1:72">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>332292000.0</v>
+      </c>
+      <c r="C56">
         <v>274178000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>273843000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>191753000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>160579000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>182368000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>178604000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>178180000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>208174000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>233288000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>253610000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>317599000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>866374000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>780626000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>698994000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>617826000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>710101000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>745225000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>695374000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>620268000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>538246000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>495839000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>433317000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>374275000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>333943000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>306852000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>257638000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>220985000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>201832000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>266435000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>248548000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>279542000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>275727000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>311596000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>314053000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>341487000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>357853000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>380181000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>382804000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>386142000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>495701000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>500205000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>505779000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>526959000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>263876000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>289730000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>304081000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>325760000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>371305000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>229128000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>275826000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>335780000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>275634000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>184440000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>202347000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>166083000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>206265000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>167567000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>178766000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>208382000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>229052000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>259075000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>263300000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>282159000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>306398000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>131448000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>126996000.0</v>
       </c>
-      <c r="BP56"/>
       <c r="BQ56"/>
-      <c r="BR56">
+      <c r="BR56"/>
+      <c r="BS56">
         <v>108086000.0</v>
       </c>
-      <c r="BS56"/>
+      <c r="BT56"/>
     </row>
-    <row r="57" spans="1:71">
+    <row r="57" spans="1:72">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>236307000.0</v>
+      </c>
+      <c r="C57">
         <v>242218000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>242503000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>232525000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>48097000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>38846000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>49383000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>45510000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>252442000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>276101000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>280579000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>305390000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>23843000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>25525000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>27117000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>23298000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>147403000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>161698000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>145694000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>134370000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>23603000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>32173000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>32901000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>26695000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>27595000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>40929000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>52795000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>110861000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>118569000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>119524000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>112582000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>94984000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>62336000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>66027000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>64489000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>79973000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>78893000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>91131000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>95305000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>90999000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>78113000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>76465000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>67780000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>62099000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>59813000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>60541000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>54057000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>41626000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>38500000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>41040000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>39701000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>43966000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>62682000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>54938000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>35577000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>49121000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>52283000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>65134000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>70848000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>70844000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>60532000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>64426000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>55800000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>57201000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>54984000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>56437000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>51139000.0</v>
       </c>
-      <c r="BP57"/>
       <c r="BQ57"/>
-      <c r="BR57">
+      <c r="BR57"/>
+      <c r="BS57">
         <v>39152000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>29931000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:71">
+    <row r="58" spans="1:72">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
-        <v>451768000.0</v>
+        <v>651710000.0</v>
       </c>
       <c r="C58">
+        <v>658736000.0</v>
+      </c>
+      <c r="D58">
         <v>660219000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>651108000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>661266000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>652243000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>700853000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>717347000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>769337000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>817368000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>849742000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>949997000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>448425000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>448141000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>449281000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>442807000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>565598000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>521016000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>499430000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>495462000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>489152000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>496598000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>486420000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>480390000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>475562000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>495999000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>487390000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>535088000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>600717000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>528421000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>613947000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>662169000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>589147000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>595826000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>642665000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>700209000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>671682000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>643105000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>672520000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>618827000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>512390000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>523996000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>512968000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>513658000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>237366000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>244961000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>238018000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>229233000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>229928000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>240737000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>241634000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>244615000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>266570000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>85855000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>64410000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>79882000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>85030000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>99121000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>106550000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>119610000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>127439000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>141814000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>136500000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>148534000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>149328000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>460791000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>135640000.0</v>
       </c>
-      <c r="BP58"/>
       <c r="BQ58"/>
-      <c r="BR58">
+      <c r="BR58"/>
+      <c r="BS58">
         <v>371134000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>90480000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:71">
+    <row r="59" spans="1:72">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -14208,309 +14387,313 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
+      <c r="BT59"/>
     </row>
-    <row r="60" spans="1:71">
+    <row r="60" spans="1:72">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
-        <v>-54867000.0</v>
+        <v>-217144000.0</v>
       </c>
       <c r="C60">
+        <v>-261834999.0</v>
+      </c>
+      <c r="D60">
         <v>-264157000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-308162000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-334053000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-301335000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-311334000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-321727000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-330518000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-346295000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-323216000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-345704000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>706852000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>652378000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>591063000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>532883000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>517783000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>605911000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>579941000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>511756000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>110192000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>62640000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>5904000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-36852000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-71557000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-93251000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-153047000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-219367000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-237179000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-196371000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-197295000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-43951000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-18052000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>9848000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-17579000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>4870000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>29637000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>66716000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>59458000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>81381000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>90935000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>95125000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>100458000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>140283000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>68162000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>88552000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>108150000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>141831000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>188943000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>38225000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>84209000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>139416000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>58523000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>144052000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>182108000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>128781000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>164146000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>109856000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>112930000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>130117000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>144585000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>159551000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>168100000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>170740000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>188802000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>-301552000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>19351000.0</v>
       </c>
-      <c r="BP60"/>
       <c r="BQ60"/>
-      <c r="BR60">
+      <c r="BR60"/>
+      <c r="BS60">
         <v>-235750000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>38933000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:71">
+    <row r="61" spans="1:72">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -14554,63 +14737,66 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
+      <c r="BT61"/>
     </row>
-    <row r="62" spans="1:71">
+    <row r="62" spans="1:72">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14640,50 +14826,51 @@
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
+      <c r="BT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14760,51 +14947,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>1881000.0</v>
       </c>
       <c r="C2">
         <v>7552000.0</v>
       </c>
       <c r="D2">
         <v>6148000.0</v>
       </c>
       <c r="E2">
         <v>1418000.0</v>
       </c>
       <c r="F2">
         <v>70405000.0</v>
       </c>
       <c r="G2">
         <v>3136000.0</v>
       </c>
       <c r="H2">
         <v>135389000.0</v>
       </c>
       <c r="I2">
         <v>32751000.0</v>
       </c>
@@ -14825,51 +15012,51 @@
       </c>
       <c r="O2">
         <v>965000.0</v>
       </c>
       <c r="P2">
         <v>122014000.0</v>
       </c>
       <c r="Q2">
         <v>98462000.0</v>
       </c>
       <c r="R2">
         <v>103622000.0</v>
       </c>
       <c r="S2">
         <v>75288000.0</v>
       </c>
       <c r="T2">
         <v>66348000.0</v>
       </c>
       <c r="U2">
         <v>3140000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>1881000.0</v>
       </c>
       <c r="C3">
         <v>2011000.0</v>
       </c>
       <c r="D3">
         <v>1575000.0</v>
       </c>
       <c r="E3">
         <v>1418000.0</v>
       </c>
       <c r="F3">
         <v>1523000.0</v>
       </c>
       <c r="G3">
         <v>3564000.0</v>
       </c>
       <c r="H3">
         <v>5580000.0</v>
       </c>
       <c r="I3">
         <v>11970000.0</v>
       </c>
@@ -14890,84 +15077,84 @@
       </c>
       <c r="O3">
         <v>11325000.0</v>
       </c>
       <c r="P3">
         <v>9999000.0</v>
       </c>
       <c r="Q3">
         <v>6161000.0</v>
       </c>
       <c r="R3">
         <v>5250000.0</v>
       </c>
       <c r="S3">
         <v>2849000.0</v>
       </c>
       <c r="T3">
         <v>1731000.0</v>
       </c>
       <c r="U3">
         <v>1259000.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>-37438000.0</v>
       </c>
       <c r="I4">
         <v>-88222000.0</v>
       </c>
       <c r="J4">
         <v>-62022000.0</v>
       </c>
       <c r="K4">
         <v>-62022000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5">
         <v>102771000.0</v>
       </c>
       <c r="C5">
         <v>95717000.0</v>
       </c>
       <c r="D5">
         <v>195836000.0</v>
       </c>
       <c r="E5">
         <v>260020000.0</v>
       </c>
       <c r="F5">
         <v>232215000.0</v>
       </c>
       <c r="G5">
         <v>138339000.0</v>
       </c>
       <c r="H5">
         <v>122974000.0</v>
       </c>
       <c r="I5">
         <v>-156422000.0</v>
       </c>
@@ -14988,51 +15175,51 @@
       </c>
       <c r="O5">
         <v>-72762000.0</v>
       </c>
       <c r="P5">
         <v>-64786000.0</v>
       </c>
       <c r="Q5">
         <v>-59159000.0</v>
       </c>
       <c r="R5">
         <v>-72527000.0</v>
       </c>
       <c r="S5">
         <v>-54697000.0</v>
       </c>
       <c r="T5">
         <v>-52897000.0</v>
       </c>
       <c r="U5">
         <v>-37062000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
         <v>104652000.0</v>
       </c>
       <c r="C6">
         <v>97728000.0</v>
       </c>
       <c r="D6">
         <v>197411000.0</v>
       </c>
       <c r="E6">
         <v>261438000.0</v>
       </c>
       <c r="F6">
         <v>233738000.0</v>
       </c>
       <c r="G6">
         <v>141903000.0</v>
       </c>
       <c r="H6">
         <v>128554000.0</v>
       </c>
       <c r="I6">
         <v>-144452000.0</v>
       </c>
@@ -15053,110 +15240,110 @@
       </c>
       <c r="O6">
         <v>-61437000.0</v>
       </c>
       <c r="P6">
         <v>-54787000.0</v>
       </c>
       <c r="Q6">
         <v>-52998000.0</v>
       </c>
       <c r="R6">
         <v>-67277000.0</v>
       </c>
       <c r="S6">
         <v>-51848000.0</v>
       </c>
       <c r="T6">
         <v>-51166000.0</v>
       </c>
       <c r="U6">
         <v>-35803000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-37438000.0</v>
       </c>
       <c r="I8">
         <v>-88222000.0</v>
       </c>
       <c r="J8">
         <v>-62022000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
-        <v>294270000.0</v>
+        <v>296151000.0</v>
       </c>
       <c r="C9">
         <v>343858000.0</v>
       </c>
       <c r="D9">
         <v>436587000.0</v>
       </c>
       <c r="E9">
         <v>409178000.0</v>
       </c>
       <c r="F9">
         <v>343348000.0</v>
       </c>
       <c r="G9">
         <v>386387000.0</v>
       </c>
       <c r="H9">
         <v>293024000.0</v>
       </c>
       <c r="I9">
         <v>313888000.0</v>
       </c>
       <c r="J9">
         <v>278870000.0</v>
       </c>
@@ -15172,51 +15359,51 @@
       <c r="N9">
         <v>15678000.0</v>
       </c>
       <c r="O9">
         <v>149280000.0</v>
       </c>
       <c r="P9">
         <v>65871000.0</v>
       </c>
       <c r="Q9">
         <v>43857000.0</v>
       </c>
       <c r="R9">
         <v>36102000.0</v>
       </c>
       <c r="S9">
         <v>22216000.0</v>
       </c>
       <c r="T9">
         <v>10464000.0</v>
       </c>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
         <v>70025000.0</v>
       </c>
       <c r="C10">
         <v>65197999.0</v>
       </c>
       <c r="D10">
         <v>-948069000.0</v>
       </c>
       <c r="E10">
         <v>252422000.0</v>
       </c>
       <c r="F10">
         <v>200657000.0</v>
       </c>
       <c r="G10">
         <v>108861000.0</v>
       </c>
       <c r="H10">
         <v>58943000.0</v>
       </c>
       <c r="I10">
         <v>-282368000.0</v>
       </c>
@@ -15237,51 +15424,51 @@
       </c>
       <c r="O10">
         <v>-72624000.0</v>
       </c>
       <c r="P10">
         <v>-64849000.0</v>
       </c>
       <c r="Q10">
         <v>-59355000.0</v>
       </c>
       <c r="R10">
         <v>-73608000.0</v>
       </c>
       <c r="S10">
         <v>-55031000.0</v>
       </c>
       <c r="T10">
         <v>-53160000.0</v>
       </c>
       <c r="U10">
         <v>-37279000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11">
         <v>46008000.0</v>
       </c>
       <c r="C11">
         <v>64318000.0</v>
       </c>
       <c r="D11">
         <v>83490000.0</v>
       </c>
       <c r="E11">
         <v>77357000.0</v>
       </c>
       <c r="F11">
         <v>-327791000.0</v>
       </c>
       <c r="G11">
         <v>2685000.0</v>
       </c>
       <c r="H11">
         <v>74257000.0</v>
       </c>
       <c r="I11">
         <v>-5752000.0</v>
       </c>
@@ -15300,51 +15487,51 @@
       <c r="N11">
         <v>-11729000.0</v>
       </c>
       <c r="O11">
         <v>-11325000.0</v>
       </c>
       <c r="P11">
         <v>3000.0</v>
       </c>
       <c r="Q11">
         <v>-2944000.0</v>
       </c>
       <c r="R11">
         <v>-296000.0</v>
       </c>
       <c r="S11">
         <v>-823000.0</v>
       </c>
       <c r="T11">
         <v>-145000.0</v>
       </c>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12">
         <v>32746000.0</v>
       </c>
       <c r="C12">
         <v>33034000.0</v>
       </c>
       <c r="D12">
         <v>21629000.0</v>
       </c>
       <c r="E12">
         <v>7598000.0</v>
       </c>
       <c r="F12">
         <v>31150000.0</v>
       </c>
       <c r="G12">
         <v>29478000.0</v>
       </c>
       <c r="H12">
         <v>36602000.0</v>
       </c>
       <c r="I12">
         <v>37724000.0</v>
       </c>
@@ -15365,129 +15552,131 @@
       </c>
       <c r="O12">
         <v>59000.0</v>
       </c>
       <c r="P12">
         <v>63000.0</v>
       </c>
       <c r="Q12">
         <v>196000.0</v>
       </c>
       <c r="R12">
         <v>474000.0</v>
       </c>
       <c r="S12">
         <v>334000.0</v>
       </c>
       <c r="T12">
         <v>263000.0</v>
       </c>
       <c r="U12">
         <v>217000.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>145</v>
+      </c>
+      <c r="B13">
+        <v>4076000.0</v>
+      </c>
       <c r="C13">
         <v>4468000.0</v>
       </c>
       <c r="D13">
         <v>23223000.0</v>
       </c>
       <c r="E13">
         <v>9501000.0</v>
       </c>
       <c r="F13">
         <v>726000.0</v>
       </c>
       <c r="G13">
         <v>1504000.0</v>
       </c>
       <c r="H13">
         <v>2862000.0</v>
       </c>
       <c r="I13">
         <v>2991000.0</v>
       </c>
       <c r="J13">
         <v>2111000.0</v>
       </c>
       <c r="K13">
         <v>1169000.0</v>
       </c>
       <c r="L13">
         <v>40581000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>29320000.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15">
         <v>24017000.0</v>
       </c>
       <c r="C15">
         <v>880000.0</v>
       </c>
       <c r="D15">
         <v>-1002239000.0</v>
       </c>
       <c r="E15">
         <v>175065000.0</v>
       </c>
       <c r="F15">
         <v>528448000.0</v>
       </c>
       <c r="G15">
         <v>106176000.0</v>
       </c>
       <c r="H15">
         <v>21505000.0</v>
       </c>
       <c r="I15">
         <v>-282368000.0</v>
       </c>
@@ -15508,284 +15697,288 @@
       </c>
       <c r="O15">
         <v>-72624000.0</v>
       </c>
       <c r="P15">
         <v>-64852000.0</v>
       </c>
       <c r="Q15">
         <v>-52981000.0</v>
       </c>
       <c r="R15">
         <v>-71185000.0</v>
       </c>
       <c r="S15">
         <v>-53874000.0</v>
       </c>
       <c r="T15">
         <v>-52752000.0</v>
       </c>
       <c r="U15">
         <v>-37180000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>175065000.0</v>
       </c>
       <c r="F16">
         <v>528448000.0</v>
       </c>
       <c r="G16">
         <v>106176000.0</v>
       </c>
       <c r="H16">
         <v>21505000.0</v>
       </c>
       <c r="I16">
         <v>-282368000.0</v>
       </c>
       <c r="J16">
         <v>-116937000.0</v>
       </c>
       <c r="K16">
         <v>-81708000.0</v>
       </c>
       <c r="L16">
         <v>-142669000.0</v>
       </c>
       <c r="M16">
         <v>-189618000.0</v>
       </c>
       <c r="N16">
         <v>-272812000.0</v>
       </c>
       <c r="O16">
         <v>-72624000.0</v>
       </c>
       <c r="P16">
         <v>-64852000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>149</v>
+      </c>
+      <c r="B17">
+        <v>24017000.0</v>
+      </c>
       <c r="C17">
         <v>880000.0</v>
       </c>
       <c r="D17">
         <v>-980947000.0</v>
       </c>
       <c r="E17">
         <v>175065000.0</v>
       </c>
       <c r="F17">
         <v>528448000.0</v>
       </c>
       <c r="G17">
         <v>106176000.0</v>
       </c>
       <c r="H17">
         <v>58943000.0</v>
       </c>
       <c r="I17">
         <v>-282368000.0</v>
       </c>
       <c r="J17">
         <v>-116937000.0</v>
       </c>
       <c r="K17">
         <v>-81708000.0</v>
       </c>
       <c r="L17">
         <v>-142669000.0</v>
       </c>
       <c r="M17">
         <v>-189618000.0</v>
       </c>
       <c r="N17">
         <v>-272812000.0</v>
       </c>
       <c r="O17">
         <v>-72624000.0</v>
       </c>
       <c r="P17">
         <v>-64852000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>150</v>
+      </c>
+      <c r="B18">
+        <v>-28670000.0</v>
+      </c>
       <c r="C18">
         <v>-28566000.0</v>
       </c>
       <c r="D18">
         <v>8491000.0</v>
       </c>
       <c r="E18">
         <v>1903000.0</v>
       </c>
       <c r="F18">
         <v>-30424000.0</v>
       </c>
       <c r="G18">
         <v>-27974000.0</v>
       </c>
       <c r="H18">
         <v>-33740000.0</v>
       </c>
       <c r="I18">
         <v>-34733000.0</v>
       </c>
       <c r="J18">
         <v>-34259000.0</v>
       </c>
       <c r="K18">
         <v>-37984000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>9683000.0</v>
       </c>
       <c r="F19">
         <v>-452000.0</v>
       </c>
       <c r="G19">
         <v>-4601000.0</v>
       </c>
       <c r="H19">
         <v>-24578000.0</v>
       </c>
       <c r="I19">
         <v>-5752000.0</v>
       </c>
       <c r="J19">
         <v>-3182000.0</v>
       </c>
       <c r="K19">
         <v>9315000.0</v>
       </c>
       <c r="L19">
         <v>-9485000.0</v>
       </c>
       <c r="M19">
         <v>918000.0</v>
       </c>
       <c r="N19">
         <v>192000.0</v>
       </c>
       <c r="O19">
         <v>197000.0</v>
       </c>
       <c r="P19">
         <v>1356000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>15382000.0</v>
       </c>
       <c r="H20">
         <v>3620000.0</v>
       </c>
       <c r="I20">
         <v>167694000.0</v>
       </c>
       <c r="J20">
         <v>309000.0</v>
       </c>
       <c r="K20">
         <v>374000.0</v>
       </c>
       <c r="L20">
         <v>17638000.0</v>
       </c>
       <c r="M20">
         <v>20292000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
         <v>118759000.0</v>
       </c>
       <c r="C21">
         <v>93124000.0</v>
       </c>
       <c r="D21">
         <v>-945430000.0</v>
       </c>
       <c r="E21">
         <v>250337000.0</v>
       </c>
       <c r="F21">
         <v>232259000.0</v>
       </c>
       <c r="G21">
         <v>142940000.0</v>
       </c>
       <c r="H21">
         <v>120123000.0</v>
       </c>
       <c r="I21">
         <v>-238892000.0</v>
       </c>
@@ -15806,76 +15999,76 @@
       </c>
       <c r="O21">
         <v>-72762000.0</v>
       </c>
       <c r="P21">
         <v>-66142000.0</v>
       </c>
       <c r="Q21">
         <v>-60766000.0</v>
       </c>
       <c r="R21">
         <v>-72770000.0</v>
       </c>
       <c r="S21">
         <v>-55921000.0</v>
       </c>
       <c r="T21">
         <v>-57615000.0</v>
       </c>
       <c r="U21">
         <v>-39595000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>177392000.0</v>
       </c>
       <c r="C23">
         <v>258286000.0</v>
       </c>
       <c r="D23">
         <v>1388165000.0</v>
       </c>
       <c r="E23">
         <v>160259000.0</v>
       </c>
       <c r="F23">
         <v>181494000.0</v>
       </c>
       <c r="G23">
         <v>246583000.0</v>
       </c>
       <c r="H23">
         <v>308290000.0</v>
       </c>
       <c r="I23">
         <v>448656000.0</v>
       </c>
@@ -15896,117 +16089,119 @@
       </c>
       <c r="O23">
         <v>223007000.0</v>
       </c>
       <c r="P23">
         <v>132013000.0</v>
       </c>
       <c r="Q23">
         <v>104623000.0</v>
       </c>
       <c r="R23">
         <v>108872000.0</v>
       </c>
       <c r="S23">
         <v>78137000.0</v>
       </c>
       <c r="T23">
         <v>68079000.0</v>
       </c>
       <c r="U23">
         <v>42735000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>157</v>
+      </c>
+      <c r="B25">
+        <v>1881000.0</v>
+      </c>
       <c r="C25">
         <v>2011000.0</v>
       </c>
       <c r="D25">
         <v>1403000.0</v>
       </c>
       <c r="E25">
         <v>1418000.0</v>
       </c>
       <c r="F25">
         <v>1523000.0</v>
       </c>
       <c r="G25">
         <v>3564000.0</v>
       </c>
       <c r="H25">
         <v>5580000.0</v>
       </c>
       <c r="I25">
         <v>14223000.0</v>
       </c>
       <c r="J25">
         <v>14617000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26">
         <v>95136000.0</v>
       </c>
       <c r="C26">
         <v>111421000.0</v>
       </c>
       <c r="D26">
         <v>116085000.0</v>
       </c>
       <c r="E26">
         <v>44265000.0</v>
       </c>
       <c r="F26">
         <v>70405000.0</v>
       </c>
       <c r="G26">
         <v>88062000.0</v>
       </c>
       <c r="H26">
         <v>122244000.0</v>
       </c>
       <c r="I26">
         <v>166503000.0</v>
       </c>
@@ -16027,78 +16222,80 @@
       </c>
       <c r="O26">
         <v>113474000.0</v>
       </c>
       <c r="P26">
         <v>86093000.0</v>
       </c>
       <c r="Q26">
         <v>77454000.0</v>
       </c>
       <c r="R26">
         <v>84892000.0</v>
       </c>
       <c r="S26">
         <v>59809000.0</v>
       </c>
       <c r="T26">
         <v>57246000.0</v>
       </c>
       <c r="U26">
         <v>35543000.0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>160</v>
+      </c>
+      <c r="B28">
+        <v>82256000.0</v>
+      </c>
       <c r="C28">
         <v>144272000.0</v>
       </c>
       <c r="D28">
         <v>148037000.0</v>
       </c>
       <c r="E28">
         <v>115994000.0</v>
       </c>
       <c r="F28">
         <v>111133000.0</v>
       </c>
       <c r="G28">
         <v>140003000.0</v>
       </c>
       <c r="H28">
         <v>172450000.0</v>
       </c>
       <c r="I28">
         <v>241291000.0</v>
       </c>
       <c r="J28">
         <v>233123000.0</v>
       </c>
       <c r="K28">
@@ -16109,89 +16306,91 @@
       </c>
       <c r="M28">
         <v>118333000.0</v>
       </c>
       <c r="N28">
         <v>123228000.0</v>
       </c>
       <c r="O28">
         <v>92538000.0</v>
       </c>
       <c r="P28">
         <v>45920000.0</v>
       </c>
       <c r="Q28">
         <v>27169000.0</v>
       </c>
       <c r="R28">
         <v>23980000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>161</v>
+      </c>
+      <c r="B29">
+        <v>46008000.0</v>
+      </c>
       <c r="C29">
         <v>64318000.0</v>
       </c>
       <c r="D29">
         <v>74783000.0</v>
       </c>
       <c r="E29">
         <v>77357000.0</v>
       </c>
       <c r="F29">
         <v>-327791000.0</v>
       </c>
       <c r="G29">
         <v>2685000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
-        <v>175511000.0</v>
+        <v>177392000.0</v>
       </c>
       <c r="C30">
         <v>250734000.0</v>
       </c>
       <c r="D30">
         <v>1382017000.0</v>
       </c>
       <c r="E30">
         <v>158841000.0</v>
       </c>
       <c r="F30">
         <v>111089000.0</v>
       </c>
       <c r="G30">
         <v>243447000.0</v>
       </c>
       <c r="H30">
         <v>172901000.0</v>
       </c>
       <c r="I30">
         <v>415905000.0</v>
       </c>
       <c r="J30">
         <v>387565000.0</v>
       </c>
@@ -16209,51 +16408,51 @@
       </c>
       <c r="O30">
         <v>222042000.0</v>
       </c>
       <c r="P30">
         <v>132013000.0</v>
       </c>
       <c r="Q30">
         <v>104623000.0</v>
       </c>
       <c r="R30">
         <v>108872000.0</v>
       </c>
       <c r="S30">
         <v>78137000.0</v>
       </c>
       <c r="T30">
         <v>68079000.0</v>
       </c>
       <c r="U30">
         <v>41476000.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B31">
         <v>-48734000.0</v>
       </c>
       <c r="C31">
         <v>-27926001.0</v>
       </c>
       <c r="D31">
         <v>-2639000.0</v>
       </c>
       <c r="E31">
         <v>2085000.0</v>
       </c>
       <c r="F31">
         <v>-31602000.0</v>
       </c>
       <c r="G31">
         <v>-34079000.0</v>
       </c>
       <c r="H31">
         <v>-61180000.0</v>
       </c>
       <c r="I31">
         <v>-43476000.0</v>
       </c>
@@ -16274,51 +16473,51 @@
       </c>
       <c r="O31">
         <v>138000.0</v>
       </c>
       <c r="P31">
         <v>1293000.0</v>
       </c>
       <c r="Q31">
         <v>1411000.0</v>
       </c>
       <c r="R31">
         <v>-838000.0</v>
       </c>
       <c r="S31">
         <v>890000.0</v>
       </c>
       <c r="T31">
         <v>4455000.0</v>
       </c>
       <c r="U31">
         <v>2316000.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B32">
         <v>296151000.0</v>
       </c>
       <c r="C32">
         <v>351410000.0</v>
       </c>
       <c r="D32">
         <v>442735000.0</v>
       </c>
       <c r="E32">
         <v>410596000.0</v>
       </c>
       <c r="F32">
         <v>413753000.0</v>
       </c>
       <c r="G32">
         <v>389523000.0</v>
       </c>
       <c r="H32">
         <v>428413000.0</v>
       </c>
       <c r="I32">
         <v>346639000.0</v>
       </c>
@@ -16358,740 +16557,749 @@
       <c r="U32">
         <v>3140000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS32"/>
+  <dimension ref="A1:BT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>443000.0</v>
+      </c>
+      <c r="C2">
         <v>460000.0</v>
       </c>
-      <c r="C2"/>
       <c r="D2">
+        <v>475000.0</v>
+      </c>
+      <c r="E2">
         <v>467000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27432000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>78478000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29827000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>506000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25815000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>512000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>507000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19777000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>286000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>340000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>363000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>360000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10822000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>358000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10907000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12163000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15484000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>897000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21692000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>640000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2239000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11013000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>506000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11313000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1043000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>21463000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4616000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4065000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2607000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9126000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6080000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3502000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>531000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1868000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>37526000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>31682000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>31842000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8150000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>35318000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8150000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>12000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>13141000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>25122000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10518000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1924000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>533000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2021000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3418000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1231000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>965000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>25959000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>52628000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>45204000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>36510000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>31548000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>27310000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>26646000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>27651000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>23697000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>25060000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>22054000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>29771000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>23544000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>21495000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>20327000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>75288000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>66348000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>443000.0</v>
+      </c>
+      <c r="C3">
         <v>460000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>475000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>467000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>479000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>485000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>507000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>506000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>513000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>537000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>507000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>270000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>286000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>340000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>363000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>360000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>358000.0</v>
       </c>
       <c r="S3">
         <v>358000.0</v>
       </c>
       <c r="T3">
+        <v>358000.0</v>
+      </c>
+      <c r="U3">
         <v>396000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>410000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>421000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1821000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>640000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>682000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>867000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3174000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>851000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>688000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1265000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3476000.0</v>
       </c>
       <c r="AG3">
         <v>3476000.0</v>
       </c>
       <c r="AH3">
         <v>3476000.0</v>
       </c>
       <c r="AI3">
+        <v>3476000.0</v>
+      </c>
+      <c r="AJ3">
         <v>3661000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2349000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3330000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3297000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3213000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1065000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2833000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2799000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2788000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3152000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2891000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2952000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3168000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3085000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3126000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3082000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3070000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2789000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2788000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2803000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3032000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2810000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2680000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2676000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2286000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2904000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2133000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1916000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1440000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1502000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1303000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1372000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1304000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1339000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1235000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1200000.0</v>
       </c>
-      <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>-37438000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -17171,514 +17379,521 @@
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5">
+        <v>74313000.0</v>
+      </c>
+      <c r="C5">
         <v>8341000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>76454000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>46178000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-10549000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>32909000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>26788000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>26346000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>11457000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>39995000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>41771000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>56021000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>67388000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>73791000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>71431000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>55992000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
+        <v>58806000.0</v>
+      </c>
+      <c r="S5">
         <v>54206000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>65098000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>64816000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>45709000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>53098000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>46848000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>32522000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>10219000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>54981000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>30804000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>21713000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-13106000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-5907000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-164869000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-10830000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-32081000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>23092000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-23162000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-35178000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-43518000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7684000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-21241000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-12828000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3390000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-5827000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-37369000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-42146000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-28002000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-33225000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-36668000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-55107000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-44290000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-46738000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-56510000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-59831000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-88781000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-43900000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>47649000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-40790000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-35587000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-6960000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-21511000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-18952000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-18542000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-12626000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-15977000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-17374000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-14519000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-24613000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-8575000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-18577000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-18570000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-16577000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>74756000.0</v>
+      </c>
+      <c r="C6">
         <v>8801000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>76929000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>46645000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-10070000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>33394000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>27295000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>26852000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11970000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>40532000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>42278000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>56291000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>67674000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>74131000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>71794000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>56352000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
+        <v>59161000.0</v>
+      </c>
+      <c r="S6">
         <v>54564000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>65456000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>65212000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>46119000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>53519000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>48669000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>33162000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10901000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>55848000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>33978000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>22564000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-12418000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4642000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-162324000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-7354000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-28605000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>26568000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-19501000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-32829000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-40188000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-4387000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-18028000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-11763000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-557000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3028000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-34581000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-38994000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-25111000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-30273000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-33500000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-52022000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-41164000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-43656000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-53440000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-57042000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-85993000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-41097000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>50681000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-37980000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-32907000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-4284000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-19225000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-16048000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-16409000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-10710000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-14537000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-15872000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-13216000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-23241000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-7271000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-17238000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-17335000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-15377000.0</v>
       </c>
-      <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -17758,91 +17973,92 @@
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8">
         <v>-37438000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-23866000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -17919,1087 +18135,1105 @@
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
-        <v>47249000.0</v>
+        <v>106063000.0</v>
       </c>
       <c r="C9">
-        <v>122060000.0</v>
+        <v>47709000.0</v>
       </c>
       <c r="D9">
-        <v>85239000.0</v>
+        <v>121585000.0</v>
       </c>
       <c r="E9">
+        <v>84772000.0</v>
+      </c>
+      <c r="F9">
         <v>13711000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>90545000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>61765000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>94396000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>49062000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>117553000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>113232000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>87605000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>103775000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>106859000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>108274000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>96871000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>86707000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>116772000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>92840000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>91868000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>73361000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>115783000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>81776000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>88792000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>77704000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>115288000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>130661000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>90902000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>67687000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>109229000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>61070000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>77041000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>66548000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>85082000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>80745000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>61575000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>51635000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>85591000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>28580000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>22668000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>34200000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>45157000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4254000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>19594000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>28920000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>24932000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-8204000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-3678000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>12681000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4498000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2911000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6245000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2024000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>26015000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>70454000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>14604000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>12248000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>32154000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>12218000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>11262000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>10237000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>16772000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>9059000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>10959000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>9052000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>8604000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>15257000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6610000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>5231000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>4974000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
+        <v>65172000.0</v>
+      </c>
+      <c r="C10">
         <v>455000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>68020000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>37822000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-36272000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>23995000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17369000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18876000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4958000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>30360000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>31932000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1076222000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>65861000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>72265000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>69907000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>53785000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>56465000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>46255000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>59672000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>54372000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>40358000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>44500000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>35812000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>25204000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3345000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>47858000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>20648000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>12283000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-59284000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-15493000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-174351000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-49380000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-43144000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>12085000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-32297000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-44224000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-52501000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-13505000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-33204000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-21702000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-13297000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-14037000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-47390000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-48020000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-33222000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-37647000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-41988000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-60357000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-49626000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-51986000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-61775000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-65149000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-93902000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-43855000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>47635000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-40803000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-35601000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-6974000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-20630000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-18844000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-18401000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-11651000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-16058000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-17136000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-15924000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-24717000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-8331000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-18877000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-18370000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-11658000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11">
-        <v>-89285000.0</v>
+        <v>24399000.0</v>
       </c>
       <c r="C11">
+        <v>2731000.0</v>
+      </c>
+      <c r="D11">
         <v>27940000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>14223000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1114000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>21739000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>13723000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>19736000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9120000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>32105000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>17982000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>13256000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>20147000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>23398000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>19590000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>16704999.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>17664000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4881000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3827000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-336931000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>432000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1296000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1389000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6958000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>6901000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6562000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>10525000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9570000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>9592000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7484000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>9482000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8651000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>8592000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>8587000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>9135000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>9046000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>8983000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>9308000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>9458000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>9532000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>9907000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>7031000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>7077000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2651000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-2891000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-2952000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-3168000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-3085000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-3126000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-3082000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-3070000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-2789000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>52000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-76404000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-3059000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-2841000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-2715000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-3000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>3000.0</v>
       </c>
-      <c r="BH11">
-[...1 lines deleted...]
-      </c>
       <c r="BI11">
+        <v>0.0</v>
+      </c>
+      <c r="BJ11">
         <v>-2274000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2944000.0</v>
       </c>
       <c r="BK11">
         <v>-2944000.0</v>
       </c>
       <c r="BL11">
-        <v>0.0</v>
+        <v>-2944000.0</v>
       </c>
       <c r="BM11">
+        <v>0.0</v>
+      </c>
+      <c r="BN11">
         <v>-1607000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-143000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-153000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-192000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-602000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-350000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12">
+        <v>9141000.0</v>
+      </c>
+      <c r="C12">
         <v>7886000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8434000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8356000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8070000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8914000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9419000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7470000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7231000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8423000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9839000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1840000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1527000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1526000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1524000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2207000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2341000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7951000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7841000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7732000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7626000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7521000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7419000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7318000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7220000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7123000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10457000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9430000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9592000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9586000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9482000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9383000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9273000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>9206000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9135000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9046000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8983000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9654000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9765000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>9532000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9907000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9830000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9865000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5874000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5220000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5260000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5320000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5303000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5283000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5298000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5265000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5318000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5121000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>18000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>14000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="BF12">
         <v>14000.0</v>
       </c>
       <c r="BG12">
+        <v>14000.0</v>
+      </c>
+      <c r="BH12">
         <v>16000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>17000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>16000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>18000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>81000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>79000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>93000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>104000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>72000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>122000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>134000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>81000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>263000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>145</v>
+      </c>
+      <c r="B13">
+        <v>1698000.0</v>
+      </c>
       <c r="C13">
+        <v>1459000.0</v>
+      </c>
+      <c r="D13">
         <v>930000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>818000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>869000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>778000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1152000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1369000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1169000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1194000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1748000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>8757000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>7272000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5446000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2807000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1018000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>230000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>180000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>178000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>172000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>196000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>220000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>231000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>276000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>777000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>565000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>893000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>668000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4912000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
+      <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14">
         <v>658000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1371000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>27291000.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -19065,1092 +19299,1108 @@
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
         <v>-432000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>432000.0</v>
       </c>
-      <c r="BQ14">
-[...1 lines deleted...]
-      </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15">
+        <v>40773000.0</v>
+      </c>
+      <c r="C15">
         <v>-2276000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>40080000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>23599000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-37386000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2256000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3646000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-860000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4162000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1087000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>15321000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1062186999.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>45714000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>48867000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>50317000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>37080000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>38801000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>41374000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>55845000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>391303000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>39926000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>43204000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>34423000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>25204000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3345000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>47858000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>20648000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>12283000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-59284000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-15493000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-174351000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-49380000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-43144000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>12085000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-32297000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-44224000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-52501000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-13505000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-33204000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-21702000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-13297000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-14037000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-47390000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-48020000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-33222000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-37647000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-41988000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-60357000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-49626000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-51986000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-61775000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-65149000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-93902000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-43855000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>47635000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-40803000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-35601000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-6974000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-20633000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-18844000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-18401000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-11651000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-8270000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-17136000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-15924000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-23930000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-10902000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-18385000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-17968000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-11227000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1062187000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>45714000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>48867000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>50317000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>37080000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>38801000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>41374000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>55845000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>391303000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>39926000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>43204000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>34423000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>25204000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3345000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>47858000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>20648000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12283000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-59284000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-15493000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-174351000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-49380000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-43144000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>12085000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-32297000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-44224000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-52501000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-13505000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-33204000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-21702000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-13297000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-14037000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-47390000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-48020000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-33222000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-37647000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-41988000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-60357000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-49626000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-51986000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-61775000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-65149000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-93902000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-43855000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>47635000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-40803000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-35601000.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-20633000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-18844000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
+      <c r="BT16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>149</v>
+      </c>
+      <c r="B17">
+        <v>40773000.0</v>
+      </c>
       <c r="C17">
+        <v>-2276000.0</v>
+      </c>
+      <c r="D17">
         <v>40080000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>23599000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-37386000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2256000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3646000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-860000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4162000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-1745000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>13950000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1089478000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>45714000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>48867000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>50317000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>37080000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>38801000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>41374000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>55845000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>391303000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>39926000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>43204000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>34423000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>25204000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>3345000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>85296000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>20648000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>12283000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-59284000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-15493000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-174351000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-49380000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-43144000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>12085000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-32297000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-44224000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-52501000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-13505000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-33204000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-21702000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-13297000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-14037000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-47390000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-48020000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-33222000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-37647000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-41988000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-60357000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-49626000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-51986000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-61775000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-65149000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-93902000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-43855000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>47635000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-40803000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-35601000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-20633000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-18844000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>150</v>
+      </c>
+      <c r="B18">
+        <v>-7443000.0</v>
+      </c>
       <c r="C18">
+        <v>-6427000.0</v>
+      </c>
+      <c r="D18">
         <v>-7504000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7538000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7201000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8136000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8267000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6101000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6062000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7229000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-8091000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>6917000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5745000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3920000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1283000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1189000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2111000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-7771000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-7663000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7560000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7430000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7301000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7188000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7042000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6443000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6558000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-9564000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-8762000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-8856000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>8757000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>7291000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5428000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2958000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>337000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>960000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2386000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>2342000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2994000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2586000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>637000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2385000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-191000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2662000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>5388000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-34782000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>136000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>4680000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-11902000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>4230000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-77000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1997000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-1474000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-3728000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>5833000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-3813000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>2449000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>4848000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>3440000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-1422000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>1771000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-11184000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-137000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>65000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>738000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>71000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>65000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>44000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>50000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>41000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>49000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>52000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>63000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>41000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>44000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>49000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>1002000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>125000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>-73000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-282000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>311000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>14150000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1232000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>-32000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>-166000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>490000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>3328000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>3226000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>162076000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2392000.0</v>
       </c>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>238000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>263000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-288000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>96000.0</v>
       </c>
-      <c r="AL20">
-[...1 lines deleted...]
-      </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>1122000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-1122000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>374000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>17638000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>20292000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -20179,301 +20429,305 @@
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
+        <v>72533000.0</v>
+      </c>
+      <c r="C21">
         <v>6553000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
-        <v>45321000.0</v>
+        <v>77684000.0</v>
       </c>
       <c r="E21">
+        <v>45071000.0</v>
+      </c>
+      <c r="F21">
         <v>-29108000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>31491000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25636000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>24977000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11020000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>37589000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>48608000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1083139000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>60097000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>68363000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>68473000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>55655000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>57846000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>56592000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>65171000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>65098000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>45398000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>51384000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>45616000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>32713000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13227000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>49593000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>65887000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>21577000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-54372000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5995000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-169099000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-39920000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-35868000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>22765000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-19434000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-41011000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-39705000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-6300000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-28287000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-15315000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1968000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-5827000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-26185000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-42009000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-28067000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-33125000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-36739000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-55119000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-44387000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-46738000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-56551000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-59880000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-88833000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-43900000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>47608000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-40834000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-35636000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-7032000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-21616000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-18952000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-18542000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-12795000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-16165000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-17319000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-16228000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-24135000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-8287000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-18577000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-18570000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-16800000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -20553,269 +20807,275 @@
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>33973000.0</v>
+      </c>
+      <c r="C23">
         <v>41156000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>39918000.0</v>
+        <v>44376000.0</v>
       </c>
       <c r="E23">
+        <v>40168000.0</v>
+      </c>
+      <c r="F23">
         <v>70251000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>59054000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>65956000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>69419000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>63857000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>79964000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>65131000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1190521000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>43964000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>38836000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>40164000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>41576000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>39683000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>60538000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>38576000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>38933000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>43447000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>65296000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>57852000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>56719000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>66716000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>76708000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>68976000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>83317000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>119774000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>123914000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>107817000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>114836000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>104511000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>110672000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>106816000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>99059000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>90257000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>92221000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>85726000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>69665000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>68010000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>59134000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>56269000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>69753000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>56999000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>71198000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>53657000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>61959000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>58992000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>51769000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>61483000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>69543000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>92088000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>70880000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>48805000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>55438000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>47884000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>39186000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>33834000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>30214000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>28779000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>29567000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>25224000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>28278000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>25280000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>32739000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>23544000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>25187000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>23801000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>21774000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20843,480 +21103,489 @@
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>157</v>
+      </c>
+      <c r="B25">
+        <v>443000.0</v>
+      </c>
       <c r="C25">
+        <v>460000.0</v>
+      </c>
+      <c r="D25">
         <v>475000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>467000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>479000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>485000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>507000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>506000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>513000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>537000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>507000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>270000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>286000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>340000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>363000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>360000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>355000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>359000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>358000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>396000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>410000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>421000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1821000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>640000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>682000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>867000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3174000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>297000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1242000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1265000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2545000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5147000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5266000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5277000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3661000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2349000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3330000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-536000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5411000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3552000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2833000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2799000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2788000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3152000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2891000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2952000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3168000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3085000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3126000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3082000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3070000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2789000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2788000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2803000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3032000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2810000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2680000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2676000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2286000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2904000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2133000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1916000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1440000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1502000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1303000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1372000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1304000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1339000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1235000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1200000.0</v>
       </c>
-      <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26">
+        <v>21497000.0</v>
+      </c>
+      <c r="C26">
         <v>21863000.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
-        <v>23373000.0</v>
+        <v>21993000.0</v>
       </c>
       <c r="E26">
+        <v>22906000.0</v>
+      </c>
+      <c r="F26">
         <v>27432000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>25391000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>29827000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>30388000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25815000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>35676000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>32278000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1125026000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>12561000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10106000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>11182000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>11092000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10822000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>31493000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>10907000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>12163000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>18384000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>16267000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>21692000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>21436000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>28027000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>26537000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>27551000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>28758000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>53990000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>44272000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>46794000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>38932000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>36505000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>40117000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>37065000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>37344000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>33702000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>38442000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>37526000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>31682000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>31842000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>27627000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>25830000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>28648000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>26641000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>27482000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>25122000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>22142000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>27144000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>22516000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>23016000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>24093000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>32753000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>28273000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>23453000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>32238000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>29510000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>24224000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>22905000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>19409000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>19555000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>21266000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>18742000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>20953000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>18637000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>26068000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>18603000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>19397000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>18607000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>16500000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>57246000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21326,1045 +21595,1065 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>7662000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>17309000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>160</v>
+      </c>
+      <c r="B28">
+        <v>12033000.0</v>
+      </c>
       <c r="C28">
+        <v>19293000.0</v>
+      </c>
+      <c r="D28">
         <v>21908000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16795000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24260000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>33590000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>36113000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>36964000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>37605000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>38667000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>36046000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>52484000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>31117000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>28390000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>28619000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>30124000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>28861000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>28687000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>27742000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>27052000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>27652000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>33982000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>34928000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>34643000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>36450000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>39190000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>40919000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>43246000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>64741000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>58179000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>55248000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>68363000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>61923000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>57953000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>61774000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>57792000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>55604000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>55208000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>44987000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>36918000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>36168000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>31507000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>30439000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>32955000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>30346000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>30575000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>28535000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>29299000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>29924000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>28720000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>30264000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>30870000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>33374000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>25612000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>25352000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>23200000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>18374000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>14962000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>10929000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>10805000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>9224000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8301000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6482000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>7325000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6643000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>23980000.0</v>
       </c>
-      <c r="BO28">
-[...1 lines deleted...]
-      </c>
       <c r="BP28">
         <v>0.0</v>
       </c>
       <c r="BQ28">
         <v>0.0</v>
       </c>
       <c r="BR28">
         <v>0.0</v>
       </c>
       <c r="BS28">
         <v>0.0</v>
       </c>
+      <c r="BT28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>161</v>
+      </c>
+      <c r="B29">
+        <v>24399000.0</v>
+      </c>
       <c r="C29">
+        <v>2731000.0</v>
+      </c>
+      <c r="D29">
         <v>27940000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14223000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1114000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21739000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>13723000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>19736000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9120000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>32105000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17982000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>13256000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>20147000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>23398000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19590000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>16705000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>17664000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4881000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3827000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-336931000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>432000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1296000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1389000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
-        <v>40696000.0</v>
+        <v>33530000.0</v>
       </c>
       <c r="C30">
-        <v>46576000.0</v>
+        <v>41156000.0</v>
       </c>
       <c r="D30">
-        <v>39918000.0</v>
+        <v>43901000.0</v>
       </c>
       <c r="E30">
+        <v>39701000.0</v>
+      </c>
+      <c r="F30">
         <v>42819000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>59054000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36129000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>69419000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>38042000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>79964000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>64623999.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1170744000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>43678000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>38496000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>39801000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>41216000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>28861000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>60180000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>27669000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>26770000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>27963000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>64399000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>36160000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>56079000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>64477000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>65695000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>68470000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>72004000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>118731000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>102451000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>103201000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>110771000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>101904000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>101546000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>100736000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>95557000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>89726000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>90353000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>85726000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>69665000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>68010000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>59134000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>56269000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>61603000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>56987000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>58057000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>53657000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>51441000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>57068000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>51236000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>59462000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>66125000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>90857000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>69915000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>48805000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>55438000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>47884000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>39186000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>33834000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>30214000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>28779000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>29567000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>25224000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>28278000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>25280000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>32739000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>23544000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>25187000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>23801000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>21774000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:71">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B31">
+        <v>-7361000.0</v>
+      </c>
+      <c r="C31">
         <v>-6098000.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
-        <v>-7499000.0</v>
+        <v>-9664000.0</v>
       </c>
       <c r="E31">
+        <v>-7249000.0</v>
+      </c>
+      <c r="F31">
         <v>-7164000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7496000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8267000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-6101000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6062000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-7229000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-16676000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6917000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>5764000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3902000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1434000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1870000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1381000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-10337000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-5499000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-10726000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5040000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-6884000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-9804000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-7509000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-9882000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1735000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-45239000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-9294000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-46178000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-21488000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5252000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-38151000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-7276000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-10680000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-12863000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3213000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-12796000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-7205000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4917000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-6387000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-11329000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-8210000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-21205000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-6011000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-5155000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-4522000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-5249000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-5238000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-5239000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-5248000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-5224000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-5269000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-5069000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>45000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>27000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>31000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>35000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>58000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>986000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>108000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>141000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1144000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>107000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>183000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>304000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-582000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-44000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-300000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>200000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>5142000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:71">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B32">
+        <v>106506000.0</v>
+      </c>
+      <c r="C32">
         <v>47709000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>122060000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>85239000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>41143000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>90545000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>91592000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>94396000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>74877000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>117553000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>113739000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>107382000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>104061000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>107199000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>108637000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>97231000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>97529000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>117130000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>103747000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>104031000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>88845000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>116680000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>103468000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>89432000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>79943000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>126301000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>131167000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>102215000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>68730000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>130692000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>65686000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>81106000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>69155000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>94208000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>86825000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>65077000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>52166000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>87459000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>66106000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>54350000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>66042000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>53307000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>39572000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>27744000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>28932000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>38073000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>16918000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>6840000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>14605000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>5031000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>4932000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>9663000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>3255000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>26980000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>96413000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>14604000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>12248000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>32154000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>12218000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>11262000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>10237000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>16772000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>9059000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>10959000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>9052000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>8604000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>15257000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>6610000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>5231000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>4974000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>10464000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -22443,51 +22732,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B2">
         <v>88559000.0</v>
       </c>
       <c r="C2">
         <v>92154000.0</v>
       </c>
       <c r="D2">
         <v>657938000.0</v>
       </c>
       <c r="E2">
         <v>621864000.0</v>
       </c>
       <c r="F2">
         <v>364784000.0</v>
       </c>
       <c r="G2">
         <v>179244000.0</v>
       </c>
       <c r="H2">
         <v>180848000.0</v>
       </c>
       <c r="I2">
         <v>132792000.0</v>
       </c>
@@ -22506,51 +22795,51 @@
       <c r="N2">
         <v>136700000.0</v>
       </c>
       <c r="O2">
         <v>87282000.0</v>
       </c>
       <c r="P2">
         <v>44321000.0</v>
       </c>
       <c r="Q2">
         <v>122306000.0</v>
       </c>
       <c r="R2">
         <v>67722000.0</v>
       </c>
       <c r="S2">
         <v>62427000.0</v>
       </c>
       <c r="T2">
         <v>46077000.0</v>
       </c>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B3">
         <v>34000</v>
       </c>
       <c r="C3">
         <v>142000</v>
       </c>
       <c r="D3">
         <v>273000</v>
       </c>
       <c r="E3">
         <v>136000</v>
       </c>
       <c r="F3">
         <v>265000</v>
       </c>
       <c r="G3">
         <v>1842000</v>
       </c>
       <c r="H3">
         <v>7189000</v>
       </c>
       <c r="I3">
         <v>8621000</v>
       </c>
@@ -22571,149 +22860,149 @@
       </c>
       <c r="O3">
         <v>13979000</v>
       </c>
       <c r="P3">
         <v>9682000</v>
       </c>
       <c r="Q3">
         <v>17220000</v>
       </c>
       <c r="R3">
         <v>4045000</v>
       </c>
       <c r="S3">
         <v>22934000</v>
       </c>
       <c r="T3">
         <v>2651000</v>
       </c>
       <c r="U3">
         <v>2822000</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>36074000.0</v>
       </c>
       <c r="F4">
         <v>257080000.0</v>
       </c>
       <c r="G4">
         <v>185540000.0</v>
       </c>
       <c r="H4">
         <v>-1604000.0</v>
       </c>
       <c r="I4">
         <v>48056000.0</v>
       </c>
       <c r="J4">
         <v>71732000.0</v>
       </c>
       <c r="K4">
         <v>-207283000.0</v>
       </c>
       <c r="L4">
         <v>186990000.0</v>
       </c>
       <c r="M4">
         <v>-1193000.0</v>
       </c>
       <c r="N4">
         <v>-61210000.0</v>
       </c>
       <c r="O4">
         <v>49418000.0</v>
       </c>
       <c r="P4">
         <v>42961000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>3872000.0</v>
       </c>
       <c r="F5">
         <v>11885000.0</v>
       </c>
       <c r="G5">
         <v>20173000.0</v>
       </c>
       <c r="H5">
         <v>-23871000.0</v>
       </c>
       <c r="I5">
         <v>66029000.0</v>
       </c>
       <c r="J5">
         <v>26012000.0</v>
       </c>
       <c r="K5">
         <v>-132351000.0</v>
       </c>
       <c r="L5">
         <v>-143862000.0</v>
       </c>
       <c r="M5">
         <v>-192057000.0</v>
       </c>
       <c r="N5">
         <v>-275964000.0</v>
       </c>
       <c r="O5">
         <v>-80045000.0</v>
       </c>
       <c r="P5">
         <v>-60396000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B6">
         <v>126897000.0</v>
       </c>
       <c r="C6">
         <v>-3595000.0</v>
       </c>
       <c r="D6">
         <v>-565784000.0</v>
       </c>
       <c r="E6">
         <v>36074000.0</v>
       </c>
       <c r="F6">
         <v>257080000.0</v>
       </c>
       <c r="G6">
         <v>185540000.0</v>
       </c>
       <c r="H6">
         <v>-1604000.0</v>
       </c>
       <c r="I6">
         <v>48056000.0</v>
       </c>
@@ -22732,53 +23021,55 @@
       <c r="N6">
         <v>-61210000.0</v>
       </c>
       <c r="O6">
         <v>49418000.0</v>
       </c>
       <c r="P6">
         <v>42961000.0</v>
       </c>
       <c r="Q6">
         <v>-77985000.0</v>
       </c>
       <c r="R6">
         <v>55423000.0</v>
       </c>
       <c r="S6">
         <v>5295000.0</v>
       </c>
       <c r="T6">
         <v>16350000.0</v>
       </c>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>170</v>
+      </c>
+      <c r="B7">
+        <v>39650000.0</v>
+      </c>
       <c r="C7">
         <v>739000.0</v>
       </c>
       <c r="D7">
         <v>11279000.0</v>
       </c>
       <c r="E7">
         <v>2820000.0</v>
       </c>
       <c r="F7">
         <v>17731000.0</v>
       </c>
       <c r="G7">
         <v>-941000.0</v>
       </c>
       <c r="H7">
         <v>-99993000.0</v>
       </c>
       <c r="I7">
         <v>7616000.0</v>
       </c>
       <c r="J7">
         <v>-21788000.0</v>
       </c>
       <c r="K7">
@@ -22795,100 +23086,100 @@
       </c>
       <c r="O7">
         <v>-27084000.0</v>
       </c>
       <c r="P7">
         <v>-34357000.0</v>
       </c>
       <c r="Q7">
         <v>-21269000.0</v>
       </c>
       <c r="R7">
         <v>58210000.0</v>
       </c>
       <c r="S7">
         <v>20662000.0</v>
       </c>
       <c r="T7">
         <v>45241000.0</v>
       </c>
       <c r="U7">
         <v>2140000.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>7993000.0</v>
       </c>
       <c r="F8">
         <v>7712000.0</v>
       </c>
       <c r="G8">
         <v>4091000.0</v>
       </c>
       <c r="H8">
         <v>-68893000.0</v>
       </c>
       <c r="I8">
         <v>1207000.0</v>
       </c>
       <c r="J8">
         <v>-17303000.0</v>
       </c>
       <c r="K8">
         <v>-10336000.0</v>
       </c>
       <c r="L8">
         <v>-28679000.0</v>
       </c>
       <c r="M8">
         <v>-23680000.0</v>
       </c>
       <c r="N8">
         <v>-1726000.0</v>
       </c>
       <c r="O8">
         <v>-835000.0</v>
       </c>
       <c r="P8">
         <v>2243000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B9">
         <v>35148000.0</v>
       </c>
       <c r="C9">
         <v>47236000.0</v>
       </c>
       <c r="D9">
         <v>924000.0</v>
       </c>
       <c r="E9">
         <v>7993000.0</v>
       </c>
       <c r="F9">
         <v>7712000.0</v>
       </c>
       <c r="G9">
         <v>4091000.0</v>
       </c>
       <c r="H9">
         <v>-68893000.0</v>
       </c>
       <c r="I9">
         <v>1207000.0</v>
       </c>
@@ -22909,51 +23200,51 @@
       </c>
       <c r="O9">
         <v>-835000.0</v>
       </c>
       <c r="P9">
         <v>2243000.0</v>
       </c>
       <c r="Q9">
         <v>2324000.0</v>
       </c>
       <c r="R9">
         <v>-465000.0</v>
       </c>
       <c r="S9">
         <v>18387000.0</v>
       </c>
       <c r="T9">
         <v>-24277000.0</v>
       </c>
       <c r="U9">
         <v>-697000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>0.0</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
       <c r="G10">
         <v>648000.0</v>
       </c>
       <c r="H10">
         <v>725000.0</v>
       </c>
       <c r="I10">
         <v>-806000.0</v>
       </c>
       <c r="J10">
         <v>346000.0</v>
       </c>
       <c r="K10">
         <v>1267000.0</v>
       </c>
@@ -22962,51 +23253,51 @@
       </c>
       <c r="M10">
         <v>-3078000.0</v>
       </c>
       <c r="N10">
         <v>-11915000.0</v>
       </c>
       <c r="O10">
         <v>-6699000.0</v>
       </c>
       <c r="P10">
         <v>1291000.0</v>
       </c>
       <c r="Q10">
         <v>-9256000.0</v>
       </c>
       <c r="R10">
         <v>1714000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7930000.0</v>
       </c>
       <c r="F11">
         <v>10084000.0</v>
       </c>
       <c r="G11">
         <v>-7552000.0</v>
       </c>
       <c r="H11">
         <v>-33183000.0</v>
       </c>
       <c r="I11">
         <v>8963000.0</v>
       </c>
       <c r="J11">
         <v>-6467000.0</v>
       </c>
       <c r="K11">
         <v>13386000.0</v>
       </c>
@@ -23017,143 +23308,143 @@
         <v>1670000.0</v>
       </c>
       <c r="N11">
         <v>-18891000.0</v>
       </c>
       <c r="O11">
         <v>-12129000.0</v>
       </c>
       <c r="P11">
         <v>-41056000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
         <v>4322000.0</v>
       </c>
       <c r="S11">
         <v>6972000.0</v>
       </c>
       <c r="T11">
         <v>6195000.0</v>
       </c>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>91492000.0</v>
       </c>
       <c r="F12">
         <v>-321692000.0</v>
       </c>
       <c r="G12">
         <v>19473000.0</v>
       </c>
       <c r="H12">
         <v>89997000.0</v>
       </c>
       <c r="I12">
         <v>104434000.0</v>
       </c>
       <c r="J12">
         <v>-15836000.0</v>
       </c>
       <c r="K12">
         <v>77129000.0</v>
       </c>
       <c r="L12">
         <v>42911000.0</v>
       </c>
       <c r="M12">
         <v>46595000.0</v>
       </c>
       <c r="N12">
         <v>20439000.0</v>
       </c>
       <c r="O12">
         <v>17593000.0</v>
       </c>
       <c r="P12">
         <v>11739000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2943000.0</v>
       </c>
       <c r="F13">
         <v>12663000.0</v>
       </c>
       <c r="G13">
         <v>2718000.0</v>
       </c>
       <c r="H13">
         <v>725000.0</v>
       </c>
       <c r="I13">
         <v>-1567000.0</v>
       </c>
       <c r="J13">
         <v>-707000.0</v>
       </c>
       <c r="K13">
         <v>-5877000.0</v>
       </c>
       <c r="L13">
         <v>-818000.0</v>
       </c>
       <c r="M13">
         <v>-5511000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B14">
         <v>1881000.0</v>
       </c>
       <c r="C14">
         <v>2011000.0</v>
       </c>
       <c r="D14">
         <v>1575000.0</v>
       </c>
       <c r="E14">
         <v>1418000.0</v>
       </c>
       <c r="F14">
         <v>1500000.0</v>
       </c>
       <c r="G14">
         <v>3564000.0</v>
       </c>
       <c r="H14">
         <v>5580000.0</v>
       </c>
       <c r="I14">
         <v>14223000.0</v>
       </c>
@@ -23174,92 +23465,92 @@
       </c>
       <c r="O14">
         <v>11325000.0</v>
       </c>
       <c r="P14">
         <v>9999000.0</v>
       </c>
       <c r="Q14">
         <v>6161000.0</v>
       </c>
       <c r="R14">
         <v>5250000.0</v>
       </c>
       <c r="S14">
         <v>2849000.0</v>
       </c>
       <c r="T14">
         <v>1731000.0</v>
       </c>
       <c r="U14">
         <v>1259000.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>111159000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B16">
         <v>215456000.0</v>
       </c>
       <c r="C16">
         <v>88559000.0</v>
       </c>
       <c r="D16">
         <v>92154000.0</v>
       </c>
       <c r="E16">
         <v>657938000.0</v>
       </c>
       <c r="F16">
         <v>621864000.0</v>
       </c>
       <c r="G16">
         <v>364784000.0</v>
       </c>
       <c r="H16">
         <v>179244000.0</v>
       </c>
       <c r="I16">
         <v>180848000.0</v>
       </c>
@@ -23280,76 +23571,76 @@
       </c>
       <c r="O16">
         <v>136700000.0</v>
       </c>
       <c r="P16">
         <v>87282000.0</v>
       </c>
       <c r="Q16">
         <v>44321000.0</v>
       </c>
       <c r="R16">
         <v>123145000.0</v>
       </c>
       <c r="S16">
         <v>67722000.0</v>
       </c>
       <c r="T16">
         <v>62427000.0</v>
       </c>
       <c r="U16">
         <v>46077000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B18">
         <v>127010000.0</v>
       </c>
       <c r="C18">
         <v>103407000.0</v>
       </c>
       <c r="D18">
         <v>183154000.0</v>
       </c>
       <c r="E18">
         <v>273627000.0</v>
       </c>
       <c r="F18">
         <v>261630000.0</v>
       </c>
       <c r="G18">
         <v>166994000.0</v>
       </c>
       <c r="H18">
         <v>3536000.0</v>
       </c>
       <c r="I18">
         <v>-79503000.0</v>
       </c>
@@ -23370,51 +23661,51 @@
       </c>
       <c r="O18">
         <v>-83612000.0</v>
       </c>
       <c r="P18">
         <v>-84919000.0</v>
       </c>
       <c r="Q18">
         <v>-85119000.0</v>
       </c>
       <c r="R18">
         <v>-8043000.0</v>
       </c>
       <c r="S18">
         <v>-51129000.0</v>
       </c>
       <c r="T18">
         <v>-9410000.0</v>
       </c>
       <c r="U18">
         <v>-36354000.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-142000.0</v>
       </c>
       <c r="D19">
         <v>-1022103000.0</v>
       </c>
       <c r="E19">
         <v>-136000.0</v>
       </c>
       <c r="F19">
         <v>-265000.0</v>
       </c>
       <c r="G19">
         <v>-1842000.0</v>
       </c>
       <c r="H19">
         <v>-11144000.0</v>
       </c>
       <c r="I19">
         <v>95924000.0</v>
       </c>
       <c r="J19">
         <v>155536000.0</v>
@@ -23423,129 +23714,131 @@
         <v>-73693000.0</v>
       </c>
       <c r="L19">
         <v>-5251000.0</v>
       </c>
       <c r="M19">
         <v>-53031000.0</v>
       </c>
       <c r="N19">
         <v>-91841000.0</v>
       </c>
       <c r="O19">
         <v>44048000.0</v>
       </c>
       <c r="P19">
         <v>124743000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>184</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>-115000000.0</v>
       </c>
       <c r="D21">
         <v>300000000.0</v>
       </c>
       <c r="E21">
         <v>-120699000.0</v>
       </c>
       <c r="F21">
         <v>-120699000.0</v>
       </c>
       <c r="G21">
         <v>-120699000.0</v>
       </c>
       <c r="H21">
         <v>16253000.0</v>
       </c>
       <c r="I21">
         <v>-1824000.0</v>
       </c>
       <c r="J21">
         <v>8523000.0</v>
       </c>
       <c r="K21">
         <v>-29017000.0</v>
       </c>
       <c r="L21">
         <v>-14029000.0</v>
       </c>
       <c r="M21">
         <v>-2225000.0</v>
       </c>
       <c r="N21">
         <v>166515000.0</v>
       </c>
       <c r="O21">
         <v>-275000.0</v>
       </c>
       <c r="P21">
         <v>-260000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22">
         <v>24017000.0</v>
       </c>
       <c r="C22">
         <v>880000.0</v>
       </c>
       <c r="D22">
         <v>-1002239000.0</v>
       </c>
       <c r="E22">
         <v>175065000.0</v>
       </c>
       <c r="F22">
         <v>528448000.0</v>
       </c>
       <c r="G22">
         <v>106176000.0</v>
       </c>
       <c r="H22">
         <v>21505000.0</v>
       </c>
       <c r="I22">
         <v>-282368000.0</v>
       </c>
@@ -23566,51 +23859,51 @@
       </c>
       <c r="O22">
         <v>-72624000.0</v>
       </c>
       <c r="P22">
         <v>-64852000.0</v>
       </c>
       <c r="Q22">
         <v>-56411000.0</v>
       </c>
       <c r="R22">
         <v>-73312000.0</v>
       </c>
       <c r="S22">
         <v>-55031000.0</v>
       </c>
       <c r="T22">
         <v>-53160000.0</v>
       </c>
       <c r="U22">
         <v>-37180000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
         <v>216000.0</v>
       </c>
       <c r="C23">
         <v>-2983000.0</v>
       </c>
       <c r="D23">
         <v>-29197000.0</v>
       </c>
       <c r="E23">
         <v>111159000.0</v>
       </c>
       <c r="F23">
         <v>19581000.0</v>
       </c>
       <c r="G23">
         <v>18546000.0</v>
       </c>
       <c r="H23">
         <v>-20612000.0</v>
       </c>
       <c r="I23">
         <v>31896000.0</v>
       </c>
@@ -23631,105 +23924,105 @@
       </c>
       <c r="O23">
         <v>4020000.0</v>
       </c>
       <c r="P23">
         <v>3393000.0</v>
       </c>
       <c r="Q23">
         <v>1746000.0</v>
       </c>
       <c r="R23">
         <v>40522000.0</v>
       </c>
       <c r="S23">
         <v>49778000.0</v>
       </c>
       <c r="T23">
         <v>49998000.0</v>
       </c>
       <c r="U23">
         <v>7002000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>-3955000.0</v>
       </c>
       <c r="I24">
         <v>1563000.0</v>
       </c>
       <c r="J24">
         <v>135000.0</v>
       </c>
       <c r="K24">
         <v>-99775000.0</v>
       </c>
       <c r="L24">
         <v>147000.0</v>
       </c>
       <c r="M24">
         <v>-53031000.0</v>
       </c>
       <c r="N24">
         <v>-91841000.0</v>
       </c>
       <c r="O24">
         <v>9000.0</v>
       </c>
       <c r="P24">
         <v>4000.0</v>
       </c>
       <c r="Q24">
         <v>2000.0</v>
       </c>
       <c r="R24">
         <v>21000.0</v>
       </c>
       <c r="S24">
         <v>9000.0</v>
       </c>
       <c r="T24">
         <v>1000.0</v>
       </c>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B25">
-        <v>43095000.0</v>
+        <v>3445000.0</v>
       </c>
       <c r="C25">
         <v>1979000.0</v>
       </c>
       <c r="D25">
         <v>1068170000.0</v>
       </c>
       <c r="E25">
         <v>1673000.0</v>
       </c>
       <c r="F25">
         <v>25229000.0</v>
       </c>
       <c r="G25">
         <v>22263000.0</v>
       </c>
       <c r="H25">
         <v>52355000.0</v>
       </c>
       <c r="I25">
         <v>-13444000.0</v>
       </c>
       <c r="J25">
         <v>-16809000.0</v>
       </c>
@@ -23747,51 +24040,51 @@
       </c>
       <c r="O25">
         <v>1177000.0</v>
       </c>
       <c r="P25">
         <v>2234000.0</v>
       </c>
       <c r="Q25">
         <v>1619000.0</v>
       </c>
       <c r="R25">
         <v>-360000.0</v>
       </c>
       <c r="S25">
         <v>532000.0</v>
       </c>
       <c r="T25">
         <v>-1724000.0</v>
       </c>
       <c r="U25">
         <v>249000.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-126394000.0</v>
       </c>
       <c r="F26">
         <v>-24131000.0</v>
       </c>
       <c r="G26">
         <v>18546000.0</v>
       </c>
       <c r="H26">
         <v>13595000.0</v>
       </c>
       <c r="I26">
         <v>32061000.0</v>
       </c>
       <c r="J26">
         <v>26370000.0</v>
@@ -23800,51 +24093,51 @@
         <v>24841000.0</v>
       </c>
       <c r="L26">
         <v>70849000.0</v>
       </c>
       <c r="M26">
         <v>190428000.0</v>
       </c>
       <c r="N26">
         <v>137766000.0</v>
       </c>
       <c r="O26">
         <v>85228000.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27">
         <v>17250000.0</v>
       </c>
       <c r="C27">
         <v>29850000.0</v>
       </c>
       <c r="D27">
         <v>32005000.0</v>
       </c>
       <c r="E27">
         <v>27048000.0</v>
       </c>
       <c r="F27">
         <v>22281000.0</v>
       </c>
       <c r="G27">
         <v>31175000.0</v>
       </c>
       <c r="H27">
         <v>31278000.0</v>
       </c>
       <c r="I27">
         <v>43977000.0</v>
       </c>
@@ -23863,51 +24156,51 @@
       <c r="N27">
         <v>19829000.0</v>
       </c>
       <c r="O27">
         <v>17573000.0</v>
       </c>
       <c r="P27">
         <v>11732000.0</v>
       </c>
       <c r="Q27">
         <v>7496000.0</v>
       </c>
       <c r="R27">
         <v>5244000.0</v>
       </c>
       <c r="S27">
         <v>2794000.0</v>
       </c>
       <c r="T27">
         <v>1154000.0</v>
       </c>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
         <v>216000.0</v>
       </c>
       <c r="C28">
         <v>-106970000.0</v>
       </c>
       <c r="D28">
         <v>277160000.0</v>
       </c>
       <c r="E28">
         <v>-237553000.0</v>
       </c>
       <c r="F28">
         <v>-4550000.0</v>
       </c>
       <c r="G28">
         <v>18546000.0</v>
       </c>
       <c r="H28">
         <v>-1185000.0</v>
       </c>
       <c r="I28">
         <v>30072000.0</v>
       </c>
@@ -23928,51 +24221,51 @@
       </c>
       <c r="O28">
         <v>88973000.0</v>
       </c>
       <c r="P28">
         <v>3133000.0</v>
       </c>
       <c r="Q28">
         <v>202956000.0</v>
       </c>
       <c r="R28">
         <v>41663000.0</v>
       </c>
       <c r="S28">
         <v>48563000.0</v>
       </c>
       <c r="T28">
         <v>50718000.0</v>
       </c>
       <c r="U28">
         <v>80090000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B29">
         <v>127044000.0</v>
       </c>
       <c r="C29">
         <v>103549000.0</v>
       </c>
       <c r="D29">
         <v>183427000.0</v>
       </c>
       <c r="E29">
         <v>273763000.0</v>
       </c>
       <c r="F29">
         <v>261895000.0</v>
       </c>
       <c r="G29">
         <v>168836000.0</v>
       </c>
       <c r="H29">
         <v>10725000.0</v>
       </c>
       <c r="I29">
         <v>-70882000.0</v>
       </c>
@@ -23993,51 +24286,51 @@
       </c>
       <c r="O29">
         <v>-69633000.0</v>
       </c>
       <c r="P29">
         <v>-75237000.0</v>
       </c>
       <c r="Q29">
         <v>-67899000.0</v>
       </c>
       <c r="R29">
         <v>-3998000.0</v>
       </c>
       <c r="S29">
         <v>-28195000.0</v>
       </c>
       <c r="T29">
         <v>-6759000.0</v>
       </c>
       <c r="U29">
         <v>-33532000.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
         <v>-34000.0</v>
       </c>
       <c r="C30">
         <v>-142000.0</v>
       </c>
       <c r="D30">
         <v>-1026318000.0</v>
       </c>
       <c r="E30">
         <v>-136000.0</v>
       </c>
       <c r="F30">
         <v>-265000.0</v>
       </c>
       <c r="G30">
         <v>-1842000.0</v>
       </c>
       <c r="H30">
         <v>-11144000.0</v>
       </c>
       <c r="I30">
         <v>88866000.0</v>
       </c>
@@ -24077,2738 +24370,2768 @@
       <c r="U30">
         <v>-5615000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS30"/>
+  <dimension ref="A1:BT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B2">
+        <v>215456000.0</v>
+      </c>
+      <c r="C2">
         <v>140407000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>92852000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>108481000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>88559000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>88211000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>105524000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>121540000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>92154000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>111462000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>176619000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>742077000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>657453000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>575438000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>506100000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>594621000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>621864000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>575526000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>494434000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>440204000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>364299000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>309290000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>255473000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>233364000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>179244000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>147878000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>107555000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>126721000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>180848000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>149238000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>153721000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>151844000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>132792000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>162640000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>182132000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>133319000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>54004000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>182937000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>277332000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>280926000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>261287000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>248077000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>256450000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>63692000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>74297000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>51269000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>95357000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>205129000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>75490000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>144452000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>219461000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>105302000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>136700000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>125867000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>87083000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>131612000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>87282000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>68820000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>48185000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>46214000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>44321000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>58696000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>35384000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>76338000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>123145000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>81269000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>73841000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>42081000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>67722000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>83400000.0</v>
       </c>
-      <c r="BS2"/>
+      <c r="BT2"/>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B3">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="C3">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="D3">
         <v>2000</v>
       </c>
       <c r="E3">
+        <v>2000</v>
+      </c>
+      <c r="F3">
         <v>31000</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000</v>
       </c>
       <c r="G3">
         <v>16000</v>
       </c>
       <c r="H3">
+        <v>16000</v>
+      </c>
+      <c r="I3">
         <v>58000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>68000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>211000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>49000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>27000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>66000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>88000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>128000</v>
-      </c>
-[...1 lines deleted...]
-        <v>137000</v>
       </c>
       <c r="T3">
         <v>137000</v>
       </c>
       <c r="U3">
         <v>137000</v>
       </c>
       <c r="V3">
+        <v>137000</v>
+      </c>
+      <c r="W3">
         <v>28000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1814000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>376000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1438000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2668000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3077000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1791000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3235000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3301000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2120000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1691000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1509000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1002000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1463000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>709000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1037000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1198000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1385000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>100615000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1008000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>793000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>416000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>853000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1987000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1039000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>476000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>729000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1294000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3718000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>984000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1954000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2936000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3384000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3558000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2395000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4642000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3649000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>566000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1999000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3468000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2130000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>6486000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>7541000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1063000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>808000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>958000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>937000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1342000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>6252000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2651000</v>
       </c>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-565458000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>84139000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>82015000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>69823000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-89006000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-26758000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>45853000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>81092000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>54230000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>75905000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>55009000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>54302000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>22109000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>54120000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>31366000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>40323000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-19166000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-54127000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>31610000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-4483000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>1877000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>19052000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-36904000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-19492000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>48813000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>79315000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-128933000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-94395000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-3594000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>19639000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>13210000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-8373000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>192758000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-10605000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>23028000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-44088000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-109772000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>129639000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-68962000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-75009000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>114159000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-31398000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>10833000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>38784000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-44529000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>44330000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>1087417000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3772000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1531000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2690000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>27000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-376000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8066000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5343000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1438000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-86000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4306000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>11732000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3612000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>16359000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-28194000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>22921000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-12205000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6393000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>98742000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>25017000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-51341000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6389000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>15009000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>51330000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>33370000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-73697000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-10931000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-73847000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-45222000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2351000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-51456000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-11902000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-46970000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-33534000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-29798000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-50712000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-62172000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-49375000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-49093000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-62597000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-65309000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-98965000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-44126000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>44614000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-43634000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-36899000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>169</v>
+      </c>
+      <c r="B6">
+        <v>5015000.0</v>
+      </c>
       <c r="C6">
+        <v>75049000.0</v>
+      </c>
+      <c r="D6">
         <v>47555000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15629000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>19922000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>348000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-17313000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-16016000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>29386000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-19308000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-65157000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-565458000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>84139000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>82015000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>69823000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-89006000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-26758000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>45853000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>81092000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>54230000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>75905000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>55009000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>54302000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>22109000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>54120000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>31366000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>40323000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-19166000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-54127000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>31610000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4483000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1877000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>19052000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-36904000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-19492000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>48813000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>79315000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-128933000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-94395000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-3594000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>19639000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>13210000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-8373000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>192758000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-10605000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>23028000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-44088000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-109772000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>129639000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-68962000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-75009000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>114159000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-31398000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>10833000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>38784000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-44529000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>44330000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>18462000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>20635000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1971000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1893000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-14375000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>23312000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-40954000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-46807000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>41876000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>7428000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>31760000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-25641000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-15678000.0</v>
       </c>
-      <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>170</v>
+      </c>
+      <c r="B7">
+        <v>-59807000.0</v>
+      </c>
       <c r="C7">
+        <v>73464000.0</v>
+      </c>
+      <c r="D7">
         <v>-25207000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-58682000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>50075000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-33612000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-10633000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11407000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>33577000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-8545000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-4746000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2663000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9605000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2135000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-4920000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1241000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4364000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6098000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6134000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-19014000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>24513000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-7420000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1400000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-19235000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>24314000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-26209000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-33021000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-40181000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-582000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-4698000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>15945000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1703000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-5334000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2293000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-19632000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-4331000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>4468000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-15196000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>12225000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>3169000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-5216000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-16996000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-12949000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>3116000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-11410000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-8794000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-8740000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>5477000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-18043000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>1113000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-5032000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-23581000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-8184000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>13615000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-17088000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-9439000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-14172000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-7006000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-10447000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-5834000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-11070000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>5780000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-8405000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-5456000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-13188000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>31201000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>2355000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>27929000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-3275000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>2786000.0</v>
       </c>
-      <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-3241000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>14298000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>937000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-14338000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>3012000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>18382000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-12415000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>333000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-15243000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>35037000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-9305000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-8073000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-14472000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>35941000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-22181000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-25183000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-29862000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>8333000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-15575000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>15144000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-9868000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>11506000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-2074000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-19726000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-9210000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>13707000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-11139000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-568000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-129000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>1500000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-17547000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-9922000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>6800000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-8010000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-11153000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-11285000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>5882000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-7124000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-127000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>2212000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-5250000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>1439000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-1305000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>2284000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-2357000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>543000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B9">
-        <v>-6970000.0</v>
+        <v>-59097000.0</v>
       </c>
       <c r="C9">
+        <v>73623000.0</v>
+      </c>
+      <c r="D9">
         <v>-34193000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-46400000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>42118000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5684000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-18095000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>13908000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>57107000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-4577000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5556000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3241000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14298000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>937000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-14338000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3012000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>18382000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-12415000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>333000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-15243000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>35037000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-9305000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-8073000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-14472000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>35941000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-22181000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-25183000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-29862000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8333000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-15575000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>15144000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9868000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>11506000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2074000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-19726000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-9210000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>13707000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-11139000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-568000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-129000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1500000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-17547000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-9922000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6800000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-8010000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-11153000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-11285000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5882000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-7124000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-127000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2212000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-5250000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1439000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1305000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2284000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-2357000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>543000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>89000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1886000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1557000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-1289000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2154000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1288000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1629000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>511000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2333000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-5515000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1135000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1582000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>7291000.0</v>
       </c>
-      <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
-[...1 lines deleted...]
-      </c>
+      <c r="R10"/>
       <c r="S10">
         <v>0.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="T10">
+        <v>0.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10">
         <v>-517225000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-648000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3798000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>648000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-104000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1086000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-451000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-483000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-152000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-93000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>279000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-224000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-768000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-735000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>674000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1010000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>71000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1277000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>591000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>281000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1672000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2051000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-4000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1787000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-3302000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-48000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1536000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1264000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1568000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-150000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2808000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-13005000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-5734000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-965000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>-201000.0</v>
       </c>
-      <c r="BF10">
-[...1 lines deleted...]
-      </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>933000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-3298000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>-3744000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5752000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
+      <c r="BT10"/>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>21238000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-921000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-333000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6728000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-370000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-13955000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>17186000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3866000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2486000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-8719000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1378000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5620000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2083000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-12467000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3071000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-13384000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-10931000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-11939000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>13954000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-9332000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>19281000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-14940000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-743000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1121000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1725000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-6328000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1850000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>15612000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>5028000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-5404000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1207000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1660000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-4526000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-3092000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2958000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>8744000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-126000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-9906000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-85000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-6272000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-20979000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>8445000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>20925000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-15386000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-4251000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-13417000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>3956000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>4322000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>6972000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>6195000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>18272000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>24164000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27440000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22932000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20740000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>20380000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3850000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3283000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-324117000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1304000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14403000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2494000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8249000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-5673000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>21015000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>20810000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>26973000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>21199000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-78076000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>109686000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>59362000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>13462000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-42089000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-37078000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>32242000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>31089000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1833000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>48883000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>26742000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-329000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>31815000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-9383000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>15053000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5426000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>20079000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5536000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>14853000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6127000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5148000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5199000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4817000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5275000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4661000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5155000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4055000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3722000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>578000.0</v>
       </c>
       <c r="N13">
+        <v>578000.0</v>
+      </c>
+      <c r="O13">
         <v>3206000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4761000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1877000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-6901000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>14447000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2083000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1285000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-2582000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1870000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4025000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-3318000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>141000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-9286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3405000.0</v>
       </c>
       <c r="AB13">
         <v>3405000.0</v>
       </c>
       <c r="AC13">
+        <v>3405000.0</v>
+      </c>
+      <c r="AD13">
         <v>4691000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>13668000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-3957000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-6781000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-3772000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>822000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1633000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>4492000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2982000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-5877000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-2819000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-1730000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-1312000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-818000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-5511000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B14">
+        <v>443000.0</v>
+      </c>
+      <c r="C14">
         <v>1402000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>475000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>467000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>479000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>485000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>507000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>506000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>513000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>512000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>507000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>270000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>286000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>340000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>363000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>360000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>358000.0</v>
       </c>
       <c r="S14">
         <v>358000.0</v>
       </c>
       <c r="T14">
+        <v>358000.0</v>
+      </c>
+      <c r="U14">
         <v>396000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>410000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>421000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1821000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>640000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>682000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>867000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3174000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>297000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1242000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1265000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2545000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5147000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5266000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5277000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3661000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2349000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3330000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-536000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5411000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3552000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2833000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2799000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2788000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3152000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2891000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2952000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3168000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3085000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3126000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3082000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3070000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2789000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2788000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2803000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3032000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2810000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2680000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2676000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2286000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2904000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2133000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1916000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1440000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1502000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1303000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1372000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1304000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1339000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1235000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1200000.0</v>
       </c>
-      <c r="BS14"/>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -26852,280 +27175,286 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B16">
+        <v>220471000.0</v>
+      </c>
+      <c r="C16">
         <v>215456000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>140407000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>92852000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>108481000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>88559000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>88211000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>105524000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>121540000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>92154000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>111462000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>176619000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>741592000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>657453000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>575923000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>505615000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>595106000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>621379000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>575526000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>494434000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>440204000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>364299000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>309775000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>255473000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>233364000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>179244000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>147878000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>107555000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>126721000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>180848000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>149238000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>153721000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>151844000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>125736000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>162640000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>182132000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>133319000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>54004000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>182937000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>277332000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>280926000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>261287000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>248077000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>256450000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>63692000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>74297000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>51269000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>95357000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>205129000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>75490000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>144452000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>219461000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>105302000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>136700000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>125867000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>87083000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>131612000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>87282000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>68820000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>48185000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>46214000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>44321000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>58696000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>35384000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>76338000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>123145000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>81269000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>73841000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>42081000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>67722000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>83400000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27153,452 +27482,457 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B18">
-        <v>107087000.0</v>
+        <v>5121000.0</v>
       </c>
       <c r="C18">
+        <v>74576000.0</v>
+      </c>
+      <c r="D18">
         <v>47581000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15070000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>19923000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>15214000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9869000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>33407000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>44917000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>35623000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>32410000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>34963000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>80158000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>79209000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>69026000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>61277000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>64115000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>64440000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>74928000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>48568000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>73694000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>51485000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>53632000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>19712000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>42165000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>24912000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>31690000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-7446000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-45620000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5972000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-28698000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-24382000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-32395000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-10216000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-32705000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-31970000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-28883000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-19884000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-2030000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-106878000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-847000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-20152000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-26646000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-26407000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-37771000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-23823000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-39156000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-36939000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-59188000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-45796000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-58938000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-82094000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-96119000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-25843000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>35437000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-45502000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-47704000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-11350000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-25981000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-20207000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-27381000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-2776000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-28450000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-26403000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-27490000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>9443000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-7362000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>10667000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-20791000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-17981000.0</v>
       </c>
-      <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
-[...1 lines deleted...]
-      </c>
+      <c r="C19"/>
       <c r="D19">
         <v>-2000.0</v>
       </c>
       <c r="E19">
+        <v>-2000.0</v>
+      </c>
+      <c r="F19">
         <v>-31000.0</v>
       </c>
-      <c r="F19">
-[...1 lines deleted...]
-      </c>
       <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
         <v>-16000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-58000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-68000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4188000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-22625000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-999492000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-13000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>27000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-66000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-88000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-9000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-128000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-137000.0</v>
       </c>
-      <c r="T19">
-[...1 lines deleted...]
-      </c>
       <c r="U19">
         <v>0.0</v>
       </c>
       <c r="V19">
+        <v>0.0</v>
+      </c>
+      <c r="W19">
         <v>-28000.0</v>
       </c>
-      <c r="W19">
-[...1 lines deleted...]
-      </c>
       <c r="X19">
+        <v>0.0</v>
+      </c>
+      <c r="Y19">
         <v>-376000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1438000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2661000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3077000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-2429000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2977000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>19853000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>16050000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>13892000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>46129000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-32869000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>28084000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>71268000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>89053000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-114450000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-88977000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>105378000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>24356000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>35596000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>22238000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-84810000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>21725000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>39350000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-7407000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-79796000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-5178000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-24361000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-17038000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>55137000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-105579000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>35609000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>2869000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-356000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>5926000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27626,2062 +27960,2085 @@
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-15000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-25000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>397705000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000000.0</v>
       </c>
       <c r="N21">
         <v>400000000.0</v>
       </c>
       <c r="O21">
         <v>400000000.0</v>
       </c>
       <c r="P21">
-        <v>-120699000.0</v>
+        <v>400000000.0</v>
       </c>
       <c r="Q21">
         <v>-120699000.0</v>
       </c>
       <c r="R21">
         <v>-120699000.0</v>
       </c>
       <c r="S21">
         <v>-120699000.0</v>
       </c>
-      <c r="T21"/>
+      <c r="T21">
+        <v>-120699000.0</v>
+      </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>37722000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-9217000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-12252000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-312000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-683000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-827000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-828000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-813000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-823000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>10987000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-9111000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-7779000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-6416000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-5711000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-328635000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-4908000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>322042000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-2528000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1435000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-266000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-249000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-275000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-269000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-351000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-75000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>167210000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-72000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-69000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-65000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-69000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22">
+        <v>40773000.0</v>
+      </c>
+      <c r="C22">
         <v>61403000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>40080000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>23599000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-37386000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3189000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3646000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-860000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4162000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1087000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13950000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1062186999.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>45714000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>48867000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>50317000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>37080000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>38801000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>41374000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>55845000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>391303000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>39926000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>43204000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>34423000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>25204000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3345000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>47858000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>20648000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>12283000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-59284000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-15493000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-174351000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-49380000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-43144000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>12085000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-32297000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-44224000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-52501000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-13505000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-33204000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-21702000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-13297000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-14037000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-47390000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-48020000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-33222000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-37647000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-41988000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-60357000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-49626000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-51986000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-61775000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-65149000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-93902000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-43855000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>47635000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-40803000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-35601000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-6974000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-20633000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-18844000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-18401000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-8707000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-14242000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-17209000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-16253000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-24574000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-11421000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-18917000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-18400000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-11658000.0</v>
       </c>
-      <c r="BS22"/>
+      <c r="BT22"/>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>185</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>122000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>88000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2246000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2156000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-121000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-616000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-26902000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-74988000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>399071000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3981000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2806000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>797000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-116384000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1622000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-18587000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6164000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5662000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2211000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3524000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>670000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2397000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11955000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3273000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-32263000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1717000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3487000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4851000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8122000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>12811000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6112000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6991000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-14096000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>10276000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7906000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>14242000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4190000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4322000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1841000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2274000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>181000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-29001000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>7946000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8936000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2741000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7212000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3852000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1464000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1318000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3425000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-4627000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1139000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>538000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1398000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>945000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>674000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>625000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1419000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>675000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>808000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>653000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>20000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>265000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>15196000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>26668000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>7000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>4000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-54000.0</v>
       </c>
-      <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>186</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>4000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-2000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-16000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-58000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>1.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-22625000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-999492000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>-376000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1438000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>7000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-3962000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-4220000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>258000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>936000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>355000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>239000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>33000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>18000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>38000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>36000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>43000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>224000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>105378000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>24356000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>110000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>10000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>4000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>23000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>39350000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-7407000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-79796000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-5178000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-24361000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-17038000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>55137000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-105579000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>35609000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>9000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-4000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>4000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-4000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>4000.0</v>
       </c>
-      <c r="BH24">
-[...3 lines deleted...]
-      <c r="BJ24">
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>1000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>9500000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>1000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>3000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>8000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="BR24">
         <v>8000.0</v>
       </c>
-      <c r="BS24"/>
+      <c r="BS24">
+        <v>8000.0</v>
+      </c>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B25">
-        <v>-7805000.0</v>
+        <v>4516000.0</v>
       </c>
       <c r="C25">
+        <v>-113784000.0</v>
+      </c>
+      <c r="D25">
         <v>851000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>919000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>825000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4048000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>355000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>587000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>622000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4929000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>586000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1063728999.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>383000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>420000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>249000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1197000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-193000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14805000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3949000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9094000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3449000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5300000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5615000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5514000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5416000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-422000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6232000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1522000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4609000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4557000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-29066000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6314000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4751000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-35067000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3441000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10905000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3912000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4995000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>12427000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3649000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7052000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3799000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3429000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>800000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>370000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>365000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2986000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>402000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>386000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>395000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>387000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>484000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>453000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>317000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>47896000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-76134000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>309000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>383000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>509000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>615000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>727000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>724000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>408000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>389000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>98000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-641000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>33000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>346000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-98000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-5007000.0</v>
       </c>
-      <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-616000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>1366000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3981000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2806000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-92495000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-33899000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-92495000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-24131000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>6164000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5662000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2211000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3524000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>670000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2397000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>11955000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6447000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1944000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1717000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>3487000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4909000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>8108000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>12841000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>6203000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>6991000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>906000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>10302000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>8171000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>14288000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>4390000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4322000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1841000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-11874000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>933000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>73844000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>7946000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-13805000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2741000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>11064000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>190428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137766000.0</v>
       </c>
       <c r="AY26">
         <v>137766000.0</v>
       </c>
       <c r="AZ26">
         <v>137766000.0</v>
       </c>
       <c r="BA26">
-        <v>0.0</v>
+        <v>137766000.0</v>
       </c>
       <c r="BB26">
-        <v>85228000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC26">
         <v>85228000.0</v>
       </c>
       <c r="BD26">
+        <v>85228000.0</v>
+      </c>
+      <c r="BE26">
         <v>-945000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>86173000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27">
+        <v>3653000.0</v>
+      </c>
+      <c r="C27">
         <v>11959000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3612000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4524000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5291000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4566000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8329000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8570000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8385000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8704000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7906000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>35814000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7131000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7291000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7067000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6601000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6089000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6090000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6206000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4589000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5396000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>10008000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7712000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>7091000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6364000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5486000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5521000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5283000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>14988000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>11215000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>12968000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>10751000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>9043000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8704000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>8697000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>9140000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7279000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>7383000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6933000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>8097000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6806000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>6500000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>6640000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>6903000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5426000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>8562000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5536000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>6012000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>6074000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4538000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>5199000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>4817000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>5275000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4661000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>5135000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>4056000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3721000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3221000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2862000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2951000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2698000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2360000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1838000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1690000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1608000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1993000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1324000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>909000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1018000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>951000.0</v>
       </c>
-      <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
+        <v>0.0</v>
+      </c>
+      <c r="C28">
         <v>122000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>0.0</v>
+      </c>
+      <c r="E28">
         <v>88000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-14887000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-27156000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-49372000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-15555000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-50904000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-74988000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>399071000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3981000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2806000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>797000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-150283000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-90873000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-18587000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6164000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5662000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2211000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3524000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>670000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2397000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11955000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6447000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8633000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-7500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-8765000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4849000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7810000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>12128000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5285000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6163000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-14909000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9479000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>19102000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5177000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-3389000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2094000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3870000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2344000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-3975000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>303971000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5418000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7501000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2475000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6963000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>194005000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1195000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>967000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>141116000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>170300000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1067000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>469000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1333000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>86104000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>620000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>565000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1349000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>599000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>742000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-581000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-314000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>203109000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>14832000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>24917000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-209000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2123000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-902000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>50718000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B29">
-        <v>107090000.0</v>
+        <v>5121000.0</v>
       </c>
       <c r="C29">
+        <v>74575000.0</v>
+      </c>
+      <c r="D29">
         <v>47583000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-15068000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19954000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15214000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9885000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33465000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>44985000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>35834000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>32459000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>34963000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>80171000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>79182000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>69092000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>61365000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>64124000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>64568000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>75065000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>48568000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>73694000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>51513000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>53632000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>20088000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>43603000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>27580000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>34767000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-9237000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-42385000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>9273000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-26578000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-22691000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-30886000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-9214000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-31242000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-31261000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-27846000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-18686000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-645000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-6263000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>161000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-19359000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-26230000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-25554000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-35784000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-22784000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-38680000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-36210000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-57894000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-42078000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-57954000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-80140000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-93183000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-22459000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>38995000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-43107000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-43062000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-7701000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-25415000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-18208000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-23913000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-646000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-21964000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-18862000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-26427000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>10251000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-6404000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>11604000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-19449000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-11729000.0</v>
       </c>
-      <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>192</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="D30">
         <v>-2000.0</v>
       </c>
       <c r="E30">
+        <v>-2000.0</v>
+      </c>
+      <c r="F30">
         <v>-31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16000.0</v>
       </c>
       <c r="G30">
         <v>-16000.0</v>
       </c>
       <c r="H30">
+        <v>-16000.0</v>
+      </c>
+      <c r="I30">
         <v>-58000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-68000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4188000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-22625000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-999492000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-13000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-66000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-88000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-9000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-137000.0</v>
       </c>
       <c r="T30">
         <v>-137000.0</v>
       </c>
       <c r="U30">
         <v>-137000.0</v>
       </c>
       <c r="V30">
-        <v>-28000.0</v>
+        <v>-137000.0</v>
       </c>
       <c r="W30">
         <v>-28000.0</v>
       </c>
       <c r="X30">
+        <v>-28000.0</v>
+      </c>
+      <c r="Y30">
         <v>-376000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1438000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2661000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3077000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2429000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2977000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>17488000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14285000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12440000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>44653000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-33853000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>26659000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>70595000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>88059000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-115424000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-90361000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4763000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>23348000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>34913000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>21832000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-85659000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>19761000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>38311000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-7883000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-80525000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-6472000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-28079000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-18022000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>53183000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-108515000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>32225000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-680000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2755000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1288000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>25543000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>45485000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>18830000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>25207000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-14471000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>46696000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-21778000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-223489000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>16793000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-11085000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>20365000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-8315000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-3047000.0</v>
       </c>
-      <c r="BS30"/>
+      <c r="BT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>