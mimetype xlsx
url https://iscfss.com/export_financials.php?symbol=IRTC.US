--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1355,51 +1358,51 @@
       </c>
       <c r="I13">
         <v>23000.0</v>
       </c>
       <c r="J13">
         <v>23000.0</v>
       </c>
       <c r="K13">
         <v>22000.0</v>
       </c>
       <c r="L13">
         <v>1000.0</v>
       </c>
       <c r="M13">
         <v>8000.0</v>
       </c>
       <c r="N13">
         <v>8000.0</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
-        <v>32004000.0</v>
+        <v>32003999.0</v>
       </c>
       <c r="C14">
         <v>31196000.0</v>
       </c>
       <c r="D14">
         <v>30528000.0</v>
       </c>
       <c r="E14">
         <v>29915720.0</v>
       </c>
       <c r="F14">
         <v>29331010.0</v>
       </c>
       <c r="G14">
         <v>27754404.0</v>
       </c>
       <c r="H14">
         <v>25265918.0</v>
       </c>
       <c r="I14">
         <v>23885858.0</v>
       </c>
       <c r="J14">
         <v>22627327.0</v>
       </c>
@@ -3135,1944 +3138,1983 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT62"/>
+  <dimension ref="A1:AU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>8559000.0</v>
+      </c>
+      <c r="C2">
         <v>2256000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8278000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12775000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11946000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7221000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7593000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13425000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8440000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5543000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7212000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7150000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9778000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7517000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7404000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5987000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5413000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10509000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4893000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8945000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5152000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4365000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3838000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5012000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5544000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8243000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4187000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3628000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1960000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2284000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1911000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2658000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1525000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2395000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2076000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2658000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1413000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2103000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1581000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1560000.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>1459000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>669000.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>1197000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
-    </row>
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>42000.0</v>
+      </c>
+      <c r="C5">
         <v>403000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>285000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-26000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>143000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>165000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-66000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>182000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-89000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-112000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-15000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-152000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-69000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-396000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-681000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-583000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-353000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-61000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>11000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>68000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>181000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>364000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>82000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>14000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>35000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-41000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-29000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-38000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-85000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-65000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-30000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-50000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-19000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-9000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1730000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1519000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-101624000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1083000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>-80544000.0</v>
       </c>
-      <c r="AT5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
-      <c r="AN6"/>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
-    </row>
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>78978000.0</v>
+      </c>
+      <c r="C7">
         <v>81680000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>84258000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>86737000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>88265000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>90466000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>89541000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>91568000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>92929000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>94874000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>96789000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>94341000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>96044000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>96103000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>94401000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>96247000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>97845000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>96354000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>97300000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>95285000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>94148000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>89464000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>90748000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>91957000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>93120000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>93662000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>95135000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>95490000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>9042000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
-        <v>32000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="C8">
         <v>32000.0</v>
       </c>
       <c r="D8">
         <v>32000.0</v>
       </c>
       <c r="E8">
         <v>32000.0</v>
       </c>
       <c r="F8">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="G8">
         <v>31000.0</v>
       </c>
       <c r="H8">
         <v>31000.0</v>
       </c>
       <c r="I8">
         <v>31000.0</v>
       </c>
       <c r="J8">
         <v>31000.0</v>
       </c>
       <c r="K8">
         <v>31000.0</v>
       </c>
       <c r="L8">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="M8">
         <v>30000.0</v>
       </c>
       <c r="N8">
-        <v>28000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="O8">
         <v>28000.0</v>
       </c>
       <c r="P8">
         <v>28000.0</v>
       </c>
       <c r="Q8">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="R8">
         <v>27000.0</v>
       </c>
       <c r="S8">
         <v>27000.0</v>
       </c>
       <c r="T8">
         <v>27000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>27000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>803792000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>783182000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>762380000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>741879000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>725748000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>701822000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>669373000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>656231000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>641996000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>646258000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>629484000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>394507000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>395695000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>385614000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>271551000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>261231000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>257955000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>252765000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>247039000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>239037000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>236184000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>230831000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>226365000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>221776000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>219718000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>240146000.0</v>
+      </c>
+      <c r="C10">
         <v>236012000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>255605000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>309105000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>375278000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>419597000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>519535000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>550552000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>520421000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>36173000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>47478000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>61578000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>52804000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>78832000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>71222000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>101253000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>94786000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>127562000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>167371000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>138872000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>137375000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>88628000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>95336000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>81730000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>56514000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>20462000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>34634000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>16154000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>28235000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>20023000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>17345000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>19241000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16473000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8671000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>20429000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>16249000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>15583000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>51643000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5761000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>8974000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-25208000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>25208000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>7127000.0</v>
       </c>
-      <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10">
         <v>-8618000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8618000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>549620000.0</v>
+      </c>
+      <c r="C12">
         <v>583763000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>565213000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>545540000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>520589000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>535553000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>522031000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>561457000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>569092000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>133764000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>158473000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>164739000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>176337000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>213144000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>203538000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>204491000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>208784000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>239131000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>256767000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>255664000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>262286000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>335217000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>327237000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>114926000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>121770000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>140551000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>152725000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>59394000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>58742000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>78343000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>81177000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>85916000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>90743000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>102363000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>107446000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>109827000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>92980000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>106050000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5761000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25208000.0</v>
       </c>
       <c r="AP12">
         <v>25208000.0</v>
       </c>
       <c r="AQ12">
+        <v>25208000.0</v>
+      </c>
+      <c r="AR12">
         <v>7127000.0</v>
       </c>
-      <c r="AR12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS12"/>
       <c r="AT12">
         <v>8618000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:46">
+      <c r="AU12">
+        <v>8618000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
-        <v>32000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="C13">
         <v>32000.0</v>
       </c>
       <c r="D13">
         <v>32000.0</v>
       </c>
       <c r="E13">
         <v>32000.0</v>
       </c>
       <c r="F13">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="G13">
         <v>31000.0</v>
       </c>
       <c r="H13">
         <v>31000.0</v>
       </c>
       <c r="I13">
         <v>31000.0</v>
       </c>
       <c r="J13">
         <v>31000.0</v>
       </c>
       <c r="K13">
         <v>31000.0</v>
       </c>
       <c r="L13">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="M13">
         <v>30000.0</v>
       </c>
       <c r="N13">
-        <v>28000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="O13">
         <v>28000.0</v>
       </c>
       <c r="P13">
         <v>28000.0</v>
       </c>
       <c r="Q13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="R13">
         <v>27000.0</v>
       </c>
       <c r="S13">
         <v>27000.0</v>
       </c>
       <c r="T13">
         <v>27000.0</v>
       </c>
       <c r="U13">
         <v>27000.0</v>
       </c>
       <c r="V13">
         <v>27000.0</v>
       </c>
       <c r="W13">
         <v>27000.0</v>
       </c>
       <c r="X13">
-        <v>25000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="Y13">
         <v>25000.0</v>
       </c>
       <c r="Z13">
         <v>25000.0</v>
       </c>
       <c r="AA13">
         <v>25000.0</v>
       </c>
       <c r="AB13">
+        <v>25000.0</v>
+      </c>
+      <c r="AC13">
         <v>23000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="AE13">
         <v>23000.0</v>
       </c>
       <c r="AF13">
         <v>23000.0</v>
       </c>
       <c r="AG13">
         <v>23000.0</v>
       </c>
       <c r="AH13">
         <v>23000.0</v>
       </c>
       <c r="AI13">
+        <v>23000.0</v>
+      </c>
+      <c r="AJ13">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="AK13">
         <v>27000.0</v>
       </c>
       <c r="AL13">
+        <v>27000.0</v>
+      </c>
+      <c r="AM13">
         <v>22000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>1000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>8000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>8000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:46">
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>32507000.0</v>
+      </c>
+      <c r="C14">
         <v>33332000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>32170000.0</v>
+      </c>
+      <c r="E14">
+        <v>31990000.0</v>
+      </c>
+      <c r="F14">
         <v>31590000.0</v>
       </c>
-      <c r="E14">
-[...2 lines deleted...]
-      <c r="F14">
+      <c r="G14">
         <v>31343000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>31262000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>31145000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>31033000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>30702000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>30607000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>30502000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>30297000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30150501.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>30055166.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>29843141.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>29596325.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>29439175.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>29397845.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>29318894.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>29164430.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>28934713.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>28050210.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>27176601.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>26839870.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>26593636.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>25247831.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>24724808.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>24474308.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>24247003.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>24059010.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>23747131.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>23479955.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>23150061.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>22811907.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>22362608.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>22151926.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>16756608.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20178987.0</v>
       </c>
       <c r="AN14">
         <v>20178987.0</v>
       </c>
       <c r="AO14">
-        <v>14768259.0</v>
+        <v>20178987.0</v>
       </c>
       <c r="AP14">
         <v>14768259.0</v>
       </c>
       <c r="AQ14">
         <v>14768259.0</v>
       </c>
       <c r="AR14">
-        <v>1341337.0</v>
+        <v>14768259.0</v>
       </c>
       <c r="AS14">
         <v>1341337.0</v>
       </c>
       <c r="AT14">
+        <v>1341337.0</v>
+      </c>
+      <c r="AU14">
         <v>1326816.0</v>
       </c>
     </row>
-    <row r="15" spans="1:46">
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>30000.0</v>
       </c>
       <c r="N15">
-        <v>28000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="O15">
         <v>28000.0</v>
       </c>
       <c r="P15">
         <v>28000.0</v>
       </c>
       <c r="Q15">
+        <v>28000.0</v>
+      </c>
+      <c r="R15">
         <v>27000.0</v>
       </c>
-      <c r="R15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>27000.0</v>
       </c>
       <c r="U15">
         <v>27000.0</v>
       </c>
       <c r="V15">
         <v>27000.0</v>
       </c>
       <c r="W15">
         <v>27000.0</v>
       </c>
       <c r="X15">
-        <v>25000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="Y15">
         <v>25000.0</v>
       </c>
       <c r="Z15">
         <v>25000.0</v>
       </c>
       <c r="AA15">
         <v>25000.0</v>
       </c>
       <c r="AB15">
+        <v>25000.0</v>
+      </c>
+      <c r="AC15">
         <v>23000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="AE15">
         <v>23000.0</v>
       </c>
       <c r="AF15">
         <v>23000.0</v>
       </c>
       <c r="AG15">
         <v>23000.0</v>
       </c>
       <c r="AH15">
         <v>23000.0</v>
       </c>
       <c r="AI15">
+        <v>23000.0</v>
+      </c>
+      <c r="AJ15">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="AK15">
         <v>27000.0</v>
       </c>
       <c r="AL15">
+        <v>27000.0</v>
+      </c>
+      <c r="AM15">
         <v>22000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>1000.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16">
+        <v>4056000.0</v>
+      </c>
+      <c r="C16">
         <v>4201000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4224000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3499000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3282000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2932000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3031000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3146000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3068000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3306000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3383000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3695000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3486000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3051000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3003000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2977000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2933000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3049000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2374000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2507000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1425000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>930000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>938000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1197000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1115000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1251000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>889000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1199000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1309000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1243000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1174000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>642000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1099000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1238000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>904000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>557000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>980000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>947000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>850000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>359000.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>506000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>153000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>214000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>222000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>227000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>161000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>169000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AL18">
         <v>26000.0</v>
       </c>
       <c r="AM18">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AN18"/>
+        <v>26000.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>300000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>28000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:46">
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>862000.0</v>
       </c>
       <c r="C20">
         <v>862000.0</v>
       </c>
       <c r="D20">
         <v>862000.0</v>
       </c>
       <c r="E20">
         <v>862000.0</v>
       </c>
       <c r="F20">
         <v>862000.0</v>
       </c>
       <c r="G20">
         <v>862000.0</v>
       </c>
       <c r="H20">
         <v>862000.0</v>
       </c>
       <c r="I20">
@@ -5149,4696 +5191,4793 @@
       </c>
       <c r="AG20">
         <v>862000.0</v>
       </c>
       <c r="AH20">
         <v>862000.0</v>
       </c>
       <c r="AI20">
         <v>862000.0</v>
       </c>
       <c r="AJ20">
         <v>862000.0</v>
       </c>
       <c r="AK20">
         <v>862000.0</v>
       </c>
       <c r="AL20">
         <v>862000.0</v>
       </c>
       <c r="AM20">
         <v>862000.0</v>
       </c>
       <c r="AN20">
         <v>862000.0</v>
       </c>
-      <c r="AO20"/>
-      <c r="AP20">
+      <c r="AO20">
         <v>862000.0</v>
       </c>
+      <c r="AP20"/>
       <c r="AQ20">
         <v>862000.0</v>
       </c>
-      <c r="AR20"/>
+      <c r="AR20">
+        <v>862000.0</v>
+      </c>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20">
         <v>862000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:46">
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>862000.0</v>
       </c>
       <c r="AG21">
         <v>862000.0</v>
       </c>
       <c r="AH21">
         <v>862000.0</v>
       </c>
       <c r="AI21">
         <v>862000.0</v>
       </c>
       <c r="AJ21">
         <v>862000.0</v>
       </c>
       <c r="AK21">
         <v>862000.0</v>
       </c>
       <c r="AL21">
         <v>862000.0</v>
       </c>
       <c r="AM21">
         <v>862000.0</v>
       </c>
       <c r="AN21">
         <v>862000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AO21">
         <v>862000.0</v>
       </c>
-      <c r="AQ21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
+        <v>862000.0</v>
+      </c>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>862000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>23800000.0</v>
+      </c>
+      <c r="C22">
         <v>21634000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>19559000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18399000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14336000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14039000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>15032000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>15425000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14873000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13973000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13648000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14478000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>16388000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>15155000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>14452000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>14422000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>12446000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>10268000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9960000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9261000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6863000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5313000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5062000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4989000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4227000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4037000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3499000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2774000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2504000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2062000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2320000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2168000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1857000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1683000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1314000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1231000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1156000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1390000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1672000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1456000.0</v>
       </c>
-      <c r="AO22"/>
-      <c r="AP22">
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>1145000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1133000.0</v>
       </c>
-      <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>818000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>1006365000.0</v>
+      </c>
+      <c r="C23">
         <v>1020042000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>995214000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>964030000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>926098000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>931449000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>909688000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>919185000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>909755000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>433144000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>439769000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>429488000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>421701000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>448222000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>440390000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>435686000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>428717000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>462967000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>480250000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>485224000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>478487000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>511739000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>497201000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>276224000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>282940000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>306212000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>310779000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>207295000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>117184000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>119710000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>118989000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>120918000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>122321000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>133123000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>133655000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>134376000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>132801000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>138156000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>27380000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>28727000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1579000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>37872000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>18458000.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>7264000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>18509000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>650313000.0</v>
+      </c>
+      <c r="C24">
         <v>649504000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>648753000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>648007000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>647237000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>646443000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>645821000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>644977000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>644076000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>34950000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>34946000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>34942000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>34939000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>34935000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>34931000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>34927000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>34917000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>9690000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>12603000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>15515000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>18427000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>21339000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>24252000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>27164000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>30076000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>32989000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>34929000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>34927000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>34922000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>34899000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>32554000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>32574000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>32533000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>32491000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>32053000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>31614000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>32652000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>32227000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>31796000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>31375000.0</v>
       </c>
-      <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>30552000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>6255000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:46">
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>34942000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>34939000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>34935000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>34931000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>34927000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>34917000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>12603000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15515000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>18427000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>21339000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>24252000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>30076000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>32989000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>34929000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>34927000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>34922000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>34899000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>32554000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>32574000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>32533000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>32491000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>32053000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>31614000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>32652000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>32227000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26">
+        <v>72860000.0</v>
+      </c>
+      <c r="C26">
         <v>69913000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>68091000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>64897000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>62745000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>61902000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>59059000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>3000000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="X26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26"/>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>8030000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>9026000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>2994000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>16429000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>10981000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>10981000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>10981000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>489145000.0</v>
+      </c>
+      <c r="C28">
         <v>495172000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>477406000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>425639000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>360224000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>317312000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>215827000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>185993000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>216583999.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>93651000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>84257000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>67705000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>78179000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>52206000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>58110000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>29921000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>37976000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-9851000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-35094000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-9104000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-8255000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>33842000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>38569000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>53326000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>79621000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>108133000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>95430000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>114263000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15729000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14876000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15209000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>13333000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>17555000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>25307000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13103000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>16836000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>17069000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-19416000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>26035000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>22401000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>25208000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5344000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-823000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>8618000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2363000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>811523000.0</v>
+      </c>
+      <c r="C29">
         <v>802250000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>770646000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>751667000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>733902000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>737351000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>717587000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>744166000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>734366000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>245047000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>254741000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>258821000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>256773000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>274747000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>274155000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>279569000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>279759000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>300872000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>320110000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>333624000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>339666000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>374618000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>369492000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>152888000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>159914000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>80863000.0</v>
+      </c>
+      <c r="C30">
         <v>75706000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>76157000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>82153000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>80639000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>79941000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>77427000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>85513000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>89712000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>61484000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>50067000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>51108000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>49557000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>49918000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>60534000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>57380000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>55286000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>46430000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>52820000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>63423000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>59982000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>29932000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>28955000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22877000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>24211000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>23867000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>25003000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>29137000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>28252000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>21977000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>20465000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>19065000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17165000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12953000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>12039000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>10851000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10982000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9406000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9308000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9229000.0</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>5577000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5072000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>5853000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:46">
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>218933000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>223017000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>220972000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>238950000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>238362000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>243780000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>243980000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>278653000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>294978000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>305580000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>308710000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>340750000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>333684000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>117084000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>124115000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>134547000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>141723000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>47746000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>48861000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>53560000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>63096000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>67605000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>71761000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>78691000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>84527000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>86564000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>88450000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>91700000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-115790000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-102486000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-81406000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:46">
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>548808000.0</v>
+      </c>
+      <c r="C32">
         <v>550875000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>533125000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>531706000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>524669000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>534899000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>527805000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>579613000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>590614000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>123442000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>132001000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>152728000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>171987000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>199676000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>202259000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>214403000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>224572000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>217669000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>242406000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>262549000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>276724000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>312160000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>310073000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>99221000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>111586000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
-    </row>
-    <row r="33" spans="1:46">
+      <c r="AU32"/>
+    </row>
+    <row r="33" spans="1:47">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>325807000.0</v>
+      </c>
+      <c r="C33">
         <v>317277000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>315179000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>300113000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>290085000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>285630000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>281779000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>241676999.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>222299999.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>202332000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>205477000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>187347000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>167811000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>159450000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>154540000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>150867000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>142363000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>157445000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>155062000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>149657000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>142381000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>133914000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>131262000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>129689000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>128509000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>133420000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>125262000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>112321000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>23876000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>13228000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>12258000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>11262000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>10779000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>13542000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>10867000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>10559000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>26204000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>19548000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>9535000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>8152000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>-25208000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>5043000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>4552000.0</v>
       </c>
-      <c r="AR33"/>
-      <c r="AS33">
+      <c r="AS33"/>
+      <c r="AT33">
         <v>-8618000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2977000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:46">
+    <row r="34" spans="1:47">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34">
+        <v>907000.0</v>
+      </c>
+      <c r="C34">
         <v>908000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>9926000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>9775000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>8727000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>8579000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>17978000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>940000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>908000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1012000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1013000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>81254000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>83025000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1307000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>82644000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>85701000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>87176000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>697000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>89025000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2265000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>91106000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>83123000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>82537000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>85748000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>87099000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>88106000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>3990000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
-      <c r="AK34">
+      <c r="AK34"/>
+      <c r="AL34">
         <v>134000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>126000.0</v>
       </c>
-      <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-    </row>
-    <row r="35" spans="1:46">
+      <c r="AU34"/>
+    </row>
+    <row r="35" spans="1:47">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>713405000.0</v>
+      </c>
+      <c r="C35">
         <v>715406000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>726411000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>728159000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>728089000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>729621000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>737818000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>722101000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>722624000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>115677000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>117683000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>116196000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>117964000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>119314000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>117575000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>120628000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>122093000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>95599000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>101628000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>105764000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>109533000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>104462000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>106789000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>110964000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>115118000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>118737000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>122028000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>123033000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>38912000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>35052000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>32768000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>32796000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>32760000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>32652000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>32222000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>31754000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>32812000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>32379000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>132983000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>131956000.0</v>
       </c>
-      <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>130721000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>6554000.0</v>
       </c>
-      <c r="AR35"/>
       <c r="AS35"/>
-      <c r="AT35">
+      <c r="AT35"/>
+      <c r="AU35">
         <v>6385000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:46">
+    <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>55057000.0</v>
+      </c>
+      <c r="C36">
         <v>53076000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>53610000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>49902000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>49457000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>50210000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>53898000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>50051999.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>49732999.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>45039000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>44048000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>35723000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>25440000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>22252000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>20153000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>20142000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>19110000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>16052000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>14655000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>14176000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>14866000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>14091000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>11378000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>10870000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>9944000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>7940000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>5574000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4515000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3574000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3208000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3146000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2840000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>3057000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>3465000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>3798000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3531000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>3384000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3052000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>5310000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>4621000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-25208000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2145000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1709000.0</v>
       </c>
-      <c r="AR36"/>
-      <c r="AS36">
+      <c r="AS36"/>
+      <c r="AT36">
         <v>-8618000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1364000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:46">
+    <row r="37" spans="1:47">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
-      <c r="AN37"/>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
-    </row>
-    <row r="38" spans="1:46">
+      <c r="AU37"/>
+    </row>
+    <row r="38" spans="1:47">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
         <v>44048000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>38723000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>22252000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>20153000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>20142000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>19110000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>16052000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>14655000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>14176000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>14866000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>98805000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>11378000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>10870000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>9944000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>7940000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>5574000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>4515000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3574000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3208000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3146000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2840000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3057000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>7321000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>4660000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>4393000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>20675000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>14895000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>6172000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>5483000.0</v>
       </c>
-      <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>3007000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>2226000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:46">
+    <row r="39" spans="1:47">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>26275000.0</v>
+      </c>
+      <c r="C39">
         <v>21662000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>19106000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>17825000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>20449000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>16286000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>13419000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>15113000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>13778000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>21591000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>12104000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>11816000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>11608000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>10555000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7326000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>8526000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>9838000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>9693000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5641000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7219000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6975000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>7363000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4685000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3743000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4223000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4337000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>7306000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7338000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7620000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>8200000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>5538000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2507000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3554000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>5164000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3978000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1908000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1388000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1671000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1104001.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>916000.0</v>
       </c>
-      <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>899000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>574000.0</v>
       </c>
-      <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>243000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:46">
+    <row r="40" spans="1:47">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>102342000.0</v>
+      </c>
+      <c r="C40">
         <v>128747000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>117882000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>97325000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>79976000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>80892000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>70296000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>62476000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>67091000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>80485000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>73560000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>61865000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>51668000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>63109000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>60264000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>49954000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>41935000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>51486000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>42434000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>35297000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>31382000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>40532000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>23974000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>17013000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>15169000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>32714000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>24319000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>15134000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>15176000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>26709000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>19178000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>16355000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>12819000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>15798000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>11585000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>10510000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>8284000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>10165000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>6894000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>6113000.0</v>
       </c>
-      <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>6810000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>5649000.0</v>
       </c>
-      <c r="AR40"/>
       <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>3663000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:46">
+    <row r="41" spans="1:47">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>1013000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>1012000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1307000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1163000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>952000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>832000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>697000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2432000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2265000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1836000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1830000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AD41">
+      <c r="AD41"/>
+      <c r="AE41">
         <v>153000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>214000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>222000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>227000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>161000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>169000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>140000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>160000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>152000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>4091000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>3485000.0</v>
       </c>
-      <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>3073000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>2924000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:46">
+    <row r="42" spans="1:47">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>978514000.0</v>
+      </c>
+      <c r="C42">
         <v>955757000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>930601000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>907467000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>876085000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>849607000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>829363000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>810356000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>781621000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>855784000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>826686000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>803792000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>783182000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>762380000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>741879000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>725748000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>701822000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>685594000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>669373000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>656231000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>641996000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>646258000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>629484000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>408096000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>394507000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>395695000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>385614000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>271551000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>261231000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>257955000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>252765000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>126121000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>239037000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>236184000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>230831000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>226365000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>221776000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>219718000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-91122000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-93358000.0</v>
       </c>
-      <c r="AO42"/>
-      <c r="AP42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>-94321000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>4262000.0</v>
       </c>
-      <c r="AR42"/>
       <c r="AS42"/>
-      <c r="AT42">
+      <c r="AT42"/>
+      <c r="AU42">
         <v>2915000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:46">
+    <row r="43" spans="1:47">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
-    </row>
-    <row r="44" spans="1:46">
+      <c r="AU43"/>
+    </row>
+    <row r="44" spans="1:47">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
-        <v>97096000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN44">
         <v>97096000.0</v>
       </c>
-      <c r="AO44"/>
-      <c r="AP44">
+      <c r="AO44">
         <v>97096000.0</v>
       </c>
-      <c r="AQ44"/>
+      <c r="AP44"/>
+      <c r="AQ44">
+        <v>97096000.0</v>
+      </c>
       <c r="AR44"/>
       <c r="AS44"/>
-      <c r="AT44">
+      <c r="AT44"/>
+      <c r="AU44">
         <v>85014000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:46">
+    <row r="45" spans="1:47">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>293262000.0</v>
+      </c>
+      <c r="C45">
         <v>284618000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>278803000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>265466000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>252930000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>243875000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>233890000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>225199000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>215981000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>203934000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>203945000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>147762000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>180301000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>136336000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>133525000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>134619000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>126653000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>118961000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>119022000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>117957000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>117703000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>116588000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>109738000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>106944000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>19440000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>9158000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>8250000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>7560000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>6860000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>6221000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>6207000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>6166000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>5529000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>4653000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3363000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2669000.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>2036000.0</v>
       </c>
-      <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
-    </row>
-    <row r="46" spans="1:46">
+      <c r="AU45"/>
+    </row>
+    <row r="46" spans="1:47">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>197028000.0</v>
+      </c>
+      <c r="C46">
         <v>193426000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>192616000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>184452000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>177021000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>172656000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>167960000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>164405000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>160347000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>153431000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>157567000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>147762000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>141509000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>136336000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>133525000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>129863000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>122391000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>140531000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>139545000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>134619000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>126653000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>118961000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>119022000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>117957000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>117703000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>116588000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>109800000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>106944000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>19440000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>9158000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>8250000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>7560000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>6860000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>6221000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>6207000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>6166000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>5529000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>4653000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3363000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2669000.0</v>
       </c>
-      <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>2036000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1981000.0</v>
       </c>
-      <c r="AR46"/>
       <c r="AS46"/>
-      <c r="AT46">
+      <c r="AT46"/>
+      <c r="AU46">
         <v>751000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:46">
+    <row r="47" spans="1:47">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>157567000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>89845000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>82208000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>75670000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>71515000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>65923000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>57135000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>140531000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>53429000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>134619000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>37447000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>34247000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>32775000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>117957000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>117703000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>116588000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>109738000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>106944000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>19440000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>9158000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>8250000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>7560000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>6860000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>6221000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>6207000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>6166000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>5529000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>4653000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3363000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2669000.0</v>
       </c>
-      <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>2036000.0</v>
       </c>
-      <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>751000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:46">
+    <row r="48" spans="1:47">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-817379000.0</v>
+      </c>
+      <c r="C48">
         <v>-803446000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-809025000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-803813000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-789595000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-758895000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-757562000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-711380000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-691273000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-645606000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-606907000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-579791000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-561309000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-522200000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-502002000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-480551000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-456654000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-406045000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-373554000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-349823000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-332463000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-304684000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-295033000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-290356000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-269919000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-260393000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-241610000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-223001000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-211534000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-203515000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-188801000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-178557000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-166352000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-156589000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-145440000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-138916000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-132472000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-127169000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-120903000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-116828000.0</v>
       </c>
-      <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>-106266000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-98564000.0</v>
       </c>
-      <c r="AR48"/>
       <c r="AS48"/>
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>-83467000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:46">
+    <row r="49" spans="1:47">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-579791000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-561309000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-522200000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-502002000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-480551000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-456654000.0</v>
       </c>
-      <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49">
         <v>-373554000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-349823000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-332463000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-304684000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-295033000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
+      <c r="Z49"/>
+      <c r="AA49">
         <v>-260393000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-243093000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-223001000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-211534000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-203515000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-188801000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-178557000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-166352000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-156589000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-145440000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-138916000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-132472000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-127169000.0</v>
       </c>
-      <c r="AM49">
-[...2 lines deleted...]
-      <c r="AN49"/>
+      <c r="AN49">
+        <v>0.0</v>
+      </c>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
-    </row>
-    <row r="50" spans="1:46">
+      <c r="AU49"/>
+    </row>
+    <row r="50" spans="1:47">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
-[...1 lines deleted...]
-      </c>
+      <c r="R50"/>
       <c r="S50">
         <v>11667000.0</v>
       </c>
       <c r="T50">
         <v>11667000.0</v>
       </c>
       <c r="U50">
         <v>11667000.0</v>
       </c>
       <c r="V50">
         <v>11667000.0</v>
       </c>
       <c r="W50">
+        <v>11667000.0</v>
+      </c>
+      <c r="X50">
         <v>10694000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>7778000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>4861000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1944000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>5052000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>32574000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1495000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1487000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1479000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>33085000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>32652000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>32227000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>30552000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>6255000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:46">
+    <row r="51" spans="1:47">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>729291000.0</v>
+      </c>
+      <c r="C51">
         <v>731184000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>733011000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>734744000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>735502000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>736909000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>735362000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>736545000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>737005000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>129824000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>131735000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>129283000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>130983000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>131038000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>129332000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>131174000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>132762000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>117711000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>132277000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>129768000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>129120000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>122470000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>133905000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>135056000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>136135000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>128595000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>130064000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>130417000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>43964000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>34899000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>32554000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>32574000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>34028000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>33978000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>33532000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>33085000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>32652000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>32227000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>31796000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>31375000.0</v>
       </c>
-      <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>30552000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>6304000.0</v>
       </c>
-      <c r="AR51"/>
       <c r="AS51"/>
-      <c r="AT51">
+      <c r="AT51"/>
+      <c r="AU51">
         <v>6255000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:46">
+    <row r="52" spans="1:47">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>16793000.0</v>
+      </c>
+      <c r="C52">
         <v>16686000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>16526000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>16360000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>16140000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>15867000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>15522000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>15384000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>15289000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>15159000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>15065000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>14099000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>14032000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>13031000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>12920000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>11498000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11501000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>22809000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>33081000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>26269000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>21423000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>19838000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>27116000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>24092000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>21017000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>9858000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>16072000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>14768000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>10104000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>32574000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1495000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1487000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1479000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1471000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>32652000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>32227000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>30552000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>6255000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:46">
+    <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
+        <v>309474000.0</v>
+      </c>
+      <c r="C53">
         <v>347751000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>309608000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>236435000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>145311000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>115956000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2496000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>10905000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>48671000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>97591000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>110995000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>103161000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>123533000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>134312000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>132316000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>103238000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>113998000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>111569000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>89396000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>116792000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>124911000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>246589000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>231901000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>33196000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>65256000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>120089000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>118091000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>43240000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>30507000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>58320000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>63832000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>66675000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>74270000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>93692000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>87017000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>93578000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>77397000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>54407000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="AN53">
         <v>91000.0</v>
       </c>
       <c r="AO53">
+        <v>91000.0</v>
+      </c>
+      <c r="AP53">
         <v>50416000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>91000.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
-      <c r="AS53">
+      <c r="AS53"/>
+      <c r="AT53">
         <v>17236000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>54407000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:46">
+    <row r="54" spans="1:47">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
-      <c r="AN54"/>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
-    </row>
-    <row r="55" spans="1:46">
+      <c r="AU54"/>
+    </row>
+    <row r="55" spans="1:47">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>1006365000.0</v>
+      </c>
+      <c r="C55">
         <v>1020042000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>995214000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>964030000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>926098000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>931449000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>909688000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>919185000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>909755000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>433144000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>439769000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>429488000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>421701000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>448222000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>440390000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>435686000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>428717000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>462967000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>480250000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>485224000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>478487000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>511739000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>497201000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>276224000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>282940000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>306212000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>310779000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>207295000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>117184000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>119710000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>118989000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>120918000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>122321000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>133123000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>133655000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>134376000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>132801000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>138156000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>27380000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>28727000.0</v>
       </c>
-      <c r="AO55"/>
-      <c r="AP55">
+      <c r="AP55"/>
+      <c r="AQ55">
         <v>37872000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>18458000.0</v>
       </c>
-      <c r="AR55"/>
       <c r="AS55"/>
-      <c r="AT55">
+      <c r="AT55"/>
+      <c r="AU55">
         <v>18509000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:46">
+    <row r="56" spans="1:47">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>680558000.0</v>
+      </c>
+      <c r="C56">
         <v>702765000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>680035000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>663917000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>636013000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>645819000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>627909000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>677508000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>687455000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>230812000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>234292000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>242141000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>253890000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>288772000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>285850000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>284819000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>286354000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>305522000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>325188000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>335567000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>336106000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>377825000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>365939000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>146535000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>154431000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>172792000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>185517000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>94974000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>93308000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>106482000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>106731000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>109656000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>111542000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>119581000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>122788000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>123817000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>106597000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>118608000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>17845000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>20575000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>25208000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>32829000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>13906000.0</v>
       </c>
-      <c r="AR56"/>
-      <c r="AS56">
+      <c r="AS56"/>
+      <c r="AT56">
         <v>8618000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>15532000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:46">
+    <row r="57" spans="1:47">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>131750000.0</v>
+      </c>
+      <c r="C57">
         <v>151890000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>146910000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>132211000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>111344000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>110920000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>100104000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>97895000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>96841000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>107370000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>102291000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>89413000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>81903000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>89096000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>83591000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>70416000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>61782000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>87853000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>82782000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>73018000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>59382000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>65665000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>55866000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>47314000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>42845000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>52066000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>44709000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>35654000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>28549000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>30236000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>22263000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>19655000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>16938000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>20918000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>16044000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>15196000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>10677000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>13215000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>9325000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>8032000.0</v>
       </c>
-      <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>8775000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>6318000.0</v>
       </c>
-      <c r="AR57"/>
       <c r="AS57"/>
-      <c r="AT57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>4860000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:46">
+    <row r="58" spans="1:47">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>845155000.0</v>
+      </c>
+      <c r="C58">
         <v>867296000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>873321000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>860370000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>839433000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>840541000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>837922000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>819996000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>819465000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>223047000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>219974000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>205609000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>199867000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>208410000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>201166000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>191044000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>183875000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>183452000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>184410000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>178782000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>168915000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>170127000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>162655000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>158278000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>157963000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>170803000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>166737000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>158687000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>67461000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>65288000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>55031000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>52451000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>49698000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>53570000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>48266000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>46950000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>43489000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>45594000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>142308000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>139988000.0</v>
       </c>
-      <c r="AO58"/>
-      <c r="AP58">
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>139496000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>12872000.0</v>
       </c>
-      <c r="AR58"/>
       <c r="AS58"/>
-      <c r="AT58">
+      <c r="AT58"/>
+      <c r="AU58">
         <v>11245000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:46">
+    <row r="59" spans="1:47">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
-      <c r="AN59"/>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
-    </row>
-    <row r="60" spans="1:46">
+      <c r="AU59"/>
+    </row>
+    <row r="60" spans="1:47">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>161210000.0</v>
+      </c>
+      <c r="C60">
         <v>152746000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>121893000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>103660000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>86665000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>90908000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>71766000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>99189000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>90290000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>210097000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>219795000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>223879000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>221834000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>239812000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>239224000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>244642000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>244842000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>279515000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>295840000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>306442000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>309572000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>341612000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>334546000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>117946000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>124977000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>135409000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>144042000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>48608000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>49723000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>54422000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>63958000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>68467000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>72623000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>79553000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>85389000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>87426000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>89312000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>92562000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-114928000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-111261000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-1579000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-101624000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>5586000.0</v>
       </c>
-      <c r="AR60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS60"/>
       <c r="AT60">
         <v>7264000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:46">
+      <c r="AU60">
+        <v>7264000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:47">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
-      <c r="AN61"/>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
-    </row>
-    <row r="62" spans="1:46">
+      <c r="AU61"/>
+    </row>
+    <row r="62" spans="1:47">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
+      <c r="AU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9887,1105 +10026,1105 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
         <v>219888000.0</v>
       </c>
       <c r="C2">
         <v>184308000.0</v>
       </c>
       <c r="D2">
         <v>160875000.0</v>
       </c>
       <c r="E2">
         <v>129289000.0</v>
       </c>
       <c r="F2">
         <v>109258000.0</v>
       </c>
       <c r="G2">
         <v>70277000.0</v>
       </c>
       <c r="H2">
         <v>52485000.0</v>
       </c>
       <c r="I2">
         <v>38795000.0</v>
       </c>
       <c r="J2">
         <v>28203000.0</v>
       </c>
       <c r="K2">
         <v>20883000.0</v>
       </c>
       <c r="L2">
         <v>14700000.0</v>
       </c>
       <c r="M2">
         <v>10591000.0</v>
       </c>
       <c r="N2">
         <v>8846000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
         <v>26479000.0</v>
       </c>
       <c r="C3">
         <v>25777000.0</v>
       </c>
       <c r="D3">
         <v>22144000.0</v>
       </c>
       <c r="E3">
         <v>19609000.0</v>
       </c>
       <c r="F3">
         <v>16594000.0</v>
       </c>
       <c r="G3">
         <v>12930000.0</v>
       </c>
       <c r="H3">
         <v>3445000.0</v>
       </c>
       <c r="I3">
         <v>2269000.0</v>
       </c>
       <c r="J3">
         <v>1597000.0</v>
       </c>
       <c r="K3">
         <v>568000.0</v>
       </c>
       <c r="L3">
         <v>492000.0</v>
       </c>
       <c r="M3">
         <v>242000.0</v>
       </c>
       <c r="N3">
         <v>150000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5">
-        <v>-30444000.0</v>
+        <v>-36810000.0</v>
       </c>
       <c r="C5">
         <v>-99903000.0</v>
       </c>
       <c r="D5">
         <v>-119006000.0</v>
       </c>
       <c r="E5">
         <v>-111748000.0</v>
       </c>
       <c r="F5">
         <v>-99825000.0</v>
       </c>
       <c r="G5">
         <v>-42082000.0</v>
       </c>
       <c r="H5">
         <v>-52860000.0</v>
       </c>
       <c r="I5">
         <v>-47219000.0</v>
       </c>
       <c r="J5">
         <v>-26354000.0</v>
       </c>
       <c r="K5">
         <v>-17655000.0</v>
       </c>
       <c r="L5">
         <v>-21740000.0</v>
       </c>
       <c r="M5">
         <v>-15058000.0</v>
       </c>
       <c r="N5">
         <v>-11178000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
-        <v>-3965000.0</v>
+        <v>-10331000.0</v>
       </c>
       <c r="C6">
         <v>-74126000.0</v>
       </c>
       <c r="D6">
         <v>-96862000.0</v>
       </c>
       <c r="E6">
         <v>-92139000.0</v>
       </c>
       <c r="F6">
         <v>-83231000.0</v>
       </c>
       <c r="G6">
         <v>-29152000.0</v>
       </c>
       <c r="H6">
         <v>-49415000.0</v>
       </c>
       <c r="I6">
         <v>-44950000.0</v>
       </c>
       <c r="J6">
         <v>-24757000.0</v>
       </c>
       <c r="K6">
         <v>-17087000.0</v>
       </c>
       <c r="L6">
         <v>-21248000.0</v>
       </c>
       <c r="M6">
         <v>-14816000.0</v>
       </c>
       <c r="N6">
         <v>-11028000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
         <v>527250000.0</v>
       </c>
       <c r="C9">
         <v>407531000.0</v>
       </c>
       <c r="D9">
         <v>331806000.0</v>
       </c>
       <c r="E9">
         <v>281632000.0</v>
       </c>
       <c r="F9">
         <v>213567000.0</v>
       </c>
       <c r="G9">
         <v>194889000.0</v>
       </c>
       <c r="H9">
         <v>162067000.0</v>
       </c>
       <c r="I9">
         <v>108482000.0</v>
       </c>
       <c r="J9">
         <v>70926000.0</v>
       </c>
       <c r="K9">
         <v>43189000.0</v>
       </c>
       <c r="L9">
         <v>21440000.0</v>
       </c>
       <c r="M9">
         <v>11158000.0</v>
       </c>
       <c r="N9">
         <v>6522000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
         <v>-43598000.0</v>
       </c>
       <c r="C10">
         <v>-112724000.0</v>
       </c>
       <c r="D10">
         <v>-122656000.0</v>
       </c>
       <c r="E10">
         <v>-115886000.0</v>
       </c>
       <c r="F10">
         <v>-100994000.0</v>
       </c>
       <c r="G10">
         <v>-43601000.0</v>
       </c>
       <c r="H10">
         <v>-54503000.0</v>
       </c>
       <c r="I10">
         <v>-50334000.0</v>
       </c>
       <c r="J10">
         <v>-29740000.0</v>
       </c>
       <c r="K10">
         <v>-20903000.0</v>
       </c>
       <c r="L10">
         <v>-22799000.0</v>
       </c>
       <c r="M10">
         <v>-15832000.0</v>
       </c>
       <c r="N10">
         <v>-13589000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
         <v>953000.0</v>
       </c>
       <c r="C11">
         <v>565000.0</v>
       </c>
       <c r="D11">
         <v>750000.0</v>
       </c>
       <c r="E11">
         <v>269000.0</v>
       </c>
       <c r="F11">
         <v>367000.0</v>
       </c>
       <c r="G11">
         <v>229000.0</v>
       </c>
       <c r="H11">
         <v>65000.0</v>
       </c>
       <c r="I11">
         <v>44000.0</v>
       </c>
       <c r="J11">
         <v>3026000.0</v>
       </c>
       <c r="K11">
         <v>607000.0</v>
       </c>
       <c r="L11">
         <v>950000.0</v>
       </c>
       <c r="M11">
         <v>481000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
         <v>13154000.0</v>
       </c>
       <c r="C12">
         <v>12821000.0</v>
       </c>
       <c r="D12">
         <v>3650000.0</v>
       </c>
       <c r="E12">
         <v>4138000.0</v>
       </c>
       <c r="F12">
         <v>1169000.0</v>
       </c>
       <c r="G12">
         <v>1519000.0</v>
       </c>
       <c r="H12">
         <v>1643000.0</v>
       </c>
       <c r="I12">
         <v>3115000.0</v>
       </c>
       <c r="J12">
         <v>3386000.0</v>
       </c>
       <c r="K12">
         <v>3248000.0</v>
       </c>
       <c r="L12">
         <v>1059000.0</v>
       </c>
       <c r="M12">
         <v>774000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13">
         <v>21521000.0</v>
       </c>
       <c r="C13">
         <v>21938000.0</v>
       </c>
       <c r="D13">
         <v>6155000.0</v>
       </c>
       <c r="E13">
         <v>2036000.0</v>
       </c>
       <c r="F13">
         <v>118000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>1643000.0</v>
       </c>
       <c r="I13">
         <v>3115000.0</v>
       </c>
       <c r="J13">
         <v>3386000.0</v>
       </c>
       <c r="K13">
         <v>3248000.0</v>
       </c>
       <c r="L13">
         <v>1059000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
         <v>-44551000.0</v>
       </c>
       <c r="C15">
         <v>-113289000.0</v>
       </c>
       <c r="D15">
         <v>-123406000.0</v>
       </c>
       <c r="E15">
         <v>-116155000.0</v>
       </c>
       <c r="F15">
         <v>-101361000.0</v>
       </c>
       <c r="G15">
         <v>-43830000.0</v>
       </c>
       <c r="H15">
         <v>-54568000.0</v>
       </c>
       <c r="I15">
         <v>-50378000.0</v>
       </c>
       <c r="J15">
         <v>-29740000.0</v>
       </c>
       <c r="K15">
         <v>-20903000.0</v>
       </c>
       <c r="L15">
         <v>-22799000.0</v>
       </c>
       <c r="M15">
         <v>-15832000.0</v>
       </c>
       <c r="N15">
         <v>-13589000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-116155000.0</v>
       </c>
       <c r="F16">
         <v>-101361000.0</v>
       </c>
       <c r="G16">
         <v>-43830000.0</v>
       </c>
       <c r="H16">
         <v>-54568000.0</v>
       </c>
       <c r="I16">
         <v>-50378000.0</v>
       </c>
       <c r="J16">
         <v>-29740000.0</v>
       </c>
       <c r="K16">
         <v>-20903000.0</v>
       </c>
       <c r="L16">
         <v>-22799000.0</v>
       </c>
       <c r="M16">
         <v>-15832000.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
         <v>-44551000.0</v>
       </c>
       <c r="C17">
         <v>-113289000.0</v>
       </c>
       <c r="D17">
         <v>-123406000.0</v>
       </c>
       <c r="E17">
         <v>-116155000.0</v>
       </c>
       <c r="F17">
         <v>-101361000.0</v>
       </c>
       <c r="G17">
         <v>-43830000.0</v>
       </c>
       <c r="H17">
         <v>-54568000.0</v>
       </c>
       <c r="I17">
         <v>-48280000.0</v>
       </c>
       <c r="J17">
         <v>-29420000.0</v>
       </c>
       <c r="K17">
         <v>-20903000.0</v>
       </c>
       <c r="L17">
         <v>-22799000.0</v>
       </c>
       <c r="M17">
         <v>-15832000.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
         <v>8367000.0</v>
       </c>
       <c r="C18">
         <v>9117000.0</v>
       </c>
       <c r="D18">
         <v>2505000.0</v>
       </c>
       <c r="E18">
         <v>-4138000.0</v>
       </c>
       <c r="F18">
         <v>-1169000.0</v>
       </c>
       <c r="G18">
         <v>-1519000.0</v>
       </c>
       <c r="H18">
         <v>-1643000.0</v>
       </c>
       <c r="I18">
         <v>-3115000.0</v>
       </c>
       <c r="J18">
         <v>-3386000.0</v>
       </c>
       <c r="K18">
         <v>-3248000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2036000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>1591000.0</v>
       </c>
       <c r="H19">
         <v>1895000.0</v>
       </c>
       <c r="I19">
         <v>-1503000.0</v>
       </c>
       <c r="J19">
         <v>1237000.0</v>
       </c>
       <c r="K19">
         <v>-2073000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>26608000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
         <v>-36810000.0</v>
       </c>
       <c r="C21">
         <v>-115505000.0</v>
       </c>
       <c r="D21">
         <v>-125161000.0</v>
       </c>
       <c r="E21">
         <v>-113784000.0</v>
       </c>
       <c r="F21">
         <v>-99943000.0</v>
       </c>
       <c r="G21">
         <v>-43673000.0</v>
       </c>
       <c r="H21">
         <v>-54755000.0</v>
       </c>
       <c r="I21">
         <v>-45691000.0</v>
       </c>
       <c r="J21">
         <v>-27591000.0</v>
       </c>
       <c r="K21">
         <v>-15582000.0</v>
       </c>
       <c r="L21">
         <v>-21631000.0</v>
       </c>
       <c r="M21">
         <v>-14765000.0</v>
       </c>
       <c r="N21">
         <v>-11178000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>783948000.0</v>
       </c>
       <c r="C23">
         <v>707344000.0</v>
       </c>
       <c r="D23">
         <v>617842000.0</v>
       </c>
       <c r="E23">
         <v>524705000.0</v>
       </c>
       <c r="F23">
         <v>422768000.0</v>
       </c>
       <c r="G23">
         <v>308839000.0</v>
       </c>
       <c r="H23">
         <v>269307000.0</v>
       </c>
       <c r="I23">
         <v>192968000.0</v>
       </c>
       <c r="J23">
         <v>126720000.0</v>
       </c>
       <c r="K23">
         <v>79654000.0</v>
       </c>
       <c r="L23">
         <v>57771000.0</v>
       </c>
       <c r="M23">
         <v>36514000.0</v>
       </c>
       <c r="N23">
         <v>27273000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
         <v>26479000.0</v>
       </c>
       <c r="C25">
         <v>25777000.0</v>
       </c>
       <c r="D25">
         <v>22144000.0</v>
       </c>
       <c r="E25">
         <v>19609000.0</v>
       </c>
       <c r="F25">
         <v>9842000.0</v>
       </c>
       <c r="G25">
         <v>6900000.0</v>
       </c>
       <c r="H25">
         <v>3445000.0</v>
       </c>
       <c r="I25">
         <v>2269000.0</v>
       </c>
       <c r="J25">
         <v>1597000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26">
         <v>84610000.0</v>
       </c>
       <c r="C26">
         <v>103830000.0</v>
       </c>
       <c r="D26">
         <v>60244000.0</v>
       </c>
       <c r="E26">
         <v>46610000.0</v>
       </c>
       <c r="F26">
         <v>38671000.0</v>
       </c>
       <c r="G26">
         <v>41329000.0</v>
       </c>
       <c r="H26">
         <v>37299000.0</v>
       </c>
       <c r="I26">
         <v>20860000.0</v>
       </c>
       <c r="J26">
         <v>13265000.0</v>
       </c>
       <c r="K26">
         <v>7150000.0</v>
       </c>
       <c r="L26">
         <v>6349000.0</v>
       </c>
       <c r="M26">
         <v>5698000.0</v>
       </c>
       <c r="N26">
         <v>3664000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>492553000.0</v>
       </c>
       <c r="C28">
         <v>418565000.0</v>
       </c>
       <c r="D28">
         <v>385645000.0</v>
       </c>
       <c r="E28">
         <v>322198000.0</v>
       </c>
       <c r="F28">
         <v>274839000.0</v>
       </c>
       <c r="G28">
         <v>197233000.0</v>
       </c>
       <c r="H28">
         <v>179523000.0</v>
       </c>
       <c r="I28">
         <v>131582000.0</v>
       </c>
       <c r="J28">
         <v>84737000.0</v>
       </c>
       <c r="K28">
         <v>51621000.0</v>
       </c>
       <c r="L28">
         <v>36722000.0</v>
       </c>
       <c r="M28">
         <v>25923000.0</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
         <v>953000.0</v>
       </c>
       <c r="C29">
         <v>565000.0</v>
       </c>
       <c r="D29">
         <v>750000.0</v>
       </c>
       <c r="E29">
         <v>269000.0</v>
       </c>
       <c r="F29">
         <v>367000.0</v>
       </c>
       <c r="G29">
         <v>229000.0</v>
       </c>
       <c r="H29">
         <v>65000.0</v>
       </c>
       <c r="I29">
         <v>44000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>564060000.0</v>
       </c>
       <c r="C30">
         <v>523036000.0</v>
       </c>
       <c r="D30">
         <v>456967000.0</v>
       </c>
       <c r="E30">
         <v>395416000.0</v>
       </c>
       <c r="F30">
         <v>313510000.0</v>
       </c>
       <c r="G30">
         <v>238562000.0</v>
       </c>
       <c r="H30">
         <v>216822000.0</v>
       </c>
       <c r="I30">
         <v>154173000.0</v>
       </c>
       <c r="J30">
         <v>98517000.0</v>
       </c>
       <c r="K30">
         <v>58771000.0</v>
       </c>
       <c r="L30">
         <v>43071000.0</v>
       </c>
       <c r="M30">
         <v>25923000.0</v>
       </c>
       <c r="N30">
         <v>18427000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
         <v>-6788000.0</v>
       </c>
       <c r="C31">
         <v>2781000.0</v>
       </c>
       <c r="D31">
         <v>2505000.0</v>
       </c>
       <c r="E31">
         <v>-2102000.0</v>
       </c>
       <c r="F31">
         <v>-1051000.0</v>
       </c>
       <c r="G31">
         <v>72000.0</v>
       </c>
       <c r="H31">
         <v>252000.0</v>
       </c>
       <c r="I31">
         <v>-4643000.0</v>
       </c>
       <c r="J31">
         <v>-2149000.0</v>
       </c>
       <c r="K31">
         <v>-5321000.0</v>
       </c>
       <c r="L31">
         <v>-1168000.0</v>
       </c>
       <c r="M31">
         <v>-1067000.0</v>
       </c>
       <c r="N31">
         <v>-2411000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
         <v>747138000.0</v>
       </c>
       <c r="C32">
         <v>591839000.0</v>
       </c>
       <c r="D32">
         <v>492681000.0</v>
       </c>
       <c r="E32">
         <v>410921000.0</v>
       </c>
       <c r="F32">
         <v>322825000.0</v>
       </c>
       <c r="G32">
         <v>265166000.0</v>
       </c>
       <c r="H32">
         <v>214552000.0</v>
       </c>
       <c r="I32">
         <v>147277000.0</v>
       </c>
@@ -11004,3804 +11143,3880 @@
       <c r="N32">
         <v>15368000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT32"/>
+  <dimension ref="A1:AU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>58037000.0</v>
+      </c>
+      <c r="C2">
         <v>60835000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>55762000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53830000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49461000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49257000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>46062000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>44576000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>44413000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>45085000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42130000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>37905000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>35755000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>33910000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32954000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31806000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>30619000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>30521000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>29284000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25995000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23458000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20498000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18232000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>15484000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16063000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13915000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13785000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13012000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11773000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10529000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9953000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9490000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8611000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7706000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6920000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6744000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6337000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5786000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5282000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5156000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4659000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4161000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3395500.0</v>
       </c>
       <c r="AS2">
         <v>3395500.0</v>
       </c>
       <c r="AT2">
+        <v>3395500.0</v>
+      </c>
+      <c r="AU2">
         <v>3016000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>6545000.0</v>
+      </c>
+      <c r="C3">
         <v>6727000.0</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>6621000.0</v>
+      </c>
+      <c r="E3">
         <v>6528000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6603000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6604000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6398000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6400000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6375000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6467000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5561000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5175000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4941000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4814000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>438000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4667000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9690000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4815000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4363000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3825000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3591000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3511000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3213000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3160000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3046000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2689000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3255000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4650000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1804000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>596000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>568000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>557000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>548000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>494000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>468000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>337000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>298000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-78000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>210000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>209000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>227000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>199000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="AS3">
         <v>84000.0</v>
       </c>
       <c r="AT3">
         <v>84000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:46">
+      <c r="AU3">
+        <v>84000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
-      <c r="AS4"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:46">
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4"/>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5">
-        <v>9348000.0</v>
+        <v>-11854000.0</v>
       </c>
       <c r="C5">
-        <v>-1907000.0</v>
+        <v>8767000.0</v>
       </c>
       <c r="D5">
-        <v>-11894000.0</v>
+        <v>-4002000.0</v>
       </c>
       <c r="E5">
-        <v>-27555000.0</v>
+        <v>-14531000.0</v>
       </c>
       <c r="F5">
+        <v>-32259999.0</v>
+      </c>
+      <c r="G5">
         <v>2138000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-42665000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-16601000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-42775000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-37503000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-25994000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-17437000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-38072000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-19112000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-20721000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-23382000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-48533000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-32183999.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-23358000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-16937000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-27346000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-9301000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4188000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-19925000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-8668000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-16897000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-17864000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-10270000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7829000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-14134000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8866000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-11345000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-10259000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-10285000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-5662000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-5605000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4481000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5328000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3268000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3633000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5331000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-7120000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-5524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4618500.0</v>
       </c>
       <c r="AS5">
         <v>-4618500.0</v>
       </c>
       <c r="AT5">
+        <v>-4618500.0</v>
+      </c>
+      <c r="AU5">
         <v>-3854000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:46">
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
-        <v>16075000.0</v>
+        <v>-5309000.0</v>
       </c>
       <c r="C6">
-        <v>2374000.0</v>
+        <v>15494000.0</v>
       </c>
       <c r="D6">
-        <v>-5366000.0</v>
+        <v>2619000.0</v>
       </c>
       <c r="E6">
-        <v>-20952000.0</v>
+        <v>-8003000.0</v>
       </c>
       <c r="F6">
+        <v>-25656999.0</v>
+      </c>
+      <c r="G6">
         <v>8742000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-36267000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-10201000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-36400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-31036000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-20433000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-12262000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-33131000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-14298000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-20283000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-18715000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-38843000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-27368999.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-18995000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-13112000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-23755000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5790000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-975000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-16765000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-5622000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-14208000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-14609000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5620000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-6025000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-13538000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-8298000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-10788000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9711000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-9791000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-5194000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-5268000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-4183000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-5406000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-3058000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-3424000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-5104000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-6921000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-5399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4534500.0</v>
       </c>
       <c r="AS6">
         <v>-4534500.0</v>
       </c>
       <c r="AT6">
+        <v>-4534500.0</v>
+      </c>
+      <c r="AU6">
         <v>-3770000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:46">
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
-      <c r="AS7"/>
-[...4 lines deleted...]
-    <row r="8" spans="1:46">
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7"/>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
-      <c r="AS8"/>
-[...4 lines deleted...]
-    <row r="9" spans="1:46">
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8"/>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
+        <v>141353000.0</v>
+      </c>
+      <c r="C9">
         <v>148055000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>137122000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>132857000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>109216000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>115068000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>101476000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>103471000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>87516000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>87426000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>82474000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>86225000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>75681000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>78707000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>70921000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>70245000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>61759000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>51283000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>56148000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>55283000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>50853000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>58311000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>53712000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>35394000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>47472000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>45189000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>40888000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>39429000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>36561000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>32626000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>28488000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>25979000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>21954000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>20476000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>18115000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>17110000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>15100000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12918000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11498000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>10578000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>8195000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>6693000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5596000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4575500.0</v>
       </c>
       <c r="AS9">
         <v>4575500.0</v>
       </c>
       <c r="AT9">
+        <v>4575500.0</v>
+      </c>
+      <c r="AU9">
         <v>3439000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>-13433000.0</v>
+      </c>
+      <c r="C10">
         <v>6026000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5188000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14401000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-30035000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1182000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-45994000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-19913000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-45635000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-38444000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-26921000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-18269000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-39022000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-20125000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-21335000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-23864000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-50562000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-32432000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-23637000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-17244000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-27681000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-9675000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4572000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-20306000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-9048000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-17282000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-18273000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-10710000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-8238000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-14669000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-9727000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-12206000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-11117000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-11149000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-6524000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-6444000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5303000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-6266000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-4075000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4436000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-6126000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-7702000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-5746000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4675500.0</v>
       </c>
       <c r="AS10">
         <v>-4675500.0</v>
       </c>
       <c r="AT10">
+        <v>-4675500.0</v>
+      </c>
+      <c r="AU10">
         <v>-4042000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
+        <v>500000.0</v>
+      </c>
+      <c r="C11">
         <v>447000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>24000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-183000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>665000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>151000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>188000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>194000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>32000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>255000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>195000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>213000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>87000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>73000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>116000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>33000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>47000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>59000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>94000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>116000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>98000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-24000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>105000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>131000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>17000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>18000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>20000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>15000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>12000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>44000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1226000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>638000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>693000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>707000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>715000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>818000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>788000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-186000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>205000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>867000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>335000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>356000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>198000.0</v>
       </c>
-      <c r="AR11">
-[...7 lines deleted...]
-    <row r="12" spans="1:46">
+      <c r="AS11">
+        <v>0.0</v>
+      </c>
+      <c r="AT11"/>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
+        <v>3290000.0</v>
+      </c>
+      <c r="C12">
         <v>3322000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3281000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3278000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3273000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3320000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3329000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3312000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2860000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>941000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>927000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>832000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>950000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1013000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>614000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>482000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2029000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>248000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>279000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>307000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>335000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>374000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>384000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>381000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>380000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>385000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>409000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>440000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>409000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>861000.0</v>
       </c>
       <c r="AF12">
         <v>861000.0</v>
       </c>
       <c r="AG12">
+        <v>861000.0</v>
+      </c>
+      <c r="AH12">
         <v>858000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>864000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>862000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>839000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>822000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>860000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>807000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>803000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>795000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>582000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>222000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>255000.0</v>
       </c>
-      <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>774000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13">
+        <v>4879000.0</v>
+      </c>
+      <c r="C13">
         <v>5337000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5944000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5321000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4919000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5740000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6456000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6380000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2952000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1679000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1609000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1435000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1432000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>380000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>385000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>409000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>849000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>409000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
-      <c r="AS14"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:46">
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14"/>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
+        <v>-13933000.0</v>
+      </c>
+      <c r="C15">
         <v>5579000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-5212000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-14218000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-30700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1333000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-46182000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-20107000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-45667000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-38699000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-27116000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-18482000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-39109000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-20198000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-21451000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-23897000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-50609000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-32491000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-23731000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-17360000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-27779000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-9651000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-4677000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-20437000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-9065000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-17300000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-18293000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-10725000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-8250000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-14713000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-9727000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-12206000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-11117000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-11149000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-6524000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-6444000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-5303000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-6266000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-4075000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-4436000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-6126000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-7702000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-5746000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4675500.0</v>
       </c>
       <c r="AS15">
         <v>-4675500.0</v>
       </c>
       <c r="AT15">
+        <v>-4675500.0</v>
+      </c>
+      <c r="AU15">
         <v>-4042000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-27116000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-18482000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-39109000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-20198000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-21451000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-23897000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-50609000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-32491000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-23731000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-17360000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-27779000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-9651000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-4677000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-20437000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-9065000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-17300000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-18293000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-11467000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-8250000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-14713000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-10244000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-12206000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-11117000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-30481000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-6524000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-6444000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-5303000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-16828000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-4075000.0</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>-22799000.0</v>
       </c>
-      <c r="AQ16">
-[...1 lines deleted...]
-      </c>
       <c r="AR16">
         <v>0.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16">
+      <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16"/>
+      <c r="AU16">
         <v>-15832000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
+        <v>-13933000.0</v>
+      </c>
+      <c r="C17">
         <v>5579000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-5212000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-14218000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-30700000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1333000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-46182000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-20107000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-45667000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-38699000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-27116000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-18482000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-39109000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-20198000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-21451000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-23897000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-50609000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-32491000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-23731000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-17360000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-27779000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-9651000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-4677000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-20437000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-9065000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-17300000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-18293000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-11467000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-8019000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-14713000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-10244000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-12206000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-11117000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-30481000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-6524000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-6444000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5303000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-16828000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-4075000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-22799000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
-      <c r="AS17"/>
-      <c r="AT17">
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17"/>
+      <c r="AU17">
         <v>-15832000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:46">
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>1590000.0</v>
+      </c>
+      <c r="C18">
         <v>2015000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2663000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2043000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1646000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2420000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3127000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3068000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>92000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>738000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>682000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-832000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-950000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1013000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-614000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-482000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2029000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-248000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-279000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-307000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-335000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-374000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-384000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-381000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-380000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-385000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-409000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-440000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-409000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1435000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1432000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1586000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>365000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>69000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>16000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-76000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>55000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>124000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>569000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>396000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>310000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>379000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>365000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>334000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>383000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>321000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>316000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>264000.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>26608000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
-      <c r="AS20"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:46">
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20"/>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>-11854000.0</v>
+      </c>
+      <c r="C21">
         <v>8767000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
-        <v>-18708000.0</v>
+        <v>-4002000.0</v>
       </c>
       <c r="E21">
-        <v>-32556000.0</v>
+        <v>-14531000.0</v>
       </c>
       <c r="F21">
+        <v>-32259999.0</v>
+      </c>
+      <c r="G21">
         <v>-4083000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-50303000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-22981000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-38138000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-39182000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-27603000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-18872000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-39504000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-20698000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-21086000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-23451000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-48549000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-32199000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-23282000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-16992000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-27470000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-9581000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4757000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-20162000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-9173000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-17726000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-18260000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-10565000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-8204000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-11549000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-9221000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-11679000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-10642000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-10622000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-5983000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-5921000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-4745000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-4348000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2666000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-3697000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-4871000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-6894000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4618500.0</v>
       </c>
       <c r="AS21">
         <v>-4618500.0</v>
       </c>
       <c r="AT21">
+        <v>-4618500.0</v>
+      </c>
+      <c r="AU21">
         <v>-3854000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
-      <c r="AS22"/>
-[...4 lines deleted...]
-    <row r="23" spans="1:46">
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22"/>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>211244000.0</v>
+      </c>
+      <c r="C23">
         <v>200123000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>205395000.0</v>
+        <v>196886000.0</v>
       </c>
       <c r="E23">
-        <v>191233000.0</v>
+        <v>201218000.0</v>
       </c>
       <c r="F23">
+        <v>190937000.0</v>
+      </c>
+      <c r="G23">
         <v>168408000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>197841000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>171028000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>170067000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>171693000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>152207000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>143002000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>150940000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>133315000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>124961000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>125502000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>140927000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>114003000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>108714000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>98270000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>101781000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>88390000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>76701000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>71040000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>72708000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>76830000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>72933000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>63006000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>56538000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>54704000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>47662000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>47148000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>41207000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>38804000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>31018000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>29775000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>26182000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>23052000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>19446000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>19431000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>17725000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>17748000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>14844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12519000.0</v>
       </c>
       <c r="AS23">
         <v>12519000.0</v>
       </c>
       <c r="AT23">
+        <v>12519000.0</v>
+      </c>
+      <c r="AU23">
         <v>10351000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>6545000.0</v>
+      </c>
+      <c r="C25">
         <v>6727000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6621000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6528000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6603000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6604000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6398000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6375000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6467000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5561000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5175000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4941000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4814000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>438000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4667000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9690000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1937000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4363000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3825000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3591000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-2519000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3213000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3160000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3046000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-6264000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3356000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4549000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1804000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>596000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>568000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>557000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>548000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>494000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>468000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>337000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>298000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-78000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>210000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>209000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>227000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>199000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>125000.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26">
+        <v>21358000.0</v>
+      </c>
+      <c r="C26">
         <v>21046000.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
-        <v>22710000.0</v>
+        <v>21033000.0</v>
       </c>
       <c r="E26">
-        <v>21815000.0</v>
+        <v>21012000.0</v>
       </c>
       <c r="F26">
+        <v>21519000.0</v>
+      </c>
+      <c r="G26">
         <v>19383000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>47763000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>19690000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>16994000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15416000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16309000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>13677000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>14842000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>12675000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>11448000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>11945000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10542000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>11870000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>8685000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>9606000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>8510000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11604000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>8768000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>12542000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8415000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>9268000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>13499000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>7833000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>6699000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>7003000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>5086000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4564000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>4019000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4148000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3790000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2776000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2621000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2303000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1635000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1667000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1545000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1800000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1651000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1449000.0</v>
       </c>
       <c r="AS26">
         <v>1449000.0</v>
       </c>
       <c r="AT26">
+        <v>1449000.0</v>
+      </c>
+      <c r="AU26">
         <v>1510000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>2358000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>135884000.0</v>
+      </c>
+      <c r="C28">
         <v>122004000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>124216000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>126376000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>119957000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>99768000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>103375000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>106762000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>108660000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>100114000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>93768000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>91420000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>100343000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>86730000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>80559000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>81751000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>73158000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>71612000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>70745000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>62669000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>69813000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>56288000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>49701000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>43014000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>48230000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>53647000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>45649000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>43189000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>36705000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>37172000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>32739000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>33094000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>28577000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>26950000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>20308000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>20255000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>17224000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>14963000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14164000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>14275000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13066000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>13587000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11096000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>18388000.0</v>
       </c>
-      <c r="AS28"/>
-      <c r="AT28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>25923000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>500000.0</v>
+      </c>
+      <c r="C29">
         <v>447000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>24000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-183000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>665000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>151000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>188000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>194000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>32000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>255000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>195000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>213000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>87000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>73000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>116000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>33000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>47000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>59000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>94000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>116000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>98000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-24000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>105000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>131000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>18000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>20000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>12000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>153207000.0</v>
+      </c>
+      <c r="C30">
         <v>139288000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
-        <v>151565000.0</v>
+        <v>141124000.0</v>
       </c>
       <c r="E30">
-        <v>141772000.0</v>
+        <v>147388000.0</v>
       </c>
       <c r="F30">
+        <v>141476000.0</v>
+      </c>
+      <c r="G30">
         <v>119151000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>151779000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>126452000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>125654000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>126608000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>110077000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>105097000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>115185000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>99405000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>92007000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>93696000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>110308000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>83482000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>79430000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>72275000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>78323000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>67892000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>58469000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>55556000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>56645000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>62915000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>59148000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>49994000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>44765000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>44175000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>37709000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>37658000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>32596000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>31098000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>24098000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>23031000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>19845000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>17266000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>14164000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>14275000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>13066000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>13587000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>11096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9123500.0</v>
       </c>
       <c r="AS30">
         <v>9123500.0</v>
       </c>
       <c r="AT30">
+        <v>9123500.0</v>
+      </c>
+      <c r="AU30">
         <v>7335000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:46">
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
+        <v>-1579000.0</v>
+      </c>
+      <c r="C31">
         <v>-2741000.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
-        <v>4307000.0</v>
+        <v>-1186000.0</v>
       </c>
       <c r="E31">
-        <v>2521000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="F31">
+        <v>2224999.0</v>
+      </c>
+      <c r="G31">
         <v>2901000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4309000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3068000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-7497000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>738000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>682000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>603000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>482000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>573000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-249000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-413000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2013000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-233000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-355000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-252000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-211000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-94000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>185000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-144000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>125000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>444000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-13000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-145000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-34000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3120000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-506000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-527000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-475000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-527000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-541000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-523000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-558000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1918000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1409000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-739000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1255000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-808000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-246000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-57000.0</v>
       </c>
       <c r="AS31">
         <v>-57000.0</v>
       </c>
       <c r="AT31">
+        <v>-57000.0</v>
+      </c>
+      <c r="AU31">
         <v>-188000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:46">
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
+        <v>199390000.0</v>
+      </c>
+      <c r="C32">
         <v>208890000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>192884000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>186687000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>158677000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>164325000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>147538000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>148047000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>131929000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>132511000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>124604000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>124130000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>111436000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>112617000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>103875000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>102051000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>92378000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>81804000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>85432000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>81278000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>74311000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>78809000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>71944000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>50878000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>63535000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>59104000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>54673000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>52441000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>48334000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>43155000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>38441000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>35469000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>30565000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>28182000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>25035000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>23854000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>21437000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>18704000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>16780000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>15734000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>12854000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>10854000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>9344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7971000.0</v>
       </c>
       <c r="AS32">
         <v>7971000.0</v>
       </c>
       <c r="AT32">
+        <v>7971000.0</v>
+      </c>
+      <c r="AU32">
         <v>6455000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -14852,1147 +15067,1147 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
         <v>419597000.0</v>
       </c>
       <c r="C2">
         <v>36173000.0</v>
       </c>
       <c r="D2">
         <v>78832000.0</v>
       </c>
       <c r="E2">
         <v>127562000.0</v>
       </c>
       <c r="F2">
         <v>88628000.0</v>
       </c>
       <c r="G2">
         <v>20462000.0</v>
       </c>
       <c r="H2">
         <v>20023000.0</v>
       </c>
       <c r="I2">
         <v>8671000.0</v>
       </c>
       <c r="J2">
         <v>51643000.0</v>
       </c>
       <c r="K2">
         <v>25208000.0</v>
       </c>
       <c r="L2">
         <v>8618000.0</v>
       </c>
       <c r="M2">
         <v>7099000.0</v>
       </c>
       <c r="N2">
         <v>4866000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
         <v>46342000</v>
       </c>
       <c r="C3">
         <v>33942000</v>
       </c>
       <c r="D3">
         <v>40424000</v>
       </c>
       <c r="E3">
         <v>29830000</v>
       </c>
       <c r="F3">
         <v>28066999</v>
       </c>
       <c r="G3">
         <v>13551000</v>
       </c>
       <c r="H3">
         <v>20457000</v>
       </c>
       <c r="I3">
         <v>5180000</v>
       </c>
       <c r="J3">
         <v>3562000</v>
       </c>
       <c r="K3">
         <v>2763000</v>
       </c>
       <c r="L3">
         <v>1787000</v>
       </c>
       <c r="M3">
         <v>539000</v>
       </c>
       <c r="N3">
         <v>452000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-48730000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4">
         <v>68166000.0</v>
       </c>
       <c r="H4">
         <v>439000.0</v>
       </c>
       <c r="I4">
         <v>11352000.0</v>
       </c>
       <c r="J4">
         <v>-42972000.0</v>
       </c>
       <c r="K4">
         <v>26435000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>54509000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>23145000.0</v>
       </c>
       <c r="H5">
         <v>22959000.0</v>
       </c>
       <c r="I5">
         <v>10888000.0</v>
       </c>
       <c r="J5">
         <v>8276000.0</v>
       </c>
       <c r="K5">
         <v>2586000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
         <v>-183585000.0</v>
       </c>
       <c r="C6">
         <v>391782000.0</v>
       </c>
       <c r="D6">
         <v>-42659000.0</v>
       </c>
       <c r="E6">
         <v>-48730000.0</v>
       </c>
       <c r="F6">
         <v>38934000.0</v>
       </c>
       <c r="G6">
         <v>68166000.0</v>
       </c>
       <c r="H6">
         <v>439000.0</v>
       </c>
       <c r="I6">
         <v>11352000.0</v>
       </c>
       <c r="J6">
         <v>-42972000.0</v>
       </c>
       <c r="K6">
         <v>26435000.0</v>
       </c>
       <c r="L6">
         <v>16590000.0</v>
       </c>
       <c r="M6">
         <v>1519000.0</v>
       </c>
       <c r="N6">
         <v>2233000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
         <v>-91697000.0</v>
       </c>
       <c r="C7">
         <v>-99116000.0</v>
       </c>
       <c r="D7">
         <v>-102046000.0</v>
       </c>
       <c r="E7">
         <v>-65509000.0</v>
       </c>
       <c r="F7">
         <v>-46228000.0</v>
       </c>
       <c r="G7">
         <v>-56235000.0</v>
       </c>
       <c r="H7">
         <v>-29734000.0</v>
       </c>
       <c r="I7">
         <v>-13870000.0</v>
       </c>
       <c r="J7">
         <v>-8081000.0</v>
       </c>
       <c r="K7">
         <v>-6734000.0</v>
       </c>
       <c r="L7">
         <v>2655000.0</v>
       </c>
       <c r="M7">
         <v>-1674000.0</v>
       </c>
       <c r="N7">
         <v>-712000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-61837000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>-37957000.0</v>
       </c>
       <c r="H8">
         <v>-28725000.0</v>
       </c>
       <c r="I8">
         <v>-22885000.0</v>
       </c>
       <c r="J8">
         <v>-12950000.0</v>
       </c>
       <c r="K8">
         <v>-8515000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
         <v>-95431000.0</v>
       </c>
       <c r="C9">
         <v>-91920000.0</v>
       </c>
       <c r="D9">
         <v>-81193000.0</v>
       </c>
       <c r="E9">
         <v>-61837000.0</v>
       </c>
       <c r="F9">
         <v>-53572000.0</v>
       </c>
       <c r="G9">
         <v>-37957000.0</v>
       </c>
       <c r="H9">
         <v>-28725000.0</v>
       </c>
       <c r="I9">
         <v>-22885000.0</v>
       </c>
       <c r="J9">
         <v>-12950000.0</v>
       </c>
       <c r="K9">
         <v>-8515000.0</v>
       </c>
       <c r="L9">
         <v>-626000.0</v>
       </c>
       <c r="M9">
         <v>-2565000.0</v>
       </c>
       <c r="N9">
         <v>-1105000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
         <v>-8512000.0</v>
       </c>
       <c r="C10">
         <v>-224000.0</v>
       </c>
       <c r="D10">
         <v>979000.0</v>
       </c>
       <c r="E10">
         <v>-5108000.0</v>
       </c>
       <c r="F10">
         <v>-4960000.0</v>
       </c>
       <c r="G10">
         <v>-1389000.0</v>
       </c>
       <c r="H10">
         <v>-1974000.0</v>
       </c>
       <c r="I10">
         <v>-380000.0</v>
       </c>
       <c r="J10">
         <v>-293000.0</v>
       </c>
       <c r="K10">
         <v>-245000.0</v>
       </c>
       <c r="L10">
         <v>-327000.0</v>
       </c>
       <c r="M10">
         <v>-71000.0</v>
       </c>
       <c r="N10">
         <v>249000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>11480000.0</v>
       </c>
       <c r="F11">
         <v>8254000.0</v>
       </c>
       <c r="G11">
         <v>-2573000.0</v>
       </c>
       <c r="H11">
         <v>11606000.0</v>
       </c>
       <c r="I11">
         <v>10584000.0</v>
       </c>
       <c r="J11">
         <v>925000.0</v>
       </c>
       <c r="K11">
         <v>746000.0</v>
       </c>
       <c r="L11">
         <v>217000.0</v>
       </c>
       <c r="M11">
         <v>2102000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>81168000.0</v>
       </c>
       <c r="F12">
         <v>99994000.0</v>
       </c>
       <c r="G12">
         <v>41515000.0</v>
       </c>
       <c r="H12">
         <v>26241000.0</v>
       </c>
       <c r="I12">
         <v>19433000.0</v>
       </c>
       <c r="J12">
         <v>20181000.0</v>
       </c>
       <c r="K12">
         <v>10167000.0</v>
       </c>
       <c r="L12">
         <v>3024000.0</v>
       </c>
       <c r="M12">
         <v>1438000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>4427000.0</v>
       </c>
       <c r="F13">
         <v>4050000.0</v>
       </c>
       <c r="G13">
         <v>-12687000.0</v>
       </c>
       <c r="H13">
         <v>-4667000.0</v>
       </c>
       <c r="I13">
         <v>9307000.0</v>
       </c>
       <c r="J13">
         <v>4630000.0</v>
       </c>
       <c r="K13">
         <v>1280000.0</v>
       </c>
       <c r="L13">
         <v>2553000.0</v>
       </c>
       <c r="M13">
         <v>170000.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
         <v>26479000.0</v>
       </c>
       <c r="C14">
         <v>25777000.0</v>
       </c>
       <c r="D14">
         <v>22144000.0</v>
       </c>
       <c r="E14">
         <v>19609000.0</v>
       </c>
       <c r="F14">
         <v>16594000.0</v>
       </c>
       <c r="G14">
         <v>6900000.0</v>
       </c>
       <c r="H14">
         <v>3445000.0</v>
       </c>
       <c r="I14">
         <v>2269000.0</v>
       </c>
       <c r="J14">
         <v>1597000.0</v>
       </c>
       <c r="K14">
         <v>568000.0</v>
       </c>
       <c r="L14">
         <v>492000.0</v>
       </c>
       <c r="M14">
         <v>242000.0</v>
       </c>
       <c r="N14">
         <v>150000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>25853000.0</v>
       </c>
       <c r="G15">
         <v>10009000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
         <v>236012000.0</v>
       </c>
       <c r="C16">
         <v>427955000.0</v>
       </c>
       <c r="D16">
         <v>36173000.0</v>
       </c>
       <c r="E16">
         <v>78832000.0</v>
       </c>
       <c r="F16">
         <v>127562000.0</v>
       </c>
       <c r="G16">
         <v>88628000.0</v>
       </c>
       <c r="H16">
         <v>20462000.0</v>
       </c>
       <c r="I16">
         <v>20023000.0</v>
       </c>
       <c r="J16">
         <v>8671000.0</v>
       </c>
       <c r="K16">
         <v>51643000.0</v>
       </c>
       <c r="L16">
         <v>25208000.0</v>
       </c>
       <c r="M16">
         <v>8618000.0</v>
       </c>
       <c r="N16">
         <v>7099000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
         <v>34521000.0</v>
       </c>
       <c r="C18">
         <v>-30552000.0</v>
       </c>
       <c r="D18">
         <v>-90525000.0</v>
       </c>
       <c r="E18">
         <v>-52842000.0</v>
       </c>
       <c r="F18">
         <v>-65819999.0</v>
       </c>
       <c r="G18">
         <v>-27310000.0</v>
       </c>
       <c r="H18">
         <v>-42320000.0</v>
       </c>
       <c r="I18">
         <v>-34248000.0</v>
       </c>
       <c r="J18">
         <v>-18473000.0</v>
       </c>
       <c r="K18">
         <v>-19414000.0</v>
       </c>
       <c r="L18">
         <v>-19792000.0</v>
       </c>
       <c r="M18">
         <v>-16165000.0</v>
       </c>
       <c r="N18">
         <v>-12301000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19">
         <v>-230714000.0</v>
       </c>
       <c r="C19">
         <v>-122983000.0</v>
       </c>
       <c r="D19">
         <v>-10723000.0</v>
       </c>
       <c r="E19">
         <v>-22604000.0</v>
       </c>
       <c r="F19">
         <v>133331000.0</v>
       </c>
       <c r="G19">
         <v>-118840000.0</v>
       </c>
       <c r="H19">
         <v>-68817000.0</v>
       </c>
       <c r="I19">
         <v>39297000.0</v>
       </c>
       <c r="J19">
         <v>-34593000.0</v>
       </c>
       <c r="K19">
         <v>-68166000.0</v>
       </c>
       <c r="L19">
         <v>-65403000.0</v>
       </c>
       <c r="M19">
         <v>-65403000.0</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>-362000.0</v>
       </c>
       <c r="G20">
         <v>206025000.0</v>
       </c>
       <c r="H20">
         <v>116864000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>619839000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>13534000.0</v>
       </c>
       <c r="F21">
         <v>-11667000.0</v>
       </c>
       <c r="G21">
         <v>-1944000.0</v>
       </c>
       <c r="H21">
         <v>-1944000.0</v>
       </c>
       <c r="I21">
         <v>861000.0</v>
       </c>
       <c r="J21">
         <v>3500000.0</v>
       </c>
       <c r="K21">
         <v>3500000.0</v>
       </c>
       <c r="L21">
         <v>24113000.0</v>
       </c>
       <c r="M21">
         <v>405000.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
         <v>-44551000.0</v>
       </c>
       <c r="C22">
         <v>-113289000.0</v>
       </c>
       <c r="D22">
         <v>-123406000.0</v>
       </c>
       <c r="E22">
         <v>-116155000.0</v>
       </c>
       <c r="F22">
         <v>-101361000.0</v>
       </c>
       <c r="G22">
         <v>-43830000.0</v>
       </c>
       <c r="H22">
         <v>-54568000.0</v>
       </c>
       <c r="I22">
         <v>-48280000.0</v>
       </c>
       <c r="J22">
         <v>-29420000.0</v>
       </c>
       <c r="K22">
         <v>-20903000.0</v>
       </c>
       <c r="L22">
         <v>-22799000.0</v>
       </c>
       <c r="M22">
         <v>-15832000.0</v>
       </c>
       <c r="N22">
         <v>-13589000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
         <v>12607000.0</v>
       </c>
       <c r="C23">
         <v>-83458000.0</v>
       </c>
       <c r="D23">
         <v>8820000.0</v>
       </c>
       <c r="E23">
         <v>13182000.0</v>
       </c>
       <c r="F23">
         <v>-25853000.0</v>
       </c>
       <c r="G23">
         <v>10235000.0</v>
       </c>
       <c r="H23">
         <v>4207000.0</v>
       </c>
       <c r="I23">
         <v>2803000.0</v>
       </c>
       <c r="J23">
         <v>142000.0</v>
       </c>
       <c r="K23">
         <v>-3184000.0</v>
       </c>
       <c r="L23">
         <v>24403000.0</v>
       </c>
       <c r="M23">
         <v>17279000.0</v>
       </c>
       <c r="N23">
         <v>12388000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
         <v>-277056000.0</v>
       </c>
       <c r="C24">
         <v>-89041000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-52434000.0</v>
       </c>
       <c r="F24">
         <v>133331000.0</v>
       </c>
       <c r="G24">
         <v>-118840000.0</v>
       </c>
       <c r="H24">
         <v>-68817000.0</v>
       </c>
       <c r="I24">
         <v>39322000.0</v>
       </c>
       <c r="J24">
         <v>91000.0</v>
       </c>
       <c r="K24">
         <v>-65403000.0</v>
       </c>
       <c r="L24">
         <v>91000.0</v>
       </c>
       <c r="M24">
         <v>91000.0</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
         <v>217111000.0</v>
       </c>
       <c r="C25">
         <v>102506000.0</v>
       </c>
       <c r="D25">
         <v>76003000.0</v>
       </c>
       <c r="E25">
         <v>81303000.0</v>
       </c>
       <c r="F25">
         <v>38715000.0</v>
       </c>
       <c r="G25">
         <v>6030000.0</v>
       </c>
       <c r="H25">
         <v>8990000.0</v>
       </c>
       <c r="I25">
         <v>-2931000.0</v>
       </c>
       <c r="J25">
         <v>1810000.0</v>
       </c>
       <c r="K25">
         <v>3855000.0</v>
       </c>
       <c r="L25">
         <v>227000.0</v>
       </c>
       <c r="M25">
         <v>402000.0</v>
       </c>
       <c r="N25">
         <v>1530000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-25000000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>13182000.0</v>
       </c>
       <c r="F26">
         <v>-25853000.0</v>
       </c>
       <c r="G26">
         <v>-10009000.0</v>
       </c>
       <c r="H26">
         <v>-5288000.0</v>
       </c>
       <c r="I26">
         <v>-3877000.0</v>
       </c>
       <c r="J26">
         <v>6390000.0</v>
       </c>
       <c r="K26">
         <v>114774000.0</v>
       </c>
       <c r="L26">
         <v>12443000.0</v>
       </c>
       <c r="M26">
         <v>50000.0</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
         <v>88283000.0</v>
       </c>
       <c r="C27">
         <v>75978000.0</v>
       </c>
       <c r="D27">
         <v>77204000.0</v>
       </c>
       <c r="E27">
         <v>57740000.0</v>
       </c>
       <c r="F27">
         <v>54527000.0</v>
       </c>
       <c r="G27">
         <v>41515000.0</v>
       </c>
       <c r="H27">
         <v>26241000.0</v>
       </c>
       <c r="I27">
         <v>16329000.0</v>
       </c>
       <c r="J27">
         <v>10123000.0</v>
       </c>
       <c r="K27">
         <v>1871000.0</v>
       </c>
       <c r="L27">
         <v>1410000.0</v>
       </c>
       <c r="M27">
         <v>828000.0</v>
       </c>
       <c r="N27">
         <v>772000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
         <v>12607000.0</v>
       </c>
       <c r="C28">
         <v>511381000.0</v>
       </c>
       <c r="D28">
         <v>8820000.0</v>
       </c>
       <c r="E28">
         <v>26716000.0</v>
       </c>
       <c r="F28">
         <v>-28577000.0</v>
       </c>
       <c r="G28">
         <v>214316000.0</v>
       </c>
       <c r="H28">
         <v>111576000.0</v>
       </c>
       <c r="I28">
         <v>6303000.0</v>
       </c>
       <c r="J28">
         <v>6532000.0</v>
       </c>
       <c r="K28">
         <v>111252000.0</v>
       </c>
       <c r="L28">
         <v>36382000.0</v>
       </c>
       <c r="M28">
         <v>17684000.0</v>
       </c>
       <c r="N28">
         <v>14534000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
         <v>80863000.0</v>
       </c>
       <c r="C29">
         <v>3390000.0</v>
       </c>
       <c r="D29">
         <v>-50101000.0</v>
       </c>
       <c r="E29">
         <v>-23012000.0</v>
       </c>
       <c r="F29">
         <v>-37753000.0</v>
       </c>
       <c r="G29">
         <v>-13759000.0</v>
       </c>
       <c r="H29">
         <v>-21863000.0</v>
       </c>
       <c r="I29">
         <v>-29068000.0</v>
       </c>
       <c r="J29">
         <v>-14911000.0</v>
       </c>
       <c r="K29">
         <v>-16651000.0</v>
       </c>
       <c r="L29">
         <v>-18005000.0</v>
       </c>
       <c r="M29">
         <v>-15626000.0</v>
       </c>
       <c r="N29">
         <v>-11849000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
         <v>-277056000.0</v>
       </c>
       <c r="C30">
         <v>-122983000.0</v>
       </c>
       <c r="D30">
         <v>-1209000.0</v>
       </c>
       <c r="E30">
         <v>-52434000.0</v>
       </c>
       <c r="F30">
         <v>105264000.0</v>
       </c>
       <c r="G30">
         <v>-132391000.0</v>
       </c>
       <c r="H30">
         <v>-89274000.0</v>
       </c>
       <c r="I30">
         <v>34117000.0</v>
       </c>
@@ -16011,3676 +16226,3742 @@
       <c r="N30">
         <v>-452000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT30"/>
+  <dimension ref="A1:AU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>244370000.0</v>
+      </c>
+      <c r="C2">
         <v>255605000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>317463000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>383636000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>427955000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>519534999.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>558910000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>520421000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>36173000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>47478000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>61578000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52804000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>78832000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>71222000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>101253000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>94786000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>127562000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>167371000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>138872000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>137375000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>88628000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>95336000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>81730000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>56514000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20462000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>34634000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16154000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>28235000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>20023000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17345000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>19241000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16473000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8671000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>20429000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>16249000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>15583000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>51643000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5761000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>8974000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>14245000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>25208000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7127000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12938000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10778000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8618000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>13731000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>6905000</v>
+      </c>
+      <c r="C3">
         <v>11723000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14831000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10369000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9419000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6844000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8834000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8488000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9776000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13517000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9087000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9397000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8423000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7093000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6333000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10832000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5572000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4625000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13308000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5923000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4211000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2364000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5601000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2181000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3405000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>11817000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4172000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2833000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1635000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1493000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1461000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1118000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1108000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>911000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>531000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>946000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1174000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>942000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>752000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>410000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>659000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>264000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>678000</v>
-      </c>
-[...1 lines deleted...]
-        <v>422500</v>
       </c>
       <c r="AS3">
         <v>422500</v>
       </c>
       <c r="AT3">
+        <v>422500</v>
+      </c>
+      <c r="AU3">
         <v>231000</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>8818000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-26028000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>7610000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-30031000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>6467000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-32776000.0</v>
       </c>
-      <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>28499000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1497000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>48747000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>-14172000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>18480000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-12081000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>8212000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>2678000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1896000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>2768000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>7802000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>4180000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>666000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-36060000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>5463000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>18924000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12336000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>15830000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15269000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>11074000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>14186000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8809000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10066000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>4717000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7468000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6550000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4224000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1890000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2422000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2631000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3945000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>1283000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1968000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1829000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>4134000.0</v>
+      </c>
+      <c r="C6">
         <v>-19593000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-53500000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-66173000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-44319000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-99937999.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-31017000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>30131000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>492606000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11305000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-14100000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8774000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-26028000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7610000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-30031000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6467000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-32776000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-39809000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>28499000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1497000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>48747000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6708000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>13606000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>25216000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>36052000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-14172000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>18480000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-12081000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>8212000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2678000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1896000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2768000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7802000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-11758000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4180000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>666000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-36060000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>45882000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-3213000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-5271000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-10963000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>18081000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-5811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2160000.0</v>
       </c>
       <c r="AS6">
         <v>2160000.0</v>
       </c>
       <c r="AT6">
+        <v>2160000.0</v>
+      </c>
+      <c r="AU6">
         <v>-5113000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:46">
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
+        <v>-67388000.0</v>
+      </c>
+      <c r="C7">
         <v>-27395000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-13041000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-14965000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-36536000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-22956000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>73654000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-16272000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-57382000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-35927000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-10503000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-20316000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-35300000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1909000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2648000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-11625000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-49487000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-10677000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>14791000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2192000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-48150000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-11478000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-12003000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-7085000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-25669000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-4228000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>182000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-5881000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-19807000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1033000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1894000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2432000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-8511000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>32000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2546000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1752000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-3815000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-1478000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>81000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-455000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-4882000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1304000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-80000.0</v>
       </c>
       <c r="AS7">
         <v>-80000.0</v>
       </c>
       <c r="AT7">
+        <v>-80000.0</v>
+      </c>
+      <c r="AU7">
         <v>-1212000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:46">
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-17612000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-21064000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-3955000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-17683000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-17321000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-22878000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>848000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-7853000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-39818000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-5930000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-4951000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-6860000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-10984000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-7797000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-3891000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-5661000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-5536000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-2898000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-2314000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-3348000.0</v>
       </c>
-      <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>-33000000.0</v>
+      </c>
+      <c r="C9">
         <v>-19054000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-19461000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-26791000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-30125000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-23240000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-9164000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-14998000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-44518000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-29389000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-13128000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-17612000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-21064000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3955000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-17683000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-17321000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-22878000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-6749000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>848000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-7853000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-39818000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-11957000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-13006000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3005000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-9989000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-5930000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4951000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-6860000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-10984000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-7797000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3891000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-5661000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-5536000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-4390000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2898000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2314000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-3348000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1400000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1347000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2634000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-3134000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-789000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>389000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-113000.0</v>
       </c>
       <c r="AS9">
         <v>-113000.0</v>
       </c>
       <c r="AT9">
+        <v>-113000.0</v>
+      </c>
+      <c r="AU9">
         <v>-1366000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
+        <v>-2424000.0</v>
+      </c>
+      <c r="C10">
         <v>-2061999.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1849000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4213000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-388000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>817000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>425000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-543000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-923000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-906000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1340000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1949000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1404000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-733000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-29000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1969000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2377000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-317000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-616000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2419000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1608000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-330000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-44000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-824000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-191000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-538000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-724000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-270000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-442000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>257000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-152000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-311000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-174000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-369000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-83000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-75000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>234000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>282000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-216000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-75000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-236000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-12000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51000.0</v>
       </c>
       <c r="AS10">
         <v>-51000.0</v>
       </c>
       <c r="AT10">
+        <v>-51000.0</v>
+      </c>
+      <c r="AU10">
         <v>-104000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-250000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7329000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-8966000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6513000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10765000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8939000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-14737000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6318000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11942000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2282000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-5467000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>811000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-419000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1623000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2971000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6090000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7678000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4551000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-6713000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7773000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2208000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4669000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-4066000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5998000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>863000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2885000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-2530000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3685000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>908000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>3654000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>2102000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:46">
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>33254000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14064000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>18427000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15828000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12948000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15325000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>37067000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>32060000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12161000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17535000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>20230000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>31466000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>24409000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14213000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9318000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7177000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7319000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7330000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4415000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7828000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4282000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4076000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3247000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>20733000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3125000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2648000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2403000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10167000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2640000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>3024000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>1438000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>1535000.0</v>
       </c>
       <c r="M13">
         <v>1535000.0</v>
       </c>
       <c r="N13">
+        <v>1535000.0</v>
+      </c>
+      <c r="O13">
         <v>2779000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>13620000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6836000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-18808000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-9929000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>16073000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3447000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-7892000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1466000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1633000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-12518000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-3845000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7290000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-8114000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6106000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2247000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2941000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1712000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>4237000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>647000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1616000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>57000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1280000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-532000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>2553000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>170000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:46">
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
+        <v>4312000.0</v>
+      </c>
+      <c r="C14">
         <v>6727000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6621000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4451000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4591000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6604000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1415000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6375000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6467000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5561000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5175000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4941000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4814000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>438000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4667000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9690000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-1937000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4363000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3825000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3591000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3511000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3213000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3160000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3046000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-6264000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3356000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4549000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1804000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>596000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>568000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>557000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>548000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>494000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>468000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>337000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>298000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-78000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>210000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>209000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>227000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>199000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="AS14">
         <v>84000.0</v>
       </c>
       <c r="AT14">
         <v>84000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:46">
+      <c r="AU14">
+        <v>84000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
+        <v>248504000.0</v>
+      </c>
+      <c r="C16">
         <v>236012000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>263963000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>317463000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>383636000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>419597000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>527893000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>550552000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>528779000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>36173000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>47478000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>61578000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>52804000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>78832000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>71222000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>101253000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>94786000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>127562000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>167371000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>138872000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>137375000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>88628000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>95336000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>81730000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>56514000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>20462000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>34634000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>16154000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>28235000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>20023000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>17345000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>19241000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>16473000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8671000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>20429000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>16249000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>15583000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>51643000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5761000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>8974000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>14245000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>25208000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>7127000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12938000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>10778000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8618000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>-33078000.0</v>
+      </c>
+      <c r="C18">
         <v>14489000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>20052000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>17290000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17310000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12388000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>15513000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3352000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-61805000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-29489000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7891000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-13969000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-39176000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5483000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2664000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-11204000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-44457000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-17670000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4369000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-6466000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-46053000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5454000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5341000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-12334000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-25771000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-16677000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4394000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2515000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-18734000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-5841000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-6558000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-7481000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-14368000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-4634000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-4319000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1947000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-7573000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1976000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-3005000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-4286000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-10147000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-5857000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-5844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4045500.0</v>
       </c>
       <c r="AS18">
         <v>-4045500.0</v>
       </c>
       <c r="AT18">
+        <v>-4045500.0</v>
+      </c>
+      <c r="AU18">
         <v>-5113000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:46">
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19">
+        <v>37120000.0</v>
+      </c>
+      <c r="C19">
         <v>-37075000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-89204000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-100915000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-38139000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-122159000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-55334000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>14512000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>39998000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1400000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-15438000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-85094000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>12243000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1021000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-29029000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>10401000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2955000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-22508000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>26968000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>7625000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>121246000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-17485000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-204481000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>29664000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>63316000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-691000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-83700000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-12510000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>28084000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>5762000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>3147000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>7821000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>22567000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-31122000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>6673000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>288000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-28522000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65403000.0</v>
       </c>
       <c r="AM19">
         <v>-65403000.0</v>
       </c>
-      <c r="AN19"/>
+      <c r="AN19">
+        <v>-65403000.0</v>
+      </c>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-65403000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-65403000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:46">
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...2 lines deleted...]
-      <c r="S20"/>
+      <c r="R20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>-26000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2917000.0</v>
       </c>
       <c r="S21">
         <v>-2917000.0</v>
       </c>
       <c r="T21">
+        <v>-2917000.0</v>
+      </c>
+      <c r="U21">
         <v>-2916000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2917000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1944000.0</v>
       </c>
       <c r="W21">
         <v>-1944000.0</v>
       </c>
       <c r="X21">
         <v>-1944000.0</v>
       </c>
       <c r="Y21">
         <v>-1944000.0</v>
       </c>
-      <c r="Z21"/>
+      <c r="Z21">
+        <v>-1944000.0</v>
+      </c>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>2361000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="AG21">
         <v>-1500000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AH21">
         <v>-1500000.0</v>
       </c>
-      <c r="AJ21"/>
+      <c r="AI21"/>
+      <c r="AJ21">
+        <v>-1500000.0</v>
+      </c>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>24113000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>405000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
+        <v>-13933000.0</v>
+      </c>
+      <c r="C22">
         <v>5579000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-5212000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-14218000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-30700000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1333000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-46182000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-20107000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-45667000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-38699000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-27116000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-18482000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-39109000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-20198000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-21451000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-23897000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-50609000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-32491000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-23731000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-17360000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-27779000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-9651000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-4677000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-20437000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-9065000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-17300000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-17782000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-11467000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-8019000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-14713000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-10244000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-12206000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-11117000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-11149000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-6524000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-6444000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5303000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-6266000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-4075000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-4436000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-6126000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-7702000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-5746000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4675500.0</v>
       </c>
       <c r="AS22">
         <v>-4675500.0</v>
       </c>
       <c r="AT22">
+        <v>-4675500.0</v>
+      </c>
+      <c r="AU22">
         <v>-4042000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>160</v>
+      </c>
+      <c r="B23">
+        <v>149000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>825000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>1729000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>597643000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>148000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3788000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-90198000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3468000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>66000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4381000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>905000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3225000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1662000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7270000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1025000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3286000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-747000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-25105000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1297000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10119000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-687000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-4462000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-177000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4901000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-345000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-3258000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4441000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1764000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1274000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2437000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1735000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2325000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>35000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1093000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-215000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-985000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-816000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>23943000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6205500.0</v>
       </c>
       <c r="AS23">
         <v>6205500.0</v>
       </c>
       <c r="AT23">
+        <v>6205500.0</v>
+      </c>
+      <c r="AU23">
         <v>-174000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-15000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>23000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>49774000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1209000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-6351000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>18406000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>12243000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1021000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-29029000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>10401000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-2955000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-22508000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>26968000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7625000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>121246000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-15121000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-198880000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>31845000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>63316000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-691000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-83700000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-12510000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>28084000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5787000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3147000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>7821000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>22567000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-9561000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>91000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>288000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-28522000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-65403000.0</v>
       </c>
-      <c r="AM24">
-[...2 lines deleted...]
-      <c r="AN24"/>
+      <c r="AN24">
+        <v>0.0</v>
+      </c>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>91000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>91000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:46">
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>29345000.0</v>
+      </c>
+      <c r="C25">
         <v>41301000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>25509000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>29564000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>31410000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20909000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-21698000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19998000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>23654000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>56081000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12246000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14952000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>20464000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14075000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>14385000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>15385000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>37618000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>20184000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10093000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4924000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10266000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>25436000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6965000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4441000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9017000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15755000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>26000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-3049000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-7000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>61000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>64000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>461000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>462000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>448000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>439000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1476000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1130000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>364000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>885000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>221000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>690000.0</v>
       </c>
       <c r="AS25">
         <v>690000.0</v>
       </c>
       <c r="AT25">
+        <v>690000.0</v>
+      </c>
+      <c r="AU25">
         <v>82000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:46">
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>25000000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-25000000.0</v>
       </c>
-      <c r="J26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>4381000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>905000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3148000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1662000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7296000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1076000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-1000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-747000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-25105000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>2969000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>110455000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3289000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2120000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2239000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1615000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4192000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>877000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-46000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1735000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2325000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>35000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
-      <c r="AN26"/>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-3000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>21491000.0</v>
+      </c>
+      <c r="C27">
         <v>21106000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>21006000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>22827000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>23344000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>16008000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17158000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>21821000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20991000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>23846000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>21008000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>14099000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>18251000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15794000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12945000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>15098000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>13903000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>11876000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>12161000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>10260000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>20230000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>13998000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>17444000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>9768000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>305000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7177000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7319000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>7330000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4415000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4795000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4211000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4076000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3247000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3099000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2732000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2264000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2028000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>620000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>401000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>442000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>408000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>375000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>358500.0</v>
       </c>
       <c r="AS27">
         <v>358500.0</v>
       </c>
       <c r="AT27">
+        <v>358500.0</v>
+      </c>
+      <c r="AU27">
         <v>206000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:46">
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>149000.0</v>
+      </c>
+      <c r="C28">
         <v>2959000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>825000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7094000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1729000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2987000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-35000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3788000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>504641000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3468000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>66000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4381000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>905000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3148000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1662000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7270000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14636000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>369000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2838000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>338000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-26446000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2959000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>207145000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5705000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1493000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3196000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>106574000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2944000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1138000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2757000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1515000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2428000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-397000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2437000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1735000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2325000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>35000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>113261000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-208000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-985000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-816000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>23938000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6205500.0</v>
       </c>
       <c r="AS28">
         <v>6205500.0</v>
       </c>
       <c r="AT28">
+        <v>6205500.0</v>
+      </c>
+      <c r="AU28">
         <v>17684000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>-26173000.0</v>
+      </c>
+      <c r="C29">
         <v>26212000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>34883000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>27659000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7891000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>19232000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>24347000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11840000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-52029000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-15972000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1196000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4572000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-30753000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12576000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3669000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-372000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-38885000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-13045000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17677000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-543000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-41842000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7818000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10942000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-10153000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-22366000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-4860000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-222000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>318000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-17099000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-4348000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-5097000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-6363000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-13260000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-3723000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-3788000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1001000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-6399000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1034000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-2253000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-3876000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-9488000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-5593000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-5166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3623000.0</v>
       </c>
       <c r="AS29">
         <v>-3623000.0</v>
       </c>
       <c r="AT29">
+        <v>-3623000.0</v>
+      </c>
+      <c r="AU29">
         <v>-4882000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:46">
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>30215000.0</v>
+      </c>
+      <c r="C30">
         <v>-48798000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-89204000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-100915000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-38139000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-122159000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-55334000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14512000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>39998000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-15438000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9009000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3820000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-8114000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-35362000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-431000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8527000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-27133000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>13660000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1702000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>117035000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-17485000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-204481000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>29664000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>59911000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-12508000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-87872000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-15343000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>26449000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4269000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1686000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6703000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>21459000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-10472000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6233000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-658000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-29696000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-66345000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-752000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-410000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-659000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-264000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-422500.0</v>
       </c>
       <c r="AS30">
         <v>-422500.0</v>
       </c>
       <c r="AT30">
+        <v>-422500.0</v>
+      </c>
+      <c r="AU30">
         <v>-231000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>