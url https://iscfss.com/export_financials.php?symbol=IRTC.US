--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -5993,57 +5993,57 @@
       <c r="L28">
         <v>84257000.0</v>
       </c>
       <c r="M28">
         <v>67705000.0</v>
       </c>
       <c r="N28">
         <v>78179000.0</v>
       </c>
       <c r="O28">
         <v>52206000.0</v>
       </c>
       <c r="P28">
         <v>58110000.0</v>
       </c>
       <c r="Q28">
         <v>29921000.0</v>
       </c>
       <c r="R28">
         <v>37976000.0</v>
       </c>
       <c r="S28">
         <v>-9851000.0</v>
       </c>
       <c r="T28">
-        <v>-35094000.0</v>
+        <v>-45801000.0</v>
       </c>
       <c r="U28">
-        <v>-9104000.0</v>
+        <v>-16405000.0</v>
       </c>
       <c r="V28">
-        <v>-8255000.0</v>
+        <v>-13133000.0</v>
       </c>
       <c r="W28">
         <v>33842000.0</v>
       </c>
       <c r="X28">
         <v>38569000.0</v>
       </c>
       <c r="Y28">
         <v>53326000.0</v>
       </c>
       <c r="Z28">
         <v>79621000.0</v>
       </c>
       <c r="AA28">
         <v>108133000.0</v>
       </c>
       <c r="AB28">
         <v>95430000.0</v>
       </c>
       <c r="AC28">
         <v>114263000.0</v>
       </c>
       <c r="AD28">
         <v>15729000.0</v>
       </c>
@@ -7437,57 +7437,57 @@
       <c r="L40">
         <v>73560000.0</v>
       </c>
       <c r="M40">
         <v>61865000.0</v>
       </c>
       <c r="N40">
         <v>51668000.0</v>
       </c>
       <c r="O40">
         <v>63109000.0</v>
       </c>
       <c r="P40">
         <v>60264000.0</v>
       </c>
       <c r="Q40">
         <v>49954000.0</v>
       </c>
       <c r="R40">
         <v>41935000.0</v>
       </c>
       <c r="S40">
         <v>51486000.0</v>
       </c>
       <c r="T40">
-        <v>42434000.0</v>
+        <v>53141000.0</v>
       </c>
       <c r="U40">
-        <v>35297000.0</v>
+        <v>42598000.0</v>
       </c>
       <c r="V40">
-        <v>31382000.0</v>
+        <v>36260000.0</v>
       </c>
       <c r="W40">
         <v>40532000.0</v>
       </c>
       <c r="X40">
         <v>23974000.0</v>
       </c>
       <c r="Y40">
         <v>17013000.0</v>
       </c>
       <c r="Z40">
         <v>15169000.0</v>
       </c>
       <c r="AA40">
         <v>32714000.0</v>
       </c>
       <c r="AB40">
         <v>24319000.0</v>
       </c>
       <c r="AC40">
         <v>15134000.0</v>
       </c>
       <c r="AD40">
         <v>15176000.0</v>
       </c>
@@ -8640,57 +8640,57 @@
       <c r="L51">
         <v>131735000.0</v>
       </c>
       <c r="M51">
         <v>129283000.0</v>
       </c>
       <c r="N51">
         <v>130983000.0</v>
       </c>
       <c r="O51">
         <v>131038000.0</v>
       </c>
       <c r="P51">
         <v>129332000.0</v>
       </c>
       <c r="Q51">
         <v>131174000.0</v>
       </c>
       <c r="R51">
         <v>132762000.0</v>
       </c>
       <c r="S51">
         <v>117711000.0</v>
       </c>
       <c r="T51">
-        <v>132277000.0</v>
+        <v>121570000.0</v>
       </c>
       <c r="U51">
-        <v>129768000.0</v>
+        <v>122467000.0</v>
       </c>
       <c r="V51">
-        <v>129120000.0</v>
+        <v>124242000.0</v>
       </c>
       <c r="W51">
         <v>122470000.0</v>
       </c>
       <c r="X51">
         <v>133905000.0</v>
       </c>
       <c r="Y51">
         <v>135056000.0</v>
       </c>
       <c r="Z51">
         <v>136135000.0</v>
       </c>
       <c r="AA51">
         <v>128595000.0</v>
       </c>
       <c r="AB51">
         <v>130064000.0</v>
       </c>
       <c r="AC51">
         <v>130417000.0</v>
       </c>
       <c r="AD51">
         <v>43964000.0</v>
       </c>
@@ -8777,57 +8777,57 @@
       <c r="L52">
         <v>15065000.0</v>
       </c>
       <c r="M52">
         <v>14099000.0</v>
       </c>
       <c r="N52">
         <v>14032000.0</v>
       </c>
       <c r="O52">
         <v>13031000.0</v>
       </c>
       <c r="P52">
         <v>12920000.0</v>
       </c>
       <c r="Q52">
         <v>11498000.0</v>
       </c>
       <c r="R52">
         <v>11501000.0</v>
       </c>
       <c r="S52">
         <v>22809000.0</v>
       </c>
       <c r="T52">
-        <v>33081000.0</v>
+        <v>22374000.0</v>
       </c>
       <c r="U52">
-        <v>26269000.0</v>
+        <v>18968000.0</v>
       </c>
       <c r="V52">
-        <v>21423000.0</v>
+        <v>16545000.0</v>
       </c>
       <c r="W52">
         <v>19838000.0</v>
       </c>
       <c r="X52">
         <v>27116000.0</v>
       </c>
       <c r="Y52">
         <v>24092000.0</v>
       </c>
       <c r="Z52">
         <v>21017000.0</v>
       </c>
       <c r="AA52">
         <v>9858000.0</v>
       </c>
       <c r="AB52">
         <v>16072000.0</v>
       </c>
       <c r="AC52">
         <v>14768000.0</v>
       </c>
       <c r="AD52">
         <v>10104000.0</v>
       </c>
@@ -10135,95 +10135,95 @@
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>112</v>
       </c>
       <c r="B5">
-        <v>-36810000.0</v>
+        <v>-30444000.0</v>
       </c>
       <c r="C5">
         <v>-99903000.0</v>
       </c>
       <c r="D5">
         <v>-119006000.0</v>
       </c>
       <c r="E5">
         <v>-111748000.0</v>
       </c>
       <c r="F5">
         <v>-99825000.0</v>
       </c>
       <c r="G5">
         <v>-42082000.0</v>
       </c>
       <c r="H5">
         <v>-52860000.0</v>
       </c>
       <c r="I5">
         <v>-47219000.0</v>
       </c>
       <c r="J5">
         <v>-26354000.0</v>
       </c>
       <c r="K5">
         <v>-17655000.0</v>
       </c>
       <c r="L5">
         <v>-21740000.0</v>
       </c>
       <c r="M5">
         <v>-15058000.0</v>
       </c>
       <c r="N5">
         <v>-11178000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>113</v>
       </c>
       <c r="B6">
-        <v>-10331000.0</v>
+        <v>-3965000.0</v>
       </c>
       <c r="C6">
         <v>-74126000.0</v>
       </c>
       <c r="D6">
         <v>-96862000.0</v>
       </c>
       <c r="E6">
         <v>-92139000.0</v>
       </c>
       <c r="F6">
         <v>-83231000.0</v>
       </c>
       <c r="G6">
         <v>-29152000.0</v>
       </c>
       <c r="H6">
         <v>-49415000.0</v>
       </c>
       <c r="I6">
         <v>-44950000.0</v>
       </c>
       <c r="J6">
         <v>-24757000.0</v>
       </c>
@@ -11671,63 +11671,63 @@
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4"/>
       <c r="AU4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>112</v>
       </c>
       <c r="B5">
-        <v>-11854000.0</v>
+        <v>-10143000.0</v>
       </c>
       <c r="C5">
-        <v>8767000.0</v>
+        <v>9348000.0</v>
       </c>
       <c r="D5">
-        <v>-4002000.0</v>
+        <v>-1907000.0</v>
       </c>
       <c r="E5">
-        <v>-14531000.0</v>
+        <v>-11123000.0</v>
       </c>
       <c r="F5">
-        <v>-32259999.0</v>
+        <v>-26762000.0</v>
       </c>
       <c r="G5">
         <v>2138000.0</v>
       </c>
       <c r="H5">
         <v>-42665000.0</v>
       </c>
       <c r="I5">
         <v>-16601000.0</v>
       </c>
       <c r="J5">
         <v>-42775000.0</v>
       </c>
       <c r="K5">
         <v>-37503000.0</v>
       </c>
       <c r="L5">
         <v>-25994000.0</v>
       </c>
       <c r="M5">
         <v>-17437000.0</v>
       </c>
       <c r="N5">
         <v>-38072000.0</v>
       </c>
@@ -11814,63 +11814,63 @@
       </c>
       <c r="AP5">
         <v>-5331000.0</v>
       </c>
       <c r="AQ5">
         <v>-7120000.0</v>
       </c>
       <c r="AR5">
         <v>-5524000.0</v>
       </c>
       <c r="AS5">
         <v>-4618500.0</v>
       </c>
       <c r="AT5">
         <v>-4618500.0</v>
       </c>
       <c r="AU5">
         <v>-3854000.0</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>113</v>
       </c>
       <c r="B6">
-        <v>-5309000.0</v>
+        <v>-3598000.0</v>
       </c>
       <c r="C6">
-        <v>15494000.0</v>
+        <v>16075000.0</v>
       </c>
       <c r="D6">
-        <v>2619000.0</v>
+        <v>4714000.0</v>
       </c>
       <c r="E6">
-        <v>-8003000.0</v>
+        <v>-4595000.0</v>
       </c>
       <c r="F6">
-        <v>-25656999.0</v>
+        <v>-20159000.0</v>
       </c>
       <c r="G6">
         <v>8742000.0</v>
       </c>
       <c r="H6">
         <v>-36267000.0</v>
       </c>
       <c r="I6">
         <v>-10201000.0</v>
       </c>
       <c r="J6">
         <v>-36400000.0</v>
       </c>
       <c r="K6">
         <v>-31036000.0</v>
       </c>
       <c r="L6">
         <v>-20433000.0</v>
       </c>
       <c r="M6">
         <v>-12262000.0</v>
       </c>
       <c r="N6">
         <v>-33131000.0</v>
       </c>
@@ -15948,51 +15948,51 @@
       <c r="H24">
         <v>-68817000.0</v>
       </c>
       <c r="I24">
         <v>39322000.0</v>
       </c>
       <c r="J24">
         <v>91000.0</v>
       </c>
       <c r="K24">
         <v>-65403000.0</v>
       </c>
       <c r="L24">
         <v>91000.0</v>
       </c>
       <c r="M24">
         <v>91000.0</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>162</v>
       </c>
       <c r="B25">
-        <v>217111000.0</v>
+        <v>102349000.0</v>
       </c>
       <c r="C25">
         <v>102506000.0</v>
       </c>
       <c r="D25">
         <v>76003000.0</v>
       </c>
       <c r="E25">
         <v>81303000.0</v>
       </c>
       <c r="F25">
         <v>38715000.0</v>
       </c>
       <c r="G25">
         <v>6030000.0</v>
       </c>
       <c r="H25">
         <v>8990000.0</v>
       </c>
       <c r="I25">
         <v>-2931000.0</v>
       </c>
       <c r="J25">
         <v>1810000.0</v>
       </c>
@@ -16388,51 +16388,51 @@
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>108</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>140</v>
       </c>
       <c r="B2">
         <v>244370000.0</v>
       </c>
       <c r="C2">
-        <v>255605000.0</v>
+        <v>263963000.0</v>
       </c>
       <c r="D2">
         <v>317463000.0</v>
       </c>
       <c r="E2">
         <v>383636000.0</v>
       </c>
       <c r="F2">
         <v>427955000.0</v>
       </c>
       <c r="G2">
         <v>519534999.0</v>
       </c>
       <c r="H2">
         <v>558910000.0</v>
       </c>
       <c r="I2">
         <v>520421000.0</v>
       </c>
       <c r="J2">
         <v>36173000.0</v>
       </c>
       <c r="K2">
         <v>47478000.0</v>
       </c>
@@ -17376,51 +17376,51 @@
       </c>
       <c r="AQ9">
         <v>-789000.0</v>
       </c>
       <c r="AR9">
         <v>389000.0</v>
       </c>
       <c r="AS9">
         <v>-113000.0</v>
       </c>
       <c r="AT9">
         <v>-113000.0</v>
       </c>
       <c r="AU9">
         <v>-1366000.0</v>
       </c>
     </row>
     <row r="10" spans="1:47">
       <c r="A10" t="s">
         <v>148</v>
       </c>
       <c r="B10">
         <v>-2424000.0</v>
       </c>
       <c r="C10">
-        <v>-2061999.0</v>
+        <v>-2062000.0</v>
       </c>
       <c r="D10">
         <v>-1849000.0</v>
       </c>
       <c r="E10">
         <v>-4213000.0</v>
       </c>
       <c r="F10">
         <v>-388000.0</v>
       </c>
       <c r="G10">
         <v>817000.0</v>
       </c>
       <c r="H10">
         <v>425000.0</v>
       </c>
       <c r="I10">
         <v>-543000.0</v>
       </c>
       <c r="J10">
         <v>-923000.0</v>
       </c>
       <c r="K10">
         <v>-906000.0</v>
       </c>
@@ -18070,51 +18070,51 @@
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
     </row>
     <row r="16" spans="1:47">
       <c r="A16" t="s">
         <v>154</v>
       </c>
       <c r="B16">
         <v>248504000.0</v>
       </c>
       <c r="C16">
-        <v>236012000.0</v>
+        <v>244370000.0</v>
       </c>
       <c r="D16">
         <v>263963000.0</v>
       </c>
       <c r="E16">
         <v>317463000.0</v>
       </c>
       <c r="F16">
         <v>383636000.0</v>
       </c>
       <c r="G16">
         <v>419597000.0</v>
       </c>
       <c r="H16">
         <v>527893000.0</v>
       </c>
       <c r="I16">
         <v>550552000.0</v>
       </c>
       <c r="J16">
         <v>528779000.0</v>
       </c>
       <c r="K16">
         <v>36173000.0</v>
       </c>
@@ -19093,51 +19093,51 @@
         <v>-65403000.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24">
         <v>91000.0</v>
       </c>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24">
         <v>91000.0</v>
       </c>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>162</v>
       </c>
       <c r="B25">
         <v>29345000.0</v>
       </c>
       <c r="C25">
-        <v>41301000.0</v>
+        <v>20195000.0</v>
       </c>
       <c r="D25">
         <v>25509000.0</v>
       </c>
       <c r="E25">
         <v>29564000.0</v>
       </c>
       <c r="F25">
         <v>31410000.0</v>
       </c>
       <c r="G25">
         <v>20909000.0</v>
       </c>
       <c r="H25">
         <v>-21698000.0</v>
       </c>
       <c r="I25">
         <v>19998000.0</v>
       </c>
       <c r="J25">
         <v>23654000.0</v>
       </c>
       <c r="K25">
         <v>56081000.0</v>
       </c>