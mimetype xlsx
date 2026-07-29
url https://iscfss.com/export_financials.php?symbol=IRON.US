--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5322,74 +5322,74 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>90</v>
       </c>
       <c r="B5">
         <v>-208216000.0</v>
       </c>
       <c r="C5">
         <v>-108430000.0</v>
       </c>
       <c r="D5">
         <v>-76330000.0</v>
       </c>
       <c r="E5">
         <v>-47475000.0</v>
       </c>
       <c r="F5">
-        <v>-30933000.0</v>
+        <v>-33811000.0</v>
       </c>
       <c r="G5">
         <v>-34011000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>91</v>
       </c>
       <c r="B6">
         <v>-207935000.0</v>
       </c>
       <c r="C6">
         <v>-108274000.0</v>
       </c>
       <c r="D6">
         <v>-76230000.0</v>
       </c>
       <c r="E6">
         <v>-47386000.0</v>
       </c>
       <c r="F6">
-        <v>-30901000.0</v>
+        <v>-33779000.0</v>
       </c>
       <c r="G6">
         <v>-33689000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
@@ -6161,179 +6161,179 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>90</v>
       </c>
       <c r="B5">
-        <v>-69524000.0</v>
+        <v>-63453000.0</v>
       </c>
       <c r="C5">
         <v>-59560000.0</v>
       </c>
       <c r="D5">
         <v>-61302000.0</v>
       </c>
       <c r="E5">
         <v>-54285000.0</v>
       </c>
       <c r="F5">
         <v>-33069000.0</v>
       </c>
       <c r="G5">
         <v>-13260000.0</v>
       </c>
       <c r="H5">
-        <v>-32856000.0</v>
+        <v>-26485000.0</v>
       </c>
       <c r="I5">
         <v>-26292000.0</v>
       </c>
       <c r="J5">
         <v>-26944000.0</v>
       </c>
       <c r="K5">
-        <v>-29714000.0</v>
+        <v>-23547000.0</v>
       </c>
       <c r="L5">
-        <v>-18958000.0</v>
+        <v>-14102000.0</v>
       </c>
       <c r="M5">
-        <v>-17328000.0</v>
+        <v>-15923000.0</v>
       </c>
       <c r="N5">
-        <v>-25125000.0</v>
+        <v>-22758000.0</v>
       </c>
       <c r="O5">
         <v>-22032000.0</v>
       </c>
       <c r="P5">
-        <v>-10479000.0</v>
+        <v>-16150000.0</v>
       </c>
       <c r="Q5">
-        <v>-12015000.0</v>
+        <v>-9580000.0</v>
       </c>
       <c r="R5">
-        <v>-9960000.0</v>
+        <v>-9853000.0</v>
       </c>
       <c r="S5">
         <v>-17738000.0</v>
       </c>
       <c r="T5">
         <v>-18447000.0</v>
       </c>
       <c r="U5">
         <v>-16326000.0</v>
       </c>
       <c r="V5">
         <v>-17200000.0</v>
       </c>
       <c r="W5">
         <v>7138972.0</v>
       </c>
       <c r="X5">
         <v>-7956000.0</v>
       </c>
       <c r="Y5">
         <v>-6666000.0</v>
       </c>
       <c r="Z5">
         <v>-9593000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>91</v>
       </c>
       <c r="B6">
-        <v>-69435000.0</v>
+        <v>-63364000.0</v>
       </c>
       <c r="C6">
         <v>-59471000.0</v>
       </c>
       <c r="D6">
         <v>-61215000.0</v>
       </c>
       <c r="E6">
         <v>-54200000.0</v>
       </c>
       <c r="F6">
         <v>-33049000.0</v>
       </c>
       <c r="G6">
         <v>-13251000.0</v>
       </c>
       <c r="H6">
-        <v>-32845000.0</v>
+        <v>-26474000.0</v>
       </c>
       <c r="I6">
         <v>-26182000.0</v>
       </c>
       <c r="J6">
         <v>-26918000.0</v>
       </c>
       <c r="K6">
-        <v>-29689000.0</v>
+        <v>-23522000.0</v>
       </c>
       <c r="L6">
-        <v>-18933000.0</v>
+        <v>-14077000.0</v>
       </c>
       <c r="M6">
-        <v>-17303000.0</v>
+        <v>-15898000.0</v>
       </c>
       <c r="N6">
-        <v>-25100000.0</v>
+        <v>-22733000.0</v>
       </c>
       <c r="O6">
         <v>-21943000.0</v>
       </c>
       <c r="P6">
-        <v>-10455000.0</v>
+        <v>-16126000.0</v>
       </c>
       <c r="Q6">
-        <v>-11993000.0</v>
+        <v>-9558000.0</v>
       </c>
       <c r="R6">
-        <v>-9942000.0</v>
+        <v>-9835000.0</v>
       </c>
       <c r="S6">
         <v>-17692000.0</v>
       </c>
       <c r="T6">
         <v>-18389000.0</v>
       </c>
       <c r="U6">
         <v>-16264000.0</v>
       </c>
       <c r="V6">
         <v>-17135000.0</v>
       </c>
       <c r="W6">
         <v>7225972.0</v>
       </c>
       <c r="X6">
         <v>-7876000.0</v>
       </c>
       <c r="Y6">
         <v>-6588000.0</v>
       </c>
       <c r="Z6">
         <v>-9516000.0</v>
       </c>
@@ -8303,51 +8303,51 @@
       </c>
       <c r="F22">
         <v>-35969000.0</v>
       </c>
       <c r="G22">
         <v>-40837000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>138</v>
       </c>
       <c r="B23">
         <v>578000.0</v>
       </c>
       <c r="C23">
         <v>2024000.0</v>
       </c>
       <c r="D23">
         <v>40301000.0</v>
       </c>
       <c r="E23">
         <v>95478000.0</v>
       </c>
       <c r="F23">
-        <v>94512000.0</v>
+        <v>94444000.0</v>
       </c>
       <c r="G23">
         <v>20247000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>140</v>
       </c>
       <c r="B25">
         <v>-6356000.0</v>
       </c>
       <c r="C25">
         <v>-4771000.0</v>
@@ -9769,54 +9769,54 @@
       <c r="M23">
         <v>10451000.0</v>
       </c>
       <c r="N23">
         <v>28484000.0</v>
       </c>
       <c r="O23">
         <v>95259000.0</v>
       </c>
       <c r="P23">
         <v>2939000.0</v>
       </c>
       <c r="Q23">
         <v>1336000.0</v>
       </c>
       <c r="R23">
         <v>1305000.0</v>
       </c>
       <c r="S23">
         <v>-195882000.0</v>
       </c>
       <c r="T23">
         <v>89896.0</v>
       </c>
       <c r="U23">
-        <v>-331000.0</v>
+        <v>-437000.0</v>
       </c>
       <c r="V23">
-        <v>196323000.0</v>
+        <v>196319000.0</v>
       </c>
       <c r="W23">
         <v>141000.0</v>
       </c>
       <c r="X23">
         <v>3000.0</v>
       </c>
       <c r="Y23">
         <v>9000.0</v>
       </c>
       <c r="Z23">
         <v>20094000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>1552282.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
@@ -9832,54 +9832,54 @@
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24">
         <v>415000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>140</v>
       </c>
       <c r="B25">
-        <v>11200000.0</v>
+        <v>-746000.0</v>
       </c>
       <c r="C25">
-        <v>8747000.0</v>
+        <v>-1296000.0</v>
       </c>
       <c r="D25">
         <v>-1408000.0</v>
       </c>
       <c r="E25">
         <v>-1459000.0</v>
       </c>
       <c r="F25">
         <v>-5882000.0</v>
       </c>
       <c r="G25">
         <v>367000.0</v>
       </c>
       <c r="H25">
         <v>-2508000.0</v>
       </c>
       <c r="I25">
         <v>-444000.0</v>
       </c>
       <c r="J25">
         <v>142000.0</v>
       </c>
       <c r="K25">
         <v>-1390000.0</v>
       </c>
@@ -9949,51 +9949,51 @@
       </c>
       <c r="N26">
         <v>77306000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>142</v>
       </c>
       <c r="B27">
         <v>11946000.0</v>
       </c>
       <c r="C27">
-        <v>34340000.0</v>
+        <v>10043000.0</v>
       </c>
       <c r="D27">
         <v>9514000.0</v>
       </c>
       <c r="E27">
         <v>8420000.0</v>
       </c>
       <c r="F27">
         <v>6363000.0</v>
       </c>
       <c r="G27">
         <v>4334000.0</v>
       </c>
       <c r="H27">
         <v>4332000.0</v>
       </c>
       <c r="I27">
         <v>4091000.0</v>
       </c>
       <c r="J27">
         <v>4058000.0</v>
       </c>
       <c r="K27">
         <v>1927000.0</v>
       </c>