--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1138,82 +1141,86 @@
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>0.0</v>
+      </c>
       <c r="C7">
         <v>154688.0</v>
       </c>
       <c r="D7">
         <v>2043043.0</v>
       </c>
       <c r="E7">
         <v>2205286.0</v>
       </c>
       <c r="F7">
         <v>2482084.0</v>
       </c>
       <c r="G7">
         <v>2715030.0</v>
       </c>
       <c r="H7">
         <v>2955873.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000.0</v>
+      </c>
       <c r="C8">
         <v>1271.0</v>
       </c>
       <c r="D8">
         <v>1265.0</v>
       </c>
       <c r="E8">
         <v>1259.0</v>
       </c>
       <c r="F8">
         <v>1254.0</v>
       </c>
       <c r="G8">
         <v>1231.0</v>
       </c>
       <c r="H8">
         <v>1177.0</v>
       </c>
       <c r="I8">
         <v>1099.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1352,51 +1359,53 @@
         <v>34377603.0</v>
       </c>
       <c r="J12">
         <v>26341099.0</v>
       </c>
       <c r="K12">
         <v>25679392.0</v>
       </c>
       <c r="L12">
         <v>26970318.0</v>
       </c>
       <c r="M12">
         <v>17367943.0</v>
       </c>
       <c r="N12">
         <v>2707762.0</v>
       </c>
       <c r="O12">
         <v>1948100.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1000.0</v>
+      </c>
       <c r="C13">
         <v>1271.0</v>
       </c>
       <c r="D13">
         <v>1265.0</v>
       </c>
       <c r="E13">
         <v>1259.0</v>
       </c>
       <c r="F13">
         <v>1254.0</v>
       </c>
       <c r="G13">
         <v>1231.0</v>
       </c>
       <c r="H13">
         <v>1177.0</v>
       </c>
       <c r="I13">
         <v>1099.0</v>
       </c>
       <c r="J13">
         <v>1060.0</v>
       </c>
       <c r="K13">
@@ -1634,96 +1643,100 @@
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>34</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>3384000.0</v>
+      </c>
       <c r="C21">
         <v>3098691.0</v>
       </c>
       <c r="D21">
         <v>2519053.0</v>
       </c>
       <c r="E21">
         <v>2069439.0</v>
       </c>
       <c r="F21">
         <v>1118584.0</v>
       </c>
       <c r="G21">
         <v>960885.0</v>
       </c>
       <c r="H21">
         <v>860087.0</v>
       </c>
       <c r="I21">
         <v>832519.0</v>
       </c>
       <c r="J21">
         <v>885502.0</v>
       </c>
       <c r="K21">
         <v>918712.0</v>
       </c>
       <c r="L21">
         <v>175513.0</v>
       </c>
       <c r="M21">
         <v>250836.0</v>
       </c>
       <c r="N21">
         <v>267024.0</v>
       </c>
       <c r="O21">
         <v>276029.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>35</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>11620000.0</v>
+      </c>
       <c r="C22">
         <v>10401889.0</v>
       </c>
       <c r="D22">
         <v>12821194.0</v>
       </c>
       <c r="E22">
         <v>5369233.0</v>
       </c>
       <c r="F22">
         <v>4299799.0</v>
       </c>
       <c r="G22">
         <v>3933987.0</v>
       </c>
       <c r="H22">
         <v>3641561.0</v>
       </c>
       <c r="I22">
         <v>4059443.0</v>
       </c>
       <c r="J22">
         <v>4210846.0</v>
       </c>
       <c r="K22">
@@ -1902,86 +1915,90 @@
         <v>-28027688.0</v>
       </c>
       <c r="J28">
         <v>-18205976.0</v>
       </c>
       <c r="K28">
         <v>-17713871.0</v>
       </c>
       <c r="L28">
         <v>-19368114.0</v>
       </c>
       <c r="M28">
         <v>-9454150.0</v>
       </c>
       <c r="N28">
         <v>-2455226.0</v>
       </c>
       <c r="O28">
         <v>-1177576.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>94618000.0</v>
+      </c>
       <c r="C29">
         <v>86818756.0</v>
       </c>
       <c r="D29">
         <v>71420164.0</v>
       </c>
       <c r="E29">
         <v>73672987.0</v>
       </c>
       <c r="F29">
         <v>72173806.0</v>
       </c>
       <c r="G29">
         <v>61384612.0</v>
       </c>
       <c r="H29">
         <v>55524395.0</v>
       </c>
       <c r="I29">
         <v>41945733.0</v>
       </c>
       <c r="J29">
         <v>32930877.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>43</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>13667000.0</v>
+      </c>
       <c r="C30">
         <v>10556733.0</v>
       </c>
       <c r="D30">
         <v>12224273.0</v>
       </c>
       <c r="E30">
         <v>13274521.0</v>
       </c>
       <c r="F30">
         <v>5136599.0</v>
       </c>
       <c r="G30">
         <v>4574932.0</v>
       </c>
       <c r="H30">
         <v>7293303.0</v>
       </c>
       <c r="I30">
         <v>4209992.0</v>
       </c>
       <c r="J30">
         <v>3778929.0</v>
       </c>
       <c r="K30">
@@ -2019,51 +2036,53 @@
       <c r="H31">
         <v>54664308.0</v>
       </c>
       <c r="I31">
         <v>41113214.0</v>
       </c>
       <c r="J31">
         <v>32045375.0</v>
       </c>
       <c r="K31">
         <v>30970413.0</v>
       </c>
       <c r="L31">
         <v>31757512.0</v>
       </c>
       <c r="M31">
         <v>20639860.0</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>45</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>71023000.0</v>
+      </c>
       <c r="C32">
         <v>66729911.0</v>
       </c>
       <c r="D32">
         <v>59673806.0</v>
       </c>
       <c r="E32">
         <v>69635709.0</v>
       </c>
       <c r="F32">
         <v>69422200.0</v>
       </c>
       <c r="G32">
         <v>58818629.0</v>
       </c>
       <c r="H32">
         <v>53104709.0</v>
       </c>
       <c r="I32">
         <v>39852197.0</v>
       </c>
       <c r="J32">
         <v>31029638.0</v>
       </c>
       <c r="K32"/>
@@ -2178,51 +2197,51 @@
       </c>
       <c r="J35">
         <v>2003685.0</v>
       </c>
       <c r="K35">
         <v>1643478.0</v>
       </c>
       <c r="L35">
         <v>415782.0</v>
       </c>
       <c r="M35">
         <v>142902.0</v>
       </c>
       <c r="N35">
         <v>111763.0</v>
       </c>
       <c r="O35">
         <v>2658.0</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>3716999.0</v>
+        <v>238999.0</v>
       </c>
       <c r="C36">
         <v>198912.0</v>
       </c>
       <c r="D36">
         <v>181449.0</v>
       </c>
       <c r="E36">
         <v>648672.0</v>
       </c>
       <c r="F36">
         <v>201325.0</v>
       </c>
       <c r="G36">
         <v>261993.0</v>
       </c>
       <c r="H36">
         <v>232002.0</v>
       </c>
       <c r="I36">
         <v>109759.0</v>
       </c>
       <c r="J36">
         <v>200196.0</v>
       </c>
@@ -2295,51 +2314,51 @@
       </c>
       <c r="J38">
         <v>1150571.0</v>
       </c>
       <c r="K38">
         <v>963222.0</v>
       </c>
       <c r="L38">
         <v>192290.0</v>
       </c>
       <c r="M38">
         <v>97000.0</v>
       </c>
       <c r="N38">
         <v>8000.0</v>
       </c>
       <c r="O38">
         <v>16000.0</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
-        <v>30044000.0</v>
+        <v>4757000.0</v>
       </c>
       <c r="C39">
         <v>2049690.0</v>
       </c>
       <c r="D39">
         <v>1193447.0</v>
       </c>
       <c r="E39">
         <v>885053.0</v>
       </c>
       <c r="F39">
         <v>4307154.0</v>
       </c>
       <c r="G39">
         <v>3248877.0</v>
       </c>
       <c r="H39">
         <v>1778749.0</v>
       </c>
       <c r="I39">
         <v>1894679.0</v>
       </c>
       <c r="J39">
         <v>776736.0</v>
       </c>
@@ -2430,51 +2449,51 @@
       </c>
       <c r="J41">
         <v>2003685.0</v>
       </c>
       <c r="K41">
         <v>1643478.0</v>
       </c>
       <c r="L41">
         <v>422839.0</v>
       </c>
       <c r="M41">
         <v>143000.0</v>
       </c>
       <c r="N41">
         <v>58000.0</v>
       </c>
       <c r="O41">
         <v>3000.0</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
-        <v>94618000.0</v>
+        <v>30386000.0</v>
       </c>
       <c r="C42">
         <v>30026734.0</v>
       </c>
       <c r="D42">
         <v>28160745.0</v>
       </c>
       <c r="E42">
         <v>26407446.0</v>
       </c>
       <c r="F42">
         <v>25160618.0</v>
       </c>
       <c r="G42">
         <v>23676843.0</v>
       </c>
       <c r="H42">
         <v>19192394.0</v>
       </c>
       <c r="I42">
         <v>15317335.0</v>
       </c>
       <c r="J42">
         <v>12623181.0</v>
       </c>
@@ -2522,51 +2541,53 @@
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44"/>
       <c r="O44"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>28928000.0</v>
+      </c>
       <c r="C45">
         <v>21560992.0</v>
       </c>
       <c r="D45">
         <v>15401503.0</v>
       </c>
       <c r="E45">
         <v>8035428.0</v>
       </c>
       <c r="F45">
         <v>4551460.0</v>
       </c>
       <c r="G45">
         <v>4835178.0</v>
       </c>
       <c r="H45">
         <v>5009679.0</v>
       </c>
       <c r="I45">
         <v>1869561.0</v>
       </c>
       <c r="J45">
         <v>1868851.0</v>
       </c>
       <c r="K45">
@@ -2655,51 +2676,53 @@
         <v>1869561.0</v>
       </c>
       <c r="J47">
         <v>1868851.0</v>
       </c>
       <c r="K47">
         <v>1456149.0</v>
       </c>
       <c r="L47">
         <v>905622.0</v>
       </c>
       <c r="M47">
         <v>794835.0</v>
       </c>
       <c r="N47">
         <v>328000.0</v>
       </c>
       <c r="O47">
         <v>266000.0</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>61</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>64230999.0</v>
+      </c>
       <c r="C48">
         <v>56790751.0</v>
       </c>
       <c r="D48">
         <v>43258154.0</v>
       </c>
       <c r="E48">
         <v>47264282.0</v>
       </c>
       <c r="F48">
         <v>46994922.0</v>
       </c>
       <c r="G48">
         <v>37669451.0</v>
       </c>
       <c r="H48">
         <v>36300450.0</v>
       </c>
       <c r="I48">
         <v>26669491.0</v>
       </c>
       <c r="J48">
         <v>20355545.0</v>
       </c>
       <c r="K48">
@@ -3229,385 +3252,391 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>2182000.0</v>
+      </c>
+      <c r="C2">
         <v>1820000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2333474.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1900980.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2590044.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1896405.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1400544.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1121180.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1285366.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1857091.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2782878.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2552076.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1756177.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1799316.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>964360.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>822118.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1136651.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>782903.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>842660.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>667882.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>618217.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>657054.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>580309.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>703530.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>873332.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>993742.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1173930.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>974747.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1180598.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>772470.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>970972.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>735314.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>692289.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>656723.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>794446.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>736888.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>859114.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1120830.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>991918.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1180810.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1224991.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1005460.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>916882.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1044936.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>781585.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>629167.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>640235.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>989114.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>812009.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>427474.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>409000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3620,52 +3649,53 @@
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3678,223 +3708,223 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...5 lines deleted...]
-      </c>
+      <c r="I5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
-      <c r="O5">
-[...3 lines deleted...]
-      <c r="Q5">
+      <c r="O5"/>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5">
         <v>6127.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>17012.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>21231.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>24179.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>32218.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>37087.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>46761.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>53942.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>40807.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>30374.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>29140.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>23267.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3998.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-42192.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-74659.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-97324.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-102485.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-48909.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-22631.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-26329.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-31669.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-36849.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5394.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-14436.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-41191.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-55285.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-35816.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-25475.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-12077.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-21473.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
         <v>4625.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3100.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>924.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>3220060.0</v>
       </c>
-      <c r="BB5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -3902,556 +3932,571 @@
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
-      <c r="AW6"/>
+      <c r="AW6">
+        <v>0.0</v>
+      </c>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>0.0</v>
       </c>
       <c r="D7">
         <v>0.0</v>
       </c>
       <c r="E7">
+        <v>0.0</v>
+      </c>
+      <c r="F7">
         <v>59221.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>154688.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>264075.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>371849.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1938427.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2043043.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2146117.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2247667.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2347719.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2205286.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2276089.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2345851.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2414472.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2482084.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2548702.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2614351.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2652533.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2715030.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2776599.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2837253.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2897007.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2955873.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3013865.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3070996.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3127278.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000.0</v>
+      </c>
       <c r="C8">
-        <v>1272.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1272.0</v>
       </c>
       <c r="E8">
         <v>1272.0</v>
       </c>
       <c r="F8">
+        <v>1272.0</v>
+      </c>
+      <c r="G8">
         <v>1271.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1267.0</v>
       </c>
       <c r="H8">
         <v>1267.0</v>
       </c>
       <c r="I8">
+        <v>1267.0</v>
+      </c>
+      <c r="J8">
         <v>1266.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1265.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260.0</v>
       </c>
       <c r="L8">
         <v>1260.0</v>
       </c>
       <c r="M8">
-        <v>1259.0</v>
+        <v>1260.0</v>
       </c>
       <c r="N8">
         <v>1259.0</v>
       </c>
       <c r="O8">
-        <v>1256.0</v>
+        <v>1259.0</v>
       </c>
       <c r="P8">
         <v>1256.0</v>
       </c>
       <c r="Q8">
         <v>1256.0</v>
       </c>
       <c r="R8">
+        <v>1256.0</v>
+      </c>
+      <c r="S8">
         <v>1254.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1234.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1232.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>27369898.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>26891212.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>26407446.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>26179351.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>25733821.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>25618544.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>25160618.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>24766697.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>24350709.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>23988337.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>23676843.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>23636433.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>22351673.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>19949639.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>19192394.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>18683848.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>16520138.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>16133905.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>15317335.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>15203263.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>13701066.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>13131054.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>12623181.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>13808596.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>12895637.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>12434675.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12055188.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>21887503.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>21283957.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>19853370.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>19332023.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>17898000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>16729207.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>16365123.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>15785838.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>15295438.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2678419.0</v>
       </c>
-      <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>56374000.0</v>
+      </c>
+      <c r="C10">
         <v>51159000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>56526151.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>52995781.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>50330880.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>52233907.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>51721051.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>48535140.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>45126676.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>49762198.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>46745124.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>45822834.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>42777158.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>57960864.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>55592152.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>52157539.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>50446484.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>61999550.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>58371572.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>55159661.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>50801629.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>50068728.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>47549619.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>45457652.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>44636348.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>43481781.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>38637408.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>32421994.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>29684457.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>28027688.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>23699164.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>21330879.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>20093133.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18205976.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>18406305.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>16800617.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>17456641.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>17713871.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>16004062.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>12065858.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>15507432.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>19368114.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>15529235.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>12427528.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>10773513.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>9454150.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>18113859.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4260988.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2908641.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2461559.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>-1948100.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1697000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4464,1018 +4509,1036 @@
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>56374000.0</v>
+      </c>
+      <c r="C12">
         <v>51159000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>56526151.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>52995781.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>50330880.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>52233907.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>51721051.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>48535140.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>45126676.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>49762198.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>46745124.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>45822834.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>42777158.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>57960864.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>55592152.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>52157539.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>50946574.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>62501405.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>59316638.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>56108619.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>52704569.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>51978096.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>49870026.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>47783838.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>47418510.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>46250068.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>42564312.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>37804855.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>35431345.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>34377603.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>31186447.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>29502888.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>27921512.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>26341099.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>25211088.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>23824664.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>25245382.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25679392.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>23815673.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>20147132.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>23553719.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>26970318.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>23419852.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>20334855.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>18702487.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>17367943.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>18113859.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4515425.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3159428.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2707762.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>1948100.0</v>
       </c>
-      <c r="BB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1000.0</v>
+      </c>
       <c r="C13">
-        <v>1272.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1272.0</v>
       </c>
       <c r="E13">
         <v>1272.0</v>
       </c>
       <c r="F13">
+        <v>1272.0</v>
+      </c>
+      <c r="G13">
         <v>1271.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1267.0</v>
       </c>
       <c r="H13">
         <v>1267.0</v>
       </c>
       <c r="I13">
+        <v>1267.0</v>
+      </c>
+      <c r="J13">
         <v>1266.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1265.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260.0</v>
       </c>
       <c r="L13">
         <v>1260.0</v>
       </c>
       <c r="M13">
-        <v>1259.0</v>
+        <v>1260.0</v>
       </c>
       <c r="N13">
         <v>1259.0</v>
       </c>
       <c r="O13">
-        <v>1256.0</v>
+        <v>1259.0</v>
       </c>
       <c r="P13">
         <v>1256.0</v>
       </c>
       <c r="Q13">
         <v>1256.0</v>
       </c>
       <c r="R13">
+        <v>1256.0</v>
+      </c>
+      <c r="S13">
         <v>1254.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1234.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1232.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231.0</v>
       </c>
       <c r="V13">
         <v>1231.0</v>
       </c>
       <c r="W13">
+        <v>1231.0</v>
+      </c>
+      <c r="X13">
         <v>1227.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1220.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1197.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1177.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1143.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1120.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1114.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1099.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1093.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1067.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1062.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076.0</v>
       </c>
       <c r="AJ13">
         <v>1076.0</v>
       </c>
       <c r="AK13">
+        <v>1076.0</v>
+      </c>
+      <c r="AL13">
         <v>1075.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1072.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1129.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1124.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1123.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1118.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1107.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098.0</v>
       </c>
       <c r="AS13">
         <v>1098.0</v>
       </c>
       <c r="AT13">
+        <v>1098.0</v>
+      </c>
+      <c r="AU13">
         <v>1082.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1072.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700.0</v>
       </c>
       <c r="AW13">
         <v>700.0</v>
       </c>
       <c r="AX13">
         <v>700.0</v>
       </c>
-      <c r="AY13"/>
+      <c r="AY13">
+        <v>700.0</v>
+      </c>
       <c r="AZ13"/>
       <c r="BA13"/>
-      <c r="BB13">
+      <c r="BB13"/>
+      <c r="BC13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>12870000.0</v>
+      </c>
+      <c r="C14">
         <v>12875000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12860077.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12830480.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12825672.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12783558.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12778446.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12757996.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12749973.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12739072.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12735837.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12723017.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12686699.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12626724.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12631129.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12632755.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12655518.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12632601.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12603566.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12554828.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12521279.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12514348.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12493309.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12076399.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12365605.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12345968.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>12309948.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12226660.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>12227696.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>12224505.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>12195870.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>12011475.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11879889.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>11788023.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>11643044.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>11727473.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>10740979.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11724448.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>11867997.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>11966289.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>12326108.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>12656735.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>12382531.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>12107707.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11977959.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>11737104.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11269358.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10416000.0</v>
       </c>
       <c r="AW14">
         <v>10416000.0</v>
       </c>
       <c r="AX14">
         <v>10416000.0</v>
       </c>
       <c r="AY14">
         <v>10416000.0</v>
       </c>
       <c r="AZ14">
         <v>10416000.0</v>
       </c>
       <c r="BA14">
         <v>10416000.0</v>
       </c>
-      <c r="BB14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:54">
+      <c r="BB14">
+        <v>10416000.0</v>
+      </c>
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259.0</v>
       </c>
       <c r="N15">
         <v>1259.0</v>
       </c>
       <c r="O15">
-        <v>1256.0</v>
+        <v>1259.0</v>
       </c>
       <c r="P15">
         <v>1256.0</v>
       </c>
       <c r="Q15">
         <v>1256.0</v>
       </c>
       <c r="R15">
+        <v>1256.0</v>
+      </c>
+      <c r="S15">
         <v>1254.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1234.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1232.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231.0</v>
       </c>
       <c r="V15">
         <v>1231.0</v>
       </c>
       <c r="W15">
+        <v>1231.0</v>
+      </c>
+      <c r="X15">
         <v>1227.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1220.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1197.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1177.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1143.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1120.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1114.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1099.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1093.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1067.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1062.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076.0</v>
       </c>
       <c r="AJ15">
         <v>1076.0</v>
       </c>
       <c r="AK15">
+        <v>1076.0</v>
+      </c>
+      <c r="AL15">
         <v>1075.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1072.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1129.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1124.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1123.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1118.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1107.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098.0</v>
       </c>
       <c r="AS15">
         <v>1098.0</v>
       </c>
       <c r="AT15">
+        <v>1098.0</v>
+      </c>
+      <c r="AU15">
         <v>1082.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1072.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700.0</v>
       </c>
       <c r="AW15">
         <v>700.0</v>
       </c>
       <c r="AX15">
         <v>700.0</v>
       </c>
-      <c r="AY15"/>
+      <c r="AY15">
+        <v>700.0</v>
+      </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16">
+        <v>3397000.0</v>
+      </c>
+      <c r="C16">
         <v>2871000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3158065.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3257556.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2598549.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2259616.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2555105.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2537402.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2338414.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2570407.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1924133.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1714067.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2071016.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3373122.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1586256.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2287144.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2586776.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2553096.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2442430.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2973334.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2203589.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1949259.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1956180.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1873090.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1814209.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1671420.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1734799.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1853403.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1902175.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1798784.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1776953.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1902727.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1496117.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1617571.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1380618.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1544955.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1075608.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1033146.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>751140.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>462264.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>446170.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>536924.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>532945.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1302420.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>691351.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>308341.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>343051.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>515440.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>163882.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>207395.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>1038833.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1031863.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1017049.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1088702.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1227043.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1130288.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1088278.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>950375.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1553469.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1083748.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>964129.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>477531.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>519886.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>498403.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>62321.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>88398.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>121184.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>321400.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>197206.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>76557.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>131130.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>67023.0</v>
       </c>
-      <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>199776.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>2003685.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1928347.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1915135.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1771042.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1643478.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1461563.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>978269.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>601209.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>415782.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>265740.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>142381.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>165859.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>142902.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>160387.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>137306.0</v>
       </c>
-      <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5488,87 +5551,86 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -5576,565 +5638,579 @@
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
-      <c r="AW20"/>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
         <v>34</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>3286000.0</v>
+      </c>
       <c r="C21">
+        <v>3384000.0</v>
+      </c>
+      <c r="D21">
         <v>3373478.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3374945.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3258759.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3098691.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2891657.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2747925.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2669858.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2519053.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2459475.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2353773.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2205287.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2069439.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1881137.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1543132.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1334670.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1118584.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1054641.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1010073.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>976382.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>960885.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>975879.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>937131.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>901378.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>860087.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>824959.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>821937.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>819752.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>832519.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>832144.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>847696.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>863940.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>885502.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>885713.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>886726.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>898223.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>918712.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>766089.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>747633.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>475486.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>175513.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>181336.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>182960.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>186684.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>250836.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>259473.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>265283.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>260635.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>267024.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>275000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
         <v>35</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>11883000.0</v>
+      </c>
       <c r="C22">
+        <v>11620000.0</v>
+      </c>
+      <c r="D22">
         <v>11734822.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11200336.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10555729.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10401889.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11251549.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>12071322.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>12696160.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12821194.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>11667713.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8415080.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6312265.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5369233.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5243256.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4857181.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4345042.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4299799.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4433389.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4468115.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4640556.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3933987.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4589741.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4868721.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4214961.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3641561.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4351040.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4368651.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4231504.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4059443.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4275409.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4433934.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4308321.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4210846.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4129357.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4259769.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4273721.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3886590.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3467543.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2946314.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2786245.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2383158.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2259290.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2318201.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2229071.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2125838.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1639977.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1631911.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1426157.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1340331.0</v>
       </c>
-      <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22">
         <v>1386000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>114389000.0</v>
+      </c>
+      <c r="C23">
         <v>108776000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>114721779.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>106447489.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>101729435.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>98325775.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>94246761.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>89949347.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>88014180.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>92156098.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>87406096.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>81431031.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>75620035.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>85513747.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>79544333.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>75723837.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>72393499.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>82881422.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>78398559.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>75579599.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>72188926.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>71066620.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>70425117.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>68824737.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>68367961.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>66728864.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>62571338.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>56844976.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>54413215.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>48442258.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>46811517.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>42831445.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>40260737.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>39012534.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>37919628.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>36843844.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>37417313.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>37194484.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>35488132.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>32348662.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>33451080.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>35244207.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>31050660.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>28761843.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>26011628.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>23309719.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>22411528.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9936606.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7758562.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6986871.0</v>
       </c>
-      <c r="AY23"/>
       <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>3220200.0</v>
       </c>
-      <c r="BB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:54">
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>2897007.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
@@ -6142,58 +6218,61 @@
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
-      <c r="AW24"/>
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -6206,52 +6285,53 @@
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6264,52 +6344,53 @@
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6322,1313 +6403,1341 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>-56374000.0</v>
+      </c>
+      <c r="C28">
         <v>-51159000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-56526151.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-52995781.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-50271659.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-52079219.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-51456976.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-48163291.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-43188249.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-47719155.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-44599007.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-43575167.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-40429439.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-55755578.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-53316063.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-49811688.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-48032012.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-59517466.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-55822870.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-52545310.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-48149096.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-47353698.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-44773020.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-42620399.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-41739341.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-40525908.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-35623543.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-29350998.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-26557179.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-28027688.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-23699164.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-21330879.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-20093133.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-18205976.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-18406305.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-16800617.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-17456641.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-17713871.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-16004062.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-12065858.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-15507432.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-19368114.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-15529235.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-12427528.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-10773513.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-9454150.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-18113859.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-4260988.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2908641.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-2455226.0</v>
       </c>
-      <c r="AY28"/>
       <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>1948100.0</v>
       </c>
-      <c r="BB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:54">
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>98514000.0</v>
+      </c>
       <c r="C29">
+        <v>94618000.0</v>
+      </c>
+      <c r="D29">
         <v>98351971.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>94301386.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>90054430.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>86818756.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>83432625.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>79671489.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>76121462.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>71420164.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>74568000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>68998438.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>64339911.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>73672987.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>69771271.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>65898637.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>62548435.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>72173806.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>67891417.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>64902114.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>63078086.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>61384612.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>60716458.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>58364226.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>58061304.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
         <v>43</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>13415000.0</v>
+      </c>
       <c r="C30">
+        <v>13667000.0</v>
+      </c>
+      <c r="D30">
         <v>13858292.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10922134.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12706192.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10556733.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10364786.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11953345.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13026802.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12224273.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12783263.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11082213.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11533214.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13274521.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10651264.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8382238.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6513061.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5136599.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4253647.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3884704.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4564172.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4574932.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4252329.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4505599.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5851843.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7293303.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6924977.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5877393.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5328550.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4209992.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5219259.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3981688.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3279940.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3778929.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3508432.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3787528.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3737117.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3775699.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4493262.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5789495.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4644933.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3863632.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3428216.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4260683.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3517255.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1960214.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1174103.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2276121.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2019675.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1982083.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
-    </row>
-    <row r="31" spans="1:54">
+      <c r="BC30"/>
+    </row>
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>66644665.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>62134624.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>71603548.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>67890134.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>64355506.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>61213765.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>71055222.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>66836776.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>63892041.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>62101704.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>60423727.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>59740579.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>57427095.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>57159926.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>54664308.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>50947939.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>46326485.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>43826325.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>41113214.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>39260031.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>35319318.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>33372928.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>32045375.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>31254693.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>30409979.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>31128299.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>30970413.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>29876595.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>27721975.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>28769557.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>31757512.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>27932418.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>24905185.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>22780204.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>20639860.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>19891465.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>7035532.0</v>
       </c>
-      <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31"/>
+    </row>
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
         <v>45</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>74304000.0</v>
+      </c>
       <c r="C32">
+        <v>71023000.0</v>
+      </c>
+      <c r="D32">
         <v>72122088.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>68558066.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>66663321.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>66729911.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>66223217.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>66119941.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>64268932.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>59673806.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>64049116.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>58505268.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>54542264.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>69635709.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>66269680.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>62357072.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>59265077.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>69422200.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>65268792.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>62340077.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>60577989.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>58818629.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>58143349.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>54830393.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>55630274.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
-    </row>
-    <row r="33" spans="1:54">
+      <c r="BC32"/>
+    </row>
+    <row r="33" spans="1:55">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>27967000.0</v>
+      </c>
+      <c r="C33">
         <v>27572999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>29802774.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>29074877.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>26592670.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>23083556.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>19960534.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>16371113.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>16128578.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>16154986.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>15474872.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>15340257.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>14321650.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>8024076.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>7671027.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>7228865.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6879187.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>6636465.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>6809497.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>6942329.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>6976419.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>7330728.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>7521540.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>8740002.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>7857365.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>7765183.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>7058547.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6867445.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>6972660.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3900541.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4143111.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4055855.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>4059077.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3904924.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>4472473.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3859366.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3666778.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3026212.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2732507.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2604678.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1703132.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1293728.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1191874.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1368194.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1197949.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1141904.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1167736.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1389965.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>856546.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>602598.0</v>
       </c>
-      <c r="AY33"/>
       <c r="AZ33"/>
-      <c r="BA33">
+      <c r="BA33"/>
+      <c r="BB33">
         <v>-1948100.0</v>
       </c>
-      <c r="BB33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:54">
+      <c r="BC33"/>
+    </row>
+    <row r="34" spans="1:55">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>4847087.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>4524003.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>3287017.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>4169436.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>3595829.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>3884859.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>4186872.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>4380292.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>4476322.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>4764745.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>4948431.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>5206169.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>5426335.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>5345497.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>5145094.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>4839357.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>4761355.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1807005.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1925782.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>2023574.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>2082795.0</v>
       </c>
-      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
-    </row>
-    <row r="35" spans="1:54">
+      <c r="BC34"/>
+    </row>
+    <row r="35" spans="1:55">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>3757000.0</v>
+      </c>
+      <c r="C35">
         <v>3977999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3572891.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3331557.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3201561.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2994711.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2751126.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2819565.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4276048.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4408628.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4955988.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4847087.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4524003.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3287017.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4169436.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3687300.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3595829.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3884859.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4186872.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4380292.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4476322.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4764745.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4948431.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5206169.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5426335.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5345497.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5145094.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4839357.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4761355.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1807005.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1925782.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2023574.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2082795.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2003685.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1928347.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1915135.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1771042.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1643478.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1461563.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>978269.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>601209.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>415782.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>265740.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>142381.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>165859.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>142902.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>160387.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>137306.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>84262.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>111763.0</v>
       </c>
-      <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
-    </row>
-    <row r="36" spans="1:54">
+      <c r="BC35"/>
+    </row>
+    <row r="36" spans="1:55">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>3716999.0</v>
+        <v>225000.0</v>
       </c>
       <c r="C36">
+        <v>238999.0</v>
+      </c>
+      <c r="D36">
         <v>214374.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>204499.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>206009.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>198912.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>184213.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>188235.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>184701.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>181449.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>177663.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>252161.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>502953.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>648672.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>236188.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>201334.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>172272.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>201325.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>225749.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>232685.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>236089.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>261993.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>258457.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>246474.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>266757.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>232002.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>207759.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>112455.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>106536.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>109759.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>204305.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>189040.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>196451.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>200196.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>179785.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>179366.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>171346.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>173820.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>162723.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>138970.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>113931.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>124195.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>37683.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>35501.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>20720.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>19676.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>21866.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>21865.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>268975.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>8231.0</v>
       </c>
-      <c r="AY36"/>
       <c r="AZ36"/>
-      <c r="BA36">
+      <c r="BA36"/>
+      <c r="BB36">
         <v>-1948100.0</v>
       </c>
-      <c r="BB36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:54">
+      <c r="BC36"/>
+    </row>
+    <row r="37" spans="1:55">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -7636,806 +7745,820 @@
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
-      <c r="AW37"/>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
-    </row>
-    <row r="38" spans="1:54">
+      <c r="BC37"/>
+    </row>
+    <row r="38" spans="1:55">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>2018544.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1349539.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1221285.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1104246.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>980291.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>966421.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1095777.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1225681.0</v>
       </c>
-      <c r="U38">
-[...1 lines deleted...]
-      </c>
       <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
         <v>6369843.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1604671.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2738598.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1959202.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1895417.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1246592.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1144318.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1123590.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1198461.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1431348.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1319328.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1284729.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2036000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2619000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2150000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2033000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1570000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1449000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1385000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>651000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>388000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>340000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>540000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>405000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>347000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>412000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>879000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>537000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>275000.0</v>
       </c>
-      <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>291000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:54">
+    <row r="39" spans="1:55">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
-        <v>30044000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="C39">
+        <v>4757000.0</v>
+      </c>
+      <c r="D39">
         <v>2799740.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2254361.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1543964.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2049690.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>948841.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1018427.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1035964.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1193447.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>735124.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>770647.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>675748.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>885053.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>386634.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3098014.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3709635.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4307154.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3585388.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4175832.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3303210.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3248877.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4191481.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2926577.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3025282.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1778749.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1672462.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1926632.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2449156.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1894679.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1987291.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>857080.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>691887.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>776736.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>598278.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1112517.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>494315.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>826591.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>979147.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>861043.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>763051.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>735943.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>751428.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>479910.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>364866.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>713820.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>315853.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>123184.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>296756.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>354097.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:54">
+    <row r="40" spans="1:55">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>6539000.0</v>
+      </c>
+      <c r="C40">
         <v>5489000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4208201.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3331366.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2385242.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4040025.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3652429.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3274356.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2509251.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>11118563.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2650495.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2688122.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1967654.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2965920.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2581986.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2508377.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2122649.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3069875.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2671428.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2265037.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1475566.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1951271.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1838252.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1921438.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1821481.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2356391.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2185301.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1509012.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1376300.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1985266.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1959354.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1505237.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1360069.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1681445.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1607564.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1262596.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1189479.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1196805.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1449546.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1200436.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>909749.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1322329.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1198044.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1104129.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>735709.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1272823.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>934715.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>868002.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>448267.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>667364.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>1015000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:54">
+    <row r="41" spans="1:55">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3013165.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1375197.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2182494.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1626339.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1462055.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1679343.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1910668.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2034429.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2083342.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2305413.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2423733.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2617075.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2773802.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2630467.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2368495.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2002104.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1864348.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1807005.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1925782.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2023574.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2082795.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2004000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1929000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1915000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1771000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1643000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1461000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>978000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>601000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>416000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>266000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>143000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>166000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>143000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>161000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>138000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>85000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>58000.0</v>
       </c>
-      <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:54">
+    <row r="42" spans="1:55">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
-        <v>94618000.0</v>
+        <v>31020000.0</v>
       </c>
       <c r="C42">
+        <v>30386000.0</v>
+      </c>
+      <c r="D42">
         <v>32007647.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>31371123.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>30736500.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>30026734.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>29886087.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>29273955.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>28725509.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>28160745.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>27872275.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>27369898.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>26891212.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>26407446.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>26179351.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>25733821.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>25618544.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>25160618.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>24766697.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>24350709.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>23988337.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>23676843.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>23636433.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>22351673.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>19949639.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>19192394.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>18683848.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>16520138.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>16133905.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>15317335.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>15203263.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>13701066.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>13131054.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>12623181.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>11990054.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>11342444.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>12434675.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>12055188.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>11918035.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>11314489.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>14347931.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>19332023.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>17898000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>16729207.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>16365123.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>15785838.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>15295438.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2678419.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2508946.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2346137.0</v>
       </c>
-      <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
-    </row>
-    <row r="43" spans="1:54">
+      <c r="BC42"/>
+    </row>
+    <row r="43" spans="1:55">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8448,1365 +8571,1384 @@
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
-    </row>
-    <row r="44" spans="1:54">
+      <c r="BC43"/>
+    </row>
+    <row r="44" spans="1:55">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
         <v>140.0</v>
       </c>
-      <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
-    </row>
-    <row r="45" spans="1:54">
+      <c r="BC44"/>
+    </row>
+    <row r="45" spans="1:55">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>29588000.0</v>
+      </c>
       <c r="C45">
+        <v>28928000.0</v>
+      </c>
+      <c r="D45">
         <v>28658956.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>27785777.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>25166878.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>21560992.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>18880217.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>15164842.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>15591417.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>15401503.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>14939794.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>14717705.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>14578847.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>8035428.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>7849591.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>4706575.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>4778612.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>4835178.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>4940990.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>5064273.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>4996785.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>5009679.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>4986996.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>4901190.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>5029323.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1869561.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1879619.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1888831.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1910408.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1868851.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1853506.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1709526.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1633080.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1456149.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1283809.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1219672.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1051394.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>905622.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>851671.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>828333.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>793339.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>794835.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>755267.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>510723.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>320421.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>327343.0</v>
       </c>
-      <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-    </row>
-    <row r="46" spans="1:54">
+      <c r="BC45"/>
+    </row>
+    <row r="46" spans="1:55">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>24225000.0</v>
+      </c>
+      <c r="C46">
         <v>23856000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>23792441.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>22938080.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>20437016.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>16965485.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>14420060.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>10844519.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>11390330.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>11331668.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>11034001.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>10967940.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>10991204.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4605098.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4568605.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4581487.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4564226.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4551460.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4659079.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4706575.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4778612.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4835178.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4940990.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5064273.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4996785.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>5009679.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>4986996.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>4901190.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>5029323.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1869561.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1879619.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1888831.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1910408.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1868851.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1853506.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1709526.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1633080.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1456149.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1283809.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1219672.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1051394.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>905622.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>851671.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>828333.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>793339.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>794835.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>755267.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>510723.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>320421.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>327343.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-    </row>
-    <row r="47" spans="1:54">
+      <c r="BC46"/>
+    </row>
+    <row r="47" spans="1:55">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>8720273.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>8643485.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2399812.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2292516.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4581487.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>4564226.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4551460.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4659079.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>4706575.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2126079.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2120148.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2164391.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2227020.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2099778.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2053806.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1973131.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1830194.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1902045.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1869561.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1879619.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1888831.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1910408.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1868851.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1853506.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1709526.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1633080.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1456149.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1283809.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1219672.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1051394.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>905622.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>851671.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>828333.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>793339.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>794835.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>755267.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>510723.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>320000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>328000.0</v>
       </c>
-      <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47">
         <v>266000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:54">
+    <row r="48" spans="1:55">
       <c r="A48" t="s">
         <v>61</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>67493000.0</v>
+      </c>
       <c r="C48">
+        <v>64230999.0</v>
+      </c>
+      <c r="D48">
         <v>66343052.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>62928991.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>59316658.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>56790751.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>53545271.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>50396267.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>47394687.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>43258154.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>46694465.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>41627280.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>37447440.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>47264282.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>43590664.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>40163560.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>36922508.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>46994922.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>43102255.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>40525994.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>39056300.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>37669451.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>37032037.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>35957391.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>38069661.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>36300450.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>33058767.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>30603897.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>28515056.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>26669491.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>24962478.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>22562205.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>21207237.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>20355545.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>20171907.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>19979514.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>19622441.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>19869714.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>18728914.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>17168431.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>14937180.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>12655169.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>10250463.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>8383315.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>6612744.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>5125249.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>4854428.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>4617071.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>3598250.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>3074883.0</v>
       </c>
-      <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
-      <c r="BB48">
+      <c r="BB48"/>
+      <c r="BC48">
         <v>1145000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:54">
+    <row r="49" spans="1:55">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>41627280.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>37447440.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>47264282.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>43590664.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>40163560.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>36922508.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>46994922.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>43102255.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>40525994.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>39056300.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>37669451.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>37032037.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>35957391.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>38069661.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>36300450.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>33058767.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>30603897.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>28515056.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>26669491.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>24962478.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>22562205.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>21207237.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>20355545.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>20171907.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>19979514.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>19622441.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>19869714.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>18728914.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>17168431.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>14937180.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>12655169.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>10250463.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>8383315.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>6612744.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>5125249.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>4854428.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>4617071.0</v>
       </c>
-      <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-    </row>
-    <row r="50" spans="1:54">
+      <c r="BC49"/>
+    </row>
+    <row r="50" spans="1:55">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>230271.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-    </row>
-    <row r="51" spans="1:54">
+      <c r="BC50"/>
+    </row>
+    <row r="51" spans="1:55">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
-      <c r="E51">
+      <c r="E51"/>
+      <c r="F51">
         <v>59221.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>154688.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>264075.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>371849.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1938427.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2043043.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2146117.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2247667.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2347719.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2205286.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2276089.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2345851.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2414472.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2482084.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2548702.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2614351.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2652533.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2715030.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2776599.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2837253.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2897007.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2955873.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3013865.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3070996.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3127278.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
-      <c r="AX51">
+      <c r="AX51"/>
+      <c r="AY51">
         <v>6333.0</v>
       </c>
-      <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
-    </row>
-    <row r="52" spans="1:54">
+      <c r="BC51"/>
+    </row>
+    <row r="52" spans="1:55">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>59221.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>153264.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>261244.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>367618.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>418814.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>427963.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>421379.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>413745.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>409295.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>293466.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>289147.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>284891.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>280698.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>276568.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>272498.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>268488.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>259553.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>255698.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>251901.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>248159.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>244474.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>240843.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>474532.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>467486.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>460542.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2009845.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1937214.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1894245.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1644097.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1695107.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1555177.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1229527.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1564393.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1387271.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1525338.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1149394.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1023918.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>30687.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>23295.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>79832.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>670236.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>65790.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>182202.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>125789.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>139006.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>6333.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-    </row>
-    <row r="53" spans="1:54">
+      <c r="BC52"/>
+    </row>
+    <row r="53" spans="1:55">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
-[...1 lines deleted...]
-      </c>
+      <c r="N53"/>
       <c r="O53">
         <v>0.0</v>
       </c>
       <c r="P53">
         <v>0.0</v>
       </c>
       <c r="Q53">
+        <v>0.0</v>
+      </c>
+      <c r="R53">
         <v>500090.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>501855.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>945066.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>948958.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1902940.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1909368.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>2320407.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>2326186.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>2782162.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>2768287.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>3926904.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>5382861.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>5746888.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>6349915.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>7487283.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>8172009.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>7828379.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>8135123.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>6804783.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>7024047.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>7788741.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>7965521.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>7811611.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>8081274.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>8046287.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>7602204.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>7890617.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>7907327.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>7928974.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>7913793.0</v>
       </c>
-      <c r="AU53">
-[...1 lines deleted...]
-      </c>
       <c r="AV53">
+        <v>0.0</v>
+      </c>
+      <c r="AW53">
         <v>254437.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>250787.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>246203.0</v>
       </c>
-      <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>3896200.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>251000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:54">
+    <row r="54" spans="1:55">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -9814,725 +9956,738 @@
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
-      <c r="AW54"/>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
-    </row>
-    <row r="55" spans="1:54">
+      <c r="BC54"/>
+    </row>
+    <row r="55" spans="1:55">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>114389000.0</v>
+      </c>
+      <c r="C55">
         <v>108776000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>114721779.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>106447489.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>101729435.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>98325775.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>94246761.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>89949347.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>88014180.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>92156098.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>87406096.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>81431031.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>75620035.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>85513747.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>79544333.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>75723837.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>72393499.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>82881422.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>78398559.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>75579599.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>72188926.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>71066620.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>70425117.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>68824737.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>68367961.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>66728864.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>62571338.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>56844976.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>54413215.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>48442258.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>46811517.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>42831445.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>40260737.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>39012534.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>37919628.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>36843844.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>37417313.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>37194484.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>35488132.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>32348662.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>33451080.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>35244207.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>31050660.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>28761843.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>26011628.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>23309719.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>22411528.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>9936606.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>7758562.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6986871.0</v>
       </c>
-      <c r="AY55"/>
       <c r="AZ55"/>
       <c r="BA55"/>
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55">
         <v>5554000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:54">
+    <row r="56" spans="1:55">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>86422000.0</v>
+      </c>
+      <c r="C56">
         <v>81203000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>84919005.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>77372612.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>75136765.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>75242219.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>74286227.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>73578234.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>71885602.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>76001112.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>71931224.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>66090774.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>61298385.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>77489671.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>71873306.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>68494972.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>65514312.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>76244957.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>71589062.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>68637270.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>65212507.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>63735892.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>62903577.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>60084735.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>60510596.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>58963681.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>55512791.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>49977531.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>47440555.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>44541717.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>42668406.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>38775590.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>36201660.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>35107610.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>33447155.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>32984478.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>33750535.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>34168272.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>32755625.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>29743984.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>31747948.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>33950479.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>29858786.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>27393649.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>24813679.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>22167815.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>21243792.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>8546641.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>6902016.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>6384273.0</v>
       </c>
-      <c r="AY56"/>
       <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BA56"/>
+      <c r="BB56">
         <v>1948100.0</v>
       </c>
-      <c r="BB56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:54">
+      <c r="BC56"/>
+    </row>
+    <row r="57" spans="1:55">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>12118000.0</v>
+      </c>
+      <c r="C57">
         <v>10180000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>12796917.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8814546.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>8473444.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8512308.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8063010.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7458293.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7616670.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>16327306.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7882108.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>7585506.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6756121.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>8553743.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5603626.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>6137900.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6249235.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>6822757.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>6320270.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>6297193.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4634518.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4917263.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4760228.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5254342.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4880322.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>5858972.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5653346.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>4857197.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5005783.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>4689520.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4793560.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4640857.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3941074.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>4077972.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3850875.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3632004.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>3619749.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>3661881.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3383885.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2900785.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3604828.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2895400.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2671166.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3531317.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2878881.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2276121.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2100203.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2498345.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1563164.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1452324.0</v>
       </c>
-      <c r="AY57"/>
       <c r="AZ57"/>
       <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57">
         <v>2331000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:54">
+    <row r="58" spans="1:55">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>15875000.0</v>
+      </c>
+      <c r="C58">
         <v>14158000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>16369808.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12146103.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>11675005.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>11507019.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10814136.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>10277858.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>11892718.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>20735934.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>12838096.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>12432593.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>11280124.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>11840760.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9773062.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>9825200.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>9845064.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>10707616.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>10507142.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>10677485.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>9110840.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>9682008.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>9708659.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>10460511.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>10306657.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>11204469.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>10798440.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>9696554.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>9767138.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>6496525.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>6719342.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>6664431.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6023869.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6081657.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>5779222.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>5547139.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>5390791.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5305359.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4845448.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3879054.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4206037.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3311182.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2936906.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3673698.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3044740.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2419023.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2260590.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2635651.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1647426.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1564087.0</v>
       </c>
-      <c r="AY58"/>
       <c r="AZ58"/>
       <c r="BA58"/>
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58">
         <v>2334000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:54">
+    <row r="59" spans="1:55">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -10540,312 +10695,319 @@
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
-      <c r="AW59"/>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
-    </row>
-    <row r="60" spans="1:54">
+      <c r="BC59"/>
+    </row>
+    <row r="60" spans="1:55">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>98514000.0</v>
+      </c>
+      <c r="C60">
         <v>94618000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>98351971.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>94301386.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>90054430.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>86818756.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>83432625.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>79671489.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>76121462.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>71420164.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>74568000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>68998438.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>64339911.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>73672987.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>69771271.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>65898637.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>62548435.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>72173806.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>67891417.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>64902114.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>63078086.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>61384612.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>60716458.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>58364226.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>58061304.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>55524395.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>51772898.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>47148422.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>44646077.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>41945733.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>40092175.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>36167014.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>34236868.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>32930877.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>32140406.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>31296705.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>32026522.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>31889125.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>30642684.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>28469608.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>29245043.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>31933025.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>28113754.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>25088145.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>22966888.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>20890696.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>20150938.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>7300955.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>6111136.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>5422784.0</v>
       </c>
-      <c r="AY60"/>
       <c r="AZ60"/>
-      <c r="BA60">
+      <c r="BA60"/>
+      <c r="BB60">
         <v>3220200.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>3220000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:54">
+    <row r="61" spans="1:55">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
         <v>-1818542.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-1553193.0</v>
       </c>
-      <c r="AK61">
-[...1 lines deleted...]
-      </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
-        <v>-9969468.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN61">
         <v>-9969468.0</v>
       </c>
       <c r="AO61">
+        <v>-9969468.0</v>
+      </c>
+      <c r="AP61">
         <v>-5505439.0</v>
       </c>
-      <c r="AP61">
-[...1 lines deleted...]
-      </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
-      <c r="AW61"/>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-    </row>
-    <row r="62" spans="1:54">
+      <c r="BC61"/>
+    </row>
+    <row r="62" spans="1:55">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10858,50 +11020,51 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
+      <c r="BC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10954,1201 +11117,1211 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
         <v>19490000.0</v>
       </c>
       <c r="C2">
         <v>16892240.0</v>
       </c>
       <c r="D2">
         <v>15404027.0</v>
       </c>
       <c r="E2">
         <v>12020742.0</v>
       </c>
       <c r="F2">
         <v>9764656.0</v>
       </c>
       <c r="G2">
         <v>8142962.0</v>
       </c>
       <c r="H2">
         <v>8816161.0</v>
       </c>
       <c r="I2">
         <v>7211633.0</v>
       </c>
       <c r="J2">
         <v>5569896.0</v>
       </c>
       <c r="K2">
         <v>6154836.0</v>
       </c>
       <c r="L2">
         <v>5840407.0</v>
       </c>
       <c r="M2">
         <v>3404400.0</v>
       </c>
       <c r="N2">
         <v>2853385.0</v>
       </c>
       <c r="O2">
         <v>2125921.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
         <v>2380000.0</v>
       </c>
       <c r="C3">
         <v>817656.0</v>
       </c>
       <c r="D3">
         <v>-2.0</v>
       </c>
       <c r="E3">
         <v>670673.0</v>
       </c>
       <c r="F3">
         <v>1406823.0</v>
       </c>
       <c r="G3">
         <v>1338824.0</v>
       </c>
       <c r="H3">
         <v>1242325.0</v>
       </c>
       <c r="I3">
         <v>559728.0</v>
       </c>
       <c r="J3">
         <v>445271.0</v>
       </c>
       <c r="K3">
         <v>248299.0</v>
       </c>
       <c r="L3">
         <v>223942.0</v>
       </c>
       <c r="M3">
         <v>149056.0</v>
       </c>
       <c r="N3">
         <v>139040.0</v>
       </c>
       <c r="O3">
         <v>106281.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5">
-        <v>26147000.0</v>
+        <v>28361000.0</v>
       </c>
       <c r="C5">
-        <v>21964727.0</v>
+        <v>24275459.0</v>
       </c>
       <c r="D5">
         <v>20035458.0</v>
       </c>
       <c r="E5">
         <v>15627645.0</v>
       </c>
       <c r="F5">
-        <v>9817682.0</v>
+        <v>9836287.0</v>
       </c>
       <c r="G5">
         <v>-756091.0</v>
       </c>
       <c r="H5">
         <v>8647405.0</v>
       </c>
       <c r="I5">
         <v>6549045.0</v>
       </c>
       <c r="J5">
         <v>2148476.0</v>
       </c>
       <c r="K5">
         <v>10920054.0</v>
       </c>
       <c r="L5">
         <v>11289207.0</v>
       </c>
       <c r="M5">
         <v>3065890.0</v>
       </c>
       <c r="N5">
         <v>2787226.0</v>
       </c>
       <c r="O5">
         <v>1424641.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
-        <v>28527000.0</v>
+        <v>30741000.0</v>
       </c>
       <c r="C6">
-        <v>22782383.0</v>
+        <v>25093115.0</v>
       </c>
       <c r="D6">
         <v>20035458.0</v>
       </c>
       <c r="E6">
         <v>16298318.0</v>
       </c>
       <c r="F6">
-        <v>11224505.0</v>
+        <v>11243110.0</v>
       </c>
       <c r="G6">
         <v>582733.0</v>
       </c>
       <c r="H6">
         <v>9889730.0</v>
       </c>
       <c r="I6">
         <v>7108773.0</v>
       </c>
       <c r="J6">
         <v>2593747.0</v>
       </c>
       <c r="K6">
         <v>11168353.0</v>
       </c>
       <c r="L6">
         <v>11513149.0</v>
       </c>
       <c r="M6">
         <v>3214946.0</v>
       </c>
       <c r="N6">
         <v>2926266.0</v>
       </c>
       <c r="O6">
         <v>1530922.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-473900.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
         <v>64324000.0</v>
       </c>
       <c r="C9">
         <v>56349881.0</v>
       </c>
       <c r="D9">
         <v>50158269.0</v>
       </c>
       <c r="E9">
         <v>41282403.0</v>
       </c>
       <c r="F9">
         <v>32049925.0</v>
       </c>
       <c r="G9">
         <v>23574410.0</v>
       </c>
       <c r="H9">
         <v>29700980.0</v>
       </c>
       <c r="I9">
         <v>23227350.0</v>
       </c>
       <c r="J9">
         <v>17511696.0</v>
       </c>
       <c r="K9">
         <v>26341712.0</v>
       </c>
       <c r="L9">
         <v>25753313.0</v>
       </c>
       <c r="M9">
         <v>12248657.0</v>
       </c>
       <c r="N9">
         <v>8486712.0</v>
       </c>
       <c r="O9">
         <v>5559140.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
         <v>28361000.0</v>
       </c>
       <c r="C10">
         <v>24275459.0</v>
       </c>
       <c r="D10">
         <v>21738256.0</v>
       </c>
       <c r="E10">
         <v>16180749.0</v>
       </c>
       <c r="F10">
         <v>9836287.0</v>
       </c>
       <c r="G10">
         <v>-616878.0</v>
       </c>
       <c r="H10">
         <v>9043317.0</v>
       </c>
       <c r="I10">
         <v>6197307.0</v>
       </c>
       <c r="J10">
         <v>1396386.0</v>
       </c>
       <c r="K10">
         <v>10952734.0</v>
       </c>
       <c r="L10">
         <v>11634534.0</v>
       </c>
       <c r="M10">
         <v>3017341.0</v>
       </c>
       <c r="N10">
         <v>2783768.0</v>
       </c>
       <c r="O10">
         <v>1432065.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11">
         <v>5881000.0</v>
       </c>
       <c r="C11">
         <v>5041433.0</v>
       </c>
       <c r="D11">
         <v>4545480.0</v>
       </c>
       <c r="E11">
         <v>3353348.0</v>
       </c>
       <c r="F11">
         <v>510816.0</v>
       </c>
       <c r="G11">
         <v>-1985879.0</v>
       </c>
       <c r="H11">
         <v>-587642.0</v>
       </c>
       <c r="I11">
         <v>-106143.0</v>
       </c>
       <c r="J11">
         <v>896622.0</v>
       </c>
       <c r="K11">
         <v>3738189.0</v>
       </c>
       <c r="L11">
         <v>4104614.0</v>
       </c>
       <c r="M11">
         <v>966975.0</v>
       </c>
       <c r="N11">
         <v>846878.0</v>
       </c>
       <c r="O11">
         <v>465980.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>581852.0</v>
       </c>
       <c r="F12">
         <v>18605.0</v>
       </c>
       <c r="G12">
         <v>139213.0</v>
       </c>
       <c r="H12">
         <v>395912.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>127</v>
+      </c>
+      <c r="B13">
+        <v>2009000.0</v>
+      </c>
       <c r="C13">
         <v>2193145.0</v>
       </c>
       <c r="D13">
         <v>1864113.0</v>
       </c>
       <c r="E13">
         <v>581852.0</v>
       </c>
       <c r="F13">
         <v>34806.0</v>
       </c>
       <c r="G13">
         <v>132185.0</v>
       </c>
       <c r="H13">
         <v>388801.0</v>
       </c>
       <c r="I13">
         <v>238106.0</v>
       </c>
       <c r="J13">
         <v>122575.0</v>
       </c>
       <c r="K13">
         <v>126419.0</v>
       </c>
       <c r="L13">
         <v>24000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
         <v>22480000.0</v>
       </c>
       <c r="C15">
         <v>19234026.0</v>
       </c>
       <c r="D15">
         <v>17192776.0</v>
       </c>
       <c r="E15">
         <v>12827401.0</v>
       </c>
       <c r="F15">
         <v>9325471.0</v>
       </c>
       <c r="G15">
         <v>1369001.0</v>
       </c>
       <c r="H15">
         <v>9630959.0</v>
       </c>
       <c r="I15">
         <v>6303450.0</v>
       </c>
       <c r="J15">
         <v>499764.0</v>
       </c>
       <c r="K15">
         <v>7214545.0</v>
       </c>
       <c r="L15">
         <v>7529920.0</v>
       </c>
       <c r="M15">
         <v>2050366.0</v>
       </c>
       <c r="N15">
         <v>1936890.0</v>
       </c>
       <c r="O15">
         <v>966085.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>12828487.0</v>
       </c>
       <c r="F16">
         <v>9325471.0</v>
       </c>
       <c r="G16">
         <v>1369001.0</v>
       </c>
       <c r="H16">
         <v>9630959.0</v>
       </c>
       <c r="I16">
         <v>6303450.0</v>
       </c>
       <c r="J16">
         <v>499764.0</v>
       </c>
       <c r="K16">
         <v>7214545.0</v>
       </c>
       <c r="L16">
         <v>7529920.0</v>
       </c>
       <c r="M16">
         <v>2050366.0</v>
       </c>
       <c r="N16">
         <v>1937000.0</v>
       </c>
       <c r="O16">
         <v>966000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>131</v>
+      </c>
+      <c r="B17">
+        <v>22480000.0</v>
+      </c>
       <c r="C17">
         <v>19234026.0</v>
       </c>
       <c r="D17">
         <v>16326707.0</v>
       </c>
       <c r="E17">
         <v>12827401.0</v>
       </c>
       <c r="F17">
         <v>9325471.0</v>
       </c>
       <c r="G17">
         <v>1369001.0</v>
       </c>
       <c r="H17">
         <v>9630959.0</v>
       </c>
       <c r="I17">
         <v>6303450.0</v>
       </c>
       <c r="J17">
         <v>499764.0</v>
       </c>
       <c r="K17">
         <v>7214545.0</v>
       </c>
       <c r="L17">
         <v>7529920.0</v>
       </c>
       <c r="M17">
         <v>2050366.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>132</v>
+      </c>
+      <c r="B18">
+        <v>2009000.0</v>
+      </c>
       <c r="C18">
         <v>2193145.0</v>
       </c>
       <c r="D18">
         <v>1864113.0</v>
       </c>
       <c r="E18">
         <v>581852.0</v>
       </c>
       <c r="F18">
         <v>34806.0</v>
       </c>
       <c r="G18">
         <v>132185.0</v>
       </c>
       <c r="H18">
         <v>388801.0</v>
       </c>
       <c r="I18">
         <v>238106.0</v>
       </c>
       <c r="J18">
         <v>122575.0</v>
       </c>
       <c r="K18">
         <v>126419.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>553104.0</v>
       </c>
       <c r="F19">
         <v>18605.0</v>
       </c>
       <c r="G19">
         <v>139213.0</v>
       </c>
       <c r="H19">
         <v>395912.0</v>
       </c>
       <c r="I19">
         <v>193537.0</v>
       </c>
       <c r="J19">
         <v>111377.0</v>
       </c>
       <c r="K19">
         <v>32680.0</v>
       </c>
       <c r="L19">
         <v>121385.0</v>
       </c>
       <c r="M19">
         <v>-48549.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
         <v>26147000.0</v>
       </c>
       <c r="C21">
         <v>21964727.0</v>
       </c>
       <c r="D21">
         <v>20035458.0</v>
       </c>
       <c r="E21">
         <v>15627645.0</v>
       </c>
       <c r="F21">
         <v>9817682.0</v>
       </c>
       <c r="G21">
         <v>-756091.0</v>
       </c>
       <c r="H21">
         <v>8647405.0</v>
       </c>
       <c r="I21">
         <v>6003770.0</v>
       </c>
       <c r="J21">
         <v>1285009.0</v>
       </c>
       <c r="K21">
         <v>10920054.0</v>
       </c>
       <c r="L21">
         <v>11513149.0</v>
       </c>
       <c r="M21">
         <v>3065890.0</v>
       </c>
       <c r="N21">
         <v>2787226.0</v>
       </c>
       <c r="O21">
         <v>1424641.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
         <v>57667000.0</v>
       </c>
       <c r="C23">
         <v>51277394.0</v>
       </c>
       <c r="D23">
         <v>45526838.0</v>
       </c>
       <c r="E23">
         <v>37675500.0</v>
       </c>
       <c r="F23">
         <v>31996899.0</v>
       </c>
       <c r="G23">
         <v>32473463.0</v>
       </c>
       <c r="H23">
         <v>29869736.0</v>
       </c>
       <c r="I23">
         <v>24435213.0</v>
       </c>
       <c r="J23">
         <v>21796583.0</v>
       </c>
       <c r="K23">
         <v>21576494.0</v>
       </c>
       <c r="L23">
         <v>20080571.0</v>
       </c>
       <c r="M23">
         <v>12587167.0</v>
       </c>
       <c r="N23">
         <v>8552871.0</v>
       </c>
       <c r="O23">
         <v>6260420.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>139</v>
+      </c>
+      <c r="B25">
+        <v>1166000.0</v>
+      </c>
       <c r="C25">
         <v>817656.0</v>
       </c>
       <c r="D25">
         <v>-133100.0</v>
       </c>
       <c r="E25">
         <v>670673.0</v>
       </c>
       <c r="F25">
         <v>1406823.0</v>
       </c>
       <c r="G25">
         <v>1338824.0</v>
       </c>
       <c r="H25">
         <v>1242325.0</v>
       </c>
       <c r="I25">
         <v>1105003.0</v>
       </c>
       <c r="J25">
         <v>1308738.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26">
         <v>2975000.0</v>
       </c>
       <c r="C26">
         <v>2831589.0</v>
       </c>
       <c r="D26">
         <v>2858656.0</v>
       </c>
       <c r="E26">
         <v>2278081.0</v>
       </c>
       <c r="F26">
         <v>1905043.0</v>
       </c>
       <c r="G26">
         <v>1902530.0</v>
       </c>
       <c r="H26">
         <v>1432719.0</v>
       </c>
       <c r="I26">
         <v>1517112.0</v>
       </c>
       <c r="J26">
         <v>1722564.0</v>
       </c>
       <c r="K26">
         <v>1347507.0</v>
       </c>
       <c r="L26">
         <v>1764306.0</v>
       </c>
       <c r="M26">
         <v>1068674.0</v>
       </c>
       <c r="N26">
         <v>1009872.0</v>
       </c>
       <c r="O26">
         <v>654070.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27">
         <v>17420000.0</v>
       </c>
       <c r="C27">
         <v>15616442.0</v>
       </c>
       <c r="D27">
         <v>12142090.0</v>
       </c>
       <c r="E27">
         <v>12679610.0</v>
       </c>
       <c r="F27">
         <v>10555738.0</v>
       </c>
       <c r="G27">
         <v>10158892.0</v>
       </c>
       <c r="H27">
         <v>9169590.0</v>
       </c>
       <c r="I27">
         <v>6995586.0</v>
       </c>
       <c r="J27">
         <v>5502959.0</v>
       </c>
       <c r="K27">
         <v>5278448.0</v>
       </c>
       <c r="L27">
         <v>4705977.0</v>
       </c>
       <c r="M27">
         <v>3297120.0</v>
       </c>
       <c r="N27">
         <v>2297309.0</v>
       </c>
       <c r="O27">
         <v>1930395.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
         <v>17782000.0</v>
       </c>
       <c r="C28">
         <v>15937123.0</v>
       </c>
       <c r="D28">
         <v>15122065.0</v>
       </c>
       <c r="E28">
         <v>10697067.0</v>
       </c>
       <c r="F28">
         <v>9771462.0</v>
       </c>
       <c r="G28">
         <v>12269079.0</v>
       </c>
       <c r="H28">
         <v>10451266.0</v>
       </c>
       <c r="I28">
         <v>8710882.0</v>
       </c>
       <c r="J28">
         <v>9001164.0</v>
       </c>
       <c r="K28">
         <v>8795703.0</v>
       </c>
       <c r="L28">
         <v>7769881.0</v>
       </c>
       <c r="M28">
         <v>4816973.0</v>
       </c>
       <c r="N28">
         <v>2392305.0</v>
       </c>
       <c r="O28">
         <v>1550034.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>143</v>
+      </c>
+      <c r="B29">
+        <v>5881000.0</v>
+      </c>
       <c r="C29">
         <v>5041433.0</v>
       </c>
       <c r="D29">
         <v>4433484.0</v>
       </c>
       <c r="E29">
         <v>3353348.0</v>
       </c>
       <c r="F29">
         <v>510816.0</v>
       </c>
       <c r="G29">
         <v>-1985879.0</v>
       </c>
       <c r="H29">
         <v>-587642.0</v>
       </c>
       <c r="I29">
         <v>-106143.0</v>
       </c>
       <c r="J29">
         <v>896622.0</v>
       </c>
       <c r="K29">
         <v>3738189.0</v>
       </c>
       <c r="L29">
         <v>4104610.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
         <v>38177000.0</v>
       </c>
       <c r="C30">
         <v>34385154.0</v>
       </c>
       <c r="D30">
         <v>30122811.0</v>
       </c>
       <c r="E30">
         <v>25654758.0</v>
       </c>
       <c r="F30">
         <v>22232243.0</v>
       </c>
       <c r="G30">
         <v>24330501.0</v>
       </c>
       <c r="H30">
         <v>21053575.0</v>
       </c>
       <c r="I30">
         <v>17223580.0</v>
       </c>
       <c r="J30">
         <v>16226687.0</v>
       </c>
       <c r="K30">
         <v>15421658.0</v>
       </c>
       <c r="L30">
         <v>14240164.0</v>
       </c>
       <c r="M30">
         <v>9182767.0</v>
       </c>
       <c r="N30">
         <v>5699486.0</v>
       </c>
       <c r="O30">
         <v>4134499.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
         <v>2214000.0</v>
       </c>
       <c r="C31">
         <v>2310732.0</v>
       </c>
       <c r="D31">
         <v>1702798.0</v>
       </c>
       <c r="E31">
         <v>553104.0</v>
       </c>
       <c r="F31">
         <v>18605.0</v>
       </c>
       <c r="G31">
         <v>139213.0</v>
       </c>
       <c r="H31">
         <v>395912.0</v>
       </c>
       <c r="I31">
         <v>193537.0</v>
       </c>
       <c r="J31">
         <v>111377.0</v>
       </c>
       <c r="K31">
         <v>32680.0</v>
       </c>
       <c r="L31">
         <v>121385.0</v>
       </c>
       <c r="M31">
         <v>-48549.0</v>
       </c>
       <c r="N31">
         <v>-3458.0</v>
       </c>
       <c r="O31">
         <v>7424.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
         <v>83814000.0</v>
       </c>
       <c r="C32">
         <v>73242121.0</v>
       </c>
       <c r="D32">
         <v>65562296.0</v>
       </c>
       <c r="E32">
         <v>53303145.0</v>
       </c>
       <c r="F32">
         <v>41814581.0</v>
       </c>
       <c r="G32">
         <v>31717372.0</v>
       </c>
       <c r="H32">
         <v>38517141.0</v>
       </c>
       <c r="I32">
         <v>30438983.0</v>
       </c>
@@ -12170,587 +12343,592 @@
       <c r="O32">
         <v>7685061.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>5165000.0</v>
+      </c>
+      <c r="C2">
         <v>5660000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4707756.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4454408.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4667831.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4628308.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4134253.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3919283.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4210396.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4039236.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3667256.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3943904.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3753635.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3643216.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2864534.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2581806.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2931186.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2623109.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2501745.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2478122.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2161680.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2106609.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1958036.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1864587.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2213730.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2741838.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2168208.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1858288.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2047827.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1982492.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1826716.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1710890.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1691535.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1640197.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1307767.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1234314.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1387618.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1304088.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1405884.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1739067.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1705797.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1499977.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1590222.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1422027.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1328180.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>918696.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>959593.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>869745.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>656366.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>948788.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>669765.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>767719.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>467113.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2020000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>117</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>614000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>383722.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>592452.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>194122.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>194866.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>197571.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>199130.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>226089.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>205375.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>189897.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>187358.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>182550.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-692905.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>435477.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>494176.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>433925.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>386600.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>340132.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>348297.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>331794.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>339012.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>330989.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>324039.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>344784.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>280728.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>288921.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>285595.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>387081.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>260118.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>14722.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>402416.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>427747.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>338033.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>771682.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>114954.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>84069.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>64017.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>61538.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>61830.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>60914.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>60233.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>57445.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>54955.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>51309.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>49418.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>45176.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>33694.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>20768.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>41095.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>32755.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>33194.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>31996.0</v>
       </c>
-      <c r="BB3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -12779,412 +12957,417 @@
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
+        <v>7791000.0</v>
+      </c>
+      <c r="D5">
         <v>7297726.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7327247.0</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
+        <v>5945429.0</v>
+      </c>
+      <c r="G5">
         <v>6344377.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
-        <v>5627043.0</v>
+        <v>6418321.0</v>
       </c>
       <c r="I5">
-        <v>4748347.0</v>
+        <v>6269260.0</v>
       </c>
       <c r="J5">
-        <v>5159833.0</v>
+        <v>5243501.0</v>
       </c>
       <c r="K5">
-        <v>5905340.0</v>
+        <v>5681643.0</v>
       </c>
       <c r="L5">
-        <v>4963035.0</v>
+        <v>6408532.0</v>
       </c>
       <c r="M5">
+        <v>5298422.0</v>
+      </c>
+      <c r="N5">
         <v>4007246.0</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
-        <v>4132296.0</v>
+        <v>4703578.0</v>
       </c>
       <c r="P5">
-        <v>4166581.0</v>
+        <v>4237479.0</v>
       </c>
       <c r="Q5">
-        <v>3074923.0</v>
+        <v>4179683.0</v>
       </c>
       <c r="R5">
-        <v>3109565.0</v>
+        <v>3060008.0</v>
       </c>
       <c r="S5">
-        <v>3086885.0</v>
+        <v>3113495.0</v>
       </c>
       <c r="T5">
-        <v>1844226.0</v>
+        <v>3094028.0</v>
       </c>
       <c r="U5">
+        <v>1857421.0</v>
+      </c>
+      <c r="V5">
         <v>1777006.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>651026.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>784758.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2929110.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>737235.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2238916.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2628901.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2453823.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1606415.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1792842.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1448099.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1675507.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1087322.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>999753.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-428309.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>212621.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-238381.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1505221.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2531992.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3340053.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3481250.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3352075.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3202845.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2693718.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2264511.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>225378.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>406308.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1610121.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>824083.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>722854.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>355841.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>779698.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>928833.0</v>
       </c>
-      <c r="BB5">
-[...3 lines deleted...]
-    <row r="6" spans="1:54">
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
-        <v>7708000.0</v>
+        <v>7769000.0</v>
       </c>
       <c r="C6">
+        <v>8405000.0</v>
+      </c>
+      <c r="D6">
         <v>7681448.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7919699.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>6139551.0</v>
+      </c>
+      <c r="G6">
         <v>6539243.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>5826173.0</v>
+        <v>6615892.0</v>
       </c>
       <c r="I6">
-        <v>4974436.0</v>
+        <v>6468390.0</v>
       </c>
       <c r="J6">
-        <v>5365208.0</v>
+        <v>5469590.0</v>
       </c>
       <c r="K6">
-        <v>6095237.0</v>
+        <v>5887018.0</v>
       </c>
       <c r="L6">
-        <v>5150393.0</v>
+        <v>6598429.0</v>
       </c>
       <c r="M6">
+        <v>5485780.0</v>
+      </c>
+      <c r="N6">
         <v>4189796.0</v>
       </c>
-      <c r="N6">
-[...1 lines deleted...]
-      </c>
       <c r="O6">
-        <v>4567773.0</v>
+        <v>4010673.0</v>
       </c>
       <c r="P6">
-        <v>4660757.0</v>
+        <v>4672956.0</v>
       </c>
       <c r="Q6">
-        <v>3508848.0</v>
+        <v>4673859.0</v>
       </c>
       <c r="R6">
-        <v>3496165.0</v>
+        <v>3493933.0</v>
       </c>
       <c r="S6">
-        <v>3427017.0</v>
+        <v>3500095.0</v>
       </c>
       <c r="T6">
-        <v>2192523.0</v>
+        <v>3434160.0</v>
       </c>
       <c r="U6">
+        <v>2205718.0</v>
+      </c>
+      <c r="V6">
         <v>2108800.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>990038.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1115747.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2605071.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1082019.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2519644.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2917822.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2739418.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1993496.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2052960.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1462821.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2077923.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1515069.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1337786.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>343373.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>327575.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-154312.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1569238.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2593530.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3401883.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3542164.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3412308.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3260290.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2748673.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2315820.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>274796.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>451484.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1643815.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>844851.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>763949.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>388596.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>812892.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>960829.0</v>
       </c>
-      <c r="BB6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -13213,86 +13396,87 @@
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -13321,666 +13505,679 @@
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>16814000.0</v>
+      </c>
+      <c r="C9">
         <v>17032000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>16494308.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>15954992.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14842806.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14760859.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>14191706.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>14009593.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>13387723.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13412940.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>12837384.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>12186492.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11721448.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>11220378.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10542738.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>10139763.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>9379524.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9249751.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>8405557.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7332301.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7062316.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6439434.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5741060.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4930105.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6463811.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8148815.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>7795091.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>7367308.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6389766.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6356900.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5787939.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5665895.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5416616.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5064747.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4381957.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4290050.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3774942.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4686185.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6267333.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8129838.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>7258356.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7299279.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6603394.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6187116.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>5663525.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2664807.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2852354.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3830624.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2900871.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2508238.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1809984.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2007334.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2161156.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>5665000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>7769000.0</v>
+      </c>
+      <c r="C10">
         <v>7791000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7297726.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7327244.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5945429.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6344377.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6418321.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6269260.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5243501.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5681643.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6408532.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5298422.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4349655.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4703578.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4237479.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4179683.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3060008.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3113495.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3094028.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1857421.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1771343.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>664533.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>794110.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2911258.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>835737.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2354165.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2628905.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2453828.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1606419.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1875914.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1490654.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1703345.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1127394.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1031753.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>224777.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>348713.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-208857.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1514809.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2589513.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3335384.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3513028.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3315801.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3267554.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2739853.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2311326.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>170553.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>397500.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1621752.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>827535.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>681180.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>374658.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>802438.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>925493.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1432000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11">
+        <v>1951000.0</v>
+      </c>
+      <c r="C11">
         <v>1349000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1721074.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1553283.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1258000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1197599.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1368830.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1368036.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1106968.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1141957.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1341352.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1118582.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>943589.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1029961.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>810375.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>938631.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>573295.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-779172.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>517767.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>387727.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>384494.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>27119.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-280536.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-798988.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-933474.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-887518.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>174035.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>364987.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-239146.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>168901.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-909619.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>348377.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>286198.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>848115.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>32384.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-8360.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>24483.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>374010.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1029029.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1104133.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1231017.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>911095.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1400406.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>969282.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>823831.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-100267.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>160143.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>602931.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>304168.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>207200.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>113983.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>244129.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>281566.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>466000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>342409.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>342409.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>448647.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>105183.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13102.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14915.0</v>
       </c>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
+      <c r="AD12"/>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
         <v>0.0</v>
       </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>16000.0</v>
       </c>
-      <c r="AU12">
-[...1 lines deleted...]
-      </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -13991,86 +14188,85 @@
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -14099,524 +14295,536 @@
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:54">
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>5818000.0</v>
+      </c>
+      <c r="C15">
         <v>6442000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5576652.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5773961.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4687429.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5146778.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5049491.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4901224.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4136533.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4539686.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>5067180.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4179840.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3406066.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3673617.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3427104.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3241052.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2486713.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3892667.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2576261.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1469694.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1386849.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>637414.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1074646.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2112270.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1769211.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3241683.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2454870.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2088841.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1845565.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1707013.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2400273.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1354968.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>841196.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>183638.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>192393.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>357073.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-233340.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1140800.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1560484.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2231251.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2282011.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2404706.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1867148.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1770571.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1487495.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>270821.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>237357.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1018821.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>523367.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>473980.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>260675.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>558309.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>643927.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>966000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>4179840.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3406066.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3673618.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3427104.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3241052.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2486713.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3892667.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2576261.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1469694.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1386849.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>637414.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1074646.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-2112270.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1769211.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3241683.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2454870.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2088841.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1845565.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1707013.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2400273.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1354968.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>841196.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>183638.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>192393.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>357073.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-233340.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1140799.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1560484.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2231251.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2282011.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2404706.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1867148.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1770571.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1487495.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>270000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>237357.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1018821.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>523000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>474000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>261000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>558000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>644000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>966000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>131</v>
+      </c>
+      <c r="B17">
+        <v>5818000.0</v>
+      </c>
       <c r="C17">
+        <v>6441958.0</v>
+      </c>
+      <c r="D17">
         <v>5576652.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>5773961.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>4687429.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>5146778.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>5049491.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>4901224.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>4136533.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>4539686.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>5067180.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>4179840.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>3406066.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3672532.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3427104.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>3241052.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2486713.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>3892667.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2576261.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1469694.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1386849.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>637414.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1074646.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-2112270.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1769211.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>3241683.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2454870.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2088841.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1845565.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1707013.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2400273.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1354968.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>841196.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>183638.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>192393.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>357073.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-233340.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1140799.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>1560484.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>2231251.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2282011.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2404706.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>1867148.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1770571.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1487495.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>2050366.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>237357.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>1018821.0</v>
       </c>
-      <c r="AW17">
-[...1 lines deleted...]
-      </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -14627,216 +14835,216 @@
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>335387.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>342409.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>449734.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>105183.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>13102.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-14915.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>3930.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>7143.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>13195.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-5663.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>13507.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>9352.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>17852.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>98502.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>115249.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>110064.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>78025.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>92574.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>83072.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>42555.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>27838.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>40072.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>32000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>28715.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>21138.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>29524.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>9588.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-4017.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-4669.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>31778.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-36274.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>64709.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>46135.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>46815.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-8808.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>11631.0</v>
       </c>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -14865,250 +15073,254 @@
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>7237000.0</v>
+      </c>
+      <c r="C21">
         <v>7094000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6833750.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6787997.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5431456.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5800217.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5789120.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5627043.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4748347.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5159833.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5905340.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4963035.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4007245.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4253845.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4132296.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4166581.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3074923.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3109565.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3086885.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1844226.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1777006.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>651026.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>784758.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2929110.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>737235.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2238916.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2518841.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2375803.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1513845.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1792842.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1448099.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1675507.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1087322.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>999753.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>196062.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>327575.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-238381.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1505221.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2593530.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3340053.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3481250.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3352075.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3202845.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2693718.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2264511.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>225377.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>406308.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1610121.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>824083.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>722854.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>355841.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>779698.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>928833.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1425000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -15137,218 +15349,224 @@
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:54">
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>14742000.0</v>
+      </c>
+      <c r="C23">
         <v>15598000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14368314.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>13621403.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14079181.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13588950.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12536839.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12301833.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12849772.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12292343.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>10599300.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>11167361.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>11467838.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10609749.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9274976.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8554988.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9235787.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8763295.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7820417.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7966197.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7446990.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7895017.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6914338.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9723802.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7940306.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8651737.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7444458.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6849793.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6923748.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6546550.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6166556.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5701278.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6020829.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5705191.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5493662.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5196789.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5400941.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4485052.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5079687.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6528852.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5482903.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5447181.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4990771.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4915425.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4727194.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3358126.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3405639.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3090248.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2733154.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2734172.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2123908.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1995355.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1699436.0</v>
       </c>
-      <c r="BB23">
-[...3 lines deleted...]
-    <row r="24" spans="1:54">
+      <c r="BC23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15359,4888 +15577,5058 @@
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>139</v>
+      </c>
+      <c r="B25">
+        <v>455000.0</v>
+      </c>
       <c r="C25">
+        <v>380680.0</v>
+      </c>
+      <c r="D25">
         <v>383722.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>207476.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>194122.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>194866.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>197571.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>199131.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>226088.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>205375.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>189897.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>187358.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>182550.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-692905.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>435477.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>494176.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>433925.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>386600.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>340132.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>348297.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>331794.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>339012.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>330989.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>324039.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>344784.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>280728.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>288921.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>285595.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>387081.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>260118.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>14722.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>402416.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>427747.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>338033.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>771682.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>114954.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>84069.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>64017.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>61538.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>61830.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>60914.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>60233.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>57445.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>54955.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>51309.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>49418.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>45176.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>33694.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>20768.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>41095.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>32755.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>33194.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>31996.0</v>
       </c>
-      <c r="BB25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26">
+        <v>956000.0</v>
+      </c>
+      <c r="C26">
         <v>799000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>674362.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>877362.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>624245.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>569993.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>639467.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>801129.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>821000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>650435.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>452555.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>961952.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>793716.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>604744.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>491643.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>662599.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>519095.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>494851.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>480696.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>453679.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>475817.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>512718.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>476876.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>482654.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>430282.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>379310.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>369526.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>331310.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>352573.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>367715.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>373583.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>395988.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>379826.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>349559.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>382704.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>449011.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>541290.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>364215.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>457134.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>291822.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>234336.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>499997.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>518562.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>403447.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>342301.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>315407.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>303463.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>225500.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>224304.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>345615.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>299422.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>204423.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>160411.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>654000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27">
+        <v>4052000.0</v>
+      </c>
+      <c r="C27">
         <v>4604000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4630560.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4009640.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4176273.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4517497.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3795320.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3476460.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3827165.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3329218.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2864469.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2948425.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2999976.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3665057.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3037209.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2907788.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3069556.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3121135.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2585702.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2469777.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2379124.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3068700.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2282491.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2374134.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2433567.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2562113.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2297002.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2199823.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2110652.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2049188.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1784418.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1516044.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1645936.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1562743.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1251901.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1323539.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1364776.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1238900.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1346742.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1409758.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1283048.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1306397.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1206203.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1104682.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1088696.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>792101.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>880711.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>864519.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>759789.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>719190.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>513734.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>495662.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>568723.0</v>
       </c>
-      <c r="BB27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>4569000.0</v>
+      </c>
+      <c r="C28">
         <v>4535000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4355636.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4279993.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4610832.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3873152.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3967799.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4104961.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3991211.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4273454.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3615020.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3313080.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3920510.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2696732.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2881590.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2402795.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2715950.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2524200.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2252274.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2564619.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2430369.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2206990.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2196935.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5002427.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2862727.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2968476.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2609722.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2460372.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2412696.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2147155.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2181839.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2078356.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2303532.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2152692.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2551290.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2189925.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2107257.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1577849.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1869927.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3088205.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2259722.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2140810.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1675784.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1985269.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1968017.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1331922.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1261872.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1130484.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1092695.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>720579.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>640987.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>527551.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>503189.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4134000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>143</v>
+      </c>
+      <c r="B29">
+        <v>1951000.0</v>
+      </c>
       <c r="C29">
+        <v>1348643.0</v>
+      </c>
+      <c r="D29">
         <v>1721074.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1553283.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1258000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1197599.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1368830.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1368036.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1106968.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1141957.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1341352.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1118582.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>943589.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1031047.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>810375.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>938631.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>573295.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-779172.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>517767.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>387727.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>384494.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>27119.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-280536.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-798988.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-933474.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-887518.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>174035.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>364987.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-239150.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>9577000.0</v>
+      </c>
+      <c r="C30">
         <v>9938000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9660558.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9166995.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9411350.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8960642.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8402586.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8382550.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8639376.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8253107.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6932044.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7223457.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7714203.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6966533.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6410442.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5973182.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6304601.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6140186.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5318672.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5488075.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5285310.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5788408.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4956302.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7859215.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5726576.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5909899.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5276250.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4991505.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4875921.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4564058.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4339840.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3990388.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4329294.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4064994.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4185895.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3962475.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4013323.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3180964.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3673803.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4789785.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3777106.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3947204.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3400549.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3493398.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3399014.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2439430.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2446046.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2220503.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2076788.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1785384.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1454143.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1227636.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1232323.0</v>
       </c>
-      <c r="BB30">
-[...3 lines deleted...]
-    <row r="31" spans="1:54">
+      <c r="BC30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
+        <v>532000.0</v>
+      </c>
+      <c r="C31">
         <v>697000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>463976.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>539247.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>513973.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>544160.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>629201.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>642217.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>495154.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>521810.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>503192.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>335387.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>342410.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>449733.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>105183.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>13102.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-14915.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3930.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>7143.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>13195.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5663.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>13507.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9352.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>17852.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>98502.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>115249.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>110064.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>78025.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>92574.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>83072.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>42555.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>27838.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>40072.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>32000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>28715.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>21138.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>29524.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>9587.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4017.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-4669.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>31778.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-36275.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>64709.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>46135.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>46815.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-54824.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-8808.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>11631.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>3452.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-41674.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>18817.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>22740.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-3340.0</v>
       </c>
-      <c r="BB31">
-[...3 lines deleted...]
-    <row r="32" spans="1:54">
+      <c r="BC31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>21979000.0</v>
+      </c>
+      <c r="C32">
         <v>22692000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>21202064.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>20409400.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>19510637.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19389167.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>18325959.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>17928876.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>17598119.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>17452176.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>16504640.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>16130396.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>15475083.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>14863594.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>13407272.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>12721569.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>12310710.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>11872860.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>10907302.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>9810423.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>9223996.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>8546043.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>7699096.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>6794692.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>8677541.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>10890653.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>9963299.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>9225596.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>8437593.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>8339392.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>7614655.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>7376785.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>7108151.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>6704944.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>5689724.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>5524364.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>5162560.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>5990273.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>7673217.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>9868905.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>8964153.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>8799256.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>8193616.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>7609143.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>6991705.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3583503.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3811947.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>4700369.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>3557237.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3457026.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2479749.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2775053.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2628269.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>7685000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>52234000.0</v>
+      </c>
+      <c r="C2">
         <v>49762198.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>57960864.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>61999550.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>50068728.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>43481781.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28027688.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18205976.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17713871.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19368114.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9454150.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2461559.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1697306.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>592950.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
+        <v>7765000</v>
+      </c>
+      <c r="C3">
         <v>8005033</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8007167</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1874997</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>741759</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>636746</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>485812</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>264665</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>824763</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1524295</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>314839</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>606288</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>191761</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>161561</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-4038686.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>11930822.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>6586947.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>15454093.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>9821712.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>492105.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-1654243.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>9913964.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>6992591.0</v>
       </c>
-      <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>415413.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-944602.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1163956.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>49792.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-334225.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-950747.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-105474.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1635788.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-155810.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
+        <v>-1075000.0</v>
+      </c>
+      <c r="C6">
         <v>2471709.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8198666.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4038686.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11930822.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6586947.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15454093.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>9821712.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>492105.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1654243.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9913964.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6992591.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>764253.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1104356.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B7">
+        <v>-4345000.0</v>
+      </c>
+      <c r="C7">
         <v>3748920.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5910262.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5056390.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1576162.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1172212.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1967449.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1807986.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1121264.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>514349.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>290295.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-399834.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-873452.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>263980.0</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-8240688.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-575543.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2690487.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-3114649.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-446896.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-201591.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>75297.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-1906971.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>21869.0</v>
       </c>
-      <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9">
+        <v>-3027000.0</v>
+      </c>
+      <c r="C9">
         <v>1762075.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>841911.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-8240688.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-575543.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2690487.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3114649.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-446896.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-201591.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>75297.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1906971.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>21869.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-396589.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1154176.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10">
+        <v>-1377000.0</v>
+      </c>
+      <c r="C10">
         <v>3126046.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7468170.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1308956.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-393316.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-282904.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>123680.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-121591.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-334113.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1483361.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-308409.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-847576.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>45655.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-116828.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>4069816.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>78476.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2415839.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>973728.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-905274.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>721288.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2598797.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>886003.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>748988.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>193000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>760000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1607966.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2102024.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4281883.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1326898.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1775548.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2372579.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>858217.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-410943.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>618827.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-214639.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>143448.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-2057762.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>176908.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-15007.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-700776.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-856925.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-714853.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>426045.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B14">
+        <v>1166000.0</v>
+      </c>
+      <c r="C14">
         <v>817656.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>765180.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>670673.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1406823.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1338824.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1242325.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1105003.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1308738.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>248299.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>223942.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>149056.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>139040.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>106281.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15">
+        <v>15040000.0</v>
+      </c>
+      <c r="C15">
         <v>13677426.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>13222907.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12559127.0</v>
       </c>
       <c r="E15">
         <v>12559127.0</v>
       </c>
       <c r="F15">
         <v>12559127.0</v>
       </c>
       <c r="G15">
         <v>12559127.0</v>
       </c>
-      <c r="H15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H15">
+        <v>12559127.0</v>
+      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="M15"/>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
+        <v>51159000.0</v>
+      </c>
+      <c r="C16">
         <v>52233907.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>49762198.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>57960864.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>61999550.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>50068728.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>43481781.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28027688.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>18205976.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>17713871.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>19368114.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>9454150.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2461559.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1697306.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>17182000.0</v>
+      </c>
+      <c r="C18">
         <v>17619430.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5457845.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8167714.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>10516397.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5180750.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9746921.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7111350.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2591155.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>7882025.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>7334491.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1979432.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1282636.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1347595.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>164</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-8816786.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-7846027.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>500000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1390000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>883715.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>3687000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1780488.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-198735.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-417486.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>253370.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7696388.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-6333.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>22480000.0</v>
+      </c>
+      <c r="C22">
         <v>19234026.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17192776.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12828487.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9325471.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1369000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9630959.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6303450.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>499764.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7214545.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>7529920.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2050366.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1936890.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>966085.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
+        <v>-2561000.0</v>
+      </c>
+      <c r="C23">
         <v>-688160.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-433604.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-147273.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24425.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1207618.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2020172.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>929874.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-81774.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>850686.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2326103.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1774120.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-513397.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-238532.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24">
+        <v>-656000.0</v>
+      </c>
+      <c r="C24">
         <v>-811753.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-566657.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1051978.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-259434.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>689972.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-117531.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-36350.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-49189.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-743486.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>237254.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-22311.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-33572.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-53328.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
+        <v>2727000.0</v>
+      </c>
+      <c r="C25">
         <v>-3023.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>402317.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>148738.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>119044.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-70069.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>68688.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>155659.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>424974.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>570909587226.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1598829.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>229374.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-651546.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-430.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-610348.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>146708.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-598817.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1207618.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-473143.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-309561.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1818541.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-9969468.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>597510.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>12550652.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27">
+        <v>2919000.0</v>
+      </c>
+      <c r="C27">
         <v>2524536.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2186909.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1394106.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1459373.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3962021.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1854965.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1764319.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2454363.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1841901.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1220118.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>724063.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>271919.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>173240.0</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>-17601000.0</v>
+      </c>
+      <c r="C28">
         <v>-14335968.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13656511.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-12706400.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24425.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>522482.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2020172.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>929874.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1900315.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9118782.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2326103.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12709547.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-513397.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-238532.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>24947000.0</v>
+      </c>
+      <c r="C29">
         <v>25624463.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13465012.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10042711.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11258156.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5817496.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10232733.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7376015.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3415918.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9406320.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7649330.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2585720.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1474397.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1509156.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>-8421000.0</v>
+      </c>
+      <c r="C30">
         <v>-8816786.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8007167.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1374997.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>648241.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>246969.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3201188.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1515823.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1023498.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1941781.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-61469.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8302676.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-196747.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-166268.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
         <v>77</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
         <v>80</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
         <v>83</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
         <v>86</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
         <v>89</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
         <v>92</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
         <v>95</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
         <v>98</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>101</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
         <v>104</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
         <v>107</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
         <v>110</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>113</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>114</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:53">
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>51159000.0</v>
+      </c>
+      <c r="C2">
+        <v>56526151.0</v>
+      </c>
+      <c r="D2">
         <v>52995781.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>50330880.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>52233907.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>51721051.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>48535140.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>45126676.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>49762198.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>46745124.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>45822833.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>42777158.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>57960864.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>55592152.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>52157539.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>50446484.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>61999550.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>58371572.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>55159661.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>50801629.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>50068728.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>47549619.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>45457652.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>44636348.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>43481781.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>38637408.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>32421994.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>29684457.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>28027688.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>23699164.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>21330879.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>20093133.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>18205976.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>18406305.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>16800617.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>17456641.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>17713871.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>16004062.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>12065858.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>15507432.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>19368114.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>15529235.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>12427528.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>10773513.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>9454150.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>18113859.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4260988.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2908641.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2461559.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2042989.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2162594.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1621529.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1697306.0</v>
       </c>
-      <c r="BA2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:53">
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
+        <v>403000</v>
+      </c>
+      <c r="C3">
+        <v>482166</v>
+      </c>
+      <c r="D3">
         <v>1137614</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2823738</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3697468</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3056729</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4011484</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1269770</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>478803</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>632816</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>439023</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>378314</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>6557014</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>471676</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>556188</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>422439</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>424694</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>180222</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>220584</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>167020</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>173933</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>103182</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>110472</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>192717</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>230375</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>229531</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>102920</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>60694</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>92667</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>100572</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>52220</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>73592</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>38281</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>142792</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>261557</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>179903</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>240511</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>388980</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>144131</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>502255</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>488929</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>108361</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>79159</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>86225</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>41094</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>80060</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>290127</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>228644</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>7457</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>47877</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>92038</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>28180</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>23666</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>113000</v>
       </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>3045674.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-15183705.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>2368711.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>3434614.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>1711055.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-11553066.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>3627978.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>3211911.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>4358032.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>732901.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>2519109.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>2091967.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>821304.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>1154567.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>4844373.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>6215414.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>2737537.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>1656769.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>4328524.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>2368285.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>1237746.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>1887157.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-200329.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>1605688.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-656024.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-257230.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>1709809.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>3938204.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-3441574.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-3860682.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>3838879.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>3101707.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>1654015.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>1319363.0</v>
       </c>
-      <c r="AS4"/>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>230990.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>16196.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1181199.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-63744.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-251859.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-450183.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-638975.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-284001.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>250070.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-271696.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-601211.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-124205.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-156316.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-282224.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>206340.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>82917.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>93551.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-333016.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-29260.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>37721.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-38520.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-304166.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-580581.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-631420.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>232402.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>28852.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>74331.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-219595.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>67063.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-27273.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>1703404.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-214543.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>45180.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>101747.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
+        <v>5215000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5367151.0</v>
+      </c>
+      <c r="D6">
         <v>3530370.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>2664901.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1903027.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>512856.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>3185911.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>3408464.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-4635522.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3017074.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>922291.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3045675.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-15183706.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2368712.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>3434613.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1711055.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-11553066.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>3627978.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3211911.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>4358032.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>732901.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>2519109.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2091967.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>821304.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1154567.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4844373.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>6215414.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2737537.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1656769.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>4328524.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2368285.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1237746.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>1887157.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-200329.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1605688.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-656024.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-257230.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1709809.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>3938204.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-3441574.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-3860682.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>3838879.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>3101707.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>1654015.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>1319363.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-8659709.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>13852871.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>1352347.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>447082.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>418570.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-119605.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>541065.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-75777.0</v>
       </c>
-      <c r="BA6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:53">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B7">
+        <v>1415000.0</v>
+      </c>
+      <c r="C7">
+        <v>-3947620.0</v>
+      </c>
+      <c r="D7">
         <v>222845.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>872252.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1492477.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>212050.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3125357.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2437996.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2026483.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-1347627.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-4387945.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-352389.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>177699.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-727071.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-281168.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-2140804.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1907347.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1494339.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-23931.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1354042.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1411934.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1254337.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1628061.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>820257.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1618745.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>560131.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-45265.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-327667.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-2154648.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>1036135.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-2145678.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-651449.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-46994.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>126511.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-17386.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-829196.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-401193.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>1013548.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>1871343.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-2027208.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-343334.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>1584474.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>69094.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-497948.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-865325.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-1467172.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>778311.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>533862.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-244835.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>184550.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-176489.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-86536.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-794977.0</v>
       </c>
-      <c r="BA7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:53">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>460884.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>1560519.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-2669905.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-2275241.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-1914861.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-1380681.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-897395.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-369255.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>682075.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>9032.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-308701.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>251513.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>1342971.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>1404704.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-372132.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-1059992.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-542517.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-1140008.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>1019580.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-1251580.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-705043.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>490147.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-272971.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>282042.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-257777.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>47115.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>724027.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>1310681.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-1162424.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-796987.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-423241.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>875405.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-758292.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-1600843.0</v>
       </c>
-      <c r="AS8"/>
-      <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9">
+        <v>212000.0</v>
+      </c>
+      <c r="C9">
+        <v>191434.0</v>
+      </c>
+      <c r="D9">
         <v>-2885922.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1802037.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-2134549.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-188810.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1698484.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1016723.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-764322.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>498857.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1678349.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>460884.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1560519.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2669905.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-2275241.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1914861.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1380681.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-897395.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-369255.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>682075.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>9032.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-308701.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>251513.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1342971.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1404704.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-372132.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-1059992.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-542517.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-1140008.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1019580.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-1251580.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-705043.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>490147.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-272971.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>282042.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-257777.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>47115.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>724027.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1310681.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-1162424.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-796987.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-423241.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>875405.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-758292.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-1600843.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-786111.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>1102018.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-256446.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-37592.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-266675.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-32079.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-56345.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-41490.0</v>
       </c>
-      <c r="BA9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:53">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10">
+        <v>-534000.0</v>
+      </c>
+      <c r="C10">
+        <v>53911.0</v>
+      </c>
+      <c r="D10">
         <v>-559684.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-751217.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-120010.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1847838.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>699521.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>485635.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>93052.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1337578.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1917827.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-3029401.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1183364.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-405164.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-316290.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-670411.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>82909.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-48595.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>148767.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>174873.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-668361.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>779551.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>297619.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-799078.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-560996.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>693922.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-76134.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-160562.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-333546.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>136293.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>43106.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-145756.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-155234.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-60992.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>62498.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-14067.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-321552.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-312433.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-521162.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-171733.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-478033.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-71486.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-112057.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-13191.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-111675.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-511221.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-15106.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-235423.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-85826.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>324710.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-175130.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>21224.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-125149.0</v>
       </c>
-      <c r="BA10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:53">
+      <c r="BC10"/>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>1985138.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-215652.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1158774.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2374107.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-337310.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>68614.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-217829.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-1027613.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1149364.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-480909.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1384698.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-2052988.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>432680.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-2180229.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>32001.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1007944.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>281861.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-348078.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-90478.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-974925.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>237870.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-77741.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>422097.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>741490.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-463350.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>21051.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>460066.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1325591.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-325609.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1138749.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>298055.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-716842.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>400834.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>903956.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>792000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>437000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>389000.0</v>
       </c>
-      <c r="AV11"/>
-      <c r="AW11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>193000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11"/>
-      <c r="BA11">
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11">
         <v>760000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-501057.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>879777.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>793228.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>357048.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>44793.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>412896.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>581115.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>485879.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>398658.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>636372.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>265305.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1556623.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1758570.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>701385.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-133683.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>439716.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>433659.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>587206.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>539107.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>458616.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>415884.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>361941.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1371895.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>452932.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>358592.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>189160.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>72885.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-96779.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>629639.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>252472.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-1404951.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>586657.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>183153.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>224198.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>504736.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>1392987.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1392987.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>569226.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>123436.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>388090.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-1295390.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>75979.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1178310.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-80299.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1030542.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-382362.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-451547.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>379514.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-1603367.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>485903.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>625282.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>162003.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-1096280.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>181027.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>896713.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-423770.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-668977.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-700776.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-314390.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>92226.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-170976.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-856925.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-714853.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>426045.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B14">
+        <v>455000.0</v>
+      </c>
+      <c r="C14">
+        <v>380680.0</v>
+      </c>
+      <c r="D14">
         <v>383722.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>207476.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>194122.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>194866.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>197571.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>199130.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>226089.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>205375.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>189897.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>187358.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>182550.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-692905.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>435477.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>494176.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>433925.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>386600.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>340132.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>348297.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>331794.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>339012.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>330989.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>324039.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>344784.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>280728.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>288921.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>285595.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>387081.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>260118.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>14722.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>402416.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>427747.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>338033.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>771682.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>114954.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>84069.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>64017.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>61538.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>61830.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>60914.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>60233.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>57445.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>54955.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>51309.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>49418.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>45176.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>33694.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>20768.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>41095.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>32755.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>33194.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>31996.0</v>
       </c>
-      <c r="BA14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:53">
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15">
+        <v>2556000.0</v>
+      </c>
+      <c r="C15">
+        <v>8554259.0</v>
+      </c>
+      <c r="D15">
         <v>2162591.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2161628.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2161522.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>1901298.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1900487.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1899644.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>7975997.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>13222907.0</v>
       </c>
-      <c r="J15">
-[...4 lines deleted...]
-      </c>
       <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
         <v>13222907.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>12559101.0</v>
       </c>
-      <c r="N15">
-[...4 lines deleted...]
-      </c>
       <c r="P15">
-        <v>12559127.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q15">
         <v>12559127.0</v>
       </c>
       <c r="R15">
         <v>12559127.0</v>
       </c>
       <c r="S15">
         <v>12559127.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15"/>
+      <c r="T15">
+        <v>12559127.0</v>
+      </c>
+      <c r="U15">
+        <v>12559127.0</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15"/>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
+        <v>56374000.0</v>
+      </c>
+      <c r="C16">
+        <v>51159000.0</v>
+      </c>
+      <c r="D16">
         <v>56526151.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>52995781.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>50330880.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>52233907.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>51721051.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>48535140.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>45126676.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>49762198.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>46745124.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>45822833.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>42777158.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>57960864.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>55592152.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>52157539.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>50446484.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>61999550.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>58371572.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>55159661.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>50801629.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>50068728.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>47549619.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>45457652.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>44636348.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>43481781.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>38637408.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>32421994.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>29684457.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>28027688.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>23699164.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>21330879.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>20093133.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>18205976.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>18406305.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>16800617.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>17456641.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>17713871.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>16004062.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>12065858.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>15507432.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>19368114.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>15529235.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>12427528.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>10773513.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>9454150.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>18113859.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>4260988.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>2908641.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2461559.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2042989.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>2162594.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1621529.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1697306.0</v>
       </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20250,352 +20638,362 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>7887000.0</v>
+      </c>
+      <c r="C18">
+        <v>5440406.0</v>
+      </c>
+      <c r="D18">
         <v>5848460.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>4922523.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>594624.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>2930340.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>5104230.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>5368756.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>3404351.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3279664.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>953661.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>3135442.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1910922.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2567168.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>3382273.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1216780.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1001493.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>3185821.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>3157757.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>3403671.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>769148.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2392886.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1223725.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>597879.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>966260.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>3719328.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>3035322.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>2419734.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>572537.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>3441801.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>675713.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>1448227.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>1545609.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>1258327.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>1646353.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>111631.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-425156.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>1834713.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>3276626.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>827762.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>1942924.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>2458359.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>2264054.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>1596985.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>1015093.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-981451.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>949356.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>1556875.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>454652.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>719728.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>92882.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>544766.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-74740.0</v>
       </c>
-      <c r="BA18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:53">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>164</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-1263555.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-2823738.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-3917300.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3056729.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-4011484.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-1269770.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-478803.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-632816.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-439023.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-378314.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-6557014.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-471676.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-556188.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>500000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-424694.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>440000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-220584.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>950000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-173933.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>403715.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-110472.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>480000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-230375.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1165000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>1472000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>400000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>650000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>1175000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>693905.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-338417.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>250000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-1372482.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>225000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>769954.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>178793.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-208144.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>250483.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-31489.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-428336.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>253370.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-7696388.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20605,1522 +21003,1576 @@
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-6333.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>5818000.0</v>
+      </c>
+      <c r="C22">
+        <v>6441958.0</v>
+      </c>
+      <c r="D22">
         <v>5576652.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>5773961.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4687429.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>5146778.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>5049491.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4901224.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4136533.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4539686.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>5067180.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4179844.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>3406066.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>3673617.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3427104.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3241053.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2486713.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3892667.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2576261.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1469694.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1386849.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>637414.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1074646.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-2112270.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1769211.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>3241683.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2454870.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2088841.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1845565.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1707013.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2400273.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1354968.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>841196.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>183638.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>192393.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>357073.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-233340.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1140800.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1560483.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2231251.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2282011.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2404706.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1867148.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1770571.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1487495.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>270821.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>237357.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1018821.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>523367.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>473980.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>260674.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>558309.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>643927.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>966000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
+        <v>-50000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2319150.0</v>
+      </c>
+      <c r="D23">
         <v>-29559.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-95994.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-116297.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-542508.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-17832.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-60648.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-63876.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-262590.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-31370.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-89768.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-49876.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>12816218.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>52341.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-5725.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4568.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2157.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>54154.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4361.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-36247.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-277492.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>868242.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-256575.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>188307.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-39955.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1708092.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-82197.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>434232.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-288277.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>998667.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>127936.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>91548.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-86175.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-316.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>15584.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-10867.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>83240.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>411095.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>226182.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>130169.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1127150.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>837653.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>57030.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>304270.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>270228.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>12648877.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-203225.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-8694.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-49905.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-93000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-29139.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-24703.0</v>
       </c>
-      <c r="BA23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:53">
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24">
+        <v>-66000.0</v>
+      </c>
+      <c r="C24">
+        <v>-122233.0</v>
+      </c>
+      <c r="D24">
         <v>-125943.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-187992.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-219832.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-266555.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-201462.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-135499.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-208237.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-100913.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-130937.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-173723.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-161084.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-213540.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-363240.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-233856.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-241342.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-89200.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-69824.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>891205.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-41615.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-9462.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-61747.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-58752.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-63782.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-57619.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1446487.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>375325.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>640276.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1152134.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-6939.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-6247.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>249702.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-1392871.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>205414.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>760851.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-111.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-155258.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-21091.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-277546.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-289591.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>250364.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-7206.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-5104.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-800.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-7949071.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>255109.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-15814.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-4402.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-7903.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-10014.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-12197.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-3458.0</v>
       </c>
-      <c r="BA24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:53">
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
+        <v>55000.0</v>
+      </c>
+      <c r="C25">
+        <v>2217785.0</v>
+      </c>
+      <c r="D25">
         <v>667983.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>28421.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>76954.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-117637.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-12499.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>126111.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1002.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>33024.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>27153.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>74662.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>267478.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>74418.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>46045.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>16696.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11579.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>79819.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-718627.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>758116.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-264.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-132204.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-4410.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-98355.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>164899.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-59392.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-6422.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-11303.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>145805.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>9126.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>59715.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>17515.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>69303.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>150657033652.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>11653.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>239617.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>176658989395.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>570909951472.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-265064.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-140262.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>220869.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-1773461.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>18377.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>48578.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>266187.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>192665.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>7040.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>29669.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>242691.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-125803.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-1.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-230623.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-343857.0</v>
       </c>
-      <c r="BA25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:53">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
+        <v>63876.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
         <v>-63876.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-431993.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-31372.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-97107.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-49876.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-22417.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-5726.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-67380.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-535470.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-8766.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-15874.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-38707.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-284871.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-63490.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-725385.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-133872.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-323745.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-1186.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-125705.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-22507.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-293147.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-818.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-11220.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-4376.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-265349.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-1553193.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-43953.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>9969468.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>126758.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-4464029.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-5505439.0</v>
       </c>
-      <c r="AO26">
-[...2 lines deleted...]
-      <c r="AP26">
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>121747.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>7223.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>191837.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>14490000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>14490000.0</v>
       </c>
-      <c r="AU26">
-[...3 lines deleted...]
-      <c r="AW26"/>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27">
+        <v>684000.0</v>
+      </c>
+      <c r="C27">
+        <v>696236.0</v>
+      </c>
+      <c r="D27">
         <v>666082.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>730618.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>826064.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>656835.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>629964.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>609097.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>628640.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>551064.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>533749.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>568453.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>533643.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>426555.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>393188.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>121003.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>453360.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>391784.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>777406.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>-57558.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>347741.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>317906.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>416525.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2658632.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>568958.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>548535.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>455641.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>468436.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>382353.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>402355.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>503556.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>442081.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>416327.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>719285.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>913275.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>445379.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>376424.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>53856.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>192456.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1204406.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>391183.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>306884.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>331149.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>307054.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>275031.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>220182.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>171599.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>169473.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>162809.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>67980.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>67979.0</v>
       </c>
       <c r="AZ27">
         <v>67980.0</v>
       </c>
-      <c r="BA27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:53">
+      <c r="BA27">
+        <v>67979.0</v>
+      </c>
+      <c r="BB27">
+        <v>67980.0</v>
+      </c>
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>-2606000.0</v>
+      </c>
+      <c r="C28">
+        <v>-10873409.0</v>
+      </c>
+      <c r="D28">
         <v>-2192150.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-2257622.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2277819.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-2417484.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1918319.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1960292.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-8039873.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-262590.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-31370.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-89768.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-13272783.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-198457.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>52341.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-5725.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-12554559.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2157.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>54154.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4361.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-36247.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-277492.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>868242.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-256575.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>188307.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-39955.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1708092.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-82197.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>434232.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-288277.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>998667.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>127936.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>91548.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-86174.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-265665.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-1537609.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-10867.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>83240.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>411095.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-4237847.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-5375270.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1127150.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>837653.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>57030.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>304270.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>270228.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>12648877.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-203225.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-6333.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-299130.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-211525.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-2742.0</v>
       </c>
-      <c r="AZ28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:53">
+      <c r="BB28"/>
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>8290000.0</v>
+      </c>
+      <c r="C29">
+        <v>5922572.0</v>
+      </c>
+      <c r="D29">
         <v>6986074.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>7746261.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4292092.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5987069.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>9115714.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6638526.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3883154.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3912480.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1392684.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3513756.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4646092.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3038844.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3938461.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1639219.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1426187.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3366043.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3378341.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3570691.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>943081.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2496068.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1334197.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>790596.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1196635.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3948859.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>3138242.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2480428.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>665204.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3542373.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>727933.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>1521819.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>1583890.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>1401119.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>1907910.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>291534.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-184645.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>2223693.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>3420757.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>1330017.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>2431853.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>2566720.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>2343213.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>1683210.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>1056187.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-901391.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>1239483.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>1785519.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>462109.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>767605.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>184920.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>572946.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-51074.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>1509000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:53">
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>-469000.0</v>
+      </c>
+      <c r="C30">
+        <v>-416407.0</v>
+      </c>
+      <c r="D30">
         <v>-1263555.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2823738.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-3917300.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3056729.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-4011484.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-1269770.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-478803.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-632816.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-439023.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-378314.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-6557014.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-471676.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-556188.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>77561.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-424694.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>259778.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-220584.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>782980.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-173933.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>300533.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-110472.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>287283.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-230375.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>935469.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1369080.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>339306.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>557333.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1074428.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>641685.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-412009.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>211719.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-1515274.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-36557.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>590051.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-61718.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-597124.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>106352.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-533744.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-917265.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>145009.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-79159.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-86225.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-41094.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-8028546.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-35489.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-229947.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-8694.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-49905.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-93000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-29139.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-24703.0</v>
       </c>
-      <c r="BA30"/>
+      <c r="BC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>