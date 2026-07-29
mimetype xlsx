--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1241,51 +1241,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
-        <v>5502000.0</v>
+        <v>5385000.0</v>
       </c>
       <c r="C2">
         <v>6985000.0</v>
       </c>
       <c r="D2">
         <v>4499000.0</v>
       </c>
       <c r="E2">
         <v>3858000.0</v>
       </c>
       <c r="F2">
         <v>2772000.0</v>
       </c>
       <c r="G2">
         <v>1148000.0</v>
       </c>
       <c r="H2">
         <v>2592000.0</v>
       </c>
       <c r="I2">
         <v>2516000.0</v>
       </c>
       <c r="J2">
         <v>1724000.0</v>
       </c>
@@ -2219,51 +2219,51 @@
       </c>
       <c r="Y15">
         <v>70000.0</v>
       </c>
       <c r="Z15">
         <v>70000.0</v>
       </c>
       <c r="AA15">
         <v>70000.0</v>
       </c>
       <c r="AB15">
         <v>70000.0</v>
       </c>
       <c r="AC15">
         <v>70000.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
-        <v>2160000.0</v>
+        <v>3677000.0</v>
       </c>
       <c r="C16">
         <v>3488000.0</v>
       </c>
       <c r="D16">
         <v>3329000.0</v>
       </c>
       <c r="E16">
         <v>3379000.0</v>
       </c>
       <c r="F16">
         <v>3453000.0</v>
       </c>
       <c r="G16">
         <v>938000.0</v>
       </c>
       <c r="H16">
         <v>2225000.0</v>
       </c>
       <c r="I16">
         <v>2225000.0</v>
       </c>
       <c r="J16">
         <v>2520000.0</v>
       </c>
@@ -3855,51 +3855,51 @@
       </c>
       <c r="AA39">
         <v>805000.0</v>
       </c>
       <c r="AB39">
         <v>437000.0</v>
       </c>
       <c r="AC39">
         <v>6000000.0</v>
       </c>
       <c r="AD39">
         <v>4500000.0</v>
       </c>
       <c r="AE39">
         <v>5500000.0</v>
       </c>
       <c r="AF39">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>4847000.0</v>
+        <v>3447000.0</v>
       </c>
       <c r="C40">
         <v>3108000.0</v>
       </c>
       <c r="D40">
         <v>4051000.0</v>
       </c>
       <c r="E40">
         <v>4114000.0</v>
       </c>
       <c r="F40">
         <v>5421000.0</v>
       </c>
       <c r="G40">
         <v>3937000.0</v>
       </c>
       <c r="H40">
         <v>3523000.0</v>
       </c>
       <c r="I40">
         <v>6190000.0</v>
       </c>
       <c r="J40">
         <v>6091000.0</v>
       </c>
@@ -5994,51 +5994,51 @@
       </c>
       <c r="DS1" t="s">
         <v>31</v>
       </c>
       <c r="DT1" t="s">
         <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="2" spans="1:126">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
         <v>5753000.0</v>
       </c>
       <c r="C2">
         <v>5502000.0</v>
       </c>
       <c r="D2">
-        <v>4622000.0</v>
+        <v>4409000.0</v>
       </c>
       <c r="E2">
         <v>5314000.0</v>
       </c>
       <c r="F2">
         <v>6048000.0</v>
       </c>
       <c r="G2">
         <v>6985000.0</v>
       </c>
       <c r="H2">
         <v>6201000.0</v>
       </c>
       <c r="I2">
         <v>7767000.0</v>
       </c>
       <c r="J2">
         <v>7681000.0</v>
       </c>
       <c r="K2">
         <v>4499000.0</v>
       </c>
       <c r="L2">
         <v>2610000.0</v>
       </c>
@@ -15804,51 +15804,51 @@
       <c r="DP39">
         <v>1900000.0</v>
       </c>
       <c r="DQ39">
         <v>900000.0</v>
       </c>
       <c r="DR39"/>
       <c r="DS39">
         <v>1000000.0</v>
       </c>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
     </row>
     <row r="40" spans="1:126">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
         <v>4611000.0</v>
       </c>
       <c r="C40">
         <v>4847000.0</v>
       </c>
       <c r="D40">
-        <v>4534000.0</v>
+        <v>4747000.0</v>
       </c>
       <c r="E40">
         <v>4981000.0</v>
       </c>
       <c r="F40">
         <v>5689000.0</v>
       </c>
       <c r="G40">
         <v>3108000.0</v>
       </c>
       <c r="H40">
         <v>5007000.0</v>
       </c>
       <c r="I40">
         <v>5093000.0</v>
       </c>
       <c r="J40">
         <v>4943000.0</v>
       </c>
       <c r="K40">
         <v>4051000.0</v>
       </c>
       <c r="L40">
         <v>4504000.0</v>
       </c>
@@ -22616,57 +22616,57 @@
       <c r="P4">
         <v>469000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
-        <v>-2571000.0</v>
+        <v>-4380000.0</v>
       </c>
       <c r="C5">
-        <v>-8302000.0</v>
+        <v>-8842000.0</v>
       </c>
       <c r="D5">
-        <v>-10007000.0</v>
+        <v>-9480000.0</v>
       </c>
       <c r="E5">
         <v>-7542000.0</v>
       </c>
       <c r="F5">
         <v>-7533000.0</v>
       </c>
       <c r="G5">
         <v>-6583000.0</v>
       </c>
       <c r="H5">
         <v>-8974000.0</v>
       </c>
       <c r="I5">
         <v>-12868000.0</v>
       </c>
       <c r="J5">
         <v>-13028000.0</v>
       </c>
       <c r="K5">
         <v>-2445000.0</v>
       </c>
       <c r="L5">
         <v>288000.0</v>
       </c>
@@ -22714,57 +22714,57 @@
       </c>
       <c r="AA5">
         <v>2320000.0</v>
       </c>
       <c r="AB5">
         <v>1477000.0</v>
       </c>
       <c r="AC5">
         <v>1773000.0</v>
       </c>
       <c r="AD5">
         <v>2628000.0</v>
       </c>
       <c r="AE5">
         <v>1000000.0</v>
       </c>
       <c r="AF5">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
-        <v>-1024000.0</v>
+        <v>-2833000.0</v>
       </c>
       <c r="C6">
-        <v>-6878000.0</v>
+        <v>-7418000.0</v>
       </c>
       <c r="D6">
-        <v>-7975000.0</v>
+        <v>-7448000.0</v>
       </c>
       <c r="E6">
         <v>-6158000.0</v>
       </c>
       <c r="F6">
         <v>-6730000.0</v>
       </c>
       <c r="G6">
         <v>-6079000.0</v>
       </c>
       <c r="H6">
         <v>-8286000.0</v>
       </c>
       <c r="I6">
         <v>-12059000.0</v>
       </c>
       <c r="J6">
         <v>-12170000.0</v>
       </c>
       <c r="K6">
         <v>-1797000.0</v>
       </c>
       <c r="L6">
         <v>810000.0</v>
       </c>
@@ -25427,51 +25427,51 @@
         <v>1700000.0</v>
       </c>
       <c r="DN2">
         <v>1300000.0</v>
       </c>
       <c r="DO2">
         <v>2000000.0</v>
       </c>
       <c r="DP2">
         <v>1000000.0</v>
       </c>
       <c r="DQ2">
         <v>800000.0</v>
       </c>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
     </row>
     <row r="3" spans="1:126">
       <c r="A3" t="s">
         <v>188</v>
       </c>
       <c r="B3">
-        <v>422000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="C3">
         <v>422000.0</v>
       </c>
       <c r="D3">
         <v>366000.0</v>
       </c>
       <c r="E3">
         <v>378000.0</v>
       </c>
       <c r="F3">
         <v>381000.0</v>
       </c>
       <c r="G3">
         <v>377000.0</v>
       </c>
       <c r="H3">
         <v>275000.0</v>
       </c>
       <c r="I3">
         <v>369000.0</v>
       </c>
       <c r="J3">
         <v>403000.0</v>
       </c>
@@ -26079,108 +26079,108 @@
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
     </row>
     <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
-        <v>-15000.0</v>
+        <v>-466000.0</v>
       </c>
       <c r="C5">
         <v>1645000.0</v>
       </c>
       <c r="D5">
         <v>-1569000.0</v>
       </c>
       <c r="E5">
         <v>-973000.0</v>
       </c>
       <c r="F5">
         <v>-1674000.0</v>
       </c>
       <c r="G5">
-        <v>-502000.0</v>
+        <v>-840000.0</v>
       </c>
       <c r="H5">
-        <v>-1870000.0</v>
+        <v>-1916000.0</v>
       </c>
       <c r="I5">
-        <v>-2638000.0</v>
+        <v>-2660000.0</v>
       </c>
       <c r="J5">
-        <v>-3293000.0</v>
+        <v>-3426000.0</v>
       </c>
       <c r="K5">
         <v>-2900000.0</v>
       </c>
       <c r="L5">
-        <v>-1688000.0</v>
+        <v>-1746000.0</v>
       </c>
       <c r="M5">
-        <v>-2894000.0</v>
+        <v>-2756000.0</v>
       </c>
       <c r="N5">
-        <v>-2344000.0</v>
+        <v>-2078000.0</v>
       </c>
       <c r="O5">
-        <v>-1410000.0</v>
+        <v>-1134000.0</v>
       </c>
       <c r="P5">
-        <v>-1695000.0</v>
+        <v>-1753000.0</v>
       </c>
       <c r="Q5">
-        <v>-2160000.0</v>
+        <v>-2224000.0</v>
       </c>
       <c r="R5">
-        <v>-2277000.0</v>
+        <v>-2371000.0</v>
       </c>
       <c r="S5">
-        <v>-2397000.0</v>
+        <v>-2427000.0</v>
       </c>
       <c r="T5">
         <v>-2157000.0</v>
       </c>
       <c r="U5">
-        <v>-1138000.0</v>
+        <v>1401000.0</v>
       </c>
       <c r="V5">
         <v>-1841000.0</v>
       </c>
       <c r="W5">
         <v>-300000.0</v>
       </c>
       <c r="X5">
         <v>-1846000.0</v>
       </c>
       <c r="Y5">
         <v>-2784000.0</v>
       </c>
       <c r="Z5">
         <v>-1653000.0</v>
       </c>
       <c r="AA5">
         <v>-1617000.0</v>
       </c>
       <c r="AB5">
         <v>-1848000.0</v>
       </c>
       <c r="AC5">
         <v>-2468000.0</v>
       </c>
@@ -26449,108 +26449,108 @@
         <v>700000.0</v>
       </c>
       <c r="DN5">
         <v>200000.0</v>
       </c>
       <c r="DO5">
         <v>500000.0</v>
       </c>
       <c r="DP5">
         <v>100000.0</v>
       </c>
       <c r="DQ5">
         <v>200000.0</v>
       </c>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
     </row>
     <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
-        <v>-324000.0</v>
+        <v>-94000.0</v>
       </c>
       <c r="C6">
         <v>2067000.0</v>
       </c>
       <c r="D6">
         <v>-1203000.0</v>
       </c>
       <c r="E6">
         <v>-595000.0</v>
       </c>
       <c r="F6">
         <v>-1293000.0</v>
       </c>
       <c r="G6">
-        <v>-125000.0</v>
+        <v>-463000.0</v>
       </c>
       <c r="H6">
-        <v>-1595000.0</v>
+        <v>-1641000.0</v>
       </c>
       <c r="I6">
-        <v>-2269000.0</v>
+        <v>-2291000.0</v>
       </c>
       <c r="J6">
-        <v>-2890000.0</v>
+        <v>-3023000.0</v>
       </c>
       <c r="K6">
         <v>-2124000.0</v>
       </c>
       <c r="L6">
-        <v>-1333000.0</v>
+        <v>-1391000.0</v>
       </c>
       <c r="M6">
-        <v>-2379000.0</v>
+        <v>-2241000.0</v>
       </c>
       <c r="N6">
-        <v>-1958000.0</v>
+        <v>-1692000.0</v>
       </c>
       <c r="O6">
-        <v>-365000.0</v>
+        <v>-89000.0</v>
       </c>
       <c r="P6">
-        <v>-1330000.0</v>
+        <v>-1388000.0</v>
       </c>
       <c r="Q6">
-        <v>-1776000.0</v>
+        <v>-1840000.0</v>
       </c>
       <c r="R6">
-        <v>-2158000.0</v>
+        <v>-2252000.0</v>
       </c>
       <c r="S6">
-        <v>-2181000.0</v>
+        <v>-2211000.0</v>
       </c>
       <c r="T6">
         <v>-1935000.0</v>
       </c>
       <c r="U6">
-        <v>-913000.0</v>
+        <v>1626000.0</v>
       </c>
       <c r="V6">
         <v>-1701000.0</v>
       </c>
       <c r="W6">
         <v>-195000.0</v>
       </c>
       <c r="X6">
         <v>-1724000.0</v>
       </c>
       <c r="Y6">
         <v>-2650000.0</v>
       </c>
       <c r="Z6">
         <v>-1510000.0</v>
       </c>
       <c r="AA6">
         <v>-1447000.0</v>
       </c>
       <c r="AB6">
         <v>-1684000.0</v>
       </c>
       <c r="AC6">
         <v>-2325000.0</v>
       </c>
@@ -26803,51 +26803,51 @@
       <c r="DH6">
         <v>100000.0</v>
       </c>
       <c r="DI6">
         <v>700000.0</v>
       </c>
       <c r="DJ6">
         <v>1100000.0</v>
       </c>
       <c r="DK6">
         <v>1400000.0</v>
       </c>
       <c r="DL6">
         <v>800000.0</v>
       </c>
       <c r="DM6">
         <v>800000.0</v>
       </c>
       <c r="DN6">
         <v>300000.0</v>
       </c>
       <c r="DO6">
         <v>600000.0</v>
       </c>
       <c r="DP6">
-        <v>-100000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DQ6">
         <v>300000.0</v>
       </c>
       <c r="DR6">
         <v>2400000.0</v>
       </c>
       <c r="DS6">
         <v>-5100000.0</v>
       </c>
       <c r="DT6">
         <v>2100000.0</v>
       </c>
       <c r="DU6">
         <v>2200000.0</v>
       </c>
       <c r="DV6">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:126">
       <c r="A7" t="s">
         <v>192</v>
       </c>
       <c r="B7"/>
@@ -43816,51 +43816,51 @@
       </c>
       <c r="DK24">
         <v>-100000.0</v>
       </c>
       <c r="DL24">
         <v>200000.0</v>
       </c>
       <c r="DM24">
         <v>-200000.0</v>
       </c>
       <c r="DN24">
         <v>100000.0</v>
       </c>
       <c r="DO24">
         <v>-100000.0</v>
       </c>
       <c r="DP24">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:120">
       <c r="A25" t="s">
         <v>240</v>
       </c>
       <c r="B25">
-        <v>241000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C25">
         <v>30000.0</v>
       </c>
       <c r="D25">
         <v>853000.0</v>
       </c>
       <c r="E25">
         <v>31000.0</v>
       </c>
       <c r="F25">
         <v>1471000.0</v>
       </c>
       <c r="G25">
         <v>197000.0</v>
       </c>
       <c r="H25">
         <v>131000.0</v>
       </c>
       <c r="I25">
         <v>88000.0</v>
       </c>
       <c r="J25">
         <v>-1393000.0</v>
       </c>
@@ -44472,51 +44472,51 @@
       <c r="DF26">
         <v>-100000.0</v>
       </c>
       <c r="DG26">
         <v>10000.0</v>
       </c>
       <c r="DH26">
         <v>140000.0</v>
       </c>
       <c r="DI26">
         <v>10000.0</v>
       </c>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
     </row>
     <row r="27" spans="1:120">
       <c r="A27" t="s">
         <v>242</v>
       </c>
       <c r="B27">
-        <v>213000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="C27">
         <v>213000.0</v>
       </c>
       <c r="D27">
         <v>92000.0</v>
       </c>
       <c r="E27">
         <v>257000.0</v>
       </c>
       <c r="F27">
         <v>213000.0</v>
       </c>
       <c r="G27">
         <v>316000.0</v>
       </c>
       <c r="H27">
         <v>114000.0</v>
       </c>
       <c r="I27">
         <v>419000.0</v>
       </c>
       <c r="J27">
         <v>394000.0</v>
       </c>