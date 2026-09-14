--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5589,817 +5592,823 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV62"/>
+  <dimension ref="A1:DW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
+      <c r="DW1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>6650000.0</v>
+      </c>
+      <c r="C2">
         <v>5753000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5502000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4409000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5314000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6048000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6985000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6201000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7767000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7681000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4499000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2610000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4144000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3546000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3858000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4539000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3812000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3454000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2772000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3208000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2249000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1687000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1148000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1475000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>557000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1501000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2592000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2429000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2196000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2516000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2552000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2243000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1976000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1724000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1864000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1781000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1944000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1994000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2472000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3194000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2696000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2223000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2559000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2060000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2524000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5860000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1842000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2008000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1770000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2278000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2077000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2573000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1280000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2105000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1529000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2139000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1544000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1580000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2222000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2099000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2007000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1514000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2381000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2013000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2226000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1872000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1314000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1389000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1951000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2415000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2593000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3728000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4404000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2887000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3552000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6075000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5460000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1830000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1093000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1356000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1109000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1094000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1188000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1150000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1179000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1233000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>950000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>939000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>708000.0</v>
       </c>
       <c r="CM2">
         <v>708000.0</v>
       </c>
       <c r="CN2">
+        <v>708000.0</v>
+      </c>
+      <c r="CO2">
         <v>876000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>892000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>996000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>657000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>795000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>729000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>598000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1176000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1339000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1570000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1264000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1408000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1671000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2022000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1144000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DE2">
         <v>600000.0</v>
       </c>
       <c r="DF2">
+        <v>600000.0</v>
+      </c>
+      <c r="DG2">
         <v>900000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>880000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>800000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>800000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>500000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>400000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>600000.0</v>
       </c>
-      <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>300000.0</v>
       </c>
-      <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
+      <c r="DW2"/>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6484,52 +6493,53 @@
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
+      <c r="DW3"/>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6614,450 +6624,452 @@
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-11000.0</v>
+      </c>
+      <c r="C5">
         <v>-10000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-14000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-13000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>29000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="I5">
         <v>2000.0</v>
       </c>
       <c r="J5">
+        <v>2000.0</v>
+      </c>
+      <c r="K5">
         <v>-16000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-52000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-19000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-40000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-35000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-24000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>188000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>129000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>73000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>45000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>29000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>19000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-19000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>32000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>73000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>82000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>80000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>102000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>66000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>78000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>70000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>127000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>41000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>23000.0</v>
       </c>
-      <c r="AI5">
-[...1 lines deleted...]
-      </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
-        <v>-10335000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM5">
         <v>-10335000.0</v>
       </c>
       <c r="AN5">
-        <v>0.0</v>
+        <v>-10335000.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
         <v>-9200000.0</v>
       </c>
-      <c r="AV5">
-[...1 lines deleted...]
-      </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
-        <v>-8560000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC5">
         <v>-8560000.0</v>
       </c>
       <c r="BD5">
-        <v>0.0</v>
+        <v>-8560000.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
         <v>-8325000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-35000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-48000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-68000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-228000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-205000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-212000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-205000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-216000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-212000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-233000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-196000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-165000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-380000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-238000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-89000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-128000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-180000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-25000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-22000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-6286000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-20000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-2000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-20000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-10000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-5744000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-44000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-48000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-60000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-80000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-20000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-29000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000.0</v>
       </c>
       <c r="CM5">
         <v>-8000.0</v>
       </c>
       <c r="CN5">
-        <v>-1000.0</v>
+        <v>-8000.0</v>
       </c>
       <c r="CO5">
         <v>-1000.0</v>
       </c>
       <c r="CP5">
+        <v>-1000.0</v>
+      </c>
+      <c r="CQ5">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="CR5">
         <v>3000.0</v>
       </c>
       <c r="CS5">
+        <v>3000.0</v>
+      </c>
+      <c r="CT5">
         <v>-2000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>3000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>6000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>8000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>13000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>10000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>3000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-2000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-3000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-2000.0</v>
       </c>
-      <c r="DD5"/>
-      <c r="DE5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>-20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="DG5">
         <v>20000.0</v>
       </c>
       <c r="DH5">
+        <v>20000.0</v>
+      </c>
+      <c r="DI5">
         <v>10000.0</v>
       </c>
-      <c r="DI5"/>
-      <c r="DJ5">
+      <c r="DJ5"/>
+      <c r="DK5">
         <v>-1100000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-900000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="DN5">
         <v>-700000.0</v>
       </c>
       <c r="DO5">
         <v>-700000.0</v>
       </c>
       <c r="DP5">
+        <v>-700000.0</v>
+      </c>
+      <c r="DQ5">
         <v>-400000.0</v>
       </c>
-      <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7101,51 +7113,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7166,143 +7180,146 @@
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
+      <c r="DW6"/>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7">
+        <v>218000.0</v>
+      </c>
+      <c r="C7">
         <v>511000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>797000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1080000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1393000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1655000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1905000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2150000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2289000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2521000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2746000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>995000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1259000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1518000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1769000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1973000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2216000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2417000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2656000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2892000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2990000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1440000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1691000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2003000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2513000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2866000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3209000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3539000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3879000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>4202000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7354,116 +7371,119 @@
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
         <v>6174000.0</v>
       </c>
       <c r="C8">
         <v>6174000.0</v>
       </c>
       <c r="D8">
         <v>6174000.0</v>
       </c>
       <c r="E8">
         <v>6174000.0</v>
       </c>
       <c r="F8">
-        <v>174000.0</v>
+        <v>6174000.0</v>
       </c>
       <c r="G8">
         <v>174000.0</v>
       </c>
       <c r="H8">
         <v>174000.0</v>
       </c>
       <c r="I8">
-        <v>172000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="J8">
         <v>172000.0</v>
       </c>
       <c r="K8">
         <v>172000.0</v>
       </c>
       <c r="L8">
         <v>172000.0</v>
       </c>
       <c r="M8">
+        <v>172000.0</v>
+      </c>
+      <c r="N8">
         <v>171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="O8">
         <v>169000.0</v>
       </c>
       <c r="P8">
         <v>169000.0</v>
       </c>
       <c r="Q8">
         <v>169000.0</v>
       </c>
       <c r="R8">
-        <v>168000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="S8">
         <v>168000.0</v>
       </c>
       <c r="T8">
         <v>168000.0</v>
       </c>
       <c r="U8">
+        <v>168000.0</v>
+      </c>
+      <c r="V8">
         <v>167000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7524,202 +7544,203 @@
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>87312000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>84851000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>84265000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>84419000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>74181000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>73837000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>73619000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>73186000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>73093000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>72793000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>72685000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>72070000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>71548000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>71283000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>60138000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>59698000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>59385000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>58810000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>58202000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>57706000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>55158000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>39747000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>39040000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>38386000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>55158000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>37557000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>38410000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>38538000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>38511000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>39161000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>39750000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>40897000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>40671000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>40308000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>39987000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>39305000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>38958000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>42712000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>42692000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>42414000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>42032000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>41861000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>41699000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -7740,424 +7761,428 @@
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
+      <c r="DW9"/>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>4680000.0</v>
+      </c>
+      <c r="C10">
         <v>4595000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6028000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5573000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6778000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7244000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2387000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3860000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4111000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5419000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7034000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7981000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9821000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11048000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13922000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15856000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17966000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20621000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>23852000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>25568000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26259000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>27993000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11626000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>11932000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>11624000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11139000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12653000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>12948000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15633000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>17175000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>21194000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>23725000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16045000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18522000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>21707000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>22751000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>24594000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>23858000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>23747000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>9577000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>11521000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>10514000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>9995000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>10213000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>12203000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>13122000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>13300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>13042000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>12862000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>13969000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>13444000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>14089000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>13505000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11581000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>11901000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>13734000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>13785000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>13856000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10789000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>9535000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8875000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8569000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>9014000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7092000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>7000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>6365000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>9378000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>7884000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>6618000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>5662000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>5310000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2974000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4092000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4013000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5810000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5795000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>3551000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>21050000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>21051000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4439000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3740000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3256000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>12655000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>11055000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>10482000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>6202000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>10380000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>8612000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>7744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9477000.0</v>
       </c>
       <c r="CM10">
         <v>9477000.0</v>
       </c>
       <c r="CN10">
+        <v>9477000.0</v>
+      </c>
+      <c r="CO10">
         <v>7800000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>8121000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>11888000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>9186000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>7375000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>6351000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>5856000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>4613000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>5723000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>7756000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>7548000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>9998000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>10650000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>11694000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>10935000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>9645000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>10200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>8700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>7800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>5790000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>2500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>5800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>10200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>9900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>9400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>10000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>4300000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>5000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>14500000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>15400000.0</v>
       </c>
-      <c r="DR10"/>
-      <c r="DS10">
+      <c r="DS10"/>
+      <c r="DT10">
         <v>1200000.0</v>
       </c>
-      <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
+      <c r="DW10"/>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8242,1830 +8267,1844 @@
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
+      <c r="DW11"/>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>4680000.0</v>
+      </c>
+      <c r="C12">
         <v>4595000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6028000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5573000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6778000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7244000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2387000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3860000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4111000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5419000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7034000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7981000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9821000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11048000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13922000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15856000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17966000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20621000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>23852000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>25568000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>26259000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>27993000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11626000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11932000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11624000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11139000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12653000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12948000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>15633000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>17175000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>21194000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>23725000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>16045000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>18522000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>21707000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>22751000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>24594000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>23858000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>23747000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>9577000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11521000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10514000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9995000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>10213000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>12203000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>13122000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>13303000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>13042000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>12862000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>13969000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>13444000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>14089000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>13505000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11581000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>11901000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>13734000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>13785000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13856000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>10789000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>9535000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8875000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8569000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>9014000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7092000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>6365000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>9378000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7884000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6618000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5662000.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>2974000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4092000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4013000.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12">
+      <c r="BX12"/>
+      <c r="BY12">
         <v>5795000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3551000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>21051000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>22090000.0</v>
       </c>
-      <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>21422000.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>20072000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>18693000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>15109000.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>18123000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>18480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16915000.0</v>
       </c>
       <c r="CM12">
         <v>16915000.0</v>
       </c>
       <c r="CN12">
+        <v>16915000.0</v>
+      </c>
+      <c r="CO12">
         <v>14942000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>13137000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>13306000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>11542000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>10450000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>10031000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>8284000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>9102000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>10219000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>11028000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>11804000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>12994000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>13650000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>13529000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>13634000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>13148000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>13000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>12000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>7800000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>10880000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>2500000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>5800000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>10200000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>9900000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>9400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>10000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>4300000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>5000000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>14500000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>15400000.0</v>
       </c>
-      <c r="DR12"/>
-      <c r="DS12">
+      <c r="DS12"/>
+      <c r="DT12">
         <v>1200000.0</v>
       </c>
-      <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
         <v>174000.0</v>
       </c>
       <c r="C13">
         <v>174000.0</v>
       </c>
       <c r="D13">
         <v>174000.0</v>
       </c>
       <c r="E13">
         <v>174000.0</v>
       </c>
       <c r="F13">
         <v>174000.0</v>
       </c>
       <c r="G13">
         <v>174000.0</v>
       </c>
       <c r="H13">
         <v>174000.0</v>
       </c>
       <c r="I13">
-        <v>172000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="J13">
         <v>172000.0</v>
       </c>
       <c r="K13">
         <v>172000.0</v>
       </c>
       <c r="L13">
         <v>172000.0</v>
       </c>
       <c r="M13">
+        <v>172000.0</v>
+      </c>
+      <c r="N13">
         <v>171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="O13">
         <v>169000.0</v>
       </c>
       <c r="P13">
         <v>169000.0</v>
       </c>
       <c r="Q13">
         <v>169000.0</v>
       </c>
       <c r="R13">
-        <v>168000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="S13">
         <v>168000.0</v>
       </c>
       <c r="T13">
         <v>168000.0</v>
       </c>
       <c r="U13">
+        <v>168000.0</v>
+      </c>
+      <c r="V13">
         <v>167000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="X13">
         <v>148000.0</v>
       </c>
       <c r="Y13">
         <v>148000.0</v>
       </c>
       <c r="Z13">
-        <v>147000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="AA13">
         <v>147000.0</v>
       </c>
       <c r="AB13">
         <v>147000.0</v>
       </c>
       <c r="AC13">
         <v>147000.0</v>
       </c>
       <c r="AD13">
-        <v>145000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="AE13">
         <v>145000.0</v>
       </c>
       <c r="AF13">
         <v>145000.0</v>
       </c>
       <c r="AG13">
-        <v>126000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="AH13">
         <v>126000.0</v>
       </c>
       <c r="AI13">
         <v>126000.0</v>
       </c>
       <c r="AJ13">
         <v>126000.0</v>
       </c>
       <c r="AK13">
         <v>126000.0</v>
       </c>
       <c r="AL13">
         <v>126000.0</v>
       </c>
       <c r="AM13">
+        <v>126000.0</v>
+      </c>
+      <c r="AN13">
         <v>124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="AO13">
         <v>112000.0</v>
       </c>
       <c r="AP13">
-        <v>111000.0</v>
+        <v>112000.0</v>
       </c>
       <c r="AQ13">
         <v>111000.0</v>
       </c>
       <c r="AR13">
-        <v>110000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="AS13">
         <v>110000.0</v>
       </c>
       <c r="AT13">
+        <v>110000.0</v>
+      </c>
+      <c r="AU13">
         <v>109000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>108000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>107000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>106000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>105000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>104000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>103000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>102000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="BD13">
         <v>94000.0</v>
       </c>
       <c r="BE13">
-        <v>93000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="BF13">
         <v>93000.0</v>
       </c>
       <c r="BG13">
-        <v>92000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="BH13">
         <v>92000.0</v>
       </c>
       <c r="BI13">
         <v>92000.0</v>
       </c>
       <c r="BJ13">
+        <v>92000.0</v>
+      </c>
+      <c r="BK13">
         <v>91000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="BL13">
         <v>89000.0</v>
       </c>
       <c r="BM13">
         <v>89000.0</v>
       </c>
       <c r="BN13">
         <v>89000.0</v>
       </c>
       <c r="BO13">
         <v>89000.0</v>
       </c>
       <c r="BP13">
         <v>89000.0</v>
       </c>
       <c r="BQ13">
         <v>89000.0</v>
       </c>
       <c r="BR13">
         <v>89000.0</v>
       </c>
       <c r="BS13">
         <v>89000.0</v>
       </c>
       <c r="BT13">
         <v>89000.0</v>
       </c>
       <c r="BU13">
         <v>89000.0</v>
       </c>
       <c r="BV13">
         <v>89000.0</v>
       </c>
       <c r="BW13">
         <v>89000.0</v>
       </c>
       <c r="BX13">
-        <v>83000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="BY13">
         <v>83000.0</v>
       </c>
       <c r="BZ13">
         <v>83000.0</v>
       </c>
       <c r="CA13">
-        <v>79000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="CB13">
         <v>79000.0</v>
       </c>
       <c r="CC13">
-        <v>78000.0</v>
+        <v>79000.0</v>
       </c>
       <c r="CD13">
         <v>78000.0</v>
       </c>
       <c r="CE13">
-        <v>76000.0</v>
+        <v>78000.0</v>
       </c>
       <c r="CF13">
         <v>76000.0</v>
       </c>
       <c r="CG13">
+        <v>76000.0</v>
+      </c>
+      <c r="CH13">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="CI13">
         <v>74000.0</v>
       </c>
       <c r="CJ13">
         <v>74000.0</v>
       </c>
       <c r="CK13">
-        <v>73000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="CL13">
         <v>73000.0</v>
       </c>
       <c r="CM13">
         <v>73000.0</v>
       </c>
       <c r="CN13">
-        <v>70000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="CO13">
         <v>70000.0</v>
       </c>
       <c r="CP13">
         <v>70000.0</v>
       </c>
       <c r="CQ13">
         <v>70000.0</v>
       </c>
       <c r="CR13">
         <v>70000.0</v>
       </c>
       <c r="CS13">
         <v>70000.0</v>
       </c>
       <c r="CT13">
         <v>70000.0</v>
       </c>
       <c r="CU13">
-        <v>69000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="CV13">
         <v>69000.0</v>
       </c>
       <c r="CW13">
-        <v>68000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="CX13">
         <v>68000.0</v>
       </c>
       <c r="CY13">
+        <v>68000.0</v>
+      </c>
+      <c r="CZ13">
         <v>67000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>68000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>67000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000.0</v>
       </c>
       <c r="DC13">
         <v>66000.0</v>
       </c>
       <c r="DD13">
-        <v>100000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="DE13">
         <v>100000.0</v>
       </c>
       <c r="DF13">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DG13">
         <v>70000.0</v>
       </c>
       <c r="DH13">
         <v>70000.0</v>
       </c>
       <c r="DI13">
         <v>70000.0</v>
       </c>
-      <c r="DJ13"/>
+      <c r="DJ13">
+        <v>70000.0</v>
+      </c>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>17376000.0</v>
+      </c>
+      <c r="C14">
         <v>17311000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>17187000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17009000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>16793000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16727000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16636000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16581000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16287000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16253000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16245000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16231000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16036000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16001000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15990000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15986000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>15894000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15881000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15867000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15824000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16307000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>14346000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>13898000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>13893000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>13792000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>13786000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>13783000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>13768000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13648000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>13630000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13599000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11925000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11644000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>11628000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>11586000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>11569000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>11546000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11518000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10443000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>10129000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>10085000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>10140000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>10086000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10094000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>10027000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>10108000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>10357000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>10255000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>10411000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>10526000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>10431000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>10177000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>10005000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9802000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>10071000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>9005000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>10286000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>8933000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>8963000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>10253000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>10231000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>10215000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>8943000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>10148000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>10197000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9991000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>8840000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>9900000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>10107000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>9825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8824000.0</v>
       </c>
       <c r="BT14">
         <v>8824000.0</v>
       </c>
       <c r="BU14">
         <v>8824000.0</v>
       </c>
       <c r="BV14">
         <v>8824000.0</v>
       </c>
       <c r="BW14">
+        <v>8824000.0</v>
+      </c>
+      <c r="BX14">
         <v>8293000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>8218000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>8196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7713000.0</v>
       </c>
       <c r="CA14">
         <v>7713000.0</v>
       </c>
       <c r="CB14">
+        <v>7713000.0</v>
+      </c>
+      <c r="CC14">
         <v>7758000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>7641000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>7587000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>7373000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>8102000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>8600000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>7317000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>7200000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>7244000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>7786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7076000.0</v>
       </c>
       <c r="CM14">
         <v>7076000.0</v>
       </c>
       <c r="CN14">
+        <v>7076000.0</v>
+      </c>
+      <c r="CO14">
         <v>7043000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>6919000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6913000.0</v>
       </c>
       <c r="CQ14">
         <v>6913000.0</v>
       </c>
       <c r="CR14">
+        <v>6913000.0</v>
+      </c>
+      <c r="CS14">
         <v>6938000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>6861000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>6838000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>6771000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>6892000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>6874000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>6712000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>6663000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>7284000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>7360000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>7374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DD14">
         <v>6000000.0</v>
       </c>
       <c r="DE14">
         <v>6000000.0</v>
       </c>
       <c r="DF14">
-        <v>6666667.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="DG14">
         <v>6666667.0</v>
       </c>
       <c r="DH14">
+        <v>6666667.0</v>
+      </c>
+      <c r="DI14">
         <v>7058824.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>6250000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6666667.0</v>
       </c>
       <c r="DL14">
         <v>6666667.0</v>
       </c>
       <c r="DM14">
+        <v>6666667.0</v>
+      </c>
+      <c r="DN14">
         <v>6250000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>6666667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DP14">
         <v>5000000.0</v>
       </c>
       <c r="DQ14">
+        <v>5000000.0</v>
+      </c>
+      <c r="DR14">
         <v>6666667.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DT14">
         <v>4000000.0</v>
       </c>
       <c r="DU14">
+        <v>4000000.0</v>
+      </c>
+      <c r="DV14">
         <v>5000000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>169000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>168000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>167000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="X15">
         <v>148000.0</v>
       </c>
       <c r="Y15">
         <v>148000.0</v>
       </c>
       <c r="Z15">
-        <v>147000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="AA15">
         <v>147000.0</v>
       </c>
       <c r="AB15">
         <v>147000.0</v>
       </c>
       <c r="AC15">
         <v>147000.0</v>
       </c>
       <c r="AD15">
-        <v>145000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="AE15">
         <v>145000.0</v>
       </c>
       <c r="AF15">
         <v>145000.0</v>
       </c>
       <c r="AG15">
-        <v>126000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="AH15">
         <v>126000.0</v>
       </c>
       <c r="AI15">
+        <v>126000.0</v>
+      </c>
+      <c r="AJ15">
         <v>130000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000.0</v>
       </c>
       <c r="AL15">
         <v>130000.0</v>
       </c>
       <c r="AM15">
+        <v>130000.0</v>
+      </c>
+      <c r="AN15">
         <v>124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000.0</v>
       </c>
       <c r="AO15">
         <v>110000.0</v>
       </c>
       <c r="AP15">
         <v>110000.0</v>
       </c>
       <c r="AQ15">
         <v>110000.0</v>
       </c>
       <c r="AR15">
         <v>110000.0</v>
       </c>
       <c r="AS15">
         <v>110000.0</v>
       </c>
       <c r="AT15">
         <v>110000.0</v>
       </c>
       <c r="AU15">
         <v>110000.0</v>
       </c>
       <c r="AV15">
         <v>110000.0</v>
       </c>
       <c r="AW15">
         <v>110000.0</v>
       </c>
       <c r="AX15">
         <v>110000.0</v>
       </c>
       <c r="AY15">
-        <v>100000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="AZ15">
         <v>100000.0</v>
       </c>
       <c r="BA15">
         <v>100000.0</v>
       </c>
       <c r="BB15">
         <v>100000.0</v>
       </c>
       <c r="BC15">
-        <v>90000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BD15">
         <v>90000.0</v>
       </c>
       <c r="BE15">
-        <v>93000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="BF15">
         <v>93000.0</v>
       </c>
       <c r="BG15">
+        <v>93000.0</v>
+      </c>
+      <c r="BH15">
         <v>92000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000.0</v>
       </c>
       <c r="BI15">
         <v>90000.0</v>
       </c>
       <c r="BJ15">
         <v>90000.0</v>
       </c>
       <c r="BK15">
         <v>90000.0</v>
       </c>
       <c r="BL15">
         <v>90000.0</v>
       </c>
       <c r="BM15">
         <v>90000.0</v>
       </c>
       <c r="BN15">
         <v>90000.0</v>
       </c>
       <c r="BO15">
         <v>90000.0</v>
       </c>
       <c r="BP15">
         <v>90000.0</v>
       </c>
       <c r="BQ15">
         <v>90000.0</v>
       </c>
       <c r="BR15">
         <v>90000.0</v>
       </c>
       <c r="BS15">
         <v>90000.0</v>
       </c>
       <c r="BT15">
         <v>90000.0</v>
       </c>
       <c r="BU15">
         <v>90000.0</v>
       </c>
       <c r="BV15">
         <v>90000.0</v>
       </c>
       <c r="BW15">
         <v>90000.0</v>
       </c>
       <c r="BX15">
+        <v>90000.0</v>
+      </c>
+      <c r="BY15">
         <v>80000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>83000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="CA15">
         <v>80000.0</v>
       </c>
       <c r="CB15">
         <v>80000.0</v>
       </c>
       <c r="CC15">
         <v>80000.0</v>
       </c>
       <c r="CD15">
-        <v>76000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="CE15">
         <v>76000.0</v>
       </c>
       <c r="CF15">
-        <v>80000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="CG15">
         <v>80000.0</v>
       </c>
       <c r="CH15">
-        <v>70000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="CI15">
         <v>70000.0</v>
       </c>
       <c r="CJ15">
         <v>70000.0</v>
       </c>
       <c r="CK15">
         <v>70000.0</v>
       </c>
       <c r="CL15">
         <v>70000.0</v>
       </c>
       <c r="CM15">
         <v>70000.0</v>
       </c>
       <c r="CN15">
         <v>70000.0</v>
       </c>
       <c r="CO15">
         <v>70000.0</v>
       </c>
       <c r="CP15">
         <v>70000.0</v>
       </c>
       <c r="CQ15">
         <v>70000.0</v>
       </c>
       <c r="CR15">
         <v>70000.0</v>
       </c>
       <c r="CS15">
         <v>70000.0</v>
       </c>
       <c r="CT15">
         <v>70000.0</v>
       </c>
       <c r="CU15">
         <v>70000.0</v>
       </c>
       <c r="CV15">
         <v>70000.0</v>
       </c>
       <c r="CW15">
-        <v>68000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="CX15">
         <v>68000.0</v>
       </c>
       <c r="CY15">
+        <v>68000.0</v>
+      </c>
+      <c r="CZ15">
         <v>70000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="DB15">
         <v>70000.0</v>
       </c>
       <c r="DC15">
         <v>70000.0</v>
       </c>
       <c r="DD15">
         <v>70000.0</v>
       </c>
       <c r="DE15">
         <v>70000.0</v>
       </c>
       <c r="DF15">
         <v>70000.0</v>
       </c>
       <c r="DG15">
         <v>70000.0</v>
       </c>
       <c r="DH15">
         <v>70000.0</v>
       </c>
       <c r="DI15">
         <v>70000.0</v>
       </c>
-      <c r="DJ15"/>
+      <c r="DJ15">
+        <v>70000.0</v>
+      </c>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
+      <c r="DW15"/>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
+        <v>2146000.0</v>
+      </c>
+      <c r="C16">
         <v>2040000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2160000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2208000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2269000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2090000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3488000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2335000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2290000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2447000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3329000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2239000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2310000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2424000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3379000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2431000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2367000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2356000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3453000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2250000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2005000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1812000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>938000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1072000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1222000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1382000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2225000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1528000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1514000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1742000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2225000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2217000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2316000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2245000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2520000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1403000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1345000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1361000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1383000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1305000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311000.0</v>
       </c>
       <c r="AQ16">
         <v>1311000.0</v>
       </c>
       <c r="AR16">
+        <v>1311000.0</v>
+      </c>
+      <c r="AS16">
         <v>1211000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1199000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1197000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>1175000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1083000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1084000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1133000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1062000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1018000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>943000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1004000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>861000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>800000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>907000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1131000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2132000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2175000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2222000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2134000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2239000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2266000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2421000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2405000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2713000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2678000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2733000.0</v>
       </c>
-      <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>2805000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3131000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>3254000.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>3977000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4239000.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>1415000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1328000.0</v>
       </c>
-      <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>995000.0</v>
       </c>
-      <c r="CE16"/>
-      <c r="CF16">
+      <c r="CF16"/>
+      <c r="CG16">
         <v>1242000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1379000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>962000.0</v>
       </c>
-      <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>789000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>726000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>645000.0</v>
       </c>
       <c r="CM16">
         <v>645000.0</v>
       </c>
       <c r="CN16">
+        <v>645000.0</v>
+      </c>
+      <c r="CO16">
         <v>596000.0</v>
       </c>
-      <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
+      <c r="AN17"/>
       <c r="AO17">
         <v>8985000.0</v>
       </c>
       <c r="AP17">
         <v>8985000.0</v>
       </c>
       <c r="AQ17">
         <v>8985000.0</v>
       </c>
       <c r="AR17">
+        <v>8985000.0</v>
+      </c>
+      <c r="AS17">
         <v>7149000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>7151000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>7001000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>7151000.0</v>
       </c>
-      <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
@@ -10100,88 +10139,87 @@
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -10225,51 +10263,53 @@
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10290,52 +10330,53 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10420,52 +10461,53 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
         <v>965000.0</v>
       </c>
       <c r="C20">
         <v>965000.0</v>
       </c>
       <c r="D20">
         <v>965000.0</v>
       </c>
       <c r="E20">
         <v>965000.0</v>
       </c>
       <c r="F20">
         <v>965000.0</v>
       </c>
       <c r="G20">
         <v>965000.0</v>
       </c>
       <c r="H20">
         <v>965000.0</v>
       </c>
       <c r="I20">
@@ -10489,51 +10531,51 @@
       <c r="O20">
         <v>965000.0</v>
       </c>
       <c r="P20">
         <v>965000.0</v>
       </c>
       <c r="Q20">
         <v>965000.0</v>
       </c>
       <c r="R20">
         <v>965000.0</v>
       </c>
       <c r="S20">
         <v>965000.0</v>
       </c>
       <c r="T20">
         <v>965000.0</v>
       </c>
       <c r="U20">
         <v>965000.0</v>
       </c>
       <c r="V20">
         <v>965000.0</v>
       </c>
       <c r="W20">
-        <v>533000.0</v>
+        <v>965000.0</v>
       </c>
       <c r="X20">
         <v>533000.0</v>
       </c>
       <c r="Y20">
         <v>533000.0</v>
       </c>
       <c r="Z20">
         <v>533000.0</v>
       </c>
       <c r="AA20">
         <v>533000.0</v>
       </c>
       <c r="AB20">
         <v>533000.0</v>
       </c>
       <c r="AC20">
         <v>533000.0</v>
       </c>
       <c r="AD20">
         <v>533000.0</v>
       </c>
       <c r="AE20">
         <v>533000.0</v>
       </c>
@@ -10561,1283 +10603,1295 @@
       <c r="AM20">
         <v>533000.0</v>
       </c>
       <c r="AN20">
         <v>533000.0</v>
       </c>
       <c r="AO20">
         <v>533000.0</v>
       </c>
       <c r="AP20">
         <v>533000.0</v>
       </c>
       <c r="AQ20">
         <v>533000.0</v>
       </c>
       <c r="AR20">
         <v>533000.0</v>
       </c>
       <c r="AS20">
         <v>533000.0</v>
       </c>
       <c r="AT20">
         <v>533000.0</v>
       </c>
       <c r="AU20">
+        <v>533000.0</v>
+      </c>
+      <c r="AV20">
         <v>530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>533000.0</v>
       </c>
       <c r="AW20">
         <v>533000.0</v>
       </c>
       <c r="AX20">
         <v>533000.0</v>
       </c>
       <c r="AY20">
         <v>533000.0</v>
       </c>
       <c r="AZ20">
         <v>533000.0</v>
       </c>
       <c r="BA20">
         <v>533000.0</v>
       </c>
       <c r="BB20">
         <v>533000.0</v>
       </c>
       <c r="BC20">
         <v>533000.0</v>
       </c>
       <c r="BD20">
         <v>533000.0</v>
       </c>
       <c r="BE20">
         <v>533000.0</v>
       </c>
       <c r="BF20">
         <v>533000.0</v>
       </c>
       <c r="BG20">
         <v>533000.0</v>
       </c>
       <c r="BH20">
         <v>533000.0</v>
       </c>
       <c r="BI20">
-        <v>473000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="BJ20">
         <v>473000.0</v>
       </c>
       <c r="BK20">
         <v>473000.0</v>
       </c>
       <c r="BL20">
         <v>473000.0</v>
       </c>
       <c r="BM20">
         <v>473000.0</v>
       </c>
-      <c r="BN20"/>
+      <c r="BN20">
+        <v>473000.0</v>
+      </c>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
-      <c r="BT20">
-[...1 lines deleted...]
-      </c>
+      <c r="BT20"/>
       <c r="BU20">
         <v>3239000.0</v>
       </c>
       <c r="BV20">
         <v>3239000.0</v>
       </c>
       <c r="BW20">
+        <v>3239000.0</v>
+      </c>
+      <c r="BX20">
         <v>3240000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>10509000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>9903000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>11751000.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>825000.0</v>
+      </c>
+      <c r="C21">
         <v>904000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>984000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1064000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1144000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1223000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1306000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1391000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1475000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1558000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1642000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1726000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1810000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1894000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1977000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2061000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2109000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2157000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2205000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2253000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2301000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2349000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>68000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>72000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>76000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>80000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>84000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>88000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>92000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>96000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>104000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>108000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>112000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>116000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>120000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>124000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>128000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>132000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>256000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>260000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>264000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>268000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>272000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280000.0</v>
       </c>
       <c r="AU21">
         <v>280000.0</v>
       </c>
       <c r="AV21">
+        <v>280000.0</v>
+      </c>
+      <c r="AW21">
         <v>288000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>292000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>296000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>328000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>382000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>437000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>489000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>554000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>602000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>653000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>700000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>745000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1772000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1701000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1749000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1797000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1846000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1892000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1098000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1153000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1233000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1313000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1394000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1470000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>4185000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4771000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>5358000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>5940000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>14488000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>15250000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>15841000.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
-      <c r="DD21">
-[...1 lines deleted...]
-      </c>
+      <c r="DD21"/>
       <c r="DE21">
         <v>100000.0</v>
       </c>
       <c r="DF21">
         <v>100000.0</v>
       </c>
       <c r="DG21">
         <v>100000.0</v>
       </c>
       <c r="DH21">
-        <v>40000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DI21">
         <v>40000.0</v>
       </c>
-      <c r="DJ21"/>
+      <c r="DJ21">
+        <v>40000.0</v>
+      </c>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
+      <c r="DW21"/>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22">
+        <v>9752000.0</v>
+      </c>
+      <c r="C22">
         <v>9325000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7877000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>7301000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8435000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10142000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10817000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10942000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11124000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11003000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9906000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10118000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11129000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11241000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10608000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10765000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>10176000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9091000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7614000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8791000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7962000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7042000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5714000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7004000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7847000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8158000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8174000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>8896000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8974000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>8701000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8794000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8725000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9093000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9306000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9381000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>10669000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>11388000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>11728000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>11643000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>12678000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>12141000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>11142000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>11106000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>11184000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10171000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>9854000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>9120000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>9604000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>9753000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9858000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>10605000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>9998000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8940000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>8147000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>8035000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>7542000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7539000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7038000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6659000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>10176000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>10169000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>9197000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>9212000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>9782000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>9479000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>9034000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>8999000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9666000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>10105000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>11164000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>11640000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>13527000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>15197000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>16013000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>15970000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>13250000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>13973000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>9500000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>9499000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>8529000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>8880000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>8687000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>8594000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>9327000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>8961000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>9511000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>8920000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>8405000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>8296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8470000.0</v>
       </c>
       <c r="CM22">
         <v>8470000.0</v>
       </c>
       <c r="CN22">
+        <v>8470000.0</v>
+      </c>
+      <c r="CO22">
         <v>9447000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>10404000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>10616000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>10725000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>11719000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>11838000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>12361000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>12562000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>12057000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>10451000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>9268000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>9721000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>9015000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>8326000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>7350000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>7256000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>7200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>7300000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>7200000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>6500000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>6800000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>6100000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>4500000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>4000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>3300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>2600000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>2100000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>1900000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>2300000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>1900000.0</v>
       </c>
-      <c r="DR22"/>
-      <c r="DS22">
+      <c r="DS22"/>
+      <c r="DT22">
         <v>1300000.0</v>
       </c>
-      <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>27258000.0</v>
+      </c>
+      <c r="C23">
         <v>28274000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>29151000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>28353000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>31585000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>34236000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>29135000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>30154000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>31249000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>34092000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>34436000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>34949000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>36939000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>40980000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>42290000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>44959000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>45646000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>48024000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>48687000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>50542000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>50520000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>49559000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>27969000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>28459000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>29275000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>30896000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>34813000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>35958000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>38485000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>40667000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>41672000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>43537000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>35143000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>37212000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>41646000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>43610000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>45786000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>47428000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>48144000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>42714000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>43745000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>42363000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>41823000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>40651000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>41167000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>42250000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>41820000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>32579000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>32264000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>32981000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>33677000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>32038000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>31370000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>29152000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>28912000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>30439000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>31292000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>30919000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>32149000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>30866000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>29876000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>29304000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>29220000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>28200000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>26648000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>25428000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>28291000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>27324000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>26917000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>27565000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>28230000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>35756000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>38879000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>39921000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>46650000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>60550000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>62967000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>40180000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>40177000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>41307000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>41530000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>40997000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>41104000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>40937000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>39683000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>38008000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>39090000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>37655000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>36917000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35874000.0</v>
       </c>
       <c r="CM23">
         <v>35874000.0</v>
       </c>
       <c r="CN23">
+        <v>35874000.0</v>
+      </c>
+      <c r="CO23">
         <v>34473000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>34031000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>34532000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>34272000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>33438000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>32582000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>32632000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>33788000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>32639000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>32304000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>32003000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>35025000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>35301000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>34645000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>33208000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>32665000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>30100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>29400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>28800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>28380000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>27800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>27900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>27700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>26700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>25400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>24700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>23000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>23700000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>22500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>22300000.0</v>
       </c>
-      <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>6400000.0</v>
       </c>
-      <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
+      <c r="DW23"/>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
+        <v>3795000.0</v>
+      </c>
+      <c r="C24">
         <v>3765000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3735000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3705000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3675000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3644000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1004000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1444000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>312000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1248000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>971000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1387000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>2868000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
@@ -11881,51 +11935,53 @@
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
@@ -11946,88 +12002,89 @@
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>312000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1248000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>971000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1387000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -12084,52 +12141,53 @@
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -12214,52 +12272,53 @@
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12344,503 +12403,509 @@
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>-667000.0</v>
+      </c>
+      <c r="C28">
         <v>-319000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1496000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-788000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1710000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1945000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2256000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1048000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1822000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2898000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4288000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5085000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-8562000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-9530000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-12153000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-13883000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-15750000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-18204000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-21196000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-22676000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-23269000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-24056000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-7438000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-7432000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-6614000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-8273000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-9444000.0</v>
       </c>
-      <c r="AB28">
-[...1 lines deleted...]
-      </c>
       <c r="AC28">
-        <v>-11754000.0</v>
+        <v>-7258000.0</v>
       </c>
       <c r="AD28">
-        <v>-12973000.0</v>
+        <v>-9238000.0</v>
       </c>
       <c r="AE28">
+        <v>-10105000.0</v>
+      </c>
+      <c r="AF28">
         <v>-21194000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-23725000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-16045000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-18522000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-21707000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-22751000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-24594000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-23858000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-23747000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-9577000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-11521000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-10514000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-9995000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-10213000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-12203000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-13122000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-13300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-13042000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-12862000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-13969000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-13444000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-14089000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-13505000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-11581000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-11901000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-13734000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-13785000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-13856000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-10789000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-9535000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-8875000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-8569000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-9014000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-7092000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-7000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-6365000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-5858000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-4384000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-2140000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-185000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>690000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3026000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1908000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1268000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4070000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>4626000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5820000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-21050000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-21051000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-4439000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-3740000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-3256000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-12655000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-11055000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-10482000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-6202000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-10380000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-8612000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-7744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9477000.0</v>
       </c>
       <c r="CM28">
         <v>-9477000.0</v>
       </c>
       <c r="CN28">
+        <v>-9477000.0</v>
+      </c>
+      <c r="CO28">
         <v>-7800000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-8121000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-11888000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-9186000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-7375000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-6351000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-5856000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-4613000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-5723000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-7756000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-7548000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-9998000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-10650000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-11694000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-10935000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-9645000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-10200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-8700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-7800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-5790000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-2500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-5800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-10200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-9900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-9390000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-9990000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-4290000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-4990000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-14490000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-15400000.0</v>
       </c>
-      <c r="DR28"/>
-      <c r="DS28">
+      <c r="DS28"/>
+      <c r="DT28">
         <v>-1200000.0</v>
       </c>
-      <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
+      <c r="DW28"/>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>1434000.0</v>
+      </c>
+      <c r="C29">
         <v>2497000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2657000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2386000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3734000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4496000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4835000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5381000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4246000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6488000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9522000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12064000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>13450000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>15884000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17231000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>18075000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>19432000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>21326000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>23299000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>25322000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>26880000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>28146000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>19863000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>19749000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>21291000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>21149000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12896,586 +12961,590 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>7089000.0</v>
+      </c>
+      <c r="C30">
         <v>8416000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9545000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9530000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10030000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9386000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8394000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7780000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8042000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9146000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9654000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8114000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8799000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10759000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9768000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9744000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9237000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10451000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9716000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8522000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8599000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8185000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7289000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6083000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5784000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6987000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9323000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8784000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8083000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8417000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9083000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8430000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7142000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7863000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7390000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7049000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8866000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10025000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7926000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>8450000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9297000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9282000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7736000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7319000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8020000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>8340000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>7578000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7259000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6732000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7345000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5743000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6148000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6031000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5480000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5496000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5924000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>5142000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5551000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>7738000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7468000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>8119000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5457000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>7954000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>6616000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>7651000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7482000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7148000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>7354000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7809000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>8200000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>9215000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>9061000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>8440000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>8880000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>8516000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>10208000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>6050000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>6052000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6373000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6040000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>6247000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>6589000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>6857000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>7177000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>6848000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>7400000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>6516000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>5926000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5825000.0</v>
       </c>
       <c r="CM30">
         <v>5825000.0</v>
       </c>
       <c r="CN30">
+        <v>5825000.0</v>
+      </c>
+      <c r="CO30">
         <v>6225000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>6389000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>6385000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>8037000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>7290000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>6952000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>7939000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>8066000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>6592000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>6861000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>6536000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>8010000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>8640000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>8654000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>8211000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>8162000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>6500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>6800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>6400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>7610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="DI30">
         <v>7500000.0</v>
       </c>
       <c r="DJ30">
+        <v>7500000.0</v>
+      </c>
+      <c r="DK30">
         <v>7100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>6100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>5500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>5100000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>5000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>5400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>3200000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>2600000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>2500000.0</v>
       </c>
-      <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
+      <c r="DW30"/>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>10675000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>13025000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>14289000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>15049000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>16358000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>18204000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>20129000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>22104000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>23614000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>22335000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>16765000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>16647000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>18185000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>20536000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>22088000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>23367000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>25004000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>26814000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>29328000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>31972000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>23792000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>26610000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>29873000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>34449000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>36933000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>39183000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>38495000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>33763000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>33723000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>33392000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>38495000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>32015000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>32422000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>33197000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>32919000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>24800000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>24894000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>25739000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>24993000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>24163000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>23256000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>22100000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>20813000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>22621000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>23576000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>23023000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>21143000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>19273000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>18993000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -13496,131 +13565,134 @@
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
+      <c r="DW31"/>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32">
+        <v>10785000.0</v>
+      </c>
+      <c r="C32">
         <v>11756000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>12044000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>11674000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>13159000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>14182000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7003000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8485000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>8862000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>11512000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>14476000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>16994000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>18730000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>21536000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>23313000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>24716000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>27092000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>29341000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>29607000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>30939000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>32809000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>31474000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>16678000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>16348000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>18188000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>19140000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13676,578 +13748,584 @@
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
+      <c r="DW32"/>
     </row>
-    <row r="33" spans="1:126">
+    <row r="33" spans="1:127">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>3300000.0</v>
+      </c>
+      <c r="C33">
         <v>3690000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3899000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4287000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4717000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5107000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5572000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5817000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6242000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>6514000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6986000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>7606999.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5974000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>6281999.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>6524000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>6610000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6201999.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>6094999.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>6434000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>6636000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>6789000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5338000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2610000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2898000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3512000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3921000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4262000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4740000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>5202000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5608000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2054000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2165000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2210000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2303000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2195000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2129000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2267000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2408000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2279000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>11308000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>11073000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>10985000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>11054000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>9227000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>9234000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>9040000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>8924000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1807000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1804000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1692000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1707000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1674000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1682000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1760000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1857000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1826000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2258000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2313000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2643000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2846000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2722000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2818000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2848000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2948000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>3001000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1832000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1962000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2137000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2242000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2414000.0</v>
       </c>
-      <c r="BS33"/>
-      <c r="BT33">
+      <c r="BT33"/>
+      <c r="BU33">
         <v>8776000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>9546000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>10360000.0</v>
       </c>
-      <c r="BW33"/>
-      <c r="BX33">
+      <c r="BX33"/>
+      <c r="BY33">
         <v>27136000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>27283000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>2310000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>2311000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>2261000.0</v>
       </c>
-      <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>2136000.0</v>
       </c>
-      <c r="CE33"/>
-      <c r="CF33">
+      <c r="CF33"/>
+      <c r="CG33">
         <v>2110000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2070000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>3654000.0</v>
       </c>
-      <c r="CI33"/>
-      <c r="CJ33">
+      <c r="CJ33"/>
+      <c r="CK33">
         <v>2901000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>2313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2318000.0</v>
       </c>
       <c r="CM33">
         <v>2318000.0</v>
       </c>
       <c r="CN33">
+        <v>2318000.0</v>
+      </c>
+      <c r="CO33">
         <v>2929000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>2996000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>3095000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>3217000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>3551000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>3219000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>3350000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>3459000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>3227000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>3374000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>3500000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>3495000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>3554000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>3643000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>3555000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>3662000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DF33">
         <v>2400000.0</v>
       </c>
       <c r="DG33">
+        <v>2400000.0</v>
+      </c>
+      <c r="DH33">
         <v>2440000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DJ33">
         <v>2300000.0</v>
       </c>
       <c r="DK33">
+        <v>2300000.0</v>
+      </c>
+      <c r="DL33">
         <v>2200000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>2100000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>1900000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>5000000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>5900000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>600000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>1500000.0</v>
       </c>
-      <c r="DR33"/>
-      <c r="DS33">
+      <c r="DS33"/>
+      <c r="DT33">
         <v>400000.0</v>
       </c>
-      <c r="DT33"/>
       <c r="DU33"/>
       <c r="DV33"/>
+      <c r="DW33"/>
     </row>
-    <row r="34" spans="1:126">
+    <row r="34" spans="1:127">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34">
+        <v>496000.0</v>
+      </c>
+      <c r="C34">
         <v>440000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>387000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>315000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>307000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>290000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>314000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>321000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>303000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>304000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>26000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2065000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="O34">
         <v>26000.0</v>
       </c>
       <c r="P34">
+        <v>26000.0</v>
+      </c>
+      <c r="Q34">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="R34">
         <v>24000.0</v>
       </c>
       <c r="S34">
+        <v>24000.0</v>
+      </c>
+      <c r="T34">
         <v>25000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>12253000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>22000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>10851000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>22000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1023000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1519000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1912000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2330000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2671000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>3088000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>3577000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>623000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>538000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>675000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>702000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>732000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>796000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>442000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>415000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>523000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>619000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>566000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>639000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>523000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>686000.0</v>
       </c>
-      <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
-      <c r="AV34">
+      <c r="AV34"/>
+      <c r="AW34">
         <v>445000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>345000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>342000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>461000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>441000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>461000.0</v>
       </c>
-      <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-      <c r="BF34">
+      <c r="BF34"/>
+      <c r="BG34">
         <v>719000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>810000.0</v>
       </c>
-      <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
@@ -14270,726 +14348,731 @@
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
+      <c r="DW34"/>
     </row>
-    <row r="35" spans="1:126">
+    <row r="35" spans="1:127">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>10446000.0</v>
+      </c>
+      <c r="C35">
         <v>10714000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>11021000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11280000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>11817000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>18437000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>10479000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>11679000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>10858000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>11538000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>11940000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>12537000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>11254000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>11934000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>12606000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>13251000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>13861999.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>14110000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>12742000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>12253000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>12718000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>11163000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1922000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1994000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2906000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1912000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2330000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2671000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3088000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3577000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>623000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>538000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>675000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>702000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>732000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>796000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>442000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>415000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>523000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>619000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>566000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>639000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>704000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>686000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>881000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1026000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1043000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>445000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>345000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>342000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>461000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>441000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>461000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>542000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>640000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>706000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>649000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>719000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>810000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>776000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>610000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>605000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>596000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>585000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>573000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>182000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>149000.0</v>
       </c>
-      <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
-      <c r="BY35">
+      <c r="BY35"/>
+      <c r="BZ35">
         <v>13871000.0</v>
       </c>
-      <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>3312000.0</v>
       </c>
-      <c r="CE35"/>
-      <c r="CF35">
+      <c r="CF35"/>
+      <c r="CG35">
         <v>4269000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>4666000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>4058000.0</v>
       </c>
-      <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
-      <c r="CL35">
+      <c r="CL35"/>
+      <c r="CM35">
         <v>3380000.0</v>
       </c>
-      <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
       <c r="DC35"/>
       <c r="DD35"/>
       <c r="DE35"/>
       <c r="DF35"/>
       <c r="DG35"/>
-      <c r="DH35">
+      <c r="DH35"/>
+      <c r="DI35">
         <v>-100000.0</v>
       </c>
-      <c r="DI35"/>
       <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
       <c r="DS35"/>
       <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
+      <c r="DW35"/>
     </row>
-    <row r="36" spans="1:126">
+    <row r="36" spans="1:127">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>1108000.0</v>
+      </c>
+      <c r="C36">
         <v>1186000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1124000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1196000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1273000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1298000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1394000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1270000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1421000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1324000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1396000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1602999.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1664000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1550999.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1455000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1287000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>598999.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>277999.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>271000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>57000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>56000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>77000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>132000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>149000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>158000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>140000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>151000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>187000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>196000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>189000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>201000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>216000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>173000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>170000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>143000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>48000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>49000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>75000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>80000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>87000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>107000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>148000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>164000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>184000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>195000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>210000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>7370000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>238000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>259000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>288000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>303000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>233000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>280000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>298000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>287000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>223000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>684000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>702000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1040000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>225000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>249000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>271000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>218000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>234000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>250000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>301000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>323000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>357000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>334000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>310000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>230000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>224000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>252000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>282000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>350000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>299000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>294000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1220000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="CC36">
         <v>1100000.0</v>
       </c>
       <c r="CD36">
+        <v>1100000.0</v>
+      </c>
+      <c r="CE36">
         <v>1070000.0</v>
       </c>
-      <c r="CE36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CF36"/>
       <c r="CG36">
         <v>1260000.0</v>
       </c>
       <c r="CH36">
+        <v>1260000.0</v>
+      </c>
+      <c r="CI36">
         <v>1535000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2140000.0</v>
       </c>
       <c r="CK36">
         <v>2140000.0</v>
       </c>
       <c r="CL36">
+        <v>2140000.0</v>
+      </c>
+      <c r="CM36">
         <v>1530000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1510000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1520000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>2270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2260000.0</v>
       </c>
       <c r="CQ36">
         <v>2260000.0</v>
       </c>
       <c r="CR36">
+        <v>2260000.0</v>
+      </c>
+      <c r="CS36">
         <v>2480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1930000.0</v>
       </c>
       <c r="CT36">
         <v>1930000.0</v>
       </c>
       <c r="CU36">
+        <v>1930000.0</v>
+      </c>
+      <c r="CV36">
         <v>1920000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>1590000.0</v>
       </c>
-      <c r="CW36"/>
       <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>1588000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>1518000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>1513000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>1517000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>1521000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DF36">
         <v>100000.0</v>
       </c>
       <c r="DG36">
+        <v>100000.0</v>
+      </c>
+      <c r="DH36">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000.0</v>
       </c>
       <c r="DI36">
         <v>-40000.0</v>
       </c>
-      <c r="DJ36"/>
-      <c r="DK36">
+      <c r="DJ36">
+        <v>-40000.0</v>
+      </c>
+      <c r="DK36"/>
+      <c r="DL36">
         <v>100000.0</v>
       </c>
-      <c r="DL36"/>
-      <c r="DM36">
+      <c r="DM36"/>
+      <c r="DN36">
         <v>1100000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>4400000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>5200000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>100000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>1000000.0</v>
       </c>
-      <c r="DR36"/>
-      <c r="DS36">
+      <c r="DS36"/>
+      <c r="DT36">
         <v>100000.0</v>
       </c>
-      <c r="DT36"/>
       <c r="DU36"/>
       <c r="DV36"/>
+      <c r="DW36"/>
     </row>
-    <row r="37" spans="1:126">
+    <row r="37" spans="1:127">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15033,51 +15116,53 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -15098,1296 +15183,1304 @@
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
+      <c r="DW37"/>
     </row>
-    <row r="38" spans="1:126">
+    <row r="38" spans="1:127">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>1000.0</v>
       </c>
-      <c r="H38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1664000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1455000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1287000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>278000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>271000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>57000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>56000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>77000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1560000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>149000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>158000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>140000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>151000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>187000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>196000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>189000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>201000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>216000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>173000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>170000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>143000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>701000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>706000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>736000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>745000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>9861000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>9885000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>9930000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>9950000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>8138000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>8155000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>8024000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>8189000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1059000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1084000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1117000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1164000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1148000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1250000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1320000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1374000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1358000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1870000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1935000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2318000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2530000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2423000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2493000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2488000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2553000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2615000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1399000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1476000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1590000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1647000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1704000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1703000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>7648000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>8262000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>8879000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>9530000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>25296000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>25447000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>27916000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1224000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1179000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1099000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073000.0</v>
       </c>
       <c r="CE38">
         <v>1073000.0</v>
       </c>
       <c r="CF38">
-        <v>1265000.0</v>
+        <v>1073000.0</v>
       </c>
       <c r="CG38">
         <v>1265000.0</v>
       </c>
       <c r="CH38">
+        <v>1265000.0</v>
+      </c>
+      <c r="CI38">
         <v>2800000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>5589000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>2129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1522000.0</v>
       </c>
       <c r="CL38">
         <v>1522000.0</v>
       </c>
       <c r="CM38">
         <v>1522000.0</v>
       </c>
       <c r="CN38">
-        <v>2267000.0</v>
+        <v>1522000.0</v>
       </c>
       <c r="CO38">
         <v>2267000.0</v>
       </c>
       <c r="CP38">
         <v>2267000.0</v>
       </c>
       <c r="CQ38">
         <v>2267000.0</v>
       </c>
       <c r="CR38">
+        <v>2267000.0</v>
+      </c>
+      <c r="CS38">
         <v>2479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1932000.0</v>
       </c>
       <c r="CT38">
         <v>1932000.0</v>
       </c>
       <c r="CU38">
+        <v>1932000.0</v>
+      </c>
+      <c r="CV38">
         <v>1924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1592000.0</v>
       </c>
       <c r="CW38">
         <v>1592000.0</v>
       </c>
       <c r="CX38">
         <v>1592000.0</v>
       </c>
       <c r="CY38">
         <v>1592000.0</v>
       </c>
       <c r="CZ38">
-        <v>1518000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="DA38">
         <v>1518000.0</v>
       </c>
       <c r="DB38">
         <v>1518000.0</v>
       </c>
-      <c r="DC38"/>
+      <c r="DC38">
+        <v>1518000.0</v>
+      </c>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
+      <c r="DW38"/>
     </row>
-    <row r="39" spans="1:126">
+    <row r="39" spans="1:127">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>2437000.0</v>
+      </c>
+      <c r="C39">
         <v>2248000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1802000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1662000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1625000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2357000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1964000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1755000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1730000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2010000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>856000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1129000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1216000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1650000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1468000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1984000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2065000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1766000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1071000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1025000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>911000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1001000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>730000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>542000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>508000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>691000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>401000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1180000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1186000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1532000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1094000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>984000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>653000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1362000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1342000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>976000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1136000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>900000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2450000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>560000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>850000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>386000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2291000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2240000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2214000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>510000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>548000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>586000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1460000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>576000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>534000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2190000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1633000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1639000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1841000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1786000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>2570000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>6507000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>571000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>642000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>601000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>6936000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>424000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>552000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>546000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>470000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>489000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>598000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>516000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>540000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1264000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>983000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1095000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1051000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>5853000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>7952000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>2218000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1264000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>2054000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>2192000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>2505000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>2300000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2571000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>2782000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>2886000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>2622000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1710000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2346000.0</v>
       </c>
       <c r="CM39">
         <v>2346000.0</v>
       </c>
       <c r="CN39">
+        <v>2346000.0</v>
+      </c>
+      <c r="CO39">
         <v>930000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>1105000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>1130000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>751000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>428000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>542000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>698000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>600000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>544000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>590000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>895000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>805000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>442000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>493000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>458000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>437000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>1100000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>900000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>5000000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>950000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>8600000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>6200000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>3600000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="DM39">
         <v>5100000.0</v>
       </c>
       <c r="DN39">
+        <v>5100000.0</v>
+      </c>
+      <c r="DO39">
         <v>6600000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>5500000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>1900000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>900000.0</v>
       </c>
-      <c r="DR39"/>
-      <c r="DS39">
+      <c r="DS39"/>
+      <c r="DT39">
         <v>1000000.0</v>
       </c>
-      <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
+      <c r="DW39"/>
     </row>
-    <row r="40" spans="1:126">
+    <row r="40" spans="1:127">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>4236000.0</v>
+      </c>
+      <c r="C40">
         <v>4611000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4847000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4747000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4981000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5689000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3108000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5007000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5093000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4943000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4051000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4504000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4732000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6146000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4114000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5651000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5179000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5840000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>5421000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6589000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5814000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5718000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3937000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3753000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3241000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3522000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3523000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>3332000.0</v>
+        <v>3954000.0</v>
       </c>
       <c r="AD40">
-        <v>2837000.0</v>
+        <v>4695000.0</v>
       </c>
       <c r="AE40">
+        <v>4171000.0</v>
+      </c>
+      <c r="AF40">
         <v>6190000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>5621000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>5476000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>5034000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>6091000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>4445000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>4628000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3864000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>4990000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3766000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>4198000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3528000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>3456000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3375000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>3796000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>3493000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1179000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>3496000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>3109000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>3217000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>3840000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>3380000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>3092000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>3260000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>3209000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>3582000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2937000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>3488000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>5898000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>4153000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>3820000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>4561000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>6498000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>4575000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>4425000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>4950000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>5319000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>5472000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>4802000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>5268000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>7898000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>6173000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>7601000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>9072000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>14875000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>8157000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>12830000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>17556000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>4775000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>3304000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>4528000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>4421000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>4941000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>4693000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>4666000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>5167000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>5294000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>4613000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>3452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3005000.0</v>
       </c>
       <c r="CM40">
         <v>3005000.0</v>
       </c>
       <c r="CN40">
+        <v>3005000.0</v>
+      </c>
+      <c r="CO40">
         <v>3431000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>3305000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>3401000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>3417000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>3057000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>2559000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>2302000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>2779000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>2190000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>1909000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>1953000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>3117000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>3610000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>3438000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>3704000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>4033000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>2900000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>2600000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>1900000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>1610000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>1600000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>1900000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>2100000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>2000000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>1400000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>1700000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>900000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>1700000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>1200000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>1000000.0</v>
       </c>
-      <c r="DR40"/>
-      <c r="DS40">
+      <c r="DS40"/>
+      <c r="DT40">
         <v>1400000.0</v>
       </c>
-      <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
+      <c r="DW40"/>
     </row>
-    <row r="41" spans="1:126">
+    <row r="41" spans="1:127">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>11044000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>11874000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>12290000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>12640000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>12631000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>11013000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>10281000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>10582000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>10756000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>392000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>407000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>451000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>476000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>535000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>520000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>572000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>709000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>623000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>538000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>675000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>702000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>732000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>796000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>442000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>415000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>523000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>619000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>566000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>639000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>704000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>686000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>881000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1026000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1043000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>445000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>345000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>342000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>461000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>441000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>461000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>542000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>640000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>706000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>649000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>719000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>810000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>776000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>610000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>605000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>596000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>585000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>573000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>182000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>149000.0</v>
       </c>
-      <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
@@ -16402,410 +16495,414 @@
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
+      <c r="DW41"/>
     </row>
-    <row r="42" spans="1:126">
+    <row r="42" spans="1:127">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>91712000.0</v>
+      </c>
+      <c r="C42">
         <v>91538000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>91208000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>90769000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>90587000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>90344000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>89881000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>89565000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>89257000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>88838000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>88444000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>87993000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>87647000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>87312000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>86802000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>86286000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>85935000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>85645000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>85255000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>84851000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>84265000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>84419000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>74181000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>73837000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>73619000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>73186000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>73093000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>72793000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>72685000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>72070000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>71548000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>71283000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>60138000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>59698000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>59385000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>58810000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>58202000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>57706000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>55158000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>39747000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>39040000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>38386000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>37986000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>37557000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>38410000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>38538000.0</v>
       </c>
-      <c r="AU42"/>
-      <c r="AV42">
+      <c r="AV42"/>
+      <c r="AW42">
         <v>39161000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>39750000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>40897000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>40671000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>40308000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>39987000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>39305000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>38958000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>41056000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>41318000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>41148000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>40954000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>40910000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>40868000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>40675000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>40738000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>40575000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>40429000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>39532000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>39390000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>39227000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>39081000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>38814000.0</v>
       </c>
-      <c r="BS42"/>
-      <c r="BT42">
+      <c r="BT42"/>
+      <c r="BU42">
         <v>38657000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>38492000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>38297000.0</v>
       </c>
-      <c r="BW42"/>
-      <c r="BX42">
+      <c r="BX42"/>
+      <c r="BY42">
         <v>38070000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>32843000.0</v>
       </c>
-      <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CA42"/>
+      <c r="CB42">
         <v>29267000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>28525000.0</v>
       </c>
-      <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>27213000.0</v>
       </c>
-      <c r="CE42"/>
-      <c r="CF42">
+      <c r="CF42"/>
+      <c r="CG42">
         <v>25600000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>25158000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>24922000.0</v>
       </c>
-      <c r="CI42"/>
-      <c r="CJ42">
+      <c r="CJ42"/>
+      <c r="CK42">
         <v>24558000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>24345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24173000.0</v>
       </c>
       <c r="CM42">
         <v>24173000.0</v>
       </c>
       <c r="CN42">
+        <v>24173000.0</v>
+      </c>
+      <c r="CO42">
         <v>23293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23222000.0</v>
       </c>
       <c r="CP42">
         <v>23222000.0</v>
       </c>
       <c r="CQ42">
+        <v>23222000.0</v>
+      </c>
+      <c r="CR42">
         <v>23201000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>23187000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>23106000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>23094000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>22987000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>22624000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>22823000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>22790000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>22691000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>22645000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>22377000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>22270000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>22124000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>21700000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>21600000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>21730000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>21790000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>21780000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>21730000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>22800000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>22500000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>22300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="DN42">
         <v>22000000.0</v>
       </c>
       <c r="DO42">
         <v>22000000.0</v>
       </c>
       <c r="DP42">
+        <v>22000000.0</v>
+      </c>
+      <c r="DQ42">
         <v>21500000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>21100000.0</v>
       </c>
-      <c r="DR42"/>
-      <c r="DS42">
+      <c r="DS42"/>
+      <c r="DT42">
         <v>5500000.0</v>
       </c>
-      <c r="DT42"/>
       <c r="DU42"/>
       <c r="DV42"/>
+      <c r="DW42"/>
     </row>
-    <row r="43" spans="1:126">
+    <row r="43" spans="1:127">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16890,88 +16987,87 @@
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
+      <c r="DW43"/>
     </row>
-    <row r="44" spans="1:126">
+    <row r="44" spans="1:127">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -16992,51 +17088,51 @@
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
-        <v>5000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC44">
         <v>5000.0</v>
       </c>
       <c r="BD44">
         <v>5000.0</v>
       </c>
       <c r="BE44">
         <v>5000.0</v>
       </c>
       <c r="BF44">
         <v>5000.0</v>
       </c>
       <c r="BG44">
         <v>5000.0</v>
       </c>
       <c r="BH44">
         <v>5000.0</v>
       </c>
       <c r="BI44">
         <v>5000.0</v>
       </c>
       <c r="BJ44">
         <v>5000.0</v>
       </c>
@@ -17060,1660 +17156,1673 @@
       </c>
       <c r="BQ44">
         <v>5000.0</v>
       </c>
       <c r="BR44">
         <v>5000.0</v>
       </c>
       <c r="BS44">
         <v>5000.0</v>
       </c>
       <c r="BT44">
         <v>5000.0</v>
       </c>
       <c r="BU44">
         <v>5000.0</v>
       </c>
       <c r="BV44">
         <v>5000.0</v>
       </c>
       <c r="BW44">
         <v>5000.0</v>
       </c>
       <c r="BX44">
         <v>5000.0</v>
       </c>
-      <c r="BY44"/>
+      <c r="BY44">
+        <v>5000.0</v>
+      </c>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
+      <c r="DW44"/>
     </row>
-    <row r="45" spans="1:126">
+    <row r="45" spans="1:127">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45">
+        <v>402000.0</v>
+      </c>
+      <c r="C45">
         <v>635000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>15009000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1062000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1335000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1621000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>15890000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2191000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2381000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2667000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>16723000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3313000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1535000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1872000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2127000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2297000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>3467000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1947000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>449000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2144000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2745000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3168000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3494000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3932000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>4381000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>4790000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1220000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1312000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1396000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1488000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1400000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1428000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1560000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1670000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1534000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1450000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1190000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1060000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1100000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1090000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>740000.0</v>
       </c>
       <c r="AU45">
         <v>740000.0</v>
       </c>
       <c r="AV45">
+        <v>740000.0</v>
+      </c>
+      <c r="AW45">
         <v>750000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>720000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>580000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>540000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>530000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>430000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>440000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>480000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>470000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>388000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>378000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>325000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>320000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>300000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>330000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>340000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>400000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>390000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>430000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>490000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>550000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>830000.0</v>
       </c>
       <c r="BS45">
         <v>830000.0</v>
       </c>
       <c r="BT45">
+        <v>830000.0</v>
+      </c>
+      <c r="BU45">
         <v>1130000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1620000.0</v>
       </c>
       <c r="BW45">
         <v>1620000.0</v>
       </c>
       <c r="BX45">
+        <v>1620000.0</v>
+      </c>
+      <c r="BY45">
         <v>1840000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090000.0</v>
       </c>
       <c r="CA45">
         <v>1090000.0</v>
       </c>
       <c r="CB45">
-        <v>1050000.0</v>
+        <v>1090000.0</v>
       </c>
       <c r="CC45">
         <v>1050000.0</v>
       </c>
       <c r="CD45">
-        <v>1114000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="CE45">
         <v>1114000.0</v>
       </c>
       <c r="CF45">
+        <v>1114000.0</v>
+      </c>
+      <c r="CG45">
         <v>850000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>850000.0</v>
       </c>
       <c r="CI45">
         <v>850000.0</v>
       </c>
       <c r="CJ45">
+        <v>850000.0</v>
+      </c>
+      <c r="CK45">
         <v>770000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>850000.0</v>
       </c>
       <c r="CM45">
         <v>850000.0</v>
       </c>
       <c r="CN45">
+        <v>850000.0</v>
+      </c>
+      <c r="CO45">
         <v>660000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>730000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>830000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>950000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>1070000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1540000.0</v>
       </c>
       <c r="CU45">
         <v>1540000.0</v>
       </c>
       <c r="CV45">
+        <v>1540000.0</v>
+      </c>
+      <c r="CW45">
         <v>1640000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>1782000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>1908000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>1900000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>2036000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>2130000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>2040000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>2140000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>2180000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2270000.0</v>
       </c>
       <c r="DG45">
         <v>2270000.0</v>
       </c>
       <c r="DH45">
+        <v>2270000.0</v>
+      </c>
+      <c r="DI45">
         <v>2350000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>2280000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DL45">
         <v>2100000.0</v>
       </c>
       <c r="DM45">
+        <v>2100000.0</v>
+      </c>
+      <c r="DN45">
         <v>800000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>600000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>700000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>500000.0</v>
       </c>
-      <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
+      <c r="DW45"/>
     </row>
-    <row r="46" spans="1:126">
+    <row r="46" spans="1:127">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>402000.0</v>
+      </c>
+      <c r="C46">
         <v>635000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>826000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1062000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1335000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1621000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1907000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2191000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2381000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2667000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2983000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3313000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1535000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1872000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2127000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2297000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2529000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2695000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2993000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3361000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3467000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1947000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1877000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2144000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2745000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3168000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3494000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3932000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>4381000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>4790000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1220000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1312000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1396000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1488000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1403000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1428000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1561000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1672000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1534000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1447000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1188000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1055000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1104000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1089000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1079000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1016000.0</v>
       </c>
-      <c r="AU46"/>
-      <c r="AV46">
+      <c r="AV46"/>
+      <c r="AW46">
         <v>748000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>720000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>575000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>543000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>526000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>432000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>440000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>483000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>468000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>388000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>378000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>325000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>316000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>299000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>325000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>360000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>395000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>386000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>433000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>486000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>547000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>595000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>710000.0</v>
       </c>
-      <c r="BS46"/>
-      <c r="BT46">
+      <c r="BT46"/>
+      <c r="BU46">
         <v>1128000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1284000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1481000.0</v>
       </c>
-      <c r="BW46"/>
-      <c r="BX46">
+      <c r="BX46"/>
+      <c r="BY46">
         <v>1840000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1836000.0</v>
       </c>
-      <c r="BZ46"/>
-      <c r="CA46">
+      <c r="CA46"/>
+      <c r="CB46">
         <v>1087000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1082000.0</v>
       </c>
-      <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>1063000.0</v>
       </c>
-      <c r="CE46"/>
-      <c r="CF46">
+      <c r="CF46"/>
+      <c r="CG46">
         <v>845000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>805000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>854000.0</v>
       </c>
-      <c r="CI46"/>
-      <c r="CJ46">
+      <c r="CJ46"/>
+      <c r="CK46">
         <v>772000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>796000.0</v>
       </c>
       <c r="CM46">
         <v>796000.0</v>
       </c>
       <c r="CN46">
+        <v>796000.0</v>
+      </c>
+      <c r="CO46">
         <v>662000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>729000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>828000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>950000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1072000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1287000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>1418000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>1535000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>1635000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>1782000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>1908000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>1903000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>2036000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>2125000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>2037000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>2144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DE46">
         <v>2200000.0</v>
       </c>
       <c r="DF46">
+        <v>2200000.0</v>
+      </c>
+      <c r="DG46">
         <v>2300000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>2270000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DJ46">
         <v>2300000.0</v>
       </c>
       <c r="DK46">
-        <v>2100000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="DL46">
         <v>2100000.0</v>
       </c>
       <c r="DM46">
+        <v>2100000.0</v>
+      </c>
+      <c r="DN46">
         <v>800000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>600000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DQ46">
         <v>500000.0</v>
       </c>
-      <c r="DR46"/>
-      <c r="DS46">
+      <c r="DR46">
+        <v>500000.0</v>
+      </c>
+      <c r="DS46"/>
+      <c r="DT46">
         <v>300000.0</v>
       </c>
-      <c r="DT46"/>
       <c r="DU46"/>
       <c r="DV46"/>
+      <c r="DW46"/>
     </row>
-    <row r="47" spans="1:126">
+    <row r="47" spans="1:127">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>1535000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>449000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2127000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2297000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2529000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2695000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2993000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>567000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3467000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>719000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1877000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>451000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>589000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>707000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>730000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>876000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>991000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1112000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1220000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1312000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1396000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1488000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1403000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1428000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1561000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1672000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1534000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1447000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1188000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1055000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1534000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1089000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1079000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1016000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>735000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>748000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>720000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>575000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>543000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>526000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>432000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>440000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>483000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>468000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>388000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>378000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1166000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>316000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>299000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>325000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>360000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>395000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>386000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>433000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>486000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>547000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>595000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>710000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>832000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1128000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1284000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1481000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1621000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1840000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1836000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1789000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1087000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1082000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1048000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1063000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1114000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>845000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>805000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>854000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>852000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>772000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>791000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>796000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>850000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>662000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>729000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>828000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>950000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>1072000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1287000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1418000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>1535000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>1635000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>1782000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>1908000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>1903000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>2036000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>2125000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>2037000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
+      <c r="DW47"/>
     </row>
-    <row r="48" spans="1:126">
+    <row r="48" spans="1:127">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>-94236000.0</v>
+      </c>
+      <c r="C48">
         <v>-92970000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-92446000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-92262000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-90689000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-89695000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-88009000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-87118000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-85185000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-82506000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-79042000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-76082000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-74328000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-71562000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-69716000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-68568000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-66801000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-64560000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-62169000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-59726000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-57561000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-58954000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-56944000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-56765000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-55046000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-52266000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-50615000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-49054000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-47269000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-44850000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-41802000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-38946000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-35872000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-32592000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-28989000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-23834000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-20738000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-17988000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-16122000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-5307000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-4636000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-4308000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-4409000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-4847000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-5289000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-4637000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-4880000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-13647000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-14137000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-14434000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-14921000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-15333000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-15863000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-16278000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-17152000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-17394000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-16649000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-16985000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-18590000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-19376000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-19725000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-20634000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-21200000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-22037000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-22947000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-23761000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-24246000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-24763000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-25409000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-26607000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-26830000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-20328000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-20078000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-20353000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-19460000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-3690000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-2452000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>2810000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>2811000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>6584000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>7730000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>8300000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>8564000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>8182000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>7303000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>6873000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>6890000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>6691000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>7411000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7278000.0</v>
       </c>
       <c r="CM48">
         <v>7278000.0</v>
       </c>
       <c r="CN48">
+        <v>7278000.0</v>
+      </c>
+      <c r="CO48">
         <v>6804000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>6543000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>6842000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>6924000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>6326000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>6120000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>6567000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>6774000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>6411000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>5926000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>5915000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>7732000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>7304000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>6743000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>6027000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>5316000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>4800000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>4500000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>4200000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>4010000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>3500000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>3400000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>2900000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>2300000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>1500000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>900000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>400000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>200000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-200000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-400000.0</v>
       </c>
-      <c r="DR48"/>
-      <c r="DS48">
+      <c r="DS48"/>
+      <c r="DT48">
         <v>-800000.0</v>
       </c>
-      <c r="DT48"/>
       <c r="DU48"/>
       <c r="DV48"/>
+      <c r="DW48"/>
     </row>
-    <row r="49" spans="1:126">
+    <row r="49" spans="1:127">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-71562000.0</v>
       </c>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-      <c r="T49">
+      <c r="T49"/>
+      <c r="U49">
         <v>-59726000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-57561000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-58954000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-56944000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-56765000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-55046000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-52266000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-50615000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-49054000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-47269000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-44850000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-41802000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-38946000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-35872000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-32592000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-28989000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-23834000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-20738000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-17988000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-16122000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-5307000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-4636000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-4308000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-16122000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-4847000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-5289000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-4637000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-4883000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-13647000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-14137000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-14434000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-14921000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-15333000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-15863000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-16278000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-17152000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-17394000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-16649000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-16985000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-18590000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-19376000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-19725000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -18734,99 +18843,100 @@
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
+      <c r="DW49"/>
     </row>
-    <row r="50" spans="1:126">
+    <row r="50" spans="1:127">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>1734000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1314000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>2185000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1249000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1526000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1110000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>1334000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -18878,552 +18988,557 @@
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
+      <c r="DW50"/>
     </row>
-    <row r="51" spans="1:126">
+    <row r="51" spans="1:127">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>4013000.0</v>
+      </c>
+      <c r="C51">
         <v>4276000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4532000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4785000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5068000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5299000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4643000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4908000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2289000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2521000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2746000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2896000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1259000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1518000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1769000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1973000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2216000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2417000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2656000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2892000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2990000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3937000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4188000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4500000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5010000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2866000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3209000.0</v>
       </c>
-      <c r="AB51">
-[...1 lines deleted...]
-      </c>
       <c r="AC51">
-        <v>3879000.0</v>
+        <v>5690000.0</v>
       </c>
       <c r="AD51">
-        <v>4202000.0</v>
-[...1 lines deleted...]
-      <c r="AE51"/>
+        <v>6395000.0</v>
+      </c>
+      <c r="AE51">
+        <v>7070000.0</v>
+      </c>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
-      <c r="BN51">
-[...1 lines deleted...]
-      </c>
+      <c r="BN51"/>
       <c r="BO51">
         <v>3520000.0</v>
       </c>
       <c r="BP51">
+        <v>3520000.0</v>
+      </c>
+      <c r="BQ51">
         <v>3500000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>4478000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>5477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="BT51">
         <v>6000000.0</v>
       </c>
       <c r="BU51">
         <v>6000000.0</v>
       </c>
       <c r="BV51">
+        <v>6000000.0</v>
+      </c>
+      <c r="BW51">
         <v>5281000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>9880000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>10421000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>9371000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>11137000.0</v>
       </c>
-      <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
       <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
-      <c r="DL51">
-[...1 lines deleted...]
-      </c>
+      <c r="DL51"/>
       <c r="DM51">
         <v>10000.0</v>
       </c>
       <c r="DN51">
         <v>10000.0</v>
       </c>
       <c r="DO51">
         <v>10000.0</v>
       </c>
       <c r="DP51">
         <v>10000.0</v>
       </c>
-      <c r="DQ51"/>
+      <c r="DQ51">
+        <v>10000.0</v>
+      </c>
       <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
       <c r="DV51"/>
+      <c r="DW51"/>
     </row>
-    <row r="52" spans="1:126">
+    <row r="52" spans="1:127">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>141000.0</v>
+      </c>
+      <c r="C52">
         <v>424000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>699000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1028000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1145000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1120000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2828000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>995000.0</v>
       </c>
       <c r="J52">
         <v>995000.0</v>
       </c>
       <c r="K52">
         <v>995000.0</v>
       </c>
       <c r="L52">
         <v>995000.0</v>
       </c>
       <c r="M52">
+        <v>995000.0</v>
+      </c>
+      <c r="N52">
         <v>1049000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1046000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1037000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1012000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>994000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>938000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>927000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>920000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>854000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3530000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2658000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2913000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2555000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1430000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1414000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>2726000.0</v>
+        <v>1388000.0</v>
       </c>
       <c r="AD52">
-        <v>2668000.0</v>
+        <v>1363000.0</v>
       </c>
       <c r="AE52">
+        <v>1334000.0</v>
+      </c>
+      <c r="AF52">
         <v>697000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>566000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52">
         <v>590000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>3196000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>3588000.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>441000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>2920000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>3043000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>207000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>3515000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>2858000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>3229000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>3342000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-      <c r="BN52">
-[...1 lines deleted...]
-      </c>
+      <c r="BN52"/>
       <c r="BO52">
         <v>3520000.0</v>
       </c>
       <c r="BP52">
+        <v>3520000.0</v>
+      </c>
+      <c r="BQ52">
         <v>3500000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>4478000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>5477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="BT52">
         <v>6000000.0</v>
       </c>
       <c r="BU52">
         <v>6000000.0</v>
       </c>
       <c r="BV52">
+        <v>6000000.0</v>
+      </c>
+      <c r="BW52">
         <v>5281000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>4860000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>10421000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>9371000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>11137000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
+      <c r="DW52"/>
     </row>
-    <row r="53" spans="1:126">
+    <row r="53" spans="1:127">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -19467,229 +19582,230 @@
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
-      <c r="BW53">
-[...1 lines deleted...]
-      </c>
+      <c r="BW53"/>
       <c r="BX53">
         <v>3800000.0</v>
       </c>
       <c r="BY53">
         <v>3800000.0</v>
       </c>
-      <c r="BZ53"/>
-      <c r="CA53">
+      <c r="BZ53">
+        <v>3800000.0</v>
+      </c>
+      <c r="CA53"/>
+      <c r="CB53">
         <v>18540000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>17651000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>18540000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>18166000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>8779000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>9017000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>8211000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>8907000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>3320000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>9511000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>10736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7438000.0</v>
       </c>
       <c r="CM53">
         <v>7438000.0</v>
       </c>
       <c r="CN53">
+        <v>7438000.0</v>
+      </c>
+      <c r="CO53">
         <v>7142000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>5016000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>1418000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>2356000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>3075000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>3680000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>2428000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>4489000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>4496000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>3272000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>4256000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>2996000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>3000000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>1835000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>2699000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>3503000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>2800000.0</v>
       </c>
-      <c r="DE53">
+      <c r="DF53">
         <v>3300000.0</v>
       </c>
-      <c r="DF53">
+      <c r="DG53">
         <v>4050000.0</v>
       </c>
-      <c r="DG53">
+      <c r="DH53">
         <v>5090000.0</v>
       </c>
-      <c r="DH53">
+      <c r="DI53">
         <v>7700000.0</v>
       </c>
-      <c r="DI53">
+      <c r="DJ53">
         <v>5230000.0</v>
       </c>
-      <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
+      <c r="DW53"/>
     </row>
-    <row r="54" spans="1:126">
+    <row r="54" spans="1:127">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -19733,51 +19849,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -19798,1576 +19916,1587 @@
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
+      <c r="DW54"/>
     </row>
-    <row r="55" spans="1:126">
+    <row r="55" spans="1:127">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>27258000.0</v>
+      </c>
+      <c r="C55">
         <v>28274000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>29151000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>28353000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>31585000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>34236000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>29135000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>30154000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>31249000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>34092000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>34436000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>34949000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>36939000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>40980000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>42290000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>44959000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>45646000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>48024000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>48687000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>50542000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>50520000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>49559000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>27969000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>28459000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>29275000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>30896000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>34813000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>35958000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>38485000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>40667000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>41672000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>43537000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>35143000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>37212000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>41646000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>43610000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>45786000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>47428000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>48144000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>42714000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>43745000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>42363000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>41823000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>40651000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>41167000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>42250000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>41820000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>32579000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>32264000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>32981000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>33677000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>32038000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>31370000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>29152000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>28912000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>30439000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>31292000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>30919000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>32149000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>30866000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>29876000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>29304000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>29220000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>28200000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>26648000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>25428000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>28291000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>27324000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>26917000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>27565000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>28230000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>35756000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>38879000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>39921000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>46650000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>60550000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>62967000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>40180000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>40177000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>41307000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>41530000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>40997000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>41104000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>40937000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>39683000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>38008000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>39090000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>37655000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>36917000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35874000.0</v>
       </c>
       <c r="CM55">
         <v>35874000.0</v>
       </c>
       <c r="CN55">
+        <v>35874000.0</v>
+      </c>
+      <c r="CO55">
         <v>34473000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>34031000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>34532000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>34272000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>33438000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>32582000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>32632000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>33788000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>32639000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>32304000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>32003000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>35025000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>35301000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>34645000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>33208000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>32665000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>30100000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>29400000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>28800000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>28380000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>27800000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>27900000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>27700000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>26700000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>25400000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>24700000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>23000000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>23700000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>22500000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>22300000.0</v>
       </c>
-      <c r="DR55"/>
-      <c r="DS55">
+      <c r="DS55"/>
+      <c r="DT55">
         <v>6400000.0</v>
       </c>
-      <c r="DT55"/>
       <c r="DU55"/>
       <c r="DV55"/>
+      <c r="DW55"/>
     </row>
-    <row r="56" spans="1:126">
+    <row r="56" spans="1:127">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>23958000.0</v>
+      </c>
+      <c r="C56">
         <v>24584000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>25252000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>24066000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>26868000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>29129000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>23562000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>24337000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>25007000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>27578000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>27450000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>27342000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>30965000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>34698000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>35766000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>38349000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>39444000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>41929000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>42253000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>43906000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>43731000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>44221000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>25359000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>25561000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>25763000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>26975000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>30551000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>31218000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>33283000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>35059000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>39618000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>41372000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>32933000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>34909000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>39451000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>41481000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>43519000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>45020000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>45865000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>31406000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>32672000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>31378000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>30769000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>31424000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>31933000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>33210000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>32890000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>30772000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>30460000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>31289000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>31970000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>30364000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>29688000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>27392000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>27055000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>28613000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>29034000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>28606000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>29506000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>28020000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>27154000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>26486000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>26372000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>25252000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>23647000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>23596000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>26329000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>25187000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>24675000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>25151000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>25690000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>26980000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>29333000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>29561000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>35500000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>33414000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>35684000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>37870000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>37866000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>39046000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>39380000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>38861000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>38917000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>38827000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>37613000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>34354000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>32650000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>34754000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>34604000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33556000.0</v>
       </c>
       <c r="CM56">
         <v>33556000.0</v>
       </c>
       <c r="CN56">
+        <v>33556000.0</v>
+      </c>
+      <c r="CO56">
         <v>31544000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>31035000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>31437000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>31055000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>29887000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>29363000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>29282000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>30329000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>29412000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>28930000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>28503000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>31530000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>31747000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>31002000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>29653000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>29003000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>27800000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>27000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>26400000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>25940000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>25400000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>25600000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>25400000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>24500000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>23300000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>22800000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>18000000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>17800000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>21900000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>20800000.0</v>
       </c>
-      <c r="DR56"/>
-      <c r="DS56">
+      <c r="DS56"/>
+      <c r="DT56">
         <v>6000000.0</v>
       </c>
-      <c r="DT56"/>
       <c r="DU56"/>
       <c r="DV56"/>
+      <c r="DW56"/>
     </row>
-    <row r="57" spans="1:126">
+    <row r="57" spans="1:127">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>13173000.0</v>
+      </c>
+      <c r="C57">
         <v>12828000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13208000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12392000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>13709000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>14947000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>16559000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>15852000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>16145000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>16066000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>12974000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>10348000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>12235000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>13162000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>12453000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>13633000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>12352000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>12588000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>12646000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>12967000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>10922000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>12747000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>8681000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>9213000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7575000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>7835000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9778000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>9299000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>9768000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>9647000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>11088000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>10390000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>10035000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>9255000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>10392000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>7712000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>7754000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>7169000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>8461000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>7543000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>8663000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>7535000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>7431000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>7145000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>7055000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>7214000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>7040000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>6513000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>6200000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>6071000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>7362000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>6519000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>6683000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>5483000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>6367000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>5972000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>5876000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>5939000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>8913000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>8507000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>8094000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>8790000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>9197000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>9195000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>8704000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>9597000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>13116000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>12999000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>13347000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>15429000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>16480000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>17571000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>20460000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>22011000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>27840000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>26107000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>32515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8020000.0</v>
       </c>
       <c r="CA57">
         <v>8020000.0</v>
       </c>
       <c r="CB57">
+        <v>8020000.0</v>
+      </c>
+      <c r="CC57">
         <v>6121000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>5880000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>5416000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>6587000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>7123000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>7195000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>6199000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>7310000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>6352000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>5117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4358000.0</v>
       </c>
       <c r="CM57">
         <v>4358000.0</v>
       </c>
       <c r="CN57">
+        <v>4358000.0</v>
+      </c>
+      <c r="CO57">
         <v>4307000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>4197000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>4397000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>4074000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>3852000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>3288000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>2900000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>3955000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>3529000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>3479000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>3217000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>4525000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>5281000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>5460000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>4848000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>5161000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>3500000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>3200000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>2800000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>2490000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>2500000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>2700000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>3100000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>2800000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>2400000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>2500000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>1300000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DQ57">
         <v>1600000.0</v>
       </c>
-      <c r="DR57"/>
-      <c r="DS57">
+      <c r="DR57">
+        <v>1600000.0</v>
+      </c>
+      <c r="DS57"/>
+      <c r="DT57">
         <v>1700000.0</v>
       </c>
-      <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
+      <c r="DW57"/>
     </row>
-    <row r="58" spans="1:126">
+    <row r="58" spans="1:127">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>23619000.0</v>
+      </c>
+      <c r="C58">
         <v>23542000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>24229000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>23672000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>25526000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>33384000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>27038000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>27531000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>27003000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>27604000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>24914000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>22885000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>23489000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>25096000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>25059000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>26884000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>26214000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>26698000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>25388000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>25220000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>23640000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>23910000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>10603000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>11207000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>10481000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>9747000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>12108000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>11970000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>12856000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>13224000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>11711000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>10928000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>10710000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>9957000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>11124000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>8508000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>8196000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7584000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>8984000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>8162000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>9229000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>8174000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>8135000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>7831000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>7936000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>8240000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>8080000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>6958000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6545000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6413000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>7823000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>6960000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>7144000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>6025000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>7007000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>6678000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>6525000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>6658000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>9723000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>9283000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>8704000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>9395000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>9793000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>9780000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>9277000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>9779000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>13265000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>12999000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>13347000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>15429000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>16480000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>17571000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>20460000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>22011000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>27840000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>26107000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>32515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8020000.0</v>
       </c>
       <c r="CA58">
         <v>8020000.0</v>
       </c>
       <c r="CB58">
+        <v>8020000.0</v>
+      </c>
+      <c r="CC58">
         <v>6121000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>5880000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>5416000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>6587000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>7123000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>7195000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>6199000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>7310000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>6352000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>5117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4358000.0</v>
       </c>
       <c r="CM58">
         <v>4358000.0</v>
       </c>
       <c r="CN58">
+        <v>4358000.0</v>
+      </c>
+      <c r="CO58">
         <v>4307000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>4197000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>4397000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>4074000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>3852000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>3288000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>2900000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>3955000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>3529000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>3479000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>3217000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>4525000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>5281000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>5460000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>4848000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>5161000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>3500000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>3200000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>2800000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>2490000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>2400000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>2700000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>3100000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>2800000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>2400000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>2500000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>1300000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DQ58">
         <v>1600000.0</v>
       </c>
-      <c r="DR58"/>
-      <c r="DS58">
+      <c r="DR58">
+        <v>1600000.0</v>
+      </c>
+      <c r="DS58"/>
+      <c r="DT58">
         <v>1700000.0</v>
       </c>
-      <c r="DT58"/>
       <c r="DU58"/>
       <c r="DV58"/>
+      <c r="DW58"/>
     </row>
-    <row r="59" spans="1:126">
+    <row r="59" spans="1:127">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -21411,51 +21540,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -21476,460 +21607,462 @@
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
+      <c r="DW59"/>
     </row>
-    <row r="60" spans="1:126">
+    <row r="60" spans="1:127">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>3639000.0</v>
+      </c>
+      <c r="C60">
         <v>4732000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4922000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4681000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>6059000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>852000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2097000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2623000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4246000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>6488000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>9522000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>12064000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>13450000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>15884000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>17231000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>18075000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>19432000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>21326000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>23299000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>25322000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>26880000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>25649000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>17366000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>17252000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>18794000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>21149000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>22705000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>23988000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>25629000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>27443000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>29961000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>32609000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>24433000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>27255000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>30522000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>35102000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>37590000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>39844000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>39160000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>34552000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>34516000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>34189000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>33688000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>32820000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>33231000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>34010000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>33736000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>25621000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>25719000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>26568000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>25854000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>25078000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>24226000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>23127000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>21905000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>23761000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>24767000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>24261000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>22426000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>21583000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>21172000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>19909000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>19427000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>18420000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>17371000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>15649000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>15026000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>14325000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>13570000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>12136000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>11746000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>18185000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>18419000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>17910000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>18810000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>34443000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>30452000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>30270000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>32157000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>35186000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>35645000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>35581000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>34517000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>33814000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>32488000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>31809000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>31783000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>31303000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>31800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31516000.0</v>
       </c>
       <c r="CM60">
         <v>31516000.0</v>
       </c>
       <c r="CN60">
+        <v>31516000.0</v>
+      </c>
+      <c r="CO60">
         <v>30166000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>29834000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>30135000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>30198000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>29586000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>29294000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>29732000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>29833000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>29110000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>28825000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>28786000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>30500000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>30020000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>29185000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>28360000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>27504000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>26600000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>26200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>26000000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>25890000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>25400000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>25200000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>24600000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>23900000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>23000000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>22200000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>21700000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>21500000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>20900000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>20700000.0</v>
       </c>
-      <c r="DR60"/>
-      <c r="DS60">
+      <c r="DS60"/>
+      <c r="DT60">
         <v>4700000.0</v>
       </c>
-      <c r="DT60"/>
       <c r="DU60"/>
       <c r="DV60"/>
+      <c r="DW60"/>
     </row>
-    <row r="61" spans="1:126">
+    <row r="61" spans="1:127">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -21956,72 +22089,72 @@
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
         <v>-1656000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-1374000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-1266000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-1078000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-951000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-831000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-733000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-430000.0</v>
       </c>
       <c r="BL61">
         <v>-430000.0</v>
       </c>
       <c r="BM61">
         <v>-430000.0</v>
       </c>
       <c r="BN61">
         <v>-430000.0</v>
       </c>
       <c r="BO61">
         <v>-430000.0</v>
       </c>
       <c r="BP61">
         <v>-430000.0</v>
       </c>
       <c r="BQ61">
         <v>-430000.0</v>
       </c>
       <c r="BR61">
         <v>-430000.0</v>
       </c>
       <c r="BS61">
         <v>-430000.0</v>
       </c>
@@ -22088,80 +22221,83 @@
       <c r="CN61">
         <v>-430000.0</v>
       </c>
       <c r="CO61">
         <v>-430000.0</v>
       </c>
       <c r="CP61">
         <v>-430000.0</v>
       </c>
       <c r="CQ61">
         <v>-430000.0</v>
       </c>
       <c r="CR61">
         <v>-430000.0</v>
       </c>
       <c r="CS61">
         <v>-430000.0</v>
       </c>
       <c r="CT61">
         <v>-430000.0</v>
       </c>
       <c r="CU61">
         <v>-430000.0</v>
       </c>
       <c r="CV61">
+        <v>-430000.0</v>
+      </c>
+      <c r="CW61">
         <v>-356000.0</v>
       </c>
-      <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
+      <c r="DW61"/>
     </row>
-    <row r="62" spans="1:126">
+    <row r="62" spans="1:127">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22246,50 +22382,51 @@
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
+      <c r="DW62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22379,51 +22516,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
         <v>33369000.0</v>
       </c>
       <c r="C2">
         <v>29167000.0</v>
       </c>
       <c r="D2">
         <v>30062000.0</v>
       </c>
       <c r="E2">
         <v>31604000.0</v>
       </c>
       <c r="F2">
         <v>31072000.0</v>
       </c>
       <c r="G2">
         <v>20789000.0</v>
       </c>
       <c r="H2">
         <v>25508000.0</v>
       </c>
       <c r="I2">
         <v>25129000.0</v>
       </c>
@@ -22477,51 +22614,51 @@
       </c>
       <c r="Z2">
         <v>14205000.0</v>
       </c>
       <c r="AA2">
         <v>13745000.0</v>
       </c>
       <c r="AB2">
         <v>10971000.0</v>
       </c>
       <c r="AC2">
         <v>9600000.0</v>
       </c>
       <c r="AD2">
         <v>7200000.0</v>
       </c>
       <c r="AE2">
         <v>4700000.0</v>
       </c>
       <c r="AF2">
         <v>2700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
         <v>1547000.0</v>
       </c>
       <c r="C3">
         <v>1424000.0</v>
       </c>
       <c r="D3">
         <v>2032000.0</v>
       </c>
       <c r="E3">
         <v>1384000.0</v>
       </c>
       <c r="F3">
         <v>803000.0</v>
       </c>
       <c r="G3">
         <v>504000.0</v>
       </c>
       <c r="H3">
         <v>688000.0</v>
       </c>
       <c r="I3">
         <v>809000.0</v>
       </c>
@@ -22575,89 +22712,89 @@
       </c>
       <c r="Z3">
         <v>859000.0</v>
       </c>
       <c r="AA3">
         <v>893000.0</v>
       </c>
       <c r="AB3">
         <v>817000.0</v>
       </c>
       <c r="AC3">
         <v>700000.0</v>
       </c>
       <c r="AD3">
         <v>400000.0</v>
       </c>
       <c r="AE3">
         <v>200000.0</v>
       </c>
       <c r="AF3">
         <v>100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4">
         <v>469000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5">
         <v>-4380000.0</v>
       </c>
       <c r="C5">
         <v>-8842000.0</v>
       </c>
       <c r="D5">
         <v>-9480000.0</v>
       </c>
       <c r="E5">
         <v>-7542000.0</v>
       </c>
       <c r="F5">
         <v>-7533000.0</v>
       </c>
       <c r="G5">
         <v>-6583000.0</v>
       </c>
       <c r="H5">
         <v>-8974000.0</v>
       </c>
       <c r="I5">
         <v>-12868000.0</v>
       </c>
@@ -22711,51 +22848,51 @@
       </c>
       <c r="Z5">
         <v>-1989000.0</v>
       </c>
       <c r="AA5">
         <v>2320000.0</v>
       </c>
       <c r="AB5">
         <v>1477000.0</v>
       </c>
       <c r="AC5">
         <v>1773000.0</v>
       </c>
       <c r="AD5">
         <v>2628000.0</v>
       </c>
       <c r="AE5">
         <v>1000000.0</v>
       </c>
       <c r="AF5">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
         <v>-2833000.0</v>
       </c>
       <c r="C6">
         <v>-7418000.0</v>
       </c>
       <c r="D6">
         <v>-7448000.0</v>
       </c>
       <c r="E6">
         <v>-6158000.0</v>
       </c>
       <c r="F6">
         <v>-6730000.0</v>
       </c>
       <c r="G6">
         <v>-6079000.0</v>
       </c>
       <c r="H6">
         <v>-8286000.0</v>
       </c>
       <c r="I6">
         <v>-12059000.0</v>
       </c>
@@ -22809,123 +22946,123 @@
       </c>
       <c r="Z6">
         <v>-1130000.0</v>
       </c>
       <c r="AA6">
         <v>3213000.0</v>
       </c>
       <c r="AB6">
         <v>2294000.0</v>
       </c>
       <c r="AC6">
         <v>2473000.0</v>
       </c>
       <c r="AD6">
         <v>3028000.0</v>
       </c>
       <c r="AE6">
         <v>1200000.0</v>
       </c>
       <c r="AF6">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
         <v>19306000.0</v>
       </c>
       <c r="C9">
         <v>19502000.0</v>
       </c>
       <c r="D9">
         <v>21807000.0</v>
       </c>
       <c r="E9">
         <v>25368000.0</v>
       </c>
       <c r="F9">
         <v>22831000.0</v>
       </c>
       <c r="G9">
         <v>15558000.0</v>
       </c>
       <c r="H9">
         <v>17939000.0</v>
       </c>
       <c r="I9">
         <v>17471000.0</v>
       </c>
@@ -22979,51 +23116,51 @@
       </c>
       <c r="Z9">
         <v>13070000.0</v>
       </c>
       <c r="AA9">
         <v>19692000.0</v>
       </c>
       <c r="AB9">
         <v>15791000.0</v>
       </c>
       <c r="AC9">
         <v>14000000.0</v>
       </c>
       <c r="AD9">
         <v>10900000.0</v>
       </c>
       <c r="AE9">
         <v>7700000.0</v>
       </c>
       <c r="AF9">
         <v>6100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10">
         <v>-4380000.0</v>
       </c>
       <c r="C10">
         <v>-8842000.0</v>
       </c>
       <c r="D10">
         <v>-9480000.0</v>
       </c>
       <c r="E10">
         <v>-7482000.0</v>
       </c>
       <c r="F10">
         <v>-5185000.0</v>
       </c>
       <c r="G10">
         <v>-6303000.0</v>
       </c>
       <c r="H10">
         <v>-8765000.0</v>
       </c>
       <c r="I10">
         <v>-12776000.0</v>
       </c>
@@ -23077,51 +23214,51 @@
       </c>
       <c r="Z10">
         <v>-1563000.0</v>
       </c>
       <c r="AA10">
         <v>3356000.0</v>
       </c>
       <c r="AB10">
         <v>2381000.0</v>
       </c>
       <c r="AC10">
         <v>2300000.0</v>
       </c>
       <c r="AD10">
         <v>3300000.0</v>
       </c>
       <c r="AE10">
         <v>1700000.0</v>
       </c>
       <c r="AF10">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11">
         <v>57000.0</v>
       </c>
       <c r="C11">
         <v>68000.0</v>
       </c>
       <c r="D11">
         <v>90000.0</v>
       </c>
       <c r="E11">
         <v>65000.0</v>
       </c>
       <c r="F11">
         <v>40000.0</v>
       </c>
       <c r="G11">
         <v>26000.0</v>
       </c>
       <c r="H11">
         <v>48000.0</v>
       </c>
       <c r="I11">
         <v>37000.0</v>
       </c>
@@ -23175,51 +23312,51 @@
       </c>
       <c r="Z11">
         <v>-962000.0</v>
       </c>
       <c r="AA11">
         <v>940000.0</v>
       </c>
       <c r="AB11">
         <v>763000.0</v>
       </c>
       <c r="AC11">
         <v>600000.0</v>
       </c>
       <c r="AD11">
         <v>1200000.0</v>
       </c>
       <c r="AE11">
         <v>700000.0</v>
       </c>
       <c r="AF11">
         <v>500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1444000.0</v>
       </c>
       <c r="F12">
         <v>3151000.0</v>
       </c>
       <c r="G12">
         <v>784000.0</v>
       </c>
       <c r="H12">
         <v>897000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
@@ -23267,123 +23404,123 @@
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15">
         <v>-4437000.0</v>
       </c>
       <c r="C15">
         <v>-8910000.0</v>
       </c>
       <c r="D15">
         <v>-9570000.0</v>
       </c>
       <c r="E15">
         <v>-7547000.0</v>
       </c>
       <c r="F15">
         <v>-5225000.0</v>
       </c>
       <c r="G15">
         <v>-6329000.0</v>
       </c>
       <c r="H15">
         <v>-8813000.0</v>
       </c>
       <c r="I15">
         <v>-12813000.0</v>
       </c>
@@ -23437,51 +23574,51 @@
       </c>
       <c r="Z15">
         <v>-1273000.0</v>
       </c>
       <c r="AA15">
         <v>2416000.0</v>
       </c>
       <c r="AB15">
         <v>1618000.0</v>
       </c>
       <c r="AC15">
         <v>1700000.0</v>
       </c>
       <c r="AD15">
         <v>2100000.0</v>
       </c>
       <c r="AE15">
         <v>1000000.0</v>
       </c>
       <c r="AF15">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-7547000.0</v>
       </c>
       <c r="F16">
         <v>-5225000.0</v>
       </c>
       <c r="G16">
         <v>-6329000.0</v>
       </c>
       <c r="H16">
         <v>-8813000.0</v>
       </c>
       <c r="I16">
         <v>-12813000.0</v>
       </c>
       <c r="J16">
         <v>-12867000.0</v>
       </c>
       <c r="K16">
         <v>-11713000.0</v>
       </c>
@@ -23509,51 +23646,51 @@
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16">
         <v>1671000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16">
         <v>371000.0</v>
       </c>
       <c r="Y16">
         <v>150000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16">
         <v>2416000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17">
         <v>-4437000.0</v>
       </c>
       <c r="C17">
         <v>-8910000.0</v>
       </c>
       <c r="D17">
         <v>-9570000.0</v>
       </c>
       <c r="E17">
         <v>-7547000.0</v>
       </c>
       <c r="F17">
         <v>-5225000.0</v>
       </c>
       <c r="G17">
         <v>-6329000.0</v>
       </c>
       <c r="H17">
         <v>-8813000.0</v>
       </c>
       <c r="I17">
         <v>-12813000.0</v>
       </c>
@@ -23575,87 +23712,87 @@
       <c r="O17">
         <v>-170000.0</v>
       </c>
       <c r="P17">
         <v>2141000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>280000.0</v>
       </c>
       <c r="H19">
         <v>209000.0</v>
       </c>
       <c r="I19">
         <v>92000.0</v>
       </c>
       <c r="J19">
         <v>-107000.0</v>
       </c>
       <c r="K19">
         <v>-91000.0</v>
       </c>
       <c r="L19">
         <v>-91000.0</v>
       </c>
       <c r="M19"/>
@@ -23663,99 +23800,99 @@
       <c r="O19">
         <v>-210000.0</v>
       </c>
       <c r="P19">
         <v>504000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>35000.0</v>
       </c>
       <c r="K20">
         <v>120000.0</v>
       </c>
       <c r="L20">
         <v>120000.0</v>
       </c>
       <c r="M20">
         <v>120000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20">
         <v>-800000.0</v>
       </c>
       <c r="P20">
         <v>-1274000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
         <v>-2571000.0</v>
       </c>
       <c r="C21">
         <v>-8302000.0</v>
       </c>
       <c r="D21">
         <v>-10007000.0</v>
       </c>
       <c r="E21">
         <v>-7542000.0</v>
       </c>
       <c r="F21">
         <v>-7533000.0</v>
       </c>
       <c r="G21">
         <v>-6583000.0</v>
       </c>
       <c r="H21">
         <v>-8974000.0</v>
       </c>
       <c r="I21">
         <v>-12868000.0</v>
       </c>
@@ -23809,87 +23946,87 @@
       </c>
       <c r="Z21">
         <v>-1989000.0</v>
       </c>
       <c r="AA21">
         <v>2787000.0</v>
       </c>
       <c r="AB21">
         <v>1825000.0</v>
       </c>
       <c r="AC21">
         <v>1800000.0</v>
       </c>
       <c r="AD21">
         <v>2700000.0</v>
       </c>
       <c r="AE21">
         <v>1000000.0</v>
       </c>
       <c r="AF21">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
         <v>55246000.0</v>
       </c>
       <c r="C23">
         <v>56971000.0</v>
       </c>
       <c r="D23">
         <v>61876000.0</v>
       </c>
       <c r="E23">
         <v>64514000.0</v>
       </c>
       <c r="F23">
         <v>61436000.0</v>
       </c>
       <c r="G23">
         <v>42930000.0</v>
       </c>
       <c r="H23">
         <v>52421000.0</v>
       </c>
       <c r="I23">
         <v>55468000.0</v>
       </c>
@@ -23943,87 +24080,87 @@
       </c>
       <c r="Z23">
         <v>29264000.0</v>
       </c>
       <c r="AA23">
         <v>30650000.0</v>
       </c>
       <c r="AB23">
         <v>24937000.0</v>
       </c>
       <c r="AC23">
         <v>21800000.0</v>
       </c>
       <c r="AD23">
         <v>15400000.0</v>
       </c>
       <c r="AE23">
         <v>11400000.0</v>
       </c>
       <c r="AF23">
         <v>7400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
         <v>1547000.0</v>
       </c>
       <c r="C25">
         <v>1424000.0</v>
       </c>
       <c r="D25">
         <v>2032000.0</v>
       </c>
       <c r="E25">
         <v>1384000.0</v>
       </c>
       <c r="F25">
         <v>803000.0</v>
       </c>
       <c r="G25">
         <v>504000.0</v>
       </c>
       <c r="H25">
         <v>688000.0</v>
       </c>
       <c r="I25">
         <v>809000.0</v>
       </c>
@@ -24033,51 +24170,51 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
         <v>3668000.0</v>
       </c>
       <c r="C26">
         <v>5449000.0</v>
       </c>
       <c r="D26">
         <v>6829000.0</v>
       </c>
       <c r="E26">
         <v>7175000.0</v>
       </c>
       <c r="F26">
         <v>6868000.0</v>
       </c>
       <c r="G26">
         <v>3282000.0</v>
       </c>
       <c r="H26">
         <v>3682000.0</v>
       </c>
       <c r="I26">
         <v>4006000.0</v>
       </c>
@@ -24129,51 +24266,51 @@
       <c r="Y26">
         <v>4315000.0</v>
       </c>
       <c r="Z26">
         <v>4808000.0</v>
       </c>
       <c r="AA26">
         <v>5265000.0</v>
       </c>
       <c r="AB26">
         <v>3925000.0</v>
       </c>
       <c r="AC26">
         <v>3100000.0</v>
       </c>
       <c r="AD26">
         <v>1700000.0</v>
       </c>
       <c r="AE26">
         <v>1300000.0</v>
       </c>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
         <v>10396000.0</v>
       </c>
       <c r="C27">
         <v>12579000.0</v>
       </c>
       <c r="D27">
         <v>16237000.0</v>
       </c>
       <c r="E27">
         <v>18178000.0</v>
       </c>
       <c r="F27">
         <v>14637000.0</v>
       </c>
       <c r="G27">
         <v>12239000.0</v>
       </c>
       <c r="H27">
         <v>14852000.0</v>
       </c>
       <c r="I27">
         <v>16782000.0</v>
       </c>
@@ -24199,51 +24336,51 @@
         <v>7458000.0</v>
       </c>
       <c r="Q27">
         <v>9804000.0</v>
       </c>
       <c r="R27">
         <v>9273000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
         <v>7734000.0</v>
       </c>
       <c r="C28">
         <v>9776000.0</v>
       </c>
       <c r="D28">
         <v>8748000.0</v>
       </c>
       <c r="E28">
         <v>7557000.0</v>
       </c>
       <c r="F28">
         <v>8859000.0</v>
       </c>
       <c r="G28">
         <v>6620000.0</v>
       </c>
       <c r="H28">
         <v>8379000.0</v>
       </c>
       <c r="I28">
         <v>9551000.0</v>
       </c>
@@ -24287,51 +24424,51 @@
         <v>12171000.0</v>
       </c>
       <c r="W28">
         <v>11455000.0</v>
       </c>
       <c r="X28">
         <v>14119000.0</v>
       </c>
       <c r="Y28">
         <v>13619000.0</v>
       </c>
       <c r="Z28">
         <v>15059000.0</v>
       </c>
       <c r="AA28">
         <v>16012000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>57000.0</v>
       </c>
       <c r="C29">
         <v>68000.0</v>
       </c>
       <c r="D29">
         <v>90000.0</v>
       </c>
       <c r="E29">
         <v>65000.0</v>
       </c>
       <c r="F29">
         <v>40000.0</v>
       </c>
       <c r="G29">
         <v>26000.0</v>
       </c>
       <c r="H29">
         <v>48000.0</v>
       </c>
       <c r="I29">
         <v>37000.0</v>
       </c>
@@ -24345,51 +24482,51 @@
         <v>-183000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>21877000.0</v>
       </c>
       <c r="C30">
         <v>27804000.0</v>
       </c>
       <c r="D30">
         <v>31814000.0</v>
       </c>
       <c r="E30">
         <v>32910000.0</v>
       </c>
       <c r="F30">
         <v>30364000.0</v>
       </c>
       <c r="G30">
         <v>22141000.0</v>
       </c>
       <c r="H30">
         <v>26913000.0</v>
       </c>
       <c r="I30">
         <v>30339000.0</v>
       </c>
@@ -24443,51 +24580,51 @@
       </c>
       <c r="Z30">
         <v>15059000.0</v>
       </c>
       <c r="AA30">
         <v>16905000.0</v>
       </c>
       <c r="AB30">
         <v>13966000.0</v>
       </c>
       <c r="AC30">
         <v>12200000.0</v>
       </c>
       <c r="AD30">
         <v>8200000.0</v>
       </c>
       <c r="AE30">
         <v>6700000.0</v>
       </c>
       <c r="AF30">
         <v>4700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B31">
         <v>-1809000.0</v>
       </c>
       <c r="C31">
         <v>-540000.0</v>
       </c>
       <c r="D31">
         <v>527000.0</v>
       </c>
       <c r="E31">
         <v>60000.0</v>
       </c>
       <c r="F31">
         <v>2348000.0</v>
       </c>
       <c r="G31">
         <v>280000.0</v>
       </c>
       <c r="H31">
         <v>209000.0</v>
       </c>
       <c r="I31">
         <v>92000.0</v>
       </c>
@@ -24541,51 +24678,51 @@
       </c>
       <c r="Z31">
         <v>426000.0</v>
       </c>
       <c r="AA31">
         <v>569000.0</v>
       </c>
       <c r="AB31">
         <v>556000.0</v>
       </c>
       <c r="AC31">
         <v>500000.0</v>
       </c>
       <c r="AD31">
         <v>600000.0</v>
       </c>
       <c r="AE31">
         <v>700000.0</v>
       </c>
       <c r="AF31">
         <v>100000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B32">
         <v>52675000.0</v>
       </c>
       <c r="C32">
         <v>48669000.0</v>
       </c>
       <c r="D32">
         <v>51869000.0</v>
       </c>
       <c r="E32">
         <v>56972000.0</v>
       </c>
       <c r="F32">
         <v>53903000.0</v>
       </c>
       <c r="G32">
         <v>36347000.0</v>
       </c>
       <c r="H32">
         <v>43447000.0</v>
       </c>
       <c r="I32">
         <v>42600000.0</v>
       </c>
@@ -24658,1220 +24795,1227 @@
       <c r="AF32">
         <v>8800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV32"/>
+  <dimension ref="A1:DW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
+      <c r="DW1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>8270000.0</v>
+      </c>
+      <c r="C2">
         <v>7058000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9089000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8471000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8968000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6841000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7110000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7258000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7496000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7387000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7655000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7229000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7492000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7768000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8531000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8175000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7488000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7410000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9252000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7482000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7318000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7020000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6722000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5149000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3813000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5105000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6912000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6381000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5877000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6338000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6762000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6744000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6036000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5587000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8073000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6492000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5507000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6018000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6967000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5544000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6174000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6634000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6628000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4974000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4816000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5386000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5877000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4969000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5289000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5274000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5448000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4802000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4728000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4708000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4890000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3970000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4334000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4319000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>-918000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5892000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5921000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>5974000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6335000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5569000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5354000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5533000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6289000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5278000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>5684000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5688000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>7592000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6997000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>7591000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6669000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7836000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7390000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>8665000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4023000.0</v>
       </c>
       <c r="CA2">
         <v>4023000.0</v>
       </c>
       <c r="CB2">
+        <v>4023000.0</v>
+      </c>
+      <c r="CC2">
         <v>4350000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4061000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4665000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>5343000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4202000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4842000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4467000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>294000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4708000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4177000.0</v>
       </c>
       <c r="CM2">
         <v>4177000.0</v>
       </c>
       <c r="CN2">
+        <v>4177000.0</v>
+      </c>
+      <c r="CO2">
         <v>4678000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4315000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3988000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5151000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3705000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4312000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3878000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>4190000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3252000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3391000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3372000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3524000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3617000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3481000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3121000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>3271000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>2700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DH2">
         <v>2500000.0</v>
       </c>
       <c r="DI2">
+        <v>2500000.0</v>
+      </c>
+      <c r="DJ2">
         <v>2400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>2300000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>2100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1900000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1700000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1300000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>2000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>800000.0</v>
       </c>
-      <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
+      <c r="DW2"/>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>362000.0</v>
+      </c>
+      <c r="C3">
         <v>372000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>422000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>366000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>378000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>381000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>377000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>275000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>369000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>403000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>776000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>355000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>515000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>386000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1045000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>365000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>384000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>119000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>216000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>222000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>225000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>140000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>105000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>122000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>134000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>143000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>170000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>164000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>143000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>211000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>192000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>222000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>202000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>193000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>198000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>243000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>210000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>207000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>187000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>170000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>149000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>142000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>133000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>137000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>132000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>120000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>113000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>104000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>95000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>108000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>126000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>124000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>114000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>126000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>117000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>107000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>90000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>113000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>103000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>104000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>84000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>119000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>109000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>130000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>124000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>152000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>247000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>206000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>212000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>234000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>804000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>748000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>846000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>823000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>739000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1276000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152000.0</v>
       </c>
       <c r="CA3">
         <v>152000.0</v>
       </c>
       <c r="CB3">
+        <v>152000.0</v>
+      </c>
+      <c r="CC3">
         <v>139000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>118000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>133000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>115000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>97000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>110000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>113000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>-319000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>82000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137000.0</v>
       </c>
       <c r="CM3">
         <v>137000.0</v>
       </c>
       <c r="CN3">
+        <v>137000.0</v>
+      </c>
+      <c r="CO3">
         <v>167000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>192000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>202000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>217000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>215000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>211000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>226000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>255000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>183000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>217000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>204000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>232000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>199000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>201000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>261000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE3">
         <v>200000.0</v>
       </c>
       <c r="DF3">
         <v>200000.0</v>
       </c>
       <c r="DG3">
         <v>200000.0</v>
       </c>
       <c r="DH3">
         <v>200000.0</v>
       </c>
       <c r="DI3">
+        <v>200000.0</v>
+      </c>
+      <c r="DJ3">
         <v>100000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DL3">
         <v>100000.0</v>
       </c>
       <c r="DM3">
         <v>100000.0</v>
       </c>
       <c r="DN3">
         <v>100000.0</v>
       </c>
       <c r="DO3">
         <v>100000.0</v>
       </c>
       <c r="DP3">
+        <v>100000.0</v>
+      </c>
+      <c r="DQ3">
         <v>-200000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>100000.0</v>
       </c>
-      <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
+      <c r="DW3"/>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -25907,55 +26051,55 @@
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
         <v>1870000.0</v>
       </c>
-      <c r="BG4">
-[...1 lines deleted...]
-      </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
@@ -26053,857 +26197,864 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5">
+        <v>-1028999.0</v>
+      </c>
+      <c r="C5">
         <v>-466000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1645000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1569000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-973000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1674000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-840000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1916000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2660000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3426000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2900000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1746000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2756000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2078000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1134000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1753000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2224000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2371000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2427000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2157000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1401000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1841000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-300000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1846000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2784000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1653000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1617000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1848000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2468000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3036000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2909000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3060000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3282000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3617000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-5183000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3246000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2741000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1858000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-956000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1247000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-394000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>152000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>489000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>143000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-747000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>403000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>984000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>606000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>400000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>597000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>556000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>665000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>515000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>897000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1105000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-579000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1192000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-236000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1171000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>516000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>180000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>612000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1974000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>755000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>11000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>451000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>787000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>763000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>187000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>129000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-6311000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-230000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-256000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-738000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-15717000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1054000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-2550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1952000.0</v>
       </c>
       <c r="CA5">
         <v>-1952000.0</v>
       </c>
       <c r="CB5">
+        <v>-1952000.0</v>
+      </c>
+      <c r="CC5">
         <v>-1488000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-607000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-791000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>692000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>620000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>448000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-158000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-1028000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1410000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-85000.0</v>
       </c>
       <c r="CM5">
         <v>-85000.0</v>
       </c>
       <c r="CN5">
+        <v>-85000.0</v>
+      </c>
+      <c r="CO5">
         <v>212000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-491000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-176000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>882000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-5000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-711000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-347000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-132000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-7000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-103000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-1747000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>286000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>681000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>913000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>909000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DE5">
         <v>400000.0</v>
       </c>
       <c r="DF5">
+        <v>400000.0</v>
+      </c>
+      <c r="DG5">
         <v>97000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>100000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>600000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>900000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DM5">
         <v>700000.0</v>
       </c>
       <c r="DN5">
+        <v>700000.0</v>
+      </c>
+      <c r="DO5">
         <v>200000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>500000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>100000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>200000.0</v>
       </c>
-      <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>-666999.0</v>
+      </c>
+      <c r="C6">
         <v>-94000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2067000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1203000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-595000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1293000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-463000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1641000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2291000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3023000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2124000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1391000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2241000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1692000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-89000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1388000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1840000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2252000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2211000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1935000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1626000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1701000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-195000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1724000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2650000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1510000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1447000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1684000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2325000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2825000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2717000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2838000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3080000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3424000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-4985000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-3003000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2531000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1651000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-769000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1077000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-245000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>294000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>622000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>280000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-615000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>523000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1097000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>710000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>495000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>705000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>682000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>789000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>629000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1023000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1222000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-472000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1102000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-123000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1274000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>620000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>264000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>731000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2083000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>885000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>135000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>603000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1034000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>969000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>399000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>363000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-5507000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>518000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>590000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>85000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-14978000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>222000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1800000.0</v>
       </c>
       <c r="CA6">
         <v>-1800000.0</v>
       </c>
       <c r="CB6">
+        <v>-1800000.0</v>
+      </c>
+      <c r="CC6">
         <v>-1349000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-489000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-658000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>807000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>717000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>558000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-45000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-1347000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-1328000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="CM6">
         <v>52000.0</v>
       </c>
       <c r="CN6">
+        <v>52000.0</v>
+      </c>
+      <c r="CO6">
         <v>379000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-299000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>26000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1099000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>210000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-500000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-121000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>123000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>176000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>114000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-1543000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>518000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>880000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1114000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1170000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DE6">
         <v>600000.0</v>
       </c>
       <c r="DF6">
+        <v>600000.0</v>
+      </c>
+      <c r="DG6">
         <v>297000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>700000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DM6">
         <v>800000.0</v>
       </c>
       <c r="DN6">
+        <v>800000.0</v>
+      </c>
+      <c r="DO6">
         <v>300000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>600000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>100000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>300000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>2400000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-5100000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>2100000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>2200000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -27085,107 +27236,108 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -27367,1384 +27519,1394 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
+        <v>4296000.0</v>
+      </c>
+      <c r="C9">
         <v>4741000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5635000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4013000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4603000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5055000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5586000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4323000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5135000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4374000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4803000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5621000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5363000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5938000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6664000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6460000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6267000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5977000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6002000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5782000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6108000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4939000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5582000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3654000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2406000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3916000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4850000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4283000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4549000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4257000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4705000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4576000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4268000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3922000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2170000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4373000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4495000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4465000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5563000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4245000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5734000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5297000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5485000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4841000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4217000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5410000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5901000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5149000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5300000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>5055000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5150000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4724000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4482000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4231000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>4338000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3911000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4111000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>3986000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1274000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4901000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>4877000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>5238000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>5893000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>5249000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>4536000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>5225000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>5274000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>5122000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>4829000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>5048000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>4553000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>4990000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>5331000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>4805000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>6306000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>6185000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>6584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5012000.0</v>
       </c>
       <c r="CA9">
         <v>5012000.0</v>
       </c>
       <c r="CB9">
+        <v>5012000.0</v>
+      </c>
+      <c r="CC9">
         <v>4872000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>4576000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>4345000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>5073000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>4879000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>4545000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>3678000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>817000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>3470000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>3807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3215000.0</v>
       </c>
       <c r="CM9">
         <v>3215000.0</v>
       </c>
       <c r="CN9">
+        <v>3215000.0</v>
+      </c>
+      <c r="CO9">
         <v>3589000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3120000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>3238000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>4370000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3012000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>3121000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>3085000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>3512000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>3498000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>3697000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>2363000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>4438000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>4881000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>5304000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>5071000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>4991000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>3700000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>3800000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>3300000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>4000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="DJ9">
         <v>3600000.0</v>
       </c>
       <c r="DK9">
+        <v>3600000.0</v>
+      </c>
+      <c r="DL9">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="DM9">
         <v>2700000.0</v>
       </c>
       <c r="DN9">
+        <v>2700000.0</v>
+      </c>
+      <c r="DO9">
         <v>2000000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>2900000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>1600000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>1700000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>2400000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>2300000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>2100000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>2200000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10">
+        <v>-1196000.0</v>
+      </c>
+      <c r="C10">
         <v>-466000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-164000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1569000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-973000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1674000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-840000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1916000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2660000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3426000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2900000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1746000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2756000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2078000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1134000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1753000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2224000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2371000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2427000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2157000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1401000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2002000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-173000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1711000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2775000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1644000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1535000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1778000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2410000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3042000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2833000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3068000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-3276000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-3599000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-5306000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-3087000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2742000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1860000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1084000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1298000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-415000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>141000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>358000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>307000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-770000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>396000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>29000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>494000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>309000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>500000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>385000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>580000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>418000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>879000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>287000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-696000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>402000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-263000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>307000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>385000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1082000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>664000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1145000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>948000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>885000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>541000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>747000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>905000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1205000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>224000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-6392000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-284000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>326000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-892000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-15758000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1238000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1759000.0</v>
       </c>
       <c r="CA10">
         <v>-1759000.0</v>
       </c>
       <c r="CB10">
+        <v>-1759000.0</v>
+      </c>
+      <c r="CC10">
         <v>-1304000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-430000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-538000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>807000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>874000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>688000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-32000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-921000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-1327000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25000.0</v>
       </c>
       <c r="CM10">
         <v>-25000.0</v>
       </c>
       <c r="CN10">
+        <v>-25000.0</v>
+      </c>
+      <c r="CO10">
         <v>261000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-440000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-122000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>938000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-36000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-657000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-304000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-54000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>81000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>18000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-1607000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>433000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>825000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1053000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1045000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DE10">
         <v>500000.0</v>
       </c>
       <c r="DF10">
+        <v>500000.0</v>
+      </c>
+      <c r="DG10">
         <v>300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>500000.0</v>
       </c>
-      <c r="DH10"/>
-      <c r="DI10">
+      <c r="DI10"/>
+      <c r="DJ10">
         <v>800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>1300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>800000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>300000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>800000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>400000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>300000.0</v>
       </c>
-      <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
+      <c r="DW10"/>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11">
+        <v>70000.0</v>
+      </c>
+      <c r="C11">
         <v>58000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>20000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>21000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-6000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>17000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>19000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>38000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>60000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="P11">
         <v>14000.0</v>
       </c>
       <c r="Q11">
+        <v>14000.0</v>
+      </c>
+      <c r="R11">
         <v>17000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="U11">
         <v>8000.0</v>
       </c>
       <c r="V11">
         <v>8000.0</v>
       </c>
       <c r="W11">
+        <v>8000.0</v>
+      </c>
+      <c r="X11">
         <v>6000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>5000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>7000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>26000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>9000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>23000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="AH11">
         <v>4000.0</v>
       </c>
       <c r="AI11">
+        <v>4000.0</v>
+      </c>
+      <c r="AJ11">
         <v>-151000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>9000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>8000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>9731000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-627000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-87000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>40000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-80000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-135000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-118000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>150000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-8735000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>12000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>13000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-27000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>50000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>5000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>34000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-141000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>5000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-10000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>36000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>173000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>98000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>308000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>38000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>71000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>56000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>230000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>259000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>7000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>111000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-111000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-35000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>51000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>54000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-13000.0</v>
       </c>
-      <c r="BX11">
-[...1 lines deleted...]
-      </c>
       <c r="BY11">
+        <v>0.0</v>
+      </c>
+      <c r="BZ11">
         <v>-2207000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-2014000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2014000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-161000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>131000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-274000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>425000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-5000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>258000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-12000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-207000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-607000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>62000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000.0</v>
       </c>
       <c r="CM11">
         <v>-8000.0</v>
       </c>
       <c r="CN11">
+        <v>-8000.0</v>
+      </c>
+      <c r="CO11">
         <v>-26000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-141000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-40000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>340000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-242000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-210000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-97000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-196000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-90000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>7000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-683000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>5000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>264000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>337000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>334000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE11">
         <v>200000.0</v>
       </c>
       <c r="DF11">
+        <v>200000.0</v>
+      </c>
+      <c r="DG11">
         <v>100000.0</v>
       </c>
-      <c r="DG11"/>
       <c r="DH11"/>
-      <c r="DI11">
-[...1 lines deleted...]
-      </c>
+      <c r="DI11"/>
       <c r="DJ11">
         <v>300000.0</v>
       </c>
       <c r="DK11">
+        <v>300000.0</v>
+      </c>
+      <c r="DL11">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DM11">
         <v>300000.0</v>
       </c>
       <c r="DN11">
+        <v>300000.0</v>
+      </c>
+      <c r="DO11">
         <v>100000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>400000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>200000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>100000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-200000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DU11">
         <v>-200000.0</v>
       </c>
       <c r="DV11">
         <v>-200000.0</v>
       </c>
+      <c r="DW11">
+        <v>-200000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>266000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1321000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>58000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>64000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>94000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>30000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
+      <c r="AE12"/>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
         <v>0.0</v>
       </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>1255000.0</v>
       </c>
-      <c r="AV12">
-[...1 lines deleted...]
-      </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
-        <v>171000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY12">
         <v>171000.0</v>
       </c>
       <c r="AZ12">
+        <v>171000.0</v>
+      </c>
+      <c r="BA12">
         <v>85000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>97000.0</v>
       </c>
-      <c r="BB12">
-[...1 lines deleted...]
-      </c>
       <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
         <v>18000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>117000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>48000.0</v>
       </c>
-      <c r="BF12">
-[...1 lines deleted...]
-      </c>
       <c r="BG12">
+        <v>0.0</v>
+      </c>
+      <c r="BH12">
         <v>64000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>53000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>153000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>52000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>29000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>63000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>50000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>62000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>40000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>64000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>100000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>81000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>54000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>218000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>154000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>41000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>184000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>293000.0</v>
       </c>
-      <c r="BZ12">
-[...1 lines deleted...]
-      </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
@@ -28785,74 +28947,77 @@
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -28935,87 +29100,86 @@
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -29197,954 +29361,961 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
+      <c r="DW14"/>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15">
+        <v>-1266000.0</v>
+      </c>
+      <c r="C15">
         <v>-524000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-184000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1573000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-994000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1686000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-834000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1933000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-2679000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-3464000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2960000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1754000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2766000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-2090000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1148000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-1767000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-2241000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-2391000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-2443000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-2165000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1393000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-2010000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-179000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1719000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2780000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1651000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1561000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1785000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-2419000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-3048000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2856000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-3074000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-3280000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-3603000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-5155000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-3096000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2750000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1866000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-10815000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-671000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-328000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>101000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>438000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>442000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-652000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>246000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>8764000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>490000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>297000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>487000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>412000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>530000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>415000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>874000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>242000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-745000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>336000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1605000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>786000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>349000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>909000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>566000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>837000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>910000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>814000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>485000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>517000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>646000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1198000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>224000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-6503000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-249000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>275000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-892000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-15771000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-1238000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-343000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-331000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-3773000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-1143000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-573000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-264000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>382000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>879000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>430000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-20000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-773000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-720000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000.0</v>
       </c>
       <c r="CM15">
         <v>-17000.0</v>
       </c>
       <c r="CN15">
+        <v>-17000.0</v>
+      </c>
+      <c r="CO15">
         <v>261000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-299000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-82000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>598000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>206000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-447000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-207000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>363000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>171000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>11000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-1817000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>428000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>561000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>716000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>711000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>818000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DE15">
         <v>300000.0</v>
       </c>
       <c r="DF15">
+        <v>300000.0</v>
+      </c>
+      <c r="DG15">
         <v>200000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>500000.0</v>
       </c>
-      <c r="DH15"/>
-      <c r="DI15">
+      <c r="DI15"/>
+      <c r="DJ15">
         <v>500000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>700000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>800000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>600000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>500000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>200000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DQ15">
         <v>200000.0</v>
       </c>
       <c r="DR15">
         <v>200000.0</v>
       </c>
       <c r="DS15">
+        <v>200000.0</v>
+      </c>
+      <c r="DT15">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DU15">
         <v>200000.0</v>
       </c>
       <c r="DV15">
         <v>200000.0</v>
       </c>
+      <c r="DW15">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-2766000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-2090000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1148000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-1767000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2241000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-2391000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2443000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2165000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1393000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2010000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-179000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1719000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2780000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1651000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1561000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1785000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-2419000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-3048000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-2856000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-3074000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-3280000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-3603000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-5155000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-3096000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-2750000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-1866000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-10815000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-671000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-328000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>101000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-10815000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>442000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-652000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>246000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8764000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>490000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>297000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>487000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>412000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>530000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>415000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>874000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>242000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-745000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>336000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1605000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>801000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>349000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>909000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>185000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>837000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>910000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>814000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>485000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>517000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>646000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1198000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>224000.0</v>
       </c>
-      <c r="BS16">
-[...1 lines deleted...]
-      </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>-275000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>275000.0</v>
       </c>
-      <c r="BV16">
-[...1 lines deleted...]
-      </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
         <v>0.0</v>
       </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
         <v>0.0</v>
       </c>
       <c r="CE16">
+        <v>0.0</v>
+      </c>
+      <c r="CF16">
         <v>382000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>879000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>430000.0</v>
       </c>
-      <c r="CH16">
-[...1 lines deleted...]
-      </c>
       <c r="CI16">
+        <v>0.0</v>
+      </c>
+      <c r="CJ16">
         <v>202000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>-133000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>133000.0</v>
       </c>
-      <c r="CL16">
-[...1 lines deleted...]
-      </c>
       <c r="CM16">
+        <v>0.0</v>
+      </c>
+      <c r="CN16">
         <v>491000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>261000.0</v>
       </c>
-      <c r="CO16">
-[...1 lines deleted...]
-      </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
       <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
         <v>598000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>206000.0</v>
       </c>
-      <c r="CS16">
-[...1 lines deleted...]
-      </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
       <c r="CU16">
+        <v>0.0</v>
+      </c>
+      <c r="CV16">
         <v>142000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>170000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>11000.0</v>
       </c>
-      <c r="CX16">
-[...1 lines deleted...]
-      </c>
       <c r="CY16">
+        <v>0.0</v>
+      </c>
+      <c r="CZ16">
         <v>348000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>399000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>743000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>611000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17">
+        <v>-1266000.0</v>
+      </c>
+      <c r="C17">
         <v>-524000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-184000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1573000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-994000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1686000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-834000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1933000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-2679000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-3464000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2960000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1754000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-2766000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-2090000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1148000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-1767000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-2241000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-2391000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-2443000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2165000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1393000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-2010000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-179000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1719000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2780000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1651000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1561000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1785000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-2419000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-3048000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-2856000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-3074000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-3280000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-3603000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-5155000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-3096000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2750000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1866000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-10815000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-671000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-328000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>101000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-10815000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>442000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-652000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>246000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>8764000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>490000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>297000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>487000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>412000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>530000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>415000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>874000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>253000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-555000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>397000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-265000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>349000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>909000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -30233,74 +30404,77 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -30383,186 +30557,187 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>266000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>2539000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>262000.0</v>
       </c>
-      <c r="X19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y19"/>
       <c r="Z19">
         <v>9000.0</v>
       </c>
       <c r="AA19">
+        <v>9000.0</v>
+      </c>
+      <c r="AB19">
         <v>82000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>75000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>58000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-6000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>76000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-8000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>6000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>18000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-88000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-16000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-2000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-8000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-51000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-21000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-11000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-8000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>164000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-23000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-7000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>-112000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-91000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-97000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-      <c r="BB19">
-[...1 lines deleted...]
-      </c>
+      <c r="BB19"/>
       <c r="BC19">
         <v>-18000.0</v>
       </c>
       <c r="BD19">
+        <v>-18000.0</v>
+      </c>
+      <c r="BE19">
         <v>-117000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-48000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-27000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-131000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-153000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -30583,180 +30758,179 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>35000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>2835000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-315000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>35000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>120000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>4320000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-1080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000.0</v>
       </c>
       <c r="AQ20">
         <v>120000.0</v>
       </c>
       <c r="AR20">
-        <v>0.0</v>
+        <v>120000.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>120000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
         <v>-800000.0</v>
       </c>
-      <c r="BF20">
-[...1 lines deleted...]
-      </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
         <v>-800000.0</v>
       </c>
-      <c r="BJ20">
-[...1 lines deleted...]
-      </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
@@ -30845,487 +31019,491 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>-1029000.0</v>
+      </c>
+      <c r="C21">
         <v>-324000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-15000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1411000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-940000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-205000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-502000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1870000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2638000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-3293000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3081000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1688000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2894000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2344000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1410000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1695000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2160000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2277000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2397000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2157000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1138000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1841000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-300000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1846000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2784000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1653000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1617000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1853000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2468000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-3036000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2909000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3060000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3282000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3617000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-5218000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3071000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2741000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1858000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1076000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1247000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-394000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>152000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>489000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>143000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-747000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>403000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>984000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>606000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>400000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>597000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>556000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>665000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>515000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>897000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>305000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-579000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-350000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-236000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>371000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>516000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>435000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>612000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1174000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>885000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>135000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>603000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>787000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>969000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>399000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>363000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-6311000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-230000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-256000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-738000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-15717000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-1054000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-2550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1952000.0</v>
       </c>
       <c r="CA21">
         <v>-1952000.0</v>
       </c>
       <c r="CB21">
+        <v>-1952000.0</v>
+      </c>
+      <c r="CC21">
         <v>-1488000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-607000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-717000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>692000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>717000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>558000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-158000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-1028000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-1410000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-85000.0</v>
       </c>
       <c r="CM21">
         <v>-85000.0</v>
       </c>
       <c r="CN21">
+        <v>-85000.0</v>
+      </c>
+      <c r="CO21">
         <v>212000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-491000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-176000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>882000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-5000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-711000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-347000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-132000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-7000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-103000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-1747000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>286000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>679000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>913000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>909000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DE21">
         <v>400000.0</v>
       </c>
       <c r="DF21">
+        <v>400000.0</v>
+      </c>
+      <c r="DG21">
         <v>100000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>-100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>600000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>900000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DM21">
         <v>700000.0</v>
       </c>
       <c r="DN21">
+        <v>700000.0</v>
+      </c>
+      <c r="DO21">
         <v>200000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>500000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>100000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>200000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>2400000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>-5100000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>2100000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>2200000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -31507,446 +31685,452 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>13595000.0</v>
+      </c>
+      <c r="C23">
         <v>12123000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14739000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>13895000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14511000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12101000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13198000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13451000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15269000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15054000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15539000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14538000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>15749000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16050000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>16605000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16330000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>15915000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>15664000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>17651000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15421000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14564000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13800000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12604000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10649000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9003000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10674000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13379000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>12517000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12894000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13631000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>14376000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14380000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>13586000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>13126000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>15426000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>14111000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12743000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>12341000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>13486000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>11036000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>12302000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11779000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>11624000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9672000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>9780000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10393000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10794000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9512000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>10189000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9732000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>10042000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8861000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8695000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8042000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8923000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8460000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>8795000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8541000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>15000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>10277000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>10363000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>10600000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>11054000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>9933000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>9755000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>10155000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>10776000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>9431000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>10114000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>10373000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>18456000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>12217000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>13178000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>12212000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>29859000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>14629000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>17799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10987000.0</v>
       </c>
       <c r="CA23">
         <v>10987000.0</v>
       </c>
       <c r="CB23">
+        <v>10987000.0</v>
+      </c>
+      <c r="CC23">
         <v>10710000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>9244000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>9727000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>9724000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>8364000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>8829000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>8303000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2139000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>9588000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>7983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7477000.0</v>
       </c>
       <c r="CM23">
         <v>7477000.0</v>
       </c>
       <c r="CN23">
+        <v>7477000.0</v>
+      </c>
+      <c r="CO23">
         <v>8055000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>7926000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>7402000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>8639000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>6722000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>8144000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>7310000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>7834000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>6757000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>7191000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>7482000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>7676000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>7819000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>7872000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>7283000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>7237000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>5900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>6100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>5600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>6300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>5300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>5400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>5000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>4500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>3900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>3700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>3100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>4400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>2500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>2300000.0</v>
       </c>
-      <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>7400000.0</v>
       </c>
-      <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
+      <c r="DW23"/>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32029,1001 +32213,1010 @@
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>362000.0</v>
+      </c>
+      <c r="C25">
         <v>372000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>422000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>366000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>378000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>381000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>377000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>275000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>369000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>403000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>776000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>355000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>515000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>386000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1045000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>111000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>109000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>119000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>216000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>222000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>225000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>140000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>105000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>122000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>134000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>143000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>170000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>164000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>143000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>211000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>192000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>222000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>202000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>193000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>198000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>243000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>210000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>207000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>187000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>170000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>149000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>142000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>133000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>137000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000.0</v>
       </c>
       <c r="AU25">
         <v>113000.0</v>
       </c>
       <c r="AV25">
+        <v>113000.0</v>
+      </c>
+      <c r="AW25">
         <v>104000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>95000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>108000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>126000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>124000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>114000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>126000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>117000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>107000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>90000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>113000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>103000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>104000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>84000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>119000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>109000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>130000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>124000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>152000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>247000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>206000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>804000.0</v>
       </c>
       <c r="BS25">
         <v>804000.0</v>
       </c>
       <c r="BT25">
+        <v>804000.0</v>
+      </c>
+      <c r="BU25">
         <v>748000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>846000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>739000.0</v>
       </c>
       <c r="BW25">
         <v>739000.0</v>
       </c>
       <c r="BX25">
+        <v>739000.0</v>
+      </c>
+      <c r="BY25">
         <v>1276000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>802000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152000.0</v>
       </c>
       <c r="CA25">
         <v>152000.0</v>
       </c>
       <c r="CB25">
-        <v>118000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="CC25">
         <v>118000.0</v>
       </c>
       <c r="CD25">
-        <v>115000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="CE25">
         <v>115000.0</v>
       </c>
       <c r="CF25">
+        <v>115000.0</v>
+      </c>
+      <c r="CG25">
         <v>97000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>110000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>88000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-319000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>90000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>82000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>77000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>137000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>142000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>167000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>192000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>202000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>215000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="CU25">
         <v>255000.0</v>
       </c>
       <c r="CV25">
+        <v>255000.0</v>
+      </c>
+      <c r="CW25">
         <v>183000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>217000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>204000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>232000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>199000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>201000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>261000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE25">
         <v>200000.0</v>
       </c>
       <c r="DF25">
         <v>200000.0</v>
       </c>
       <c r="DG25">
         <v>200000.0</v>
       </c>
       <c r="DH25">
         <v>200000.0</v>
       </c>
       <c r="DI25">
+        <v>200000.0</v>
+      </c>
+      <c r="DJ25">
         <v>100000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DL25">
         <v>100000.0</v>
       </c>
       <c r="DM25">
         <v>100000.0</v>
       </c>
       <c r="DN25">
         <v>100000.0</v>
       </c>
       <c r="DO25">
         <v>100000.0</v>
       </c>
-      <c r="DP25"/>
-      <c r="DQ25">
+      <c r="DP25">
         <v>100000.0</v>
       </c>
-      <c r="DR25"/>
+      <c r="DQ25"/>
+      <c r="DR25">
+        <v>100000.0</v>
+      </c>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
+        <v>936000.0</v>
+      </c>
+      <c r="C26">
         <v>905000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>949000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>972000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>871000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>876000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1113000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1299000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1501000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1536000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1694000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1541000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1845000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1749000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1450000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1687000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1922000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2116000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2243000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1788000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1672000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1165000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>887000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>869000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>807000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>719000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>788000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1007000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>929000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>958000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>852000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1149000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>901000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1104000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1278000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1428000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1528000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1496000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1358000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1256000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1392000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1359000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1214000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1237000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1482000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1281000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1033000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1096000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1306000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1194000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>881000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>923000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>884000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>996000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1091000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1006000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1106000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1182000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1145000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>894000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>910000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>964000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>901000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>920000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>966000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>1027000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>974000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>888000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>906000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>841000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>1014000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>972000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>998000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>1025000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>1143000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>1319000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>1588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1556000.0</v>
       </c>
       <c r="CA26">
         <v>1556000.0</v>
       </c>
       <c r="CB26">
+        <v>1556000.0</v>
+      </c>
+      <c r="CC26">
         <v>1506000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>1328000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>1121000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>1062000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>1172000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>922000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>1039000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>477000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>1025000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>1277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1107000.0</v>
       </c>
       <c r="CM26">
         <v>1107000.0</v>
       </c>
       <c r="CN26">
+        <v>1107000.0</v>
+      </c>
+      <c r="CO26">
         <v>975000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>1047000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>950000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>931000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>919000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>1320000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>1145000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>1124000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>1196000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>1176000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>1312000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>1392000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>1287000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>1362000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>1224000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>1125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DE26">
         <v>900000.0</v>
       </c>
       <c r="DF26">
+        <v>900000.0</v>
+      </c>
+      <c r="DG26">
         <v>1000000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DI26">
         <v>700000.0</v>
       </c>
       <c r="DJ26">
+        <v>700000.0</v>
+      </c>
+      <c r="DK26">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DL26">
         <v>400000.0</v>
       </c>
       <c r="DM26">
+        <v>400000.0</v>
+      </c>
+      <c r="DN26">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DO26">
         <v>400000.0</v>
       </c>
       <c r="DP26">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DQ26">
         <v>300000.0</v>
       </c>
-      <c r="DR26"/>
+      <c r="DR26">
+        <v>300000.0</v>
+      </c>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
+        <v>2547000.0</v>
+      </c>
+      <c r="C27">
         <v>2537000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2751000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2657000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2535000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2453000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2700000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2646000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3487000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3747000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3867000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3823000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4264000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4283000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4826000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4445000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4607000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4300000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4095000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3914000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3646000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2982000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3435000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2959000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2693000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3152000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3791000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3508000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3462000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4091000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4420000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4144000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4168000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4050000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4195000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3769000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3654000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2923000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3069000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2378000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2405000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2429000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2438000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2234000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2158000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2071000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2371000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1980000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2056000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1748000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2380000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1869000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1846000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1625000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2034000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1875000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2122000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1864000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>400000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2222000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2379000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2457000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2820000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2319000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2327000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>2338000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2507000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2204000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2211000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2351000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
@@ -33035,483 +33228,489 @@
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>1842000.0</v>
+      </c>
+      <c r="C28">
         <v>1623000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1792000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1795000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2216000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1931000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2275000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2248000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2785000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2468000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2405000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1945000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2148000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2250000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1798000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2023000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1898000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1838000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2061000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2237000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1928000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2633000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1560000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1672000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1690000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1698000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1888000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1621000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2626000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2244000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2342000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2343000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2481000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2385000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1880000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2422000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2054000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1904000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2092000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1858000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2331000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1357000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1344000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1227000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1324000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1655000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>858000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1467000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1538000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1516000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1333000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1267000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1237000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1186000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>908000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1609000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1233000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1176000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>632000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1269000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1153000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1205000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>998000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1125000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1108000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1257000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1006000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1061000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1313000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1493000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4486000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4249000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6190000.0</v>
       </c>
       <c r="BW28">
         <v>6190000.0</v>
       </c>
       <c r="BX28">
+        <v>6190000.0</v>
+      </c>
+      <c r="BY28">
         <v>5920000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>7546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5408000.0</v>
       </c>
       <c r="CA28">
         <v>5408000.0</v>
       </c>
       <c r="CB28">
-        <v>3855000.0</v>
+        <v>5408000.0</v>
       </c>
       <c r="CC28">
         <v>3855000.0</v>
       </c>
       <c r="CD28">
+        <v>3855000.0</v>
+      </c>
+      <c r="CE28">
         <v>3941000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3319000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2990000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368000.0</v>
       </c>
       <c r="CI28">
         <v>1368000.0</v>
       </c>
       <c r="CJ28">
+        <v>1368000.0</v>
+      </c>
+      <c r="CK28">
         <v>3680000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3681000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>3300000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>3717000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3377000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>3611000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>3414000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>3488000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3017000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3682000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>3432000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>3644000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3505000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>3800000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>4110000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>3920000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>4001000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>4196000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>3895000.0</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
+      <c r="DW28"/>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>70000.0</v>
+      </c>
+      <c r="C29">
         <v>58000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>20000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>19000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>38000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>60000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="P29">
         <v>14000.0</v>
       </c>
       <c r="Q29">
+        <v>14000.0</v>
+      </c>
+      <c r="R29">
         <v>17000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="U29">
         <v>8000.0</v>
       </c>
       <c r="V29">
         <v>8000.0</v>
       </c>
       <c r="W29">
+        <v>8000.0</v>
+      </c>
+      <c r="X29">
         <v>6000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>26000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>6000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -33563,1178 +33762,1188 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>5325000.0</v>
+      </c>
+      <c r="C30">
         <v>5065000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5650000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5424000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5543000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5260000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6088000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6193000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7773000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7667000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7884000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7309000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8257000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8282000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8074000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8155000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8427000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8254000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8399000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7939000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7246000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6780000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5882000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5190000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5569000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6467000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6136000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7017000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7293000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7614000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7636000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7550000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7539000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7353000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7619000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7236000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6323000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6519000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5492000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6128000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5145000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4996000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4698000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4964000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5007000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4917000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4543000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4900000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4458000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4594000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4059000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3967000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3334000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4033000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4490000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4461000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4222000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>903000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4385000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4442000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4626000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>4719000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>4364000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4401000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4622000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4487000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>4153000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>4430000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>4685000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>10864000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5220000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5587000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5543000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>22023000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>7239000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6964000.0</v>
       </c>
       <c r="CA30">
         <v>6964000.0</v>
       </c>
       <c r="CB30">
+        <v>6964000.0</v>
+      </c>
+      <c r="CC30">
         <v>6360000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>5183000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>5062000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4381000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4162000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>3987000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>3836000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1845000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4880000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="CM30">
         <v>3300000.0</v>
       </c>
       <c r="CN30">
+        <v>3300000.0</v>
+      </c>
+      <c r="CO30">
         <v>3377000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3611000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3414000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>3488000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3017000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3832000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>3432000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>3644000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>3505000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>3800000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>4110000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>4152000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>4202000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>4391000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>4162000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>3966000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>3300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>3400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>3200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>3800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>2800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>3000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>2700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DM30">
         <v>2000000.0</v>
       </c>
       <c r="DN30">
+        <v>2000000.0</v>
+      </c>
+      <c r="DO30">
         <v>1800000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DQ30">
         <v>1500000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DR30">
+        <v>1500000.0</v>
+      </c>
+      <c r="DS30"/>
+      <c r="DT30">
         <v>-7400000.0</v>
       </c>
-      <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
+      <c r="DW30"/>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B31">
+        <v>-167000.0</v>
+      </c>
+      <c r="C31">
         <v>-142000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-149000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-158000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-33000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1469000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-338000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-46000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-22000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-133000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>181000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-58000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>138000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>266000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>276000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-58000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-64000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-94000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-30000.0</v>
       </c>
-      <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>2539000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-161000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>127000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="Z31">
         <v>9000.0</v>
       </c>
       <c r="AA31">
+        <v>9000.0</v>
+      </c>
+      <c r="AB31">
         <v>82000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>75000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>58000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>76000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-8000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>6000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>18000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-123000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-16000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-8000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-51000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-21000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-11000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-131000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>164000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-23000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-7000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>300000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-112000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-91000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-97000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-171000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-85000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18000.0</v>
       </c>
       <c r="BC31">
         <v>-18000.0</v>
       </c>
       <c r="BD31">
+        <v>-18000.0</v>
+      </c>
+      <c r="BE31">
         <v>-117000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>752000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-27000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-64000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-308000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>647000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>52000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-29000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>63000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>750000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-62000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-40000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-64000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>806000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-139000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-507000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-54000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>582000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-154000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-41000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-184000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>2207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193000.0</v>
       </c>
       <c r="CA31">
         <v>193000.0</v>
       </c>
       <c r="CB31">
+        <v>193000.0</v>
+      </c>
+      <c r="CC31">
         <v>184000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>177000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>179000.0</v>
       </c>
-      <c r="CE31">
-[...1 lines deleted...]
-      </c>
       <c r="CF31">
+        <v>0.0</v>
+      </c>
+      <c r="CG31">
         <v>157000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>130000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>126000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-142000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>83000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="CM31">
         <v>60000.0</v>
       </c>
       <c r="CN31">
+        <v>60000.0</v>
+      </c>
+      <c r="CO31">
         <v>49000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>51000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>54000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>56000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-31000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>54000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>43000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>78000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>88000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>121000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>140000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>147000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>146000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>140000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>136000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DE31">
         <v>100000.0</v>
       </c>
       <c r="DF31">
+        <v>100000.0</v>
+      </c>
+      <c r="DG31">
         <v>200000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>300000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>100000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DK31">
         <v>100000.0</v>
       </c>
       <c r="DL31">
+        <v>100000.0</v>
+      </c>
+      <c r="DM31">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DN31">
         <v>100000.0</v>
       </c>
       <c r="DO31">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DP31">
         <v>300000.0</v>
       </c>
       <c r="DQ31">
+        <v>300000.0</v>
+      </c>
+      <c r="DR31">
         <v>100000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-2400000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>5100000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-2100000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-2200000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-2100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B32">
+        <v>12566000.0</v>
+      </c>
+      <c r="C32">
         <v>11799000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>14724000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>12484000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>13571000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11896000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>12696000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>11581000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>12631000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>11761000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>12458000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>12850000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>12855000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>13706000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>15195000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>14635000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>13755000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>13387000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>15254000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>13264000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>13426000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>11959000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12304000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8803000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6219000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>9021000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>11762000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>10664000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>10426000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>10595000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>11467000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>11320000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>10304000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>9509000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>10243000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>10865000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>10002000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>10483000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>12530000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>9789000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>11908000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>11931000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>12113000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>9815000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>9033000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>10796000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>11778000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>10118000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>10589000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>10329000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>10598000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>9526000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>9210000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>8939000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>9228000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>7881000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>8445000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>8305000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>356000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>10793000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>10798000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>11212000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>12228000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>10818000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>9890000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>10758000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>11563000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>10400000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>10513000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>10736000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>12145000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>11987000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>12922000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>11474000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>14142000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>13575000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>15249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9035000.0</v>
       </c>
       <c r="CA32">
         <v>9035000.0</v>
       </c>
       <c r="CB32">
+        <v>9035000.0</v>
+      </c>
+      <c r="CC32">
         <v>9222000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>8637000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>9010000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>10416000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>9081000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>9387000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>8145000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1111000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>8178000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>8109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7392000.0</v>
       </c>
       <c r="CM32">
         <v>7392000.0</v>
       </c>
       <c r="CN32">
+        <v>7392000.0</v>
+      </c>
+      <c r="CO32">
         <v>8267000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>7435000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>7226000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>9521000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>6717000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>7433000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>6963000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>7702000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>6750000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>7088000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>5735000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>7962000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>8498000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>8785000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>8192000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>8262000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>6300000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>6500000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>5700000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>6500000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>5200000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>6000000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>5900000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>5800000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>4600000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>4400000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>3300000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>4900000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>2600000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>2500000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>2400000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>2300000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>2100000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>2200000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>2100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -34826,51 +35035,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B2">
         <v>2387000.0</v>
       </c>
       <c r="C2">
         <v>7034000.0</v>
       </c>
       <c r="D2">
         <v>13922000.0</v>
       </c>
       <c r="E2">
         <v>23852000.0</v>
       </c>
       <c r="F2">
         <v>11626000.0</v>
       </c>
       <c r="G2">
         <v>12653000.0</v>
       </c>
       <c r="H2">
         <v>21194000.0</v>
       </c>
       <c r="I2">
         <v>21707000.0</v>
       </c>
@@ -34924,51 +35133,51 @@
       </c>
       <c r="Z2">
         <v>9998000.0</v>
       </c>
       <c r="AA2">
         <v>9645000.0</v>
       </c>
       <c r="AB2">
         <v>5791000.0</v>
       </c>
       <c r="AC2">
         <v>9900000.0</v>
       </c>
       <c r="AD2">
         <v>14100000.0</v>
       </c>
       <c r="AE2">
         <v>1200000.0</v>
       </c>
       <c r="AF2">
         <v>700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B3">
         <v>143000</v>
       </c>
       <c r="C3">
         <v>13000</v>
       </c>
       <c r="D3">
         <v>109000</v>
       </c>
       <c r="E3">
         <v>286000</v>
       </c>
       <c r="F3">
         <v>213000</v>
       </c>
       <c r="G3">
         <v>97000</v>
       </c>
       <c r="H3">
         <v>128000</v>
       </c>
       <c r="I3">
         <v>440000</v>
       </c>
@@ -35022,51 +35231,51 @@
       </c>
       <c r="Z3">
         <v>491000</v>
       </c>
       <c r="AA3">
         <v>652000</v>
       </c>
       <c r="AB3">
         <v>591000</v>
       </c>
       <c r="AC3">
         <v>800000</v>
       </c>
       <c r="AD3">
         <v>1800000</v>
       </c>
       <c r="AE3">
         <v>600000</v>
       </c>
       <c r="AF3">
         <v>200000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>-863000.0</v>
       </c>
       <c r="H4">
         <v>-8578000.0</v>
       </c>
       <c r="I4">
         <v>-473000.0</v>
       </c>
       <c r="J4">
         <v>-2040000.0</v>
       </c>
       <c r="K4">
         <v>13752000.0</v>
       </c>
       <c r="L4">
         <v>13752000.0</v>
       </c>
       <c r="M4">
@@ -35078,51 +35287,51 @@
       <c r="O4">
         <v>1112000.0</v>
       </c>
       <c r="P4">
         <v>2442000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>-1355000.0</v>
       </c>
       <c r="H5">
         <v>-602000.0</v>
       </c>
       <c r="I5">
         <v>-1273000.0</v>
       </c>
       <c r="J5">
         <v>1019000.0</v>
       </c>
       <c r="K5">
         <v>20000.0</v>
       </c>
       <c r="L5">
         <v>20000.0</v>
       </c>
       <c r="M5">
@@ -35134,51 +35343,51 @@
       <c r="O5">
         <v>-708000.0</v>
       </c>
       <c r="P5">
         <v>2335000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B6">
         <v>3641000.0</v>
       </c>
       <c r="C6">
         <v>-4647000.0</v>
       </c>
       <c r="D6">
         <v>-6888000.0</v>
       </c>
       <c r="E6">
         <v>-9930000.0</v>
       </c>
       <c r="F6">
         <v>12226000.0</v>
       </c>
       <c r="G6">
         <v>-1027000.0</v>
       </c>
       <c r="H6">
         <v>-8541000.0</v>
       </c>
       <c r="I6">
         <v>-513000.0</v>
       </c>
@@ -35232,51 +35441,51 @@
       </c>
       <c r="Z6">
         <v>-5385000.0</v>
       </c>
       <c r="AA6">
         <v>353000.0</v>
       </c>
       <c r="AB6">
         <v>3854000.0</v>
       </c>
       <c r="AC6">
         <v>200000.0</v>
       </c>
       <c r="AD6">
         <v>300000.0</v>
       </c>
       <c r="AE6">
         <v>15800000.0</v>
       </c>
       <c r="AF6">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B7">
         <v>-2385000.0</v>
       </c>
       <c r="C7">
         <v>-1370000.0</v>
       </c>
       <c r="D7">
         <v>-857000.0</v>
       </c>
       <c r="E7">
         <v>-5164000.0</v>
       </c>
       <c r="F7">
         <v>12563000.0</v>
       </c>
       <c r="G7">
         <v>1271000.0</v>
       </c>
       <c r="H7">
         <v>-1565000.0</v>
       </c>
       <c r="I7">
         <v>23000.0</v>
       </c>
@@ -35330,51 +35539,51 @@
       </c>
       <c r="Z7">
         <v>-3441000.0</v>
       </c>
       <c r="AA7">
         <v>-3733000.0</v>
       </c>
       <c r="AB7">
         <v>1012000.0</v>
       </c>
       <c r="AC7">
         <v>-4300000.0</v>
       </c>
       <c r="AD7">
         <v>-2900000.0</v>
       </c>
       <c r="AE7">
         <v>-2500000.0</v>
       </c>
       <c r="AF7">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>1861000.0</v>
       </c>
       <c r="H8">
         <v>-271000.0</v>
       </c>
       <c r="I8">
         <v>-1159000.0</v>
       </c>
       <c r="J8">
         <v>2162000.0</v>
       </c>
       <c r="K8">
         <v>-865000.0</v>
       </c>
       <c r="L8">
         <v>-865000.0</v>
       </c>
       <c r="M8">
@@ -35386,51 +35595,51 @@
       <c r="O8">
         <v>38000.0</v>
       </c>
       <c r="P8">
         <v>-82000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B9">
         <v>-1151000.0</v>
       </c>
       <c r="C9">
         <v>1260000.0</v>
       </c>
       <c r="D9">
         <v>358000.0</v>
       </c>
       <c r="E9">
         <v>-237000.0</v>
       </c>
       <c r="F9">
         <v>-2467000.0</v>
       </c>
       <c r="G9">
         <v>1861000.0</v>
       </c>
       <c r="H9">
         <v>-271000.0</v>
       </c>
       <c r="I9">
         <v>-1159000.0</v>
       </c>
@@ -35478,51 +35687,51 @@
       </c>
       <c r="X9">
         <v>1631000.0</v>
       </c>
       <c r="Y9">
         <v>30000.0</v>
       </c>
       <c r="Z9">
         <v>-60000.0</v>
       </c>
       <c r="AA9">
         <v>250000.0</v>
       </c>
       <c r="AB9">
         <v>-650000.0</v>
       </c>
       <c r="AC9">
         <v>-1550000.0</v>
       </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B10">
         <v>2117000.0</v>
       </c>
       <c r="C10">
         <v>-911000.0</v>
       </c>
       <c r="D10">
         <v>644000.0</v>
       </c>
       <c r="E10">
         <v>-3019000.0</v>
       </c>
       <c r="F10">
         <v>268000.0</v>
       </c>
       <c r="G10">
         <v>2382000.0</v>
       </c>
       <c r="H10">
         <v>545000.0</v>
       </c>
       <c r="I10">
         <v>463000.0</v>
       </c>
@@ -35576,51 +35785,51 @@
       </c>
       <c r="Z10">
         <v>-3184000.0</v>
       </c>
       <c r="AA10">
         <v>-2750000.0</v>
       </c>
       <c r="AB10">
         <v>-944000.0</v>
       </c>
       <c r="AC10">
         <v>-2500000.0</v>
       </c>
       <c r="AD10">
         <v>-2100000.0</v>
       </c>
       <c r="AE10">
         <v>-600000.0</v>
       </c>
       <c r="AF10">
         <v>-400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1954000.0</v>
       </c>
       <c r="F11">
         <v>13683000.0</v>
       </c>
       <c r="G11">
         <v>-2028000.0</v>
       </c>
       <c r="H11">
         <v>-1237000.0</v>
       </c>
       <c r="I11">
         <v>1992000.0</v>
       </c>
       <c r="J11">
         <v>1130000.0</v>
       </c>
       <c r="K11">
         <v>1160000.0</v>
       </c>
@@ -35646,51 +35855,51 @@
         <v>2682000.0</v>
       </c>
       <c r="U11">
         <v>80000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>1991000.0</v>
       </c>
       <c r="X11">
         <v>728000.0</v>
       </c>
       <c r="Y11">
         <v>119000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1808000.0</v>
       </c>
       <c r="F12">
         <v>-829000.0</v>
       </c>
       <c r="G12">
         <v>1317000.0</v>
       </c>
       <c r="H12">
         <v>1777000.0</v>
       </c>
       <c r="I12">
         <v>1956000.0</v>
       </c>
       <c r="J12">
         <v>2042000.0</v>
       </c>
       <c r="K12">
         <v>11143000.0</v>
       </c>
@@ -35706,51 +35915,51 @@
       <c r="O12">
         <v>1499000.0</v>
       </c>
       <c r="P12">
         <v>1263000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-4295000.0</v>
       </c>
       <c r="F13">
         <v>-1122000.0</v>
       </c>
       <c r="G13">
         <v>-944000.0</v>
       </c>
       <c r="H13">
         <v>-1500000.0</v>
       </c>
       <c r="I13">
         <v>226000.0</v>
       </c>
       <c r="J13">
         <v>1282000.0</v>
       </c>
       <c r="K13">
         <v>1337000.0</v>
       </c>
@@ -35760,51 +35969,51 @@
       <c r="M13">
         <v>118000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B14">
         <v>1547000.0</v>
       </c>
       <c r="C14">
         <v>1424000.0</v>
       </c>
       <c r="D14">
         <v>2032000.0</v>
       </c>
       <c r="E14">
         <v>1384000.0</v>
       </c>
       <c r="F14">
         <v>1708000.0</v>
       </c>
       <c r="G14">
         <v>504000.0</v>
       </c>
       <c r="H14">
         <v>688000.0</v>
       </c>
       <c r="I14">
         <v>809000.0</v>
       </c>
@@ -35858,101 +36067,101 @@
       </c>
       <c r="Z14">
         <v>859000.0</v>
       </c>
       <c r="AA14">
         <v>893000.0</v>
       </c>
       <c r="AB14">
         <v>817000.0</v>
       </c>
       <c r="AC14">
         <v>700000.0</v>
       </c>
       <c r="AD14">
         <v>400000.0</v>
       </c>
       <c r="AE14">
         <v>200000.0</v>
       </c>
       <c r="AF14">
         <v>100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B16">
         <v>6028000.0</v>
       </c>
       <c r="C16">
         <v>2387000.0</v>
       </c>
       <c r="D16">
         <v>7034000.0</v>
       </c>
       <c r="E16">
         <v>13922000.0</v>
       </c>
       <c r="F16">
         <v>23852000.0</v>
       </c>
       <c r="G16">
         <v>11626000.0</v>
       </c>
       <c r="H16">
         <v>12653000.0</v>
       </c>
       <c r="I16">
         <v>21194000.0</v>
       </c>
@@ -36006,91 +36215,91 @@
       </c>
       <c r="Z16">
         <v>4613000.0</v>
       </c>
       <c r="AA16">
         <v>9998000.0</v>
       </c>
       <c r="AB16">
         <v>9645000.0</v>
       </c>
       <c r="AC16">
         <v>10100000.0</v>
       </c>
       <c r="AD16">
         <v>14400000.0</v>
       </c>
       <c r="AE16">
         <v>17000000.0</v>
       </c>
       <c r="AF16">
         <v>600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17">
         <v>35000.0</v>
       </c>
       <c r="P17">
         <v>-1000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B18">
         <v>-2258000.0</v>
       </c>
       <c r="C18">
         <v>-7298000.0</v>
       </c>
       <c r="D18">
         <v>-6854000.0</v>
       </c>
       <c r="E18">
         <v>-9805000.0</v>
       </c>
       <c r="F18">
         <v>8004000.0</v>
       </c>
       <c r="G18">
         <v>-3334000.0</v>
       </c>
       <c r="H18">
         <v>-8041000.0</v>
       </c>
       <c r="I18">
         <v>-10465000.0</v>
       </c>
@@ -36144,51 +36353,51 @@
       </c>
       <c r="Z18">
         <v>-4126000.0</v>
       </c>
       <c r="AA18">
         <v>-726000.0</v>
       </c>
       <c r="AB18">
         <v>2271000.0</v>
       </c>
       <c r="AC18">
         <v>-2800000.0</v>
       </c>
       <c r="AD18">
         <v>-1900000.0</v>
       </c>
       <c r="AE18">
         <v>-1900000.0</v>
       </c>
       <c r="AF18">
         <v>700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-13000.0</v>
       </c>
       <c r="D19">
         <v>-109000.0</v>
       </c>
       <c r="E19">
         <v>-286000.0</v>
       </c>
       <c r="F19">
         <v>-5556000.0</v>
       </c>
       <c r="G19">
         <v>-93000.0</v>
       </c>
       <c r="H19">
         <v>-509000.0</v>
       </c>
       <c r="I19">
         <v>-827000.0</v>
       </c>
       <c r="J19">
         <v>-782000.0</v>
@@ -36198,51 +36407,51 @@
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B20">
         <v>10000000.0</v>
       </c>
       <c r="C20">
         <v>3370000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>9878000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>10475000.0</v>
       </c>
@@ -36250,51 +36459,51 @@
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B21">
         <v>-3961000.0</v>
       </c>
       <c r="C21">
         <v>-218000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>2497000.0</v>
       </c>
       <c r="H21">
         <v>2497000.0</v>
       </c>
       <c r="I21">
         <v>2497000.0</v>
       </c>
       <c r="J21">
         <v>2497000.0</v>
@@ -36302,51 +36511,51 @@
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22">
         <v>-4437000.0</v>
       </c>
       <c r="C22">
         <v>-8910000.0</v>
       </c>
       <c r="D22">
         <v>-9570000.0</v>
       </c>
       <c r="E22">
         <v>-7547000.0</v>
       </c>
       <c r="F22">
         <v>-5225000.0</v>
       </c>
       <c r="G22">
         <v>-6329000.0</v>
       </c>
       <c r="H22">
         <v>-8813000.0</v>
       </c>
       <c r="I22">
         <v>-12813000.0</v>
       </c>
@@ -36400,51 +36609,51 @@
       </c>
       <c r="Z22">
         <v>-1273000.0</v>
       </c>
       <c r="AA22">
         <v>2416000.0</v>
       </c>
       <c r="AB22">
         <v>1618000.0</v>
       </c>
       <c r="AC22">
         <v>1700000.0</v>
       </c>
       <c r="AD22">
         <v>2100000.0</v>
       </c>
       <c r="AE22">
         <v>1000000.0</v>
       </c>
       <c r="AF22">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B23">
         <v>-75000.0</v>
       </c>
       <c r="C23">
         <v>-547000.0</v>
       </c>
       <c r="D23">
         <v>-87000.0</v>
       </c>
       <c r="E23">
         <v>-94000.0</v>
       </c>
       <c r="F23">
         <v>-412000.0</v>
       </c>
       <c r="G23">
         <v>-30000.0</v>
       </c>
       <c r="H23">
         <v>-156000.0</v>
       </c>
       <c r="I23">
         <v>-96000.0</v>
       </c>
@@ -36498,51 +36707,51 @@
       </c>
       <c r="Z23">
         <v>-1991000.0</v>
       </c>
       <c r="AA23">
         <v>-133000.0</v>
       </c>
       <c r="AB23">
         <v>982000.0</v>
       </c>
       <c r="AC23">
         <v>-45000.0</v>
       </c>
       <c r="AD23">
         <v>1000.0</v>
       </c>
       <c r="AE23">
         <v>-10800000.0</v>
       </c>
       <c r="AF23">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B24">
         <v>-143000.0</v>
       </c>
       <c r="C24">
         <v>-13000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>5343000.0</v>
       </c>
       <c r="F24">
         <v>-213000.0</v>
       </c>
       <c r="G24">
         <v>4000.0</v>
       </c>
       <c r="H24">
         <v>-381000.0</v>
       </c>
       <c r="I24">
         <v>-387000.0</v>
       </c>
       <c r="J24">
         <v>-207000.0</v>
@@ -36582,51 +36791,51 @@
       </c>
       <c r="V24">
         <v>-340000.0</v>
       </c>
       <c r="W24">
         <v>-386000.0</v>
       </c>
       <c r="X24">
         <v>-603000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24">
         <v>-100000.0</v>
       </c>
       <c r="AD24"/>
       <c r="AE24">
         <v>-100000.0</v>
       </c>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B25">
         <v>2385000.0</v>
       </c>
       <c r="C25">
         <v>328000.0</v>
       </c>
       <c r="D25">
         <v>1650000.0</v>
       </c>
       <c r="E25">
         <v>187000.0</v>
       </c>
       <c r="F25">
         <v>-2457000.0</v>
       </c>
       <c r="G25">
         <v>198000.0</v>
       </c>
       <c r="H25">
         <v>74000.0</v>
       </c>
       <c r="I25">
         <v>149000.0</v>
       </c>
@@ -36678,51 +36887,51 @@
       <c r="Y25">
         <v>79000.0</v>
       </c>
       <c r="Z25">
         <v>552000.0</v>
       </c>
       <c r="AA25">
         <v>424000.0</v>
       </c>
       <c r="AB25">
         <v>261000.0</v>
       </c>
       <c r="AC25">
         <v>210000.0</v>
       </c>
       <c r="AD25">
         <v>300000.0</v>
       </c>
       <c r="AE25"/>
       <c r="AF25">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-87000.0</v>
       </c>
       <c r="E26">
         <v>-94000.0</v>
       </c>
       <c r="F26">
         <v>-629000.0</v>
       </c>
       <c r="G26">
         <v>-30000.0</v>
       </c>
       <c r="H26">
         <v>-156000.0</v>
       </c>
       <c r="I26">
         <v>-194000.0</v>
       </c>
       <c r="J26">
         <v>-333000.0</v>
       </c>
       <c r="K26">
@@ -36764,51 +36973,51 @@
       </c>
       <c r="X26">
         <v>254000.0</v>
       </c>
       <c r="Y26">
         <v>210000.0</v>
       </c>
       <c r="Z26">
         <v>-115000.0</v>
       </c>
       <c r="AA26">
         <v>560000.0</v>
       </c>
       <c r="AB26">
         <v>-315000.0</v>
       </c>
       <c r="AC26">
         <v>250000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B27">
         <v>775000.0</v>
       </c>
       <c r="C27">
         <v>1243000.0</v>
       </c>
       <c r="D27">
         <v>1650000.0</v>
       </c>
       <c r="E27">
         <v>1621000.0</v>
       </c>
       <c r="F27">
         <v>1628000.0</v>
       </c>
       <c r="G27">
         <v>1119000.0</v>
       </c>
       <c r="H27">
         <v>1703000.0</v>
       </c>
       <c r="I27">
         <v>1803000.0</v>
       </c>
@@ -36840,51 +37049,51 @@
         <v>360000.0</v>
       </c>
       <c r="S27">
         <v>322000.0</v>
       </c>
       <c r="T27">
         <v>1230000.0</v>
       </c>
       <c r="U27">
         <v>1816000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B28">
         <v>5964000.0</v>
       </c>
       <c r="C28">
         <v>2605000.0</v>
       </c>
       <c r="D28">
         <v>-5000.0</v>
       </c>
       <c r="E28">
         <v>-73000.0</v>
       </c>
       <c r="F28">
         <v>9466000.0</v>
       </c>
       <c r="G28">
         <v>2467000.0</v>
       </c>
       <c r="H28">
         <v>-156000.0</v>
       </c>
       <c r="I28">
         <v>10379000.0</v>
       </c>
@@ -36938,51 +37147,51 @@
       </c>
       <c r="Z28">
         <v>241000.0</v>
       </c>
       <c r="AA28">
         <v>560000.0</v>
       </c>
       <c r="AB28">
         <v>10000.0</v>
       </c>
       <c r="AC28">
         <v>200000.0</v>
       </c>
       <c r="AD28">
         <v>300000.0</v>
       </c>
       <c r="AE28">
         <v>15800000.0</v>
       </c>
       <c r="AF28">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B29">
         <v>-2115000.0</v>
       </c>
       <c r="C29">
         <v>-7285000.0</v>
       </c>
       <c r="D29">
         <v>-6745000.0</v>
       </c>
       <c r="E29">
         <v>-9519000.0</v>
       </c>
       <c r="F29">
         <v>8217000.0</v>
       </c>
       <c r="G29">
         <v>-3237000.0</v>
       </c>
       <c r="H29">
         <v>-7913000.0</v>
       </c>
       <c r="I29">
         <v>-10025000.0</v>
       </c>
@@ -37036,51 +37245,51 @@
       </c>
       <c r="Z29">
         <v>-3635000.0</v>
       </c>
       <c r="AA29">
         <v>-74000.0</v>
       </c>
       <c r="AB29">
         <v>2862000.0</v>
       </c>
       <c r="AC29">
         <v>-2000000.0</v>
       </c>
       <c r="AD29">
         <v>-100000.0</v>
       </c>
       <c r="AE29">
         <v>-1300000.0</v>
       </c>
       <c r="AF29">
         <v>900000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B30">
         <v>-143000.0</v>
       </c>
       <c r="C30">
         <v>-13000.0</v>
       </c>
       <c r="D30">
         <v>-109000.0</v>
       </c>
       <c r="E30">
         <v>-286000.0</v>
       </c>
       <c r="F30">
         <v>-5556000.0</v>
       </c>
       <c r="G30">
         <v>-93000.0</v>
       </c>
       <c r="H30">
         <v>-509000.0</v>
       </c>
       <c r="I30">
         <v>-827000.0</v>
       </c>
@@ -37153,1286 +37362,1295 @@
       <c r="AF30">
         <v>-200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DP30"/>
+  <dimension ref="A1:DQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:120">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
       </c>
-      <c r="DP1" t="s">
-        <v>181</v>
+      <c r="DQ1" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="2" spans="1:120">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B2">
+        <v>4595000.0</v>
+      </c>
+      <c r="C2">
         <v>6028000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5573000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6778000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7244000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2387000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3860000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4110999.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5419000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7034000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7981000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9821000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11048000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13922000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15856000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17966000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20621000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23852000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25568000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>26259000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>27993000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12653000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11932000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11624000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11139000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12653000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12948000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>15633000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>17175000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>21194000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>23725000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16045000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>18522000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>21707000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>22751000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>24594000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>23858000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>23747000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9577000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>11521000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10514000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9995000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10213000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>12203000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>13122000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>13303000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>13040000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12862000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>13969000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>13444000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>14089000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>13505000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11581000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11901000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>13734000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13785000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>13856000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>10789000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>9535000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8875000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8569000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>9014000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7092000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6365000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9378000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>7884000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6618000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>5662000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5307000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2970000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>4092000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4013000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5809000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5800000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3551000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>9568000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4440000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4439000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3738000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3260000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>12655000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11055000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>10482000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6202000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>10381000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8610000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>7744000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>9477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10541000.0</v>
       </c>
       <c r="CM2">
         <v>10541000.0</v>
       </c>
       <c r="CN2">
+        <v>10541000.0</v>
+      </c>
+      <c r="CO2">
         <v>8121000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>11888000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>9186000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>7375000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>6351000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>5856000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>4613000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5723000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>7756000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>7548000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>9998000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>10650000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>11694000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>10935000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>9645000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>10200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>8700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>8800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>5800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2430000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>5790000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>10200000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>9900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>200000.0</v>
       </c>
-      <c r="DL2"/>
-      <c r="DM2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>4400000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>5000000.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
+      <c r="DQ2"/>
     </row>
-    <row r="3" spans="1:120">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B3">
         <v>101000</v>
       </c>
       <c r="C3">
+        <v>101000</v>
+      </c>
+      <c r="D3">
         <v>106000</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000</v>
       </c>
       <c r="E3">
         <v>13000</v>
       </c>
       <c r="F3">
+        <v>13000</v>
+      </c>
+      <c r="G3">
         <v>11000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>32000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>82000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>43000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>83000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>57000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>120000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>26000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>37000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>51000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>52000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>73000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>68000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>14000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>44000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>67000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>49000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>17000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>100000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>274000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>33000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>106000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>95000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>341000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>270000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>425000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>278000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>89000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>144000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>143000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>191000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>397000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>96000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>128000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>236000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>108000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>145000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>163000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>54000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>18000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>84000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>136000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>53000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>121000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>85000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>72000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>10000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>36000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>25000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>92000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>33000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>43000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>106000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>78000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>16000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>32000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>58000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>46000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>23000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>96000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>926000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>28157000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>455000</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000</v>
       </c>
       <c r="CA3">
         <v>157000</v>
       </c>
       <c r="CB3">
+        <v>157000</v>
+      </c>
+      <c r="CC3">
         <v>173000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>116000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>69000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>13000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>151000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>61000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>115000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>217000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>60000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>80000</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000</v>
       </c>
       <c r="CM3">
         <v>83000</v>
       </c>
       <c r="CN3">
+        <v>83000</v>
+      </c>
+      <c r="CO3">
         <v>100000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>93000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>80000</v>
-      </c>
-[...1 lines deleted...]
-        <v>95000</v>
       </c>
       <c r="CR3">
         <v>95000</v>
       </c>
       <c r="CS3">
+        <v>95000</v>
+      </c>
+      <c r="CT3">
         <v>80000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>109000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>127000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>36000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>91000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>237000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>99000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>110000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>405000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>848000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>191000</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000</v>
       </c>
       <c r="DE3">
         <v>100000</v>
       </c>
       <c r="DF3">
+        <v>100000</v>
+      </c>
+      <c r="DG3">
         <v>200000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>100000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>200000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>100000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>400000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>100000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1400000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>200000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>100000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>200000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>100000</v>
       </c>
     </row>
-    <row r="4" spans="1:120">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-2849000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>13217000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>280000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>366000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-1637000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>1799000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>498000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1523000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-260000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-2746000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1519000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-4053000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-2364000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>7553000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-2477000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-3185000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1044000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1843000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>736000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>111000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>14170000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-1944000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>1007000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>519000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>14170000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-1990000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-919000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-181000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>261000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>180000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-1107000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>525000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-645000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>584000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>1924000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-320000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-1833000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-51000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-71000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>3067000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -38450,187 +38668,188 @@
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:120">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-658000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>8251000.0</v>
       </c>
-      <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-705000.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-82000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-568000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>108000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-140000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-248000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-322000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-279000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-164000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-828000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1129000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-166000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>123000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-67000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>815000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-685000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-94000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-16000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>815000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-32000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-26000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>10093000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>59000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>173000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-139000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>119000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1228000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>533000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>888000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>22000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-437000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>568000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-861000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -38648,911 +38867,918 @@
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
+      <c r="DQ5"/>
     </row>
-    <row r="6" spans="1:120">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B6">
+        <v>85000.0</v>
+      </c>
+      <c r="C6">
         <v>-1433000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>455000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1205000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-466000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4857000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1473000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-250999.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1308000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1615000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-947000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1840000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1227000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2874000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1934000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2110000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2655000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3231000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1716000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-691000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1734000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>16367000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-306000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>308000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>485000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1514000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-295000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2685000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1542000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4019000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2531000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7680000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2477000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3185000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1044000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1843000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>736000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>111000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>14170000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1944000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1007000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>519000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-218000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1990000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-919000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-181000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>260000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>180000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1107000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>525000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-645000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>584000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1924000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-320000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1833000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-51000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-71000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3067000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1254000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>660000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>306000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-445000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1922000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>92000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>635000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-3013000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1494000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1266000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>956000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>355000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2340000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1118000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>79000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1796000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>20000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2244000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-6017000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>16620000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>16612000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>701000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>480000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-9399000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1600000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>573000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4280000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-4179000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1770000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>868000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-1733000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1064000.0</v>
       </c>
       <c r="CM6">
         <v>-1064000.0</v>
       </c>
       <c r="CN6">
+        <v>-1064000.0</v>
+      </c>
+      <c r="CO6">
         <v>-321000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-3767000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>2702000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1811000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1024000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>495000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1243000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-1110000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-2033000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>208000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-2450000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-652000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-1044000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>759000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1290000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-555000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>1500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-100000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>2000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>3370000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-4500000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>500000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-3600000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-600000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>200000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:120">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B7">
+        <v>836000.0</v>
+      </c>
+      <c r="C7">
         <v>-1424000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>108000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-896000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-69000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1528000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1294000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1660000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>565000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1019000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>799000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-754000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>710000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1612000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2003000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1014000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1057000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1365000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>84000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>682000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-632000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>13334000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-526000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1714000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>165000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-82000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>895000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1020000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>234000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1674000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>267000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-781000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>311000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>226000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3284000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>575000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>2923000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-380000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>568000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1680000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>840000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>50000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-929000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1358000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>207000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-262000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1590000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>274000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>34000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-303000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1481000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-230000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>292000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1640000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>20000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>838000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1494000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1395000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>821000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>266000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1109000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-980000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>1005000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1016000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-339000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-281000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>634000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>1181000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>737000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>64000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-200000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-2154000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-3123000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-809000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>360000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-4365000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1430000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-119000.0</v>
       </c>
       <c r="CA7">
         <v>-119000.0</v>
       </c>
       <c r="CB7">
+        <v>-119000.0</v>
+      </c>
+      <c r="CC7">
         <v>228000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>90000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-1203000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>620000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>63000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>1203000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-1460000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-3060000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-138000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>1433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-120000.0</v>
       </c>
       <c r="CM7">
         <v>-120000.0</v>
       </c>
       <c r="CN7">
+        <v>-120000.0</v>
+      </c>
+      <c r="CO7">
         <v>957000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>97000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1707000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>39000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>567000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>1998000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-840000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-950000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-1403000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-1081000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-7000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-1511000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-803000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-900000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-519000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-288000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>700000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-200000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>800000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>200000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-1000000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1200000.0</v>
       </c>
       <c r="DK7">
         <v>-1200000.0</v>
       </c>
       <c r="DL7">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DM7">
         <v>-1100000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DO7">
         <v>-900000.0</v>
       </c>
       <c r="DP7">
+        <v>-900000.0</v>
+      </c>
+      <c r="DQ7">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:120">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-742000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>-1240000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-1574000.0</v>
       </c>
-      <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>1143000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>2292000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-536000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-708000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>335000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>638000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-592000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-1288000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-742000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>1463000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-477000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-327000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>1807000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>1159000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-2155000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>499000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>806000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-15000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-2155000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-453000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>723000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>295000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-796000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-332000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-553000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>603000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-1603000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>405000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-123000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-605000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-41000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>429000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-783000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>433000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -39570,1161 +39796,1169 @@
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:120">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B9">
+        <v>1327000.0</v>
+      </c>
+      <c r="C9">
         <v>1129000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-481000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-644000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-992000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-614000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>262000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1104000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>508000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1539000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>678000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1961000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
+        <v>-453000.0</v>
+      </c>
+      <c r="P9">
+        <v>-15000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-688000.0</v>
+      </c>
+      <c r="R9">
+        <v>1203000.0</v>
+      </c>
+      <c r="S9">
+        <v>-737000.0</v>
+      </c>
+      <c r="T9">
+        <v>-1227000.0</v>
+      </c>
+      <c r="U9">
+        <v>72000.0</v>
+      </c>
+      <c r="V9">
+        <v>-412000.0</v>
+      </c>
+      <c r="W9">
+        <v>-900000.0</v>
+      </c>
+      <c r="X9">
+        <v>-1249000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-325000.0</v>
+      </c>
+      <c r="Z9">
+        <v>1143000.0</v>
+      </c>
+      <c r="AA9">
+        <v>2292000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-536000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-708000.0</v>
+      </c>
+      <c r="AD9">
+        <v>335000.0</v>
+      </c>
+      <c r="AE9">
+        <v>638000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-592000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-1288000.0</v>
+      </c>
+      <c r="AH9">
         <v>-742000.0</v>
       </c>
-      <c r="O9">
+      <c r="AI9">
+        <v>1463000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-477000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-327000.0</v>
+      </c>
+      <c r="AL9">
+        <v>1807000.0</v>
+      </c>
+      <c r="AM9">
+        <v>1159000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-2155000.0</v>
+      </c>
+      <c r="AO9">
+        <v>499000.0</v>
+      </c>
+      <c r="AP9">
+        <v>806000.0</v>
+      </c>
+      <c r="AQ9">
         <v>-15000.0</v>
       </c>
-      <c r="P9">
-[...74 lines deleted...]
-      <c r="AO9">
+      <c r="AR9">
+        <v>-1572000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-453000.0</v>
+      </c>
+      <c r="AT9">
+        <v>723000.0</v>
+      </c>
+      <c r="AU9">
+        <v>295000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-796000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-332000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-553000.0</v>
+      </c>
+      <c r="AY9">
+        <v>603000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-1603000.0</v>
+      </c>
+      <c r="BA9">
+        <v>405000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-123000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-605000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-41000.0</v>
+      </c>
+      <c r="BE9">
+        <v>429000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-878000.0</v>
+      </c>
+      <c r="BG9">
+        <v>433000.0</v>
+      </c>
+      <c r="BH9">
+        <v>445000.0</v>
+      </c>
+      <c r="BI9">
+        <v>5000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>634000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-581000.0</v>
+      </c>
+      <c r="BL9">
+        <v>428000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-1338000.0</v>
+      </c>
+      <c r="BN9">
+        <v>1096000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-230000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-335000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>183000.0</v>
+      </c>
+      <c r="BR9">
+        <v>455000.0</v>
+      </c>
+      <c r="BS9">
+        <v>288000.0</v>
+      </c>
+      <c r="BT9">
         <v>806000.0</v>
       </c>
-      <c r="AP9">
-[...89 lines deleted...]
-      <c r="BT9">
+      <c r="BU9">
         <v>-105000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-640000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>408000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>6086000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-5022000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>1687000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288000.0</v>
       </c>
       <c r="CA9">
         <v>288000.0</v>
       </c>
       <c r="CB9">
-        <v>140000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="CC9">
         <v>140000.0</v>
       </c>
       <c r="CD9">
+        <v>140000.0</v>
+      </c>
+      <c r="CE9">
         <v>495000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>683000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>318000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-370000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>561000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-2863000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-590000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-100000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1631000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-320000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>160000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>1648000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1650000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-750000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-340000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1480000.0</v>
       </c>
       <c r="CU9">
         <v>-1480000.0</v>
       </c>
       <c r="CV9">
+        <v>-1480000.0</v>
+      </c>
+      <c r="CW9">
         <v>270000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>1141000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1466000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>630000.0</v>
       </c>
-      <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9">
         <v>-440000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>50000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-1750000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>250000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-370000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>1220000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-110000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-30000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-400000.0</v>
       </c>
-      <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
+      <c r="DQ9"/>
     </row>
-    <row r="10" spans="1:120">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B10">
+        <v>-427000.0</v>
+      </c>
+      <c r="C10">
         <v>-1448000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-576000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>311000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1707000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>675000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>125000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>182000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-121000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1097000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>235000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>922000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>116000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-629000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>195000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-624000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1121000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1469000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1175000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-885000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-965000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>943000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1227000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>877000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>313000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-35000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>733000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>19000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-273000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>66000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-70000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>251000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>207000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>75000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1117000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>719000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>340000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-85000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1035000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-537000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-999000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-36000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>78000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1013000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-317000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-735000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>485000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>149000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>105000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>747000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-551000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1058000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-793000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-112000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-322000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>58000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-666000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-446000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>14000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>22000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1050000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>33000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>744000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-324000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-491000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-139000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>670000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>282000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1471000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>360000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-140000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1223000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-363000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-2000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2629000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1971000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-842000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-347000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-623000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>313000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-51000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-173000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>136000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-399000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>473000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-646000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>757000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-688000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>335000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240000.0</v>
       </c>
       <c r="CM10">
         <v>240000.0</v>
       </c>
       <c r="CN10">
+        <v>240000.0</v>
+      </c>
+      <c r="CO10">
         <v>543000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>276000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>111000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>887000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>171000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>463000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>191000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-170000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-1470000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-1323000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-221000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-991000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-689000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-976000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-94000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-244000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-700000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-1600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="DL10">
         <v>-700000.0</v>
       </c>
       <c r="DM10">
+        <v>-700000.0</v>
+      </c>
+      <c r="DN10">
         <v>-500000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-200000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>400000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:120">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>54000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>659000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1134000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>424000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>379000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2285000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>400000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4783000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>581000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>11777000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-459000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>752000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1209000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1771000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>590000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-191000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>420000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2056000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>931000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>535000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1010000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-484000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1515000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>349000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>653000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1387000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>873000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-957000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1127000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>117000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>873000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>140000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-197000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>204000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-86000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>125000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>478000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1021000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>432000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-190000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1071000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-797000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>887000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-402000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-118000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-690000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>91000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>115000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>2682000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>5104000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>3128000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>3939000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>80000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>1991000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1154000.0</v>
       </c>
-      <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>728000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>233000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>123000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>323000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>119000.0</v>
       </c>
-      <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
-      <c r="CZ11">
+      <c r="CZ11"/>
+      <c r="DA11">
         <v>120000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>299000.0</v>
       </c>
-      <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
+      <c r="DQ11"/>
     </row>
-    <row r="12" spans="1:120">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>400000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>473000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>516000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>564000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>344000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>384000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>405000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>617000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-2217000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>366000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>392000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>142000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>495000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>137000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>307000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>78000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>678000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>714000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>346000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>712000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>441000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>457000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>742000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>393000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>490000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>417000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9721000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>548000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>641000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>233000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9721000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>40000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>81000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>513000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-7181000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>642000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>183000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-140000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>887000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>182000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>270000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>94000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-108000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>812000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>871000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-76000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
@@ -40742,166 +40976,167 @@
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
+      <c r="DQ12"/>
     </row>
-    <row r="13" spans="1:120">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>25000.0</v>
       </c>
       <c r="O13">
+        <v>25000.0</v>
+      </c>
+      <c r="P13">
         <v>-1001000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1284000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-263000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1747000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-3370000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>570000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>164000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1514000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-45000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>410000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-169000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1140000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>620000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-476000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>661000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-2305000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>961000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>46000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>508000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1289000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-113000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>41000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>956000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-113000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1337000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-645000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-94000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-23000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>55000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>118000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -40930,448 +41165,450 @@
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:120">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B14">
+        <v>362000.0</v>
+      </c>
+      <c r="C14">
         <v>372000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>422000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>366000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>378000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>381000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>377000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>275000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>369000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>403000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>776000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>355000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>515000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>386000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1045000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>111000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>384000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>119000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>216000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>222000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>225000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>140000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>105000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>122000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>134000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>143000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>170000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>164000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>143000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>211000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>192000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>222000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>202000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>193000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>198000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>243000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>210000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>207000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>187000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>170000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>149000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>142000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>133000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>137000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>132000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>120000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>110000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>104000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>95000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>108000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>126000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>124000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>114000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>126000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>117000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>107000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>90000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>113000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>103000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>104000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>84000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>119000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>109000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>130000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>124000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>152000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>247000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>206000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>212000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>234000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>800000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>748000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>846000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>823000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>740000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1276000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1001000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>150000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>152000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>139000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>120000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>133000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>115000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>97000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>110000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>113000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>80000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>82000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137000.0</v>
       </c>
       <c r="CM14">
         <v>137000.0</v>
       </c>
       <c r="CN14">
+        <v>137000.0</v>
+      </c>
+      <c r="CO14">
         <v>167000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>192000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>202000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>217000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>215000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>211000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>226000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>255000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>183000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>217000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>204000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>232000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>199000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>201000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>261000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE14">
         <v>200000.0</v>
       </c>
       <c r="DF14">
         <v>200000.0</v>
       </c>
       <c r="DG14">
         <v>200000.0</v>
       </c>
       <c r="DH14">
         <v>200000.0</v>
       </c>
       <c r="DI14">
+        <v>200000.0</v>
+      </c>
+      <c r="DJ14">
         <v>100000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DL14">
         <v>100000.0</v>
       </c>
       <c r="DM14">
         <v>100000.0</v>
       </c>
       <c r="DN14">
         <v>100000.0</v>
       </c>
       <c r="DO14">
         <v>100000.0</v>
       </c>
-      <c r="DP14"/>
+      <c r="DP14">
+        <v>100000.0</v>
+      </c>
+      <c r="DQ14"/>
     </row>
-    <row r="15" spans="1:120">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -41415,51 +41652,53 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
@@ -41474,481 +41713,485 @@
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
+      <c r="DQ15"/>
     </row>
-    <row r="16" spans="1:120">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B16">
+        <v>4680000.0</v>
+      </c>
+      <c r="C16">
         <v>4595000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6028000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5573000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6778000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7244000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2387000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3860000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4111000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5419000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7034000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7981000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9821000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11048000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13922000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15856000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>17966000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>20621000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>23852000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25568000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>26259000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>29020000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11626000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11932000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11624000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11139000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12653000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12948000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>15633000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>17175000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>21194000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>23725000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>16045000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>18522000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>21707000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>22751000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>24594000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>23858000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>23747000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>9577000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>11521000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>10514000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>9995000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>10213000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>12203000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>13122000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>13300000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>13042000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>12862000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>13969000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>13444000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>14089000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>13505000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>11581000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>11901000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>13734000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>13785000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>13856000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>10789000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>9535000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8875000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>8569000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>9014000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7092000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>7000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6365000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9378000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>7884000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6618000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>5662000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>5310000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2974000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>4092000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>4013000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5820000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>5795000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>3551000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>21060000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>21051000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4439000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3740000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>3256000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>12655000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>11055000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>10482000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>6202000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>10380000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>8612000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>7744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9477000.0</v>
       </c>
       <c r="CM16">
         <v>9477000.0</v>
       </c>
       <c r="CN16">
+        <v>9477000.0</v>
+      </c>
+      <c r="CO16">
         <v>7800000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>8121000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>11888000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>9186000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>7375000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>6351000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>5856000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4613000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>5723000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>7756000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>7548000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>9998000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>10650000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>11694000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>10935000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>9645000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>10200000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>8700000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>7800000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>5800000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>100000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-4500000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>10000000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>500000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>200000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>-3600000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>4400000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>200000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:120">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>18000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>23000.0</v>
       </c>
-      <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-      <c r="BF17">
+      <c r="BF17"/>
+      <c r="BG17">
         <v>35000.0</v>
       </c>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
@@ -41966,501 +42209,505 @@
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:120">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B18">
+        <v>275000.0</v>
+      </c>
+      <c r="C18">
         <v>-1436000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>483000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1171000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-410000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1160000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1247000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3074000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1326000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1651000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-947000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1864000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1157000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2886000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1673000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2163000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2690000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3279000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1775000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-695000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1283000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>11757000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-218000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>402000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1997000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1521000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-192000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2577000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1408000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-3864000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-2100000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2938000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-2426000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-3001000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-964000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1991000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>778000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1963000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-609000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-2058000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1024000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>437000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-383000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-882000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-423000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>220000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1250000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1109000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>542000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>537000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-735000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>528000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1018000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-424000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>471000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>431000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-91000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-1648000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>2037000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>796000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>242000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-230000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1889000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>99000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>787000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>511000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>1448000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>2281000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>1986000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>851000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2410000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-1092000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-679000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-958000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>18580000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-30865000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-654000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-1270000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-1267000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-449000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>570000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-758000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>1050000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>1161000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>1861000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-1430000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-380000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-517000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>1486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-76000.0</v>
       </c>
       <c r="CM18">
         <v>-76000.0</v>
       </c>
       <c r="CN18">
+        <v>-76000.0</v>
+      </c>
+      <c r="CO18">
         <v>1734000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-166000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>1744000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>1088000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>333000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>1738000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-924000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-1105000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-924000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-804000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-1293000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-700000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-153000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>480000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-353000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-29000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>1000000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>300000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>1000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>800000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-1000000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-1700000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-900000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-100000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-1800000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="DO18">
         <v>-600000.0</v>
       </c>
       <c r="DP18">
+        <v>-600000.0</v>
+      </c>
+      <c r="DQ18">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:120">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
-[...1 lines deleted...]
-      </c>
+      <c r="D19"/>
       <c r="E19">
         <v>-13000.0</v>
       </c>
       <c r="F19">
+        <v>-13000.0</v>
+      </c>
+      <c r="G19">
         <v>-11000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-9000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1000.0</v>
       </c>
-      <c r="I19">
-[...1 lines deleted...]
-      </c>
       <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
         <v>-3000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>32000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-82000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-16000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-43000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-83000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-57000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-120000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-26000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-37000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-51000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-52000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5416000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-9000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-5000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-68000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-66000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-133000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-147000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-163000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -42506,108 +42753,111 @@
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:120">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>4000000.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>6000000.0</v>
       </c>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>3370000.0</v>
       </c>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -42662,103 +42912,106 @@
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:120">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-4000000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>39000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>3370000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
-[...1 lines deleted...]
-      </c>
+      <c r="Y21"/>
       <c r="Z21">
         <v>2497000.0</v>
       </c>
       <c r="AA21">
         <v>2497000.0</v>
       </c>
       <c r="AB21">
         <v>2497000.0</v>
       </c>
-      <c r="AC21"/>
+      <c r="AC21">
+        <v>2497000.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
@@ -42806,3028 +43059,3054 @@
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
+      <c r="DQ21"/>
     </row>
-    <row r="22" spans="1:120">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22">
+        <v>-1266000.0</v>
+      </c>
+      <c r="C22">
         <v>-524000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-184000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1573000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-994000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1686000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-834000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1933000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2679000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3464000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2960000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1754000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2766000.0</v>
       </c>
-      <c r="N22">
-[...1 lines deleted...]
-      </c>
       <c r="O22">
+        <v>-2090000.0</v>
+      </c>
+      <c r="P22">
         <v>-1148000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1767000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2241000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2391000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2443000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2165000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1393000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2010000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-179000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1719000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2780000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1651000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1561000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1785000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-2419000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-3048000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2856000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-3074000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3280000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3603000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-5155000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-3096000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-2750000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1866000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-10815000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-671000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-328000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>101000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>438000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>442000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-652000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>246000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8764000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>490000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>297000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>487000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>412000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>530000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>415000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>874000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>253000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-555000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>397000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-265000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>786000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>349000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>909000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>566000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>837000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>910000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>814000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>485000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>517000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>646000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1198000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>224000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-6503000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-250000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>275000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-892000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-15771000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-1238000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-343000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-331000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-3773000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-1143000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-573000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-264000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>382000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>879000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>430000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-20000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-773000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-720000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000.0</v>
       </c>
       <c r="CM22">
         <v>-17000.0</v>
       </c>
       <c r="CN22">
+        <v>-17000.0</v>
+      </c>
+      <c r="CO22">
         <v>261000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-299000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-82000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>598000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>206000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-447000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-207000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>363000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>170000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>11000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-1817000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>428000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>561000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>716000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>711000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>818000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DE22">
         <v>300000.0</v>
       </c>
       <c r="DF22">
+        <v>300000.0</v>
+      </c>
+      <c r="DG22">
         <v>200000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>500000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>40000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>500000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>700000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>800000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>600000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>500000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>200000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>400000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:120">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B23">
+        <v>-38000.0</v>
+      </c>
+      <c r="C23">
         <v>-1000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-34000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-14000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-218000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-58000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>-3000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>45000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-24000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-63000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>37000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-83000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-33000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-53000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-8000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-108000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-512000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="Z23">
         <v>-2000.0</v>
       </c>
       <c r="AA23">
+        <v>-2000.0</v>
+      </c>
+      <c r="AB23">
         <v>-5000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-50000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-8000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-93000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-17000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>10648000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>25000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-115000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>87000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>52000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-105000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>59000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>237000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>77000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>237000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>280000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-143000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>122000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-113000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>355000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>333000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>520000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>329000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>418000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>263000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>541000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>233000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>40000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>41000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>128000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>236000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>39000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>173000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>112000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>26000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-92000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-258000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>5876000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>5000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>9676000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>11063000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-181000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-180000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>77000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>719000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3800000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1430000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-3800000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>11900000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>17440000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>17436000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-124000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-490000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>124000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>233000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-944000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2182000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1681000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1680000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1171000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-3391000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1061000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-1777000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-2226000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-3694000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>857000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>624000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>610000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-1335000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1950000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-123000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-41000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>888000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-1494000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-89000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-1269000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>576000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>649000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-918000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DG23">
         <v>2500000.0</v>
       </c>
       <c r="DH23">
+        <v>2500000.0</v>
+      </c>
+      <c r="DI23">
         <v>-2700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-2900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>200000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-4400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-9400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:120">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B24">
+        <v>-151000.0</v>
+      </c>
+      <c r="C24">
         <v>-82000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-13000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-11000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-4000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-3000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-43000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-286000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-26000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-213000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-5343000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-73000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-68000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-63000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-119000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-103000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-96000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-85000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-116000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-94000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-92000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-90000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>61000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-94000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-84000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-93000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-123000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-94000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-96000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-95000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-92000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-140000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-96000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-98000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-97000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-170000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-94000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-96000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-89000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>395000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-83000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-87000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4632000.0</v>
       </c>
       <c r="BF24">
         <v>4632000.0</v>
       </c>
       <c r="BG24">
-        <v>0.0</v>
+        <v>4632000.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-225000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>-232000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-346000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>123000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-25055000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>28855000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-3800000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-60000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>-69000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>-151000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-61000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-115000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>-63000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-72000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>3903000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>-4506000.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>-520000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-2555000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>7000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>-3129000.0</v>
       </c>
-      <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
-      <c r="DA24">
+      <c r="DA24"/>
+      <c r="DB24">
         <v>-1682000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
-      <c r="DE24">
+      <c r="DE24"/>
+      <c r="DF24">
         <v>-1000000.0</v>
       </c>
-      <c r="DF24"/>
       <c r="DG24"/>
-      <c r="DH24">
-[...1 lines deleted...]
-      </c>
+      <c r="DH24"/>
       <c r="DI24">
         <v>-100000.0</v>
       </c>
       <c r="DJ24">
+        <v>-100000.0</v>
+      </c>
+      <c r="DK24">
         <v>100000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-100000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>200000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-200000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>100000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-100000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:120">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B25">
         <v>30000.0</v>
       </c>
       <c r="C25">
         <v>30000.0</v>
       </c>
       <c r="D25">
+        <v>30000.0</v>
+      </c>
+      <c r="E25">
         <v>853000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>31000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1471000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>197000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>131000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>88000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1393000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>406000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>500.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1100.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>472999.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-5164000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>187000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>121000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>384000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>40000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>617000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2497000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>63999.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>47000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>50000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>59000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>42000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-80000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>53000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>74000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>55000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>39000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>26000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>29000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>138000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>61000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>36000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>25000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>185000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>53000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>22000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>11000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>160000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-161000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>24000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>30000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1210000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>112000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>92000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>99000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>174000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>90000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>72000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>19000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-151000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>56000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>214000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>96000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1630000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>375000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1565000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-30000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-174000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>21000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>80000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>70000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-2000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>295500.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-412000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>222000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>5590000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>610000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1346000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>16000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>16250000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1619000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>573000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>140000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2630000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>500000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>370000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>457000.0</v>
       </c>
-      <c r="CE25"/>
-      <c r="CF25">
+      <c r="CF25"/>
+      <c r="CG25">
         <v>122000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>118000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>52000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>350000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>259000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="CM25">
         <v>7000.0</v>
       </c>
       <c r="CN25">
+        <v>7000.0</v>
+      </c>
+      <c r="CO25">
         <v>449000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-63000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-3000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>117000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-108000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>56000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>6000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-646000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>162000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>140000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>564000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>250000.0</v>
       </c>
-      <c r="CZ25"/>
-      <c r="DA25">
+      <c r="DA25"/>
+      <c r="DB25">
         <v>58000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>42000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-585000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>100000.0</v>
       </c>
-      <c r="DF25"/>
-      <c r="DG25">
+      <c r="DG25"/>
+      <c r="DH25">
         <v>40000.0</v>
       </c>
-      <c r="DH25"/>
-      <c r="DI25">
+      <c r="DI25"/>
+      <c r="DJ25">
         <v>100000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>300000.0</v>
       </c>
-      <c r="DL25"/>
-      <c r="DM25">
+      <c r="DM25"/>
+      <c r="DN25">
         <v>-100000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>100000.0</v>
       </c>
-      <c r="DO25"/>
-      <c r="DP25">
+      <c r="DP25"/>
+      <c r="DQ25">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:120">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-24000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-63000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>37000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-33000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-53000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-8000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-3000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-108000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-512000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-6000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="Z26">
         <v>-2000.0</v>
       </c>
       <c r="AA26">
+        <v>-2000.0</v>
+      </c>
+      <c r="AB26">
         <v>-5000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-50000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-8000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-93000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-179000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-24000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-14000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-138000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-39000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-26000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>50000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-268000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>14872000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>240000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-91000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-59000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-20000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-873000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-478000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-192000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-930000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-1165000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-1999000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-247000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-232000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-118000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-30000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-46000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-2257000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-282000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-108000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-188000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-127000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-120000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-99000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-302000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>30000.0</v>
       </c>
-      <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BO26">
         <v>10000.0</v>
       </c>
-      <c r="BP26"/>
+      <c r="BP26">
+        <v>10000.0</v>
+      </c>
       <c r="BQ26"/>
-      <c r="BR26">
-[...1 lines deleted...]
-      </c>
+      <c r="BR26"/>
       <c r="BS26">
         <v>-1140000.0</v>
       </c>
       <c r="BT26">
+        <v>-1140000.0</v>
+      </c>
+      <c r="BU26">
         <v>1140000.0</v>
       </c>
-      <c r="BU26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV26"/>
       <c r="BW26">
         <v>-2010000.0</v>
       </c>
       <c r="BX26">
+        <v>-2010000.0</v>
+      </c>
+      <c r="BY26">
         <v>6950000.0</v>
       </c>
-      <c r="BY26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ26"/>
       <c r="CA26">
         <v>290000.0</v>
       </c>
       <c r="CB26">
-        <v>400000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="CC26">
         <v>400000.0</v>
       </c>
       <c r="CD26">
+        <v>400000.0</v>
+      </c>
+      <c r="CE26">
         <v>968000.0</v>
       </c>
-      <c r="CE26"/>
-      <c r="CF26">
+      <c r="CF26"/>
+      <c r="CG26">
         <v>350000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>240000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>269000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>300000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>210000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>170000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>254000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>180000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>70000.0</v>
       </c>
-      <c r="CO26"/>
-      <c r="CP26">
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>20000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>10000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>80000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74000.0</v>
       </c>
       <c r="CU26">
         <v>-74000.0</v>
       </c>
       <c r="CV26">
+        <v>-74000.0</v>
+      </c>
+      <c r="CW26">
         <v>120000.0</v>
       </c>
-      <c r="CW26"/>
       <c r="CX26"/>
-      <c r="CY26">
+      <c r="CY26"/>
+      <c r="CZ26">
         <v>40000.0</v>
       </c>
-      <c r="CZ26"/>
-      <c r="DA26">
+      <c r="DA26"/>
+      <c r="DB26">
         <v>100000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>150000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>-15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DE26">
         <v>-100000.0</v>
       </c>
       <c r="DF26">
         <v>-100000.0</v>
       </c>
       <c r="DG26">
+        <v>-100000.0</v>
+      </c>
+      <c r="DH26">
         <v>10000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>140000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>10000.0</v>
       </c>
-      <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
+      <c r="DQ26"/>
     </row>
-    <row r="27" spans="1:120">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B27">
+        <v>212000.0</v>
+      </c>
+      <c r="C27">
         <v>211000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>213000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>92000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>257000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>213000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>316000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>114000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>419000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>394000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>406000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>371000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>400000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>473000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>516000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>377000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>344000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>384000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>365000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>617000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>280000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>366000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>345000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>243000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>436000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>95000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>305000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>158000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>625000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>615000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>287000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>673000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>415000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>428000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>565000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>521000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>444000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>392000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>551000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>470000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>578000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>222000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>170000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>163000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>229000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>333000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>244000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>234000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>244000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>178000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>177000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>173000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>161000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>111000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>-20000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>150000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>147000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>104000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>123000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>120000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>131000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>136000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>146000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>141000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>128000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>55000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>28000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>138000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>139000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>-300.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>32000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>356000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>457000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>220000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:120">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B28">
+        <v>-38000.0</v>
+      </c>
+      <c r="C28">
         <v>-1000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-27000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-34000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-14000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6039000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-218000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2823000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28">
         <v>45000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-24000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-63000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>37000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-63000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-26000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-53000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>39000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-30000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-432000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9889000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-25000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2495000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-2000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-5000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-50000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-8000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-93000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-179000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10648000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>25000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-115000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>10000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>87000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>52000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2158000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14872000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>237000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>77000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>178000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>260000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1016000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-356000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-305000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-832000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1479000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>82000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>186000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>145000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>511000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>187000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2217000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-241000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>20000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>48000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-128000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-81000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>74000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-192000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>26000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>48000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-3506000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>25000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-978000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-999000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-523000.0</v>
       </c>
-      <c r="BS28"/>
       <c r="BT28"/>
-      <c r="BU28">
+      <c r="BU28"/>
+      <c r="BV28">
         <v>719000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-798000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-2550000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>4302000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-1611000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>290000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>286000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>256000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>280000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>729000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>304000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>356000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>237000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>71000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>300000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>214000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>706000.0</v>
       </c>
       <c r="CM28">
         <v>706000.0</v>
       </c>
       <c r="CN28">
-        <v>71000.0</v>
+        <v>706000.0</v>
       </c>
       <c r="CO28">
         <v>71000.0</v>
       </c>
       <c r="CP28">
+        <v>71000.0</v>
+      </c>
+      <c r="CQ28">
         <v>21000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>4000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>81000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>12000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>108000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-9000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>117000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>33000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>100000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>38000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>268000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>108000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>146000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>110000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>60000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-30000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>10000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DK28">
         <v>100000.0</v>
       </c>
       <c r="DL28">
+        <v>100000.0</v>
+      </c>
+      <c r="DM28">
         <v>200000.0</v>
       </c>
-      <c r="DM28"/>
       <c r="DN28"/>
-      <c r="DO28">
+      <c r="DO28"/>
+      <c r="DP28">
         <v>200000.0</v>
       </c>
-      <c r="DP28"/>
+      <c r="DQ28"/>
     </row>
-    <row r="29" spans="1:120">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B29">
+        <v>174000.0</v>
+      </c>
+      <c r="C29">
         <v>-1335000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>589000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1158000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-397000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1149000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1238000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3073000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1326000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1648000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-979000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1782000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1141000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2843000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1590000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2106000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2570000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3253000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1738000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-644000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1231000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11830000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-208000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>410000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1986000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1453000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-189000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-2563000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1364000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-3797000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2051000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-2921000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-2326000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2727000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-931000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1885000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>873000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1622000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-339000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1633000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1302000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>526000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-239000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-739000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-232000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>617000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1350000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1237000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>778000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>645000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-590000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>691000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1072000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-406000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>555000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>567000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-38000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-1527000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>2122000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>868000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>252000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-194000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1914000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>191000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>820000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>554000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1554000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>2359000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>2002000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>883000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2460000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-1046000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-656000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-862000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>1210000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-2708000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1110000.0</v>
       </c>
       <c r="CA29">
         <v>-1110000.0</v>
       </c>
       <c r="CB29">
+        <v>-1110000.0</v>
+      </c>
+      <c r="CC29">
         <v>-276000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>690000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-689000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1063000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>1161000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>1861000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-1315000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-210000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-517000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>1486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="CM29">
         <v>7000.0</v>
       </c>
       <c r="CN29">
+        <v>7000.0</v>
+      </c>
+      <c r="CO29">
         <v>1834000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-73000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>1824000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>1183000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>333000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>1818000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-815000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-978000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-888000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-713000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-1056000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-601000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-43000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>75000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>495000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>162000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>1100000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>400000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>1200000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>900000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>-800000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-1600000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-500000.0</v>
       </c>
-      <c r="DK29"/>
-      <c r="DL29">
+      <c r="DL29"/>
+      <c r="DM29">
         <v>-400000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>800000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-500000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-400000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:120">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B30">
+        <v>-50000.0</v>
+      </c>
+      <c r="C30">
         <v>-101000.0</v>
       </c>
-      <c r="C30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D30"/>
       <c r="E30">
         <v>-13000.0</v>
       </c>
       <c r="F30">
+        <v>-13000.0</v>
+      </c>
+      <c r="G30">
         <v>-11000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>-3000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-82000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-16000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-43000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-83000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-57000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-120000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-26000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-37000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-51000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-52000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5416000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-9000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-11000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-68000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-66000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-133000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-147000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-163000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-134000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-133000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-194000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-366000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-123000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-45000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-189000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-425000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-363000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-548000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-372000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-185000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-239000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-235000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-331000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-493000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-194000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-225000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-406000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-202000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-241000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-252000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>341000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-101000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-171000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-377000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-53000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4511000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-85000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-147000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-10000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-36000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-25000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-92000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-258000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-43000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-106000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-78000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-16000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-32000.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>77000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-23000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-96000.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>698000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-4220000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>17436000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>721000.0</v>
       </c>
-      <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>-9439000.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>-944000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2182000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2935000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>1171000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-3391000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-1777000.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>-2226000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-3694000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>857000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>624000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>610000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-1335000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1950000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-1262000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>888000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-1494000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-89000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-1269000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>576000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>649000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-918000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>800000.0</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30">
         <v>-2700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-2900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-4400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-9400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>